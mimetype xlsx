--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,98 +22,101 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
   </si>
   <si>
     <t>2015-12-31</t>
   </si>
   <si>
     <t>2014-12-31</t>
   </si>
   <si>
     <t>2013-12-31</t>
   </si>
   <si>
     <t>2012-12-31</t>
   </si>
   <si>
     <t>2011-12-31</t>
+  </si>
+  <si>
+    <t>2010-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
   </si>
   <si>
     <t>capitalStock</t>
   </si>
   <si>
     <t>capitalSurpluse</t>
   </si>
@@ -926,2876 +929,2985 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
         <v>1673487000.0</v>
       </c>
       <c r="C2">
         <v>959000000.0</v>
       </c>
       <c r="D2">
         <v>931000000.0</v>
       </c>
       <c r="E2">
         <v>1232673750.0</v>
       </c>
       <c r="F2">
         <v>1211118000.0</v>
       </c>
       <c r="G2">
         <v>765942300.0</v>
       </c>
       <c r="H2">
         <v>798097500.0</v>
       </c>
       <c r="I2">
         <v>685000000.0</v>
       </c>
       <c r="J2">
         <v>717000000.0</v>
       </c>
       <c r="K2">
         <v>627000000.0</v>
       </c>
       <c r="L2">
         <v>657000000.0</v>
       </c>
       <c r="M2">
         <v>662000000.0</v>
       </c>
       <c r="N2">
         <v>469000000.0</v>
       </c>
       <c r="O2">
         <v>482000000.0</v>
       </c>
       <c r="P2">
         <v>464000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2">
+        <v>562109450.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>53983451.0</v>
       </c>
       <c r="C5">
         <v>-14000000.0</v>
       </c>
       <c r="D5">
         <v>146000000.0</v>
       </c>
       <c r="E5">
         <v>170760000.0</v>
       </c>
       <c r="F5">
         <v>4548800.0</v>
       </c>
       <c r="G5">
         <v>-156614400.0</v>
       </c>
       <c r="H5">
         <v>-145924999.0</v>
       </c>
       <c r="I5">
-        <v>-951000000.0</v>
+        <v>-97000000.0</v>
       </c>
       <c r="J5">
-        <v>-774000000.0</v>
+        <v>-116000000.0</v>
       </c>
       <c r="K5">
-        <v>-710000000.0</v>
+        <v>-140000000.0</v>
       </c>
       <c r="L5">
-        <v>-569000000.0</v>
+        <v>-116000000.0</v>
       </c>
       <c r="M5">
         <v>-90000000.0</v>
       </c>
       <c r="N5">
-        <v>-45000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="O5">
         <v>-15000000.0</v>
       </c>
       <c r="P5">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>17000000.0</v>
       </c>
       <c r="D7">
         <v>18000000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
         <v>4000000.0</v>
       </c>
       <c r="C8">
         <v>4000000.0</v>
       </c>
       <c r="D8">
         <v>3000000.0</v>
       </c>
       <c r="E8">
         <v>3000000.0</v>
       </c>
       <c r="F8">
         <v>3000000.0</v>
       </c>
       <c r="G8">
         <v>3000000.0</v>
       </c>
       <c r="H8">
         <v>3000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>420000000.0</v>
       </c>
       <c r="I9">
         <v>420000000.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
         <v>119963225.0</v>
       </c>
       <c r="C10">
         <v>141000000.0</v>
       </c>
       <c r="D10">
         <v>180000000.0</v>
       </c>
       <c r="E10">
         <v>177163500.0</v>
       </c>
       <c r="F10">
         <v>167168400.0</v>
       </c>
       <c r="G10">
         <v>537138450.0</v>
       </c>
       <c r="H10">
         <v>206540000.0</v>
       </c>
       <c r="I10">
         <v>164000000.0</v>
       </c>
       <c r="J10">
         <v>269000000.0</v>
       </c>
       <c r="K10">
         <v>347000000.0</v>
       </c>
       <c r="L10">
         <v>472000000.0</v>
       </c>
       <c r="M10">
         <v>989000000.0</v>
       </c>
       <c r="N10">
         <v>233000000.0</v>
       </c>
       <c r="O10">
         <v>142000000.0</v>
       </c>
       <c r="P10">
         <v>113000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10">
+        <v>20123250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
         <v>119963225.0</v>
       </c>
       <c r="C12">
         <v>141000000.0</v>
       </c>
       <c r="D12">
         <v>210000000.0</v>
       </c>
       <c r="E12">
         <v>177163500.0</v>
       </c>
       <c r="F12">
         <v>167168400.0</v>
       </c>
       <c r="G12">
         <v>537138450.0</v>
       </c>
       <c r="H12">
         <v>206540000.0</v>
       </c>
       <c r="I12">
         <v>194000000.0</v>
       </c>
       <c r="J12">
         <v>338000000.0</v>
       </c>
       <c r="K12">
         <v>464000000.0</v>
       </c>
       <c r="L12">
         <v>542000000.0</v>
       </c>
       <c r="M12">
         <v>1046000000.0</v>
       </c>
       <c r="N12">
-        <v>258000000.0</v>
+        <v>267781117.0</v>
       </c>
       <c r="O12">
         <v>176000000.0</v>
       </c>
       <c r="P12">
         <v>145000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12">
+        <v>142204300.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
         <v>3998774.0</v>
       </c>
       <c r="C13">
         <v>4000000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>3201750.0</v>
       </c>
       <c r="F13">
         <v>3411600.0</v>
       </c>
       <c r="G13">
         <v>3670650.0</v>
       </c>
       <c r="H13">
         <v>3367500.0</v>
       </c>
       <c r="I13">
         <v>3000000.0</v>
       </c>
       <c r="J13">
         <v>3000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
         <v>2000000.0</v>
       </c>
       <c r="M13">
         <v>2000000.0</v>
       </c>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
         <v>141941220.0</v>
       </c>
       <c r="C14">
         <v>147438000.0</v>
       </c>
       <c r="D14">
         <v>149236102.0</v>
       </c>
       <c r="E14">
         <v>146605716.0</v>
       </c>
       <c r="F14">
         <v>147169971.0</v>
       </c>
       <c r="G14">
         <v>138739635.0</v>
       </c>
       <c r="H14">
         <v>142645619.0</v>
       </c>
       <c r="I14">
         <v>138145914.0</v>
       </c>
       <c r="J14">
         <v>110164320.0</v>
       </c>
       <c r="K14">
         <v>105500327.0</v>
       </c>
       <c r="L14">
         <v>105476899.0</v>
       </c>
       <c r="M14">
         <v>105326872.0</v>
       </c>
       <c r="N14">
         <v>98890945.0</v>
       </c>
       <c r="O14">
         <v>102775754.0</v>
       </c>
       <c r="P14">
         <v>102775754.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>3000000.0</v>
       </c>
       <c r="H15">
         <v>3000000.0</v>
       </c>
       <c r="I15">
         <v>3000000.0</v>
       </c>
       <c r="J15">
         <v>3000000.0</v>
       </c>
       <c r="K15">
         <v>2000000.0</v>
       </c>
       <c r="L15">
         <v>2000000.0</v>
       </c>
       <c r="M15">
         <v>2000000.0</v>
       </c>
       <c r="N15">
         <v>2000000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>65000000.0</v>
       </c>
       <c r="D16">
         <v>62051117.0</v>
       </c>
       <c r="E16">
         <v>58698750.0</v>
       </c>
       <c r="F16">
         <v>87564400.0</v>
       </c>
       <c r="G16">
         <v>99107550.0</v>
       </c>
       <c r="H16">
         <v>60615000.0</v>
       </c>
       <c r="I16">
         <v>68000000.0</v>
       </c>
       <c r="J16">
-        <v>10000000.0</v>
+        <v>10259292.0</v>
       </c>
       <c r="K16">
-        <v>14000000.0</v>
+        <v>14070997.0</v>
       </c>
       <c r="L16">
         <v>13000000.0</v>
       </c>
       <c r="M16">
         <v>32000000.0</v>
       </c>
       <c r="N16">
-        <v>13000000.0</v>
+        <v>13492847.0</v>
       </c>
       <c r="O16">
         <v>10000000.0</v>
       </c>
       <c r="P16">
         <v>29000000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16">
+        <v>42929600.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>28000000.0</v>
       </c>
       <c r="K18">
         <v>11000000.0</v>
       </c>
       <c r="L18">
         <v>8688097.31</v>
       </c>
       <c r="M18">
         <v>3000000.0</v>
       </c>
       <c r="N18">
         <v>6000000.0</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
         <v>46985596.0</v>
       </c>
       <c r="C20">
         <v>46000000.0</v>
       </c>
       <c r="D20">
         <v>462000000.0</v>
       </c>
       <c r="E20">
         <v>510145500.0</v>
       </c>
       <c r="F20">
         <v>512877200.0</v>
       </c>
       <c r="G20">
         <v>510220350.0</v>
       </c>
       <c r="H20">
         <v>510737500.0</v>
       </c>
       <c r="I20">
         <v>422000000.0</v>
       </c>
       <c r="J20">
         <v>403000000.0</v>
       </c>
       <c r="K20">
         <v>457000000.0</v>
       </c>
       <c r="L20">
         <v>443000000.0</v>
       </c>
       <c r="M20">
         <v>11000000.0</v>
       </c>
       <c r="N20">
         <v>11000000.0</v>
       </c>
       <c r="O20">
         <v>11000000.0</v>
       </c>
       <c r="P20">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
         <v>87973032.0</v>
       </c>
       <c r="C21">
         <v>97000000.0</v>
       </c>
       <c r="D21">
         <v>47000000.0</v>
       </c>
       <c r="E21">
         <v>57631500.0</v>
       </c>
       <c r="F21">
         <v>65957600.0</v>
       </c>
       <c r="G21">
         <v>74636550.0</v>
       </c>
       <c r="H21">
         <v>78575000.0</v>
       </c>
       <c r="I21">
         <v>70000000.0</v>
       </c>
       <c r="J21">
         <v>68000000.0</v>
       </c>
       <c r="K21">
         <v>79000000.0</v>
       </c>
       <c r="L21">
         <v>78000000.0</v>
       </c>
       <c r="M21">
         <v>17000000.0</v>
       </c>
       <c r="N21">
         <v>10000000.0</v>
       </c>
       <c r="O21">
         <v>11000000.0</v>
       </c>
       <c r="P21">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
         <v>1406568823.0</v>
       </c>
       <c r="C22">
         <v>1181000000.0</v>
       </c>
       <c r="D22">
         <v>1098000000.0</v>
       </c>
       <c r="E22">
         <v>1408770000.0</v>
       </c>
       <c r="F22">
         <v>1194060000.0</v>
       </c>
       <c r="G22">
         <v>712106100.0</v>
       </c>
       <c r="H22">
         <v>752075000.0</v>
       </c>
       <c r="I22">
         <v>660000000.0</v>
       </c>
       <c r="J22">
         <v>643000000.0</v>
       </c>
       <c r="K22">
         <v>591000000.0</v>
       </c>
       <c r="L22">
         <v>542000000.0</v>
       </c>
       <c r="M22">
-        <v>432000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="N22">
         <v>328000000.0</v>
       </c>
       <c r="O22">
         <v>385000000.0</v>
       </c>
       <c r="P22">
         <v>422000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22">
+        <v>670775000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
         <v>5352359261.0</v>
       </c>
       <c r="C23">
         <v>4734000000.0</v>
       </c>
       <c r="D23">
         <v>4661000000.0</v>
       </c>
       <c r="E23">
         <v>5273282250.0</v>
       </c>
       <c r="F23">
         <v>5258412800.0</v>
       </c>
       <c r="G23">
         <v>5052037950.0</v>
       </c>
       <c r="H23">
         <v>4696540000.0</v>
       </c>
       <c r="I23">
         <v>3901000000.0</v>
       </c>
       <c r="J23">
         <v>3711000000.0</v>
       </c>
       <c r="K23">
         <v>3787000000.0</v>
       </c>
       <c r="L23">
         <v>3628000000.0</v>
       </c>
       <c r="M23">
         <v>3012000000.0</v>
       </c>
       <c r="N23">
         <v>1764000000.0</v>
       </c>
       <c r="O23">
         <v>1631000000.0</v>
       </c>
       <c r="P23">
         <v>1612000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23">
+        <v>2464427350.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
         <v>1905000000.0</v>
       </c>
       <c r="C24">
         <v>1879000000.0</v>
       </c>
       <c r="D24">
         <v>1814000000.0</v>
       </c>
       <c r="E24">
         <v>1908000000.0</v>
       </c>
       <c r="F24">
         <v>1871000000.0</v>
       </c>
       <c r="G24">
         <v>2299000000.0</v>
       </c>
       <c r="H24">
         <v>2160000000.0</v>
       </c>
       <c r="I24">
         <v>2094000000.0</v>
       </c>
       <c r="J24">
         <v>2021000000.0</v>
       </c>
       <c r="K24">
         <v>2361000000.0</v>
       </c>
       <c r="L24">
         <v>2241529105.13</v>
       </c>
       <c r="M24">
         <v>1458171000.0</v>
       </c>
       <c r="N24">
         <v>449195000.0</v>
       </c>
       <c r="O24">
         <v>184604000.0</v>
       </c>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>2160000000.0</v>
       </c>
       <c r="I25">
         <v>2094000000.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>2000000.0</v>
       </c>
       <c r="E26">
         <v>8000000.0</v>
       </c>
       <c r="F26">
         <v>12000000.0</v>
       </c>
       <c r="G26">
         <v>19000000.0</v>
       </c>
       <c r="H26">
         <v>8000000.0</v>
       </c>
       <c r="I26">
         <v>75000000.0</v>
       </c>
       <c r="J26">
         <v>111000000.0</v>
       </c>
       <c r="K26">
         <v>65000000.0</v>
       </c>
       <c r="L26">
         <v>32580364.9</v>
       </c>
       <c r="M26">
         <v>21000000.0</v>
       </c>
       <c r="N26">
         <v>1000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
         <v>1823441034.0</v>
       </c>
       <c r="C28">
         <v>1794000000.0</v>
       </c>
       <c r="D28">
         <v>1688000000.0</v>
       </c>
       <c r="E28">
         <v>2017102500.0</v>
       </c>
       <c r="F28">
         <v>2253930400.0</v>
       </c>
       <c r="G28">
         <v>2388369600.0</v>
       </c>
       <c r="H28">
         <v>2443682500.0</v>
       </c>
       <c r="I28">
         <v>1987000000.0</v>
       </c>
       <c r="J28">
         <v>1858000000.0</v>
       </c>
       <c r="K28">
         <v>2121000000.0</v>
       </c>
       <c r="L28">
         <v>1761000000.0</v>
       </c>
       <c r="M28">
         <v>263000000.0</v>
       </c>
       <c r="N28">
         <v>115000000.0</v>
       </c>
       <c r="O28">
         <v>16000000.0</v>
       </c>
       <c r="P28">
         <v>101000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28">
+        <v>248186749.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
         <v>2896000000.0</v>
       </c>
       <c r="C29">
         <v>2624000000.0</v>
       </c>
       <c r="D29">
         <v>2711000000.0</v>
       </c>
       <c r="E29">
         <v>2787000000.0</v>
       </c>
       <c r="F29">
         <v>2403000000.0</v>
       </c>
       <c r="G29">
         <v>2276000000.0</v>
       </c>
       <c r="H29">
         <v>2265000000.0</v>
       </c>
       <c r="I29">
         <v>2029000000.0</v>
       </c>
       <c r="J29">
         <v>1800000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
         <v>722778435.0</v>
       </c>
       <c r="C30">
         <v>486000000.0</v>
       </c>
       <c r="D30">
         <v>388000000.0</v>
       </c>
       <c r="E30">
         <v>566709750.0</v>
       </c>
       <c r="F30">
         <v>766472800.0</v>
       </c>
       <c r="G30">
         <v>489420000.0</v>
       </c>
       <c r="H30">
         <v>523085000.0</v>
       </c>
       <c r="I30">
-        <v>483000000.0</v>
+        <v>575000000.0</v>
       </c>
       <c r="J30">
-        <v>312000000.0</v>
+        <v>411000000.0</v>
       </c>
       <c r="K30">
         <v>241000000.0</v>
       </c>
       <c r="L30">
         <v>270000000.0</v>
       </c>
       <c r="M30">
-        <v>441000000.0</v>
+        <v>560000000.0</v>
       </c>
       <c r="N30">
-        <v>368000000.0</v>
+        <v>397520031.0</v>
       </c>
       <c r="O30">
         <v>392000000.0</v>
       </c>
       <c r="P30">
         <v>515000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="Q30">
+        <v>908229350.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>199000000.0</v>
       </c>
       <c r="F31">
         <v>-235000000.0</v>
       </c>
       <c r="G31">
         <v>-593000000.0</v>
       </c>
       <c r="H31">
         <v>-621000000.0</v>
       </c>
       <c r="I31">
         <v>-614000000.0</v>
       </c>
       <c r="J31">
         <v>-798000000.0</v>
       </c>
       <c r="K31">
         <v>-1115000000.0</v>
       </c>
       <c r="L31">
         <v>-1164205039.1</v>
       </c>
       <c r="M31">
         <v>-71000000.0</v>
       </c>
       <c r="N31">
         <v>11000000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
         <v>524000000.0</v>
       </c>
       <c r="C32">
         <v>388000000.0</v>
       </c>
       <c r="D32">
         <v>432000000.0</v>
       </c>
       <c r="E32">
         <v>363000000.0</v>
       </c>
       <c r="F32">
         <v>224000000.0</v>
       </c>
       <c r="G32">
         <v>380000000.0</v>
       </c>
       <c r="H32">
         <v>78000000.0</v>
       </c>
       <c r="I32">
         <v>302000000.0</v>
       </c>
       <c r="J32">
         <v>290000000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
         <v>3031070840.0</v>
       </c>
       <c r="C33">
         <v>2900000000.0</v>
       </c>
       <c r="D33">
         <v>2841000000.0</v>
       </c>
       <c r="E33">
         <v>3079016250.0</v>
       </c>
       <c r="F33">
         <v>3054519200.0</v>
       </c>
       <c r="G33">
         <v>3258313650.0</v>
       </c>
       <c r="H33">
         <v>3181165000.0</v>
       </c>
       <c r="I33">
         <v>2460000000.0</v>
       </c>
       <c r="J33">
         <v>2311000000.0</v>
       </c>
       <c r="K33">
         <v>2377000000.0</v>
       </c>
       <c r="L33">
         <v>2166000000.0</v>
       </c>
       <c r="M33">
         <v>952000000.0</v>
       </c>
       <c r="N33">
         <v>674000000.0</v>
       </c>
       <c r="O33">
         <v>594000000.0</v>
       </c>
       <c r="P33">
         <v>510000000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:16">
+      <c r="Q33">
+        <v>727120099.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34">
         <v>8000000.0</v>
       </c>
       <c r="E34">
         <v>14000000.0</v>
       </c>
       <c r="F34">
         <v>6000000.0</v>
       </c>
       <c r="G34">
         <v>41000000.0</v>
       </c>
       <c r="H34">
         <v>23000000.0</v>
       </c>
       <c r="I34">
         <v>29000000.0</v>
       </c>
       <c r="J34">
         <v>43000000.0</v>
       </c>
       <c r="K34">
         <v>30000000.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
         <v>2584207824.0</v>
       </c>
       <c r="C35">
         <v>2561000000.0</v>
       </c>
       <c r="D35">
         <v>2409000000.0</v>
       </c>
       <c r="E35">
         <v>2663856000.0</v>
       </c>
       <c r="F35">
         <v>2978326800.0</v>
       </c>
       <c r="G35">
         <v>3846841200.0</v>
       </c>
       <c r="H35">
         <v>3364132500.0</v>
       </c>
       <c r="I35">
         <v>2876000000.0</v>
       </c>
       <c r="J35">
         <v>2920000000.0</v>
       </c>
       <c r="K35">
         <v>3322000000.0</v>
       </c>
       <c r="L35">
         <v>2962000000.0</v>
       </c>
       <c r="M35">
         <v>1991000000.0</v>
       </c>
       <c r="N35">
         <v>970000000.0</v>
       </c>
       <c r="O35">
         <v>933000000.0</v>
       </c>
       <c r="P35">
         <v>884000000.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:16">
+      <c r="Q35">
+        <v>869324400.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36"/>
       <c r="C36">
         <v>38000000.0</v>
       </c>
       <c r="D36">
         <v>281312311.0</v>
       </c>
       <c r="E36">
         <v>30950250.0</v>
       </c>
       <c r="F36">
         <v>28430000.0</v>
       </c>
       <c r="G36">
         <v>42824250.0</v>
       </c>
       <c r="H36">
         <v>40410000.0</v>
       </c>
       <c r="I36">
         <v>64000000.0</v>
       </c>
       <c r="J36">
         <v>48000000.0</v>
       </c>
       <c r="K36">
         <v>47000000.0</v>
       </c>
       <c r="L36">
         <v>53000000.0</v>
       </c>
       <c r="M36">
         <v>48000000.0</v>
       </c>
       <c r="N36">
         <v>60000000.0</v>
       </c>
       <c r="O36">
         <v>64000000.0</v>
       </c>
       <c r="P36">
         <v>91000000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>-2342317.0</v>
       </c>
       <c r="E38">
         <v>322000000.0</v>
       </c>
       <c r="F38">
         <v>229000000.0</v>
       </c>
       <c r="G38">
         <v>278000000.0</v>
       </c>
       <c r="H38">
         <v>252000000.0</v>
       </c>
       <c r="I38">
         <v>301000000.0</v>
       </c>
       <c r="J38">
         <v>322000000.0</v>
       </c>
       <c r="K38">
         <v>348000000.0</v>
       </c>
       <c r="L38">
         <v>390964378.8</v>
       </c>
       <c r="M38">
         <v>301315000.0</v>
       </c>
       <c r="N38">
         <v>290737000.0</v>
       </c>
       <c r="O38">
         <v>296685000.0</v>
       </c>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
         <v>71977935.0</v>
       </c>
       <c r="C39">
         <v>26000000.0</v>
       </c>
       <c r="D39">
         <v>124000000.0</v>
       </c>
       <c r="E39">
         <v>41622750.0</v>
       </c>
       <c r="F39">
         <v>76192400.0</v>
       </c>
       <c r="G39">
         <v>55059750.0</v>
       </c>
       <c r="H39">
         <v>33674999.0</v>
       </c>
       <c r="I39">
-        <v>134000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="J39">
-        <v>176000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="K39">
-        <v>231000000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="L39">
-        <v>178000000.0</v>
+        <v>95000000.0</v>
       </c>
       <c r="M39">
-        <v>196000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="N39">
-        <v>161000000.0</v>
+        <v>96698852.0</v>
       </c>
       <c r="O39">
-        <v>118000000.0</v>
+        <v>84000000.0</v>
       </c>
       <c r="P39">
         <v>20000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:16">
+      <c r="Q39">
+        <v>16098600.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
         <v>84973951.0</v>
       </c>
       <c r="C40">
         <v>348000000.0</v>
       </c>
       <c r="D40">
         <v>383984336.0</v>
       </c>
       <c r="E40">
         <v>341573600.0</v>
       </c>
       <c r="F40">
         <v>323064049.0</v>
       </c>
       <c r="G40">
         <v>331158850.0</v>
       </c>
       <c r="H40">
         <v>329484994.0</v>
       </c>
       <c r="I40">
-        <v>386000000.0</v>
+        <v>321000000.0</v>
       </c>
       <c r="J40">
-        <v>423000000.0</v>
+        <v>248992212.0</v>
       </c>
       <c r="K40">
-        <v>271000000.0</v>
+        <v>256929003.0</v>
       </c>
       <c r="L40">
-        <v>-842000000.0</v>
+        <v>332000000.0</v>
       </c>
       <c r="M40">
-        <v>-728000000.0</v>
+        <v>287000000.0</v>
       </c>
       <c r="N40">
-        <v>242000000.0</v>
+        <v>234507153.0</v>
       </c>
       <c r="O40">
         <v>219000000.0</v>
       </c>
       <c r="P40">
         <v>257000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:16">
+      <c r="Q40">
+        <v>446468558.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>578000000.0</v>
       </c>
       <c r="F41">
         <v>748000000.0</v>
       </c>
       <c r="G41">
         <v>811000000.0</v>
       </c>
       <c r="H41">
         <v>832000000.0</v>
       </c>
       <c r="I41">
         <v>771000000.0</v>
       </c>
       <c r="J41">
         <v>862000000.0</v>
       </c>
       <c r="K41">
         <v>961000000.0</v>
       </c>
       <c r="L41">
         <v>975238922.68</v>
       </c>
       <c r="M41">
         <v>951139000.0</v>
       </c>
       <c r="N41">
         <v>898392000.0</v>
       </c>
       <c r="O41">
         <v>1031145000.0</v>
       </c>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
         <v>539834517.0</v>
       </c>
       <c r="C42">
         <v>513000000.0</v>
       </c>
       <c r="D42">
         <v>274000000.0</v>
       </c>
       <c r="E42">
         <v>448245000.0</v>
       </c>
       <c r="F42">
         <v>477624000.0</v>
       </c>
       <c r="G42">
         <v>513890999.0</v>
       </c>
       <c r="H42">
         <v>471450000.0</v>
       </c>
       <c r="I42">
         <v>517000000.0</v>
       </c>
       <c r="J42">
         <v>536000000.0</v>
       </c>
       <c r="K42">
         <v>302000000.0</v>
       </c>
       <c r="L42">
         <v>278000000.0</v>
       </c>
       <c r="M42">
         <v>252000000.0</v>
       </c>
       <c r="N42">
         <v>162000000.0</v>
       </c>
       <c r="O42">
-        <v>123000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="P42">
         <v>99000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="Q42">
+        <v>264285350.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
         <v>5502000000.0</v>
       </c>
       <c r="C45">
         <v>4896000000.0</v>
       </c>
       <c r="D45">
         <v>4126000000.0</v>
       </c>
       <c r="E45">
         <v>3923000000.0</v>
       </c>
       <c r="F45">
         <v>3577000000.0</v>
       </c>
       <c r="G45">
         <v>1906000000.0</v>
       </c>
       <c r="H45">
         <v>2056000000.0</v>
       </c>
       <c r="I45">
         <v>1666000000.0</v>
       </c>
       <c r="J45">
         <v>1517000000.0</v>
       </c>
       <c r="K45">
         <v>1477000000.0</v>
       </c>
       <c r="L45">
         <v>1255000000.0</v>
       </c>
       <c r="M45">
         <v>632000000.0</v>
       </c>
       <c r="N45">
         <v>408000000.0</v>
       </c>
       <c r="O45">
         <v>302000000.0</v>
       </c>
       <c r="P45">
         <v>198000000.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
         <v>2584207824.0</v>
       </c>
       <c r="C46">
         <v>2408000000.0</v>
       </c>
       <c r="D46">
         <v>2047000000.0</v>
       </c>
       <c r="E46">
         <v>2152643250.0</v>
       </c>
       <c r="F46">
         <v>2215265600.0</v>
       </c>
       <c r="G46">
         <v>2332086300.0</v>
       </c>
       <c r="H46">
         <v>2307860000.0</v>
       </c>
       <c r="I46">
         <v>1666000000.0</v>
       </c>
       <c r="J46">
         <v>1517000000.0</v>
       </c>
       <c r="K46">
         <v>1477000000.0</v>
       </c>
       <c r="L46">
         <v>1255000000.0</v>
       </c>
       <c r="M46">
         <v>632000000.0</v>
       </c>
       <c r="N46">
         <v>408000000.0</v>
       </c>
       <c r="O46">
         <v>302000000.0</v>
       </c>
       <c r="P46">
         <v>198000000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:16">
+      <c r="Q46">
+        <v>287091700.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
         <v>2017000000.0</v>
       </c>
       <c r="F47">
         <v>1948000000.0</v>
       </c>
       <c r="G47">
         <v>1906000000.0</v>
       </c>
       <c r="H47">
         <v>2056000000.0</v>
       </c>
       <c r="I47">
         <v>1666000000.0</v>
       </c>
       <c r="J47">
         <v>1517000000.0</v>
       </c>
       <c r="K47">
         <v>1477000000.0</v>
       </c>
       <c r="L47">
         <v>1362945264.99</v>
       </c>
       <c r="M47">
         <v>764783000.0</v>
       </c>
       <c r="N47">
         <v>562183000.0</v>
       </c>
       <c r="O47">
         <v>398217000.0</v>
       </c>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
         <v>353891516.0</v>
       </c>
       <c r="C48">
         <v>203000000.0</v>
       </c>
       <c r="D48">
         <v>420000000.0</v>
       </c>
       <c r="E48">
         <v>157953000.0</v>
       </c>
       <c r="F48">
         <v>-173991600.0</v>
       </c>
       <c r="G48">
         <v>-501655500.0</v>
       </c>
       <c r="H48">
         <v>-436652500.0</v>
       </c>
       <c r="I48">
         <v>-545000000.0</v>
       </c>
       <c r="J48">
         <v>-750000000.0</v>
       </c>
       <c r="K48">
         <v>-743000000.0</v>
       </c>
       <c r="L48">
         <v>-715000000.0</v>
       </c>
       <c r="M48">
         <v>-207000000.0</v>
       </c>
       <c r="N48">
-        <v>-132000000.0</v>
+        <v>-96000000.0</v>
       </c>
       <c r="O48">
         <v>-149000000.0</v>
       </c>
       <c r="P48">
         <v>-213000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
         <v>39000000.0</v>
       </c>
       <c r="C50">
         <v>39000000.0</v>
       </c>
       <c r="D50">
         <v>54000000.0</v>
       </c>
       <c r="E50">
         <v>148000000.0</v>
       </c>
       <c r="F50">
         <v>258000000.0</v>
       </c>
       <c r="G50">
         <v>92000000.0</v>
       </c>
       <c r="H50">
         <v>201000000.0</v>
       </c>
       <c r="I50">
         <v>57000000.0</v>
       </c>
       <c r="J50">
         <v>106000000.0</v>
       </c>
       <c r="K50">
         <v>107000000.0</v>
       </c>
       <c r="L50">
         <v>183536055.6</v>
       </c>
       <c r="M50">
         <v>47000000.0</v>
       </c>
       <c r="N50">
         <v>375000000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
         <v>1943404259.0</v>
       </c>
       <c r="C51">
         <v>1935000000.0</v>
       </c>
       <c r="D51">
         <v>1868000000.0</v>
       </c>
       <c r="E51">
         <v>2194266000.0</v>
       </c>
       <c r="F51">
         <v>2421098800.0</v>
       </c>
       <c r="G51">
         <v>2925508050.0</v>
       </c>
       <c r="H51">
         <v>2650222500.0</v>
       </c>
       <c r="I51">
         <v>2151000000.0</v>
       </c>
       <c r="J51">
         <v>2127000000.0</v>
       </c>
       <c r="K51">
         <v>2468000000.0</v>
       </c>
       <c r="L51">
         <v>2233000000.0</v>
       </c>
       <c r="M51">
         <v>1252000000.0</v>
       </c>
       <c r="N51">
         <v>348000000.0</v>
       </c>
       <c r="O51">
         <v>158000000.0</v>
       </c>
       <c r="P51">
         <v>214000000.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51">
+        <v>268309999.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
         <v>38988048.0</v>
       </c>
       <c r="C52">
         <v>56000000.0</v>
       </c>
       <c r="D52">
         <v>54000000.0</v>
       </c>
       <c r="E52">
         <v>157953000.0</v>
       </c>
       <c r="F52">
         <v>293397600.0</v>
       </c>
       <c r="G52">
         <v>112566600.0</v>
       </c>
       <c r="H52">
         <v>225622500.0</v>
       </c>
       <c r="I52">
-        <v>60000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="J52">
-        <v>110000000.0</v>
+        <v>122748496.0</v>
       </c>
       <c r="K52">
         <v>107000000.0</v>
       </c>
       <c r="L52">
         <v>169000000.0</v>
       </c>
       <c r="M52">
         <v>47000000.0</v>
       </c>
       <c r="N52">
-        <v>28000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="O52">
         <v>18000000.0</v>
       </c>
       <c r="P52">
         <v>73000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52">
+        <v>265626899.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53">
         <v>4892700.0</v>
       </c>
       <c r="D53">
         <v>30000000.0</v>
       </c>
       <c r="E53">
         <v>31000000.0</v>
       </c>
       <c r="F53">
         <v>58000000.0</v>
       </c>
       <c r="G53">
         <v>39000000.0</v>
       </c>
       <c r="H53">
         <v>22000000.0</v>
       </c>
       <c r="I53">
         <v>30000000.0</v>
       </c>
       <c r="J53">
         <v>69000000.0</v>
       </c>
       <c r="K53">
         <v>117000000.0</v>
       </c>
       <c r="L53">
         <v>70000000.0</v>
       </c>
       <c r="M53">
         <v>57000000.0</v>
       </c>
       <c r="N53">
         <v>25000000.0</v>
       </c>
       <c r="O53">
         <v>34000000.0</v>
       </c>
       <c r="P53">
         <v>32000000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53">
+        <v>122081050.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
         <v>5352359261.0</v>
       </c>
       <c r="C55">
         <v>4734000000.0</v>
       </c>
       <c r="D55">
         <v>4661000000.0</v>
       </c>
       <c r="E55">
         <v>5273282250.0</v>
       </c>
       <c r="F55">
         <v>5258412800.0</v>
       </c>
       <c r="G55">
         <v>5052037950.0</v>
       </c>
       <c r="H55">
         <v>4696540000.0</v>
       </c>
       <c r="I55">
         <v>3901000000.0</v>
       </c>
       <c r="J55">
         <v>3711000000.0</v>
       </c>
       <c r="K55">
         <v>3787000000.0</v>
       </c>
       <c r="L55">
         <v>3628000000.0</v>
       </c>
       <c r="M55">
         <v>3012000000.0</v>
       </c>
       <c r="N55">
         <v>1764000000.0</v>
       </c>
       <c r="O55">
         <v>1631000000.0</v>
       </c>
       <c r="P55">
         <v>1612000000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:16">
+      <c r="Q55">
+        <v>2464427350.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
         <v>2321288420.0</v>
       </c>
       <c r="C56">
         <v>1834000000.0</v>
       </c>
       <c r="D56">
         <v>1820000000.0</v>
       </c>
       <c r="E56">
         <v>2194266000.0</v>
       </c>
       <c r="F56">
         <v>2203893600.0</v>
       </c>
       <c r="G56">
         <v>1793724300.0</v>
       </c>
       <c r="H56">
         <v>1515375000.0</v>
       </c>
       <c r="I56">
         <v>1441000000.0</v>
       </c>
       <c r="J56">
         <v>1400000000.0</v>
       </c>
       <c r="K56">
         <v>1410000000.0</v>
       </c>
       <c r="L56">
-        <v>1462000000.0</v>
+        <v>1449000000.0</v>
       </c>
       <c r="M56">
         <v>2060000000.0</v>
       </c>
       <c r="N56">
         <v>1090000000.0</v>
       </c>
       <c r="O56">
         <v>1037000000.0</v>
       </c>
       <c r="P56">
         <v>1102000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:16">
+      <c r="Q56">
+        <v>1737307250.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
         <v>1797449000.0</v>
       </c>
       <c r="C57">
         <v>1446000000.0</v>
       </c>
       <c r="D57">
         <v>1388000000.0</v>
       </c>
       <c r="E57">
         <v>1806854250.0</v>
       </c>
       <c r="F57">
         <v>1949160800.0</v>
       </c>
       <c r="G57">
         <v>1328775300.0</v>
       </c>
       <c r="H57">
         <v>1427820000.0</v>
       </c>
       <c r="I57">
         <v>1139000000.0</v>
       </c>
       <c r="J57">
         <v>1110000000.0</v>
       </c>
       <c r="K57">
         <v>1035000000.0</v>
       </c>
       <c r="L57">
-        <v>1206000000.0</v>
+        <v>1193000000.0</v>
       </c>
       <c r="M57">
         <v>1058000000.0</v>
       </c>
       <c r="N57">
         <v>758000000.0</v>
       </c>
       <c r="O57">
         <v>745000000.0</v>
       </c>
       <c r="P57">
         <v>841000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:16">
+      <c r="Q57">
+        <v>1328134500.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
         <v>4381656825.0</v>
       </c>
       <c r="C58">
         <v>4007000000.0</v>
       </c>
       <c r="D58">
         <v>3797000000.0</v>
       </c>
       <c r="E58">
         <v>4470710250.0</v>
       </c>
       <c r="F58">
         <v>4927487600.0</v>
       </c>
       <c r="G58">
         <v>5175616500.0</v>
       </c>
       <c r="H58">
         <v>4791952500.0</v>
       </c>
       <c r="I58">
         <v>4015000000.0</v>
       </c>
       <c r="J58">
         <v>4030000000.0</v>
       </c>
       <c r="K58">
         <v>4357000000.0</v>
       </c>
       <c r="L58">
         <v>4168000000.0</v>
       </c>
       <c r="M58">
         <v>3049000000.0</v>
       </c>
       <c r="N58">
         <v>1728000000.0</v>
       </c>
       <c r="O58">
         <v>1678000000.0</v>
       </c>
       <c r="P58">
         <v>1725000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:16">
+      <c r="Q58">
+        <v>2197458900.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
         <v>951708258.0</v>
       </c>
       <c r="C60">
         <v>706000000.0</v>
       </c>
       <c r="D60">
         <v>843000000.0</v>
       </c>
       <c r="E60">
         <v>780159750.0</v>
       </c>
       <c r="F60">
         <v>311592800.0</v>
       </c>
       <c r="G60">
         <v>-140708250.0</v>
       </c>
       <c r="H60">
         <v>-107760000.0</v>
       </c>
       <c r="I60">
         <v>-122000000.0</v>
       </c>
       <c r="J60">
         <v>-327000000.0</v>
       </c>
       <c r="K60">
         <v>-579000000.0</v>
       </c>
       <c r="L60">
         <v>-551000000.0</v>
       </c>
       <c r="M60">
         <v>-43000000.0</v>
       </c>
       <c r="N60">
         <v>32000000.0</v>
       </c>
       <c r="O60">
         <v>-51000000.0</v>
       </c>
       <c r="P60">
         <v>-115000000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:16">
+      <c r="Q60">
+        <v>264285350.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
         <v>1529000000.0</v>
       </c>
       <c r="C2">
         <v>1673487000.0</v>
       </c>
       <c r="D2">
         <v>1275000000.0</v>
       </c>
       <c r="E2">
         <v>1294000000.0</v>
       </c>
       <c r="F2">
         <v>1267000000.0</v>
       </c>
       <c r="G2">
         <v>959000000.0</v>
       </c>
       <c r="H2">
         <v>1386000000.0</v>
       </c>
       <c r="I2">
         <v>1533893581.0</v>
       </c>
@@ -3921,51 +4033,51 @@
       </c>
       <c r="AX2">
         <v>679000000.0</v>
       </c>
       <c r="AY2">
         <v>469000000.0</v>
       </c>
       <c r="AZ2">
         <v>491000000.0</v>
       </c>
       <c r="BA2">
         <v>543000000.0</v>
       </c>
       <c r="BB2">
         <v>705000000.0</v>
       </c>
       <c r="BC2">
         <v>482000000.0</v>
       </c>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4001,51 +4113,51 @@
       <c r="AM3">
         <v>0.0</v>
       </c>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
     </row>
     <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4081,51 +4193,51 @@
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>39000000.0</v>
       </c>
       <c r="C5">
         <v>53983451.0</v>
       </c>
       <c r="D5">
         <v>202000000.0</v>
       </c>
       <c r="E5">
         <v>200000000.0</v>
       </c>
       <c r="F5">
         <v>166000000.0</v>
       </c>
       <c r="G5">
         <v>-14000000.0</v>
       </c>
       <c r="H5">
         <v>144000000.0</v>
       </c>
       <c r="I5">
         <v>190798782.0</v>
       </c>
@@ -4177,125 +4289,125 @@
       <c r="Y5">
         <v>-156000000.0</v>
       </c>
       <c r="Z5">
         <v>-137000000.0</v>
       </c>
       <c r="AA5">
         <v>-145924999.0</v>
       </c>
       <c r="AB5">
         <v>-174000000.0</v>
       </c>
       <c r="AC5">
         <v>-137000000.0</v>
       </c>
       <c r="AD5">
         <v>-116000000.0</v>
       </c>
       <c r="AE5">
         <v>-951000000.0</v>
       </c>
       <c r="AF5">
         <v>-84000000.0</v>
       </c>
       <c r="AG5">
-        <v>-867000000.0</v>
+        <v>-98000000.0</v>
       </c>
       <c r="AH5">
         <v>-91000000.0</v>
       </c>
       <c r="AI5">
-        <v>-774000000.0</v>
+        <v>-116000000.0</v>
       </c>
       <c r="AJ5">
-        <v>-757000000.0</v>
+        <v>-105000000.0</v>
       </c>
       <c r="AK5">
-        <v>-741000000.0</v>
+        <v>-115000000.0</v>
       </c>
       <c r="AL5">
         <v>-130000000.0</v>
       </c>
       <c r="AM5">
-        <v>-710000000.0</v>
+        <v>-140000000.0</v>
       </c>
       <c r="AN5">
-        <v>-653000000.0</v>
+        <v>-186000000.0</v>
       </c>
       <c r="AO5">
-        <v>-623000000.0</v>
+        <v>-187000000.0</v>
       </c>
       <c r="AP5">
         <v>-149000000.0</v>
       </c>
       <c r="AQ5">
         <v>-569000000.0</v>
       </c>
       <c r="AR5">
         <v>-153000000.0</v>
       </c>
       <c r="AS5">
         <v>-148000000.0</v>
       </c>
       <c r="AT5">
         <v>-182000000.0</v>
       </c>
       <c r="AU5">
         <v>-90000000.0</v>
       </c>
       <c r="AV5">
-        <v>-75000000.0</v>
+        <v>-97000000.0</v>
       </c>
       <c r="AW5">
-        <v>-64000000.0</v>
+        <v>-70000000.0</v>
       </c>
       <c r="AX5">
         <v>-57000000.0</v>
       </c>
       <c r="AY5">
         <v>-45000000.0</v>
       </c>
       <c r="AZ5">
         <v>-45000000.0</v>
       </c>
       <c r="BA5">
-        <v>-22000000.0</v>
+        <v>-58000000.0</v>
       </c>
       <c r="BB5">
         <v>-85000000.0</v>
       </c>
       <c r="BC5">
         <v>-15000000.0</v>
       </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4331,51 +4443,51 @@
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7">
         <v>120000000.0</v>
       </c>
       <c r="E7">
         <v>124000000.0</v>
       </c>
       <c r="F7">
         <v>118000000.0</v>
       </c>
       <c r="G7">
         <v>17000000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7">
         <v>18000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
@@ -4421,51 +4533,51 @@
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
         <v>4000000.0</v>
       </c>
       <c r="C8">
         <v>4000000.0</v>
       </c>
       <c r="D8">
         <v>4000000.0</v>
       </c>
       <c r="E8">
         <v>4000000.0</v>
       </c>
       <c r="F8">
         <v>4000000.0</v>
       </c>
       <c r="G8">
         <v>4000000.0</v>
       </c>
       <c r="H8">
         <v>3000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
@@ -4523,51 +4635,51 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
@@ -4607,51 +4719,51 @@
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
     </row>
     <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
         <v>143000000.0</v>
       </c>
       <c r="C10">
         <v>119963225.0</v>
       </c>
       <c r="D10">
         <v>122000000.0</v>
       </c>
       <c r="E10">
         <v>133000000.0</v>
       </c>
       <c r="F10">
         <v>118000000.0</v>
       </c>
       <c r="G10">
         <v>141000000.0</v>
       </c>
       <c r="H10">
         <v>152000000.0</v>
       </c>
       <c r="I10">
         <v>228315396.0</v>
       </c>
@@ -4777,51 +4889,51 @@
       </c>
       <c r="AX10">
         <v>179000000.0</v>
       </c>
       <c r="AY10">
         <v>233000000.0</v>
       </c>
       <c r="AZ10">
         <v>199000000.0</v>
       </c>
       <c r="BA10">
         <v>163000000.0</v>
       </c>
       <c r="BB10">
         <v>165000000.0</v>
       </c>
       <c r="BC10">
         <v>142000000.0</v>
       </c>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
     </row>
     <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4839,51 +4951,51 @@
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
     </row>
     <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
         <v>143000000.0</v>
       </c>
       <c r="C12">
         <v>119963225.0</v>
       </c>
       <c r="D12">
         <v>122000000.0</v>
       </c>
       <c r="E12">
         <v>133000000.0</v>
       </c>
       <c r="F12">
         <v>118000000.0</v>
       </c>
       <c r="G12">
         <v>141000000.0</v>
       </c>
       <c r="H12">
         <v>182000000.0</v>
       </c>
       <c r="I12">
         <v>251897268.0</v>
       </c>
@@ -4923,75 +5035,75 @@
       <c r="U12">
         <v>290000000.0</v>
       </c>
       <c r="V12">
         <v>342000000.0</v>
       </c>
       <c r="W12">
         <v>537138450.0</v>
       </c>
       <c r="X12">
         <v>432000000.0</v>
       </c>
       <c r="Y12">
         <v>378000000.0</v>
       </c>
       <c r="Z12">
         <v>270000000.0</v>
       </c>
       <c r="AA12">
         <v>206540000.0</v>
       </c>
       <c r="AB12">
         <v>190000000.0</v>
       </c>
       <c r="AC12">
-        <v>232000000.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="AD12">
         <v>252000000.0</v>
       </c>
       <c r="AE12">
         <v>194000000.0</v>
       </c>
       <c r="AF12">
         <v>303000000.0</v>
       </c>
       <c r="AG12">
         <v>201000000.0</v>
       </c>
       <c r="AH12">
         <v>249000000.0</v>
       </c>
       <c r="AI12">
         <v>338000000.0</v>
       </c>
       <c r="AJ12">
-        <v>345000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AK12">
-        <v>398000000.0</v>
+        <v>286000000.0</v>
       </c>
       <c r="AL12">
         <v>438000000.0</v>
       </c>
       <c r="AM12">
         <v>464000000.0</v>
       </c>
       <c r="AN12">
         <v>712000000.0</v>
       </c>
       <c r="AO12">
         <v>724000000.0</v>
       </c>
       <c r="AP12">
         <v>698000000.0</v>
       </c>
       <c r="AQ12">
         <v>542000000.0</v>
       </c>
       <c r="AR12">
         <v>402000000.0</v>
       </c>
       <c r="AS12">
         <v>468000000.0</v>
       </c>
@@ -5009,51 +5121,51 @@
       </c>
       <c r="AX12">
         <v>195000000.0</v>
       </c>
       <c r="AY12">
         <v>258000000.0</v>
       </c>
       <c r="AZ12">
         <v>225000000.0</v>
       </c>
       <c r="BA12">
         <v>186000000.0</v>
       </c>
       <c r="BB12">
         <v>196000000.0</v>
       </c>
       <c r="BC12">
         <v>176000000.0</v>
       </c>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
         <v>4000000.0</v>
       </c>
       <c r="C13">
         <v>3998774.0</v>
       </c>
       <c r="D13">
         <v>4000000.0</v>
       </c>
       <c r="E13">
         <v>4000000.0</v>
       </c>
       <c r="F13">
         <v>4000000.0</v>
       </c>
       <c r="G13">
         <v>4000000.0</v>
       </c>
       <c r="H13">
         <v>3000000.0</v>
       </c>
       <c r="I13">
         <v>3215709.0</v>
       </c>
@@ -5175,51 +5287,51 @@
         <v>2000000.0</v>
       </c>
       <c r="AW13">
         <v>2000000.0</v>
       </c>
       <c r="AX13">
         <v>2000000.0</v>
       </c>
       <c r="AY13">
         <v>2000000.0</v>
       </c>
       <c r="AZ13">
         <v>2000000.0</v>
       </c>
       <c r="BA13">
         <v>2000000.0</v>
       </c>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
         <v>140084655.0</v>
       </c>
       <c r="C14">
         <v>140253000.0</v>
       </c>
       <c r="D14">
         <v>140524641.0</v>
       </c>
       <c r="E14">
         <v>142244000.0</v>
       </c>
       <c r="F14">
         <v>144090000.0</v>
       </c>
       <c r="G14">
         <v>147438000.0</v>
       </c>
       <c r="H14">
         <v>147438000.0</v>
       </c>
       <c r="I14">
         <v>149040318.0</v>
       </c>
@@ -5351,51 +5463,51 @@
       </c>
       <c r="AZ14">
         <v>105027055.0</v>
       </c>
       <c r="BA14">
         <v>95550620.0</v>
       </c>
       <c r="BB14">
         <v>101811560.0</v>
       </c>
       <c r="BC14">
         <v>102775754.0</v>
       </c>
       <c r="BD14">
         <v>102775754.0</v>
       </c>
       <c r="BE14">
         <v>102775754.0</v>
       </c>
       <c r="BF14">
         <v>102775754.0</v>
       </c>
     </row>
     <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>3000000.0</v>
       </c>
       <c r="V15">
         <v>3000000.0</v>
@@ -5479,51 +5591,51 @@
         <v>2000000.0</v>
       </c>
       <c r="AW15">
         <v>2000000.0</v>
       </c>
       <c r="AX15">
         <v>2000000.0</v>
       </c>
       <c r="AY15">
         <v>2000000.0</v>
       </c>
       <c r="AZ15">
         <v>2000000.0</v>
       </c>
       <c r="BA15">
         <v>2000000.0</v>
       </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>77000000.0</v>
       </c>
       <c r="E16">
         <v>73000000.0</v>
       </c>
       <c r="F16">
         <v>70000000.0</v>
       </c>
       <c r="G16">
         <v>65000000.0</v>
       </c>
       <c r="H16">
         <v>16000000.0</v>
       </c>
       <c r="I16">
         <v>19011176.0</v>
       </c>
       <c r="J16">
         <v>17015757.0</v>
       </c>
       <c r="K16">
@@ -5573,63 +5685,63 @@
       <c r="AA16">
         <v>60615000.0</v>
       </c>
       <c r="AB16">
         <v>35000000.0</v>
       </c>
       <c r="AC16">
         <v>59000000.0</v>
       </c>
       <c r="AD16">
         <v>37000000.0</v>
       </c>
       <c r="AE16">
         <v>68000000.0</v>
       </c>
       <c r="AF16">
         <v>55000000.0</v>
       </c>
       <c r="AG16">
         <v>48000000.0</v>
       </c>
       <c r="AH16">
         <v>54000000.0</v>
       </c>
       <c r="AI16">
-        <v>10000000.0</v>
+        <v>10259292.0</v>
       </c>
       <c r="AJ16">
         <v>14000000.0</v>
       </c>
       <c r="AK16">
         <v>14000000.0</v>
       </c>
       <c r="AL16">
         <v>61000000.0</v>
       </c>
       <c r="AM16">
-        <v>14000000.0</v>
+        <v>252000000.0</v>
       </c>
       <c r="AN16">
         <v>13000000.0</v>
       </c>
       <c r="AO16">
         <v>13000000.0</v>
       </c>
       <c r="AP16">
         <v>50000000.0</v>
       </c>
       <c r="AQ16">
         <v>13000000.0</v>
       </c>
       <c r="AR16">
         <v>47000000.0</v>
       </c>
       <c r="AS16">
         <v>23000000.0</v>
       </c>
       <c r="AT16">
         <v>59000000.0</v>
       </c>
       <c r="AU16">
         <v>32000000.0</v>
       </c>
@@ -5641,51 +5753,51 @@
       </c>
       <c r="AX16">
         <v>65000000.0</v>
       </c>
       <c r="AY16">
         <v>13000000.0</v>
       </c>
       <c r="AZ16">
         <v>75000000.0</v>
       </c>
       <c r="BA16">
         <v>9000000.0</v>
       </c>
       <c r="BB16">
         <v>53000000.0</v>
       </c>
       <c r="BC16">
         <v>10000000.0</v>
       </c>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
     </row>
     <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5721,51 +5833,51 @@
       <c r="AM17">
         <v>0.0</v>
       </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5815,51 +5927,51 @@
       <c r="AQ18">
         <v>8000000.0</v>
       </c>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18">
         <v>3000000.0</v>
       </c>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18">
         <v>6000000.0</v>
       </c>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
     </row>
     <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5877,51 +5989,51 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
     </row>
     <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
         <v>47000000.0</v>
       </c>
       <c r="C20">
         <v>46985596.0</v>
       </c>
       <c r="D20">
         <v>47000000.0</v>
       </c>
       <c r="E20">
         <v>47000000.0</v>
       </c>
       <c r="F20">
         <v>46000000.0</v>
       </c>
       <c r="G20">
         <v>46000000.0</v>
       </c>
       <c r="H20">
         <v>461000000.0</v>
       </c>
       <c r="I20">
         <v>511297860.0</v>
       </c>
@@ -6043,51 +6155,51 @@
       <c r="AW20"/>
       <c r="AX20">
         <v>11000000.0</v>
       </c>
       <c r="AY20">
         <v>11000000.0</v>
       </c>
       <c r="AZ20">
         <v>14000000.0</v>
       </c>
       <c r="BA20">
         <v>13000000.0</v>
       </c>
       <c r="BB20">
         <v>11000000.0</v>
       </c>
       <c r="BC20">
         <v>11000000.0</v>
       </c>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
     </row>
     <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
         <v>84000000.0</v>
       </c>
       <c r="C21">
         <v>87973032.0</v>
       </c>
       <c r="D21">
         <v>90000000.0</v>
       </c>
       <c r="E21">
         <v>93000000.0</v>
       </c>
       <c r="F21">
         <v>94000000.0</v>
       </c>
       <c r="G21">
         <v>97000000.0</v>
       </c>
       <c r="H21">
         <v>42000000.0</v>
       </c>
       <c r="I21">
         <v>48235647.0</v>
       </c>
@@ -6213,51 +6325,51 @@
       </c>
       <c r="AX21">
         <v>22000000.0</v>
       </c>
       <c r="AY21">
         <v>28936000.0</v>
       </c>
       <c r="AZ21">
         <v>18949000.0</v>
       </c>
       <c r="BA21">
         <v>16913000.0</v>
       </c>
       <c r="BB21">
         <v>14098000.0</v>
       </c>
       <c r="BC21">
         <v>11000000.0</v>
       </c>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
     </row>
     <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
         <v>1671000000.0</v>
       </c>
       <c r="C22">
         <v>1406568823.0</v>
       </c>
       <c r="D22">
         <v>1366000000.0</v>
       </c>
       <c r="E22">
         <v>1328000000.0</v>
       </c>
       <c r="F22">
         <v>1278000000.0</v>
       </c>
       <c r="G22">
         <v>1181000000.0</v>
       </c>
       <c r="H22">
         <v>1138000000.0</v>
       </c>
       <c r="I22">
         <v>1215538309.0</v>
       </c>
@@ -6383,51 +6495,51 @@
       </c>
       <c r="AX22">
         <v>343000000.0</v>
       </c>
       <c r="AY22">
         <v>328000000.0</v>
       </c>
       <c r="AZ22">
         <v>369000000.0</v>
       </c>
       <c r="BA22">
         <v>391000000.0</v>
       </c>
       <c r="BB22">
         <v>410000000.0</v>
       </c>
       <c r="BC22">
         <v>385000000.0</v>
       </c>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
         <v>5845000000.0</v>
       </c>
       <c r="C23">
         <v>5352359261.0</v>
       </c>
       <c r="D23">
         <v>5375000000.0</v>
       </c>
       <c r="E23">
         <v>5368000000.0</v>
       </c>
       <c r="F23">
         <v>5168000000.0</v>
       </c>
       <c r="G23">
         <v>4734000000.0</v>
       </c>
       <c r="H23">
         <v>4762000000.0</v>
       </c>
       <c r="I23">
         <v>5294130257.0</v>
       </c>
@@ -6553,51 +6665,51 @@
       </c>
       <c r="AX23">
         <v>1813000000.0</v>
       </c>
       <c r="AY23">
         <v>1764000000.0</v>
       </c>
       <c r="AZ23">
         <v>1819000000.0</v>
       </c>
       <c r="BA23">
         <v>1849000000.0</v>
       </c>
       <c r="BB23">
         <v>1840000000.0</v>
       </c>
       <c r="BC23">
         <v>1631000000.0</v>
       </c>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
         <v>1938000000.0</v>
       </c>
       <c r="C24">
         <v>1905000000.0</v>
       </c>
       <c r="D24">
         <v>1974000000.0</v>
       </c>
       <c r="E24">
         <v>1972000000.0</v>
       </c>
       <c r="F24">
         <v>1908000000.0</v>
       </c>
       <c r="G24">
         <v>1879000000.0</v>
       </c>
       <c r="H24">
         <v>1775000000.0</v>
       </c>
       <c r="I24">
         <v>1842000000.0</v>
       </c>
@@ -6723,51 +6835,51 @@
       </c>
       <c r="AX24">
         <v>451886000.0</v>
       </c>
       <c r="AY24">
         <v>449195000.0</v>
       </c>
       <c r="AZ24">
         <v>449362000.0</v>
       </c>
       <c r="BA24">
         <v>444942000.0</v>
       </c>
       <c r="BB24">
         <v>444715000.0</v>
       </c>
       <c r="BC24">
         <v>184604000.0</v>
       </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25">
@@ -6807,51 +6919,51 @@
       <c r="AM25">
         <v>0.0</v>
       </c>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
     </row>
     <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>7000000.0</v>
       </c>
       <c r="I26">
         <v>2000000.0</v>
       </c>
       <c r="J26">
         <v>1000000.0</v>
       </c>
       <c r="K26">
         <v>2000000.0</v>
       </c>
       <c r="L26">
         <v>3000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
         <v>5000000.0</v>
@@ -6939,51 +7051,51 @@
       <c r="AQ26">
         <v>30000000.0</v>
       </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>21000000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26">
         <v>1000000.0</v>
       </c>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7019,51 +7131,51 @@
       <c r="AM27">
         <v>0.0</v>
       </c>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
         <v>1830000000.0</v>
       </c>
       <c r="C28">
         <v>1823441034.0</v>
       </c>
       <c r="D28">
         <v>2010000000.0</v>
       </c>
       <c r="E28">
         <v>2017000000.0</v>
       </c>
       <c r="F28">
         <v>1943000000.0</v>
       </c>
       <c r="G28">
         <v>1794000000.0</v>
       </c>
       <c r="H28">
         <v>1676000000.0</v>
       </c>
       <c r="I28">
         <v>1802941303.0</v>
       </c>
@@ -7115,51 +7227,51 @@
       <c r="Y28">
         <v>2158000000.0</v>
       </c>
       <c r="Z28">
         <v>2129000000.0</v>
       </c>
       <c r="AA28">
         <v>2443682500.0</v>
       </c>
       <c r="AB28">
         <v>2218000000.0</v>
       </c>
       <c r="AC28">
         <v>2165000000.0</v>
       </c>
       <c r="AD28">
         <v>2199000000.0</v>
       </c>
       <c r="AE28">
         <v>1987000000.0</v>
       </c>
       <c r="AF28">
         <v>1824000000.0</v>
       </c>
       <c r="AG28">
-        <v>2018000000.0</v>
+        <v>2041000000.0</v>
       </c>
       <c r="AH28">
         <v>1882000000.0</v>
       </c>
       <c r="AI28">
         <v>1858000000.0</v>
       </c>
       <c r="AJ28">
         <v>1957000000.0</v>
       </c>
       <c r="AK28">
         <v>2040000000.0</v>
       </c>
       <c r="AL28">
         <v>2124000000.0</v>
       </c>
       <c r="AM28">
         <v>2121000000.0</v>
       </c>
       <c r="AN28">
         <v>1904000000.0</v>
       </c>
       <c r="AO28">
         <v>1876000000.0</v>
       </c>
@@ -7189,51 +7301,51 @@
       </c>
       <c r="AX28">
         <v>169000000.0</v>
       </c>
       <c r="AY28">
         <v>115000000.0</v>
       </c>
       <c r="AZ28">
         <v>167000000.0</v>
       </c>
       <c r="BA28">
         <v>203000000.0</v>
       </c>
       <c r="BB28">
         <v>219000000.0</v>
       </c>
       <c r="BC28">
         <v>16000000.0</v>
       </c>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
     </row>
     <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
         <v>3092000000.0</v>
       </c>
       <c r="C29">
         <v>2896000000.0</v>
       </c>
       <c r="D29">
         <v>2857000000.0</v>
       </c>
       <c r="E29">
         <v>2806000000.0</v>
       </c>
       <c r="F29">
         <v>2688000000.0</v>
       </c>
       <c r="G29">
         <v>2624000000.0</v>
       </c>
       <c r="H29">
         <v>2728000000.0</v>
       </c>
       <c r="I29">
         <v>2847000000.0</v>
       </c>
@@ -7301,51 +7413,51 @@
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
     </row>
     <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
         <v>1005000000.0</v>
       </c>
       <c r="C30">
         <v>722778435.0</v>
       </c>
       <c r="D30">
         <v>819000000.0</v>
       </c>
       <c r="E30">
         <v>805000000.0</v>
       </c>
       <c r="F30">
         <v>818000000.0</v>
       </c>
       <c r="G30">
         <v>486000000.0</v>
       </c>
       <c r="H30">
         <v>591000000.0</v>
       </c>
       <c r="I30">
         <v>742828967.0</v>
       </c>
@@ -7397,125 +7509,125 @@
       <c r="Y30">
         <v>387000000.0</v>
       </c>
       <c r="Z30">
         <v>451000000.0</v>
       </c>
       <c r="AA30">
         <v>523085000.0</v>
       </c>
       <c r="AB30">
         <v>625000000.0</v>
       </c>
       <c r="AC30">
         <v>522000000.0</v>
       </c>
       <c r="AD30">
         <v>682000000.0</v>
       </c>
       <c r="AE30">
         <v>587000000.0</v>
       </c>
       <c r="AF30">
         <v>595000000.0</v>
       </c>
       <c r="AG30">
-        <v>533000000.0</v>
+        <v>644000000.0</v>
       </c>
       <c r="AH30">
         <v>577000000.0</v>
       </c>
       <c r="AI30">
-        <v>312000000.0</v>
+        <v>411000000.0</v>
       </c>
       <c r="AJ30">
         <v>340000000.0</v>
       </c>
       <c r="AK30">
         <v>397000000.0</v>
       </c>
       <c r="AL30">
         <v>469000000.0</v>
       </c>
       <c r="AM30">
         <v>241000000.0</v>
       </c>
       <c r="AN30">
-        <v>316000000.0</v>
+        <v>427000000.0</v>
       </c>
       <c r="AO30">
         <v>302000000.0</v>
       </c>
       <c r="AP30">
         <v>475000000.0</v>
       </c>
       <c r="AQ30">
         <v>363000000.0</v>
       </c>
       <c r="AR30">
         <v>590000000.0</v>
       </c>
       <c r="AS30">
         <v>636000000.0</v>
       </c>
       <c r="AT30">
         <v>795000000.0</v>
       </c>
       <c r="AU30">
         <v>555000000.0</v>
       </c>
       <c r="AV30">
         <v>470000000.0</v>
       </c>
       <c r="AW30">
         <v>486000000.0</v>
       </c>
       <c r="AX30">
         <v>568000000.0</v>
       </c>
       <c r="AY30">
         <v>468000000.0</v>
       </c>
       <c r="AZ30">
         <v>447000000.0</v>
       </c>
       <c r="BA30">
-        <v>529000000.0</v>
+        <v>624000000.0</v>
       </c>
       <c r="BB30">
         <v>613000000.0</v>
       </c>
       <c r="BC30">
-        <v>392000000.0</v>
+        <v>462000000.0</v>
       </c>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
     </row>
     <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
         <v>357000000.0</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31">
         <v>199000000.0</v>
       </c>
       <c r="P31">
         <v>191000000.0</v>
       </c>
       <c r="Q31">
         <v>34000000.0</v>
       </c>
@@ -7591,51 +7703,51 @@
       <c r="AQ31">
         <v>-1072000000.0</v>
       </c>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31">
         <v>-71000000.0</v>
       </c>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31">
         <v>11000000.0</v>
       </c>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
     </row>
     <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
         <v>833000000.0</v>
       </c>
       <c r="C32">
         <v>524000000.0</v>
       </c>
       <c r="D32">
         <v>511000000.0</v>
       </c>
       <c r="E32">
         <v>439000000.0</v>
       </c>
       <c r="F32">
         <v>428000000.0</v>
       </c>
       <c r="G32">
         <v>388000000.0</v>
       </c>
       <c r="H32">
         <v>415000000.0</v>
       </c>
       <c r="I32">
         <v>510000000.0</v>
       </c>
@@ -7703,51 +7815,51 @@
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
     </row>
     <row r="33" spans="1:58">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
         <v>2894000000.0</v>
       </c>
       <c r="C33">
         <v>3031070840.0</v>
       </c>
       <c r="D33">
         <v>3022000000.0</v>
       </c>
       <c r="E33">
         <v>3056000000.0</v>
       </c>
       <c r="F33">
         <v>2932000000.0</v>
       </c>
       <c r="G33">
         <v>2900000000.0</v>
       </c>
       <c r="H33">
         <v>2851000000.0</v>
       </c>
       <c r="I33">
         <v>3083865711.0</v>
       </c>
@@ -7873,51 +7985,51 @@
       </c>
       <c r="AX33">
         <v>686000000.0</v>
       </c>
       <c r="AY33">
         <v>674000000.0</v>
       </c>
       <c r="AZ33">
         <v>659000000.0</v>
       </c>
       <c r="BA33">
         <v>631000000.0</v>
       </c>
       <c r="BB33">
         <v>621000000.0</v>
       </c>
       <c r="BC33">
         <v>594000000.0</v>
       </c>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
     </row>
     <row r="34" spans="1:58">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>4000000.0</v>
       </c>
       <c r="I34">
         <v>11000000.0</v>
       </c>
       <c r="J34">
         <v>5000000.0</v>
       </c>
       <c r="K34">
         <v>8000000.0</v>
       </c>
       <c r="L34">
         <v>14000000.0</v>
       </c>
       <c r="M34"/>
       <c r="N34">
         <v>12000000.0</v>
@@ -7987,51 +8099,51 @@
       <c r="AM34">
         <v>0.0</v>
       </c>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
     </row>
     <row r="35" spans="1:58">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
         <v>2595000000.0</v>
       </c>
       <c r="C35">
         <v>2584207824.0</v>
       </c>
       <c r="D35">
         <v>2670000000.0</v>
       </c>
       <c r="E35">
         <v>2696000000.0</v>
       </c>
       <c r="F35">
         <v>2595000000.0</v>
       </c>
       <c r="G35">
         <v>2561000000.0</v>
       </c>
       <c r="H35">
         <v>2346000000.0</v>
       </c>
       <c r="I35">
         <v>2587574497.0</v>
       </c>
@@ -8157,64 +8269,64 @@
       </c>
       <c r="AX35">
         <v>975000000.0</v>
       </c>
       <c r="AY35">
         <v>970000000.0</v>
       </c>
       <c r="AZ35">
         <v>1009000000.0</v>
       </c>
       <c r="BA35">
         <v>1052000000.0</v>
       </c>
       <c r="BB35">
         <v>1128000000.0</v>
       </c>
       <c r="BC35">
         <v>933000000.0</v>
       </c>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
     </row>
     <row r="36" spans="1:58">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
         <v>37000000.0</v>
       </c>
       <c r="C36"/>
       <c r="D36">
         <v>56000000.0</v>
       </c>
       <c r="E36">
         <v>61000000.0</v>
       </c>
       <c r="F36">
-        <v>42000000.0</v>
+        <v>34556862.0</v>
       </c>
       <c r="G36">
         <v>38000000.0</v>
       </c>
       <c r="H36">
         <v>37000000.0</v>
       </c>
       <c r="I36">
         <v>37516614.0</v>
       </c>
       <c r="J36">
         <v>34556862.0</v>
       </c>
       <c r="K36">
         <v>31446862.0</v>
       </c>
       <c r="L36">
         <v>40000000.0</v>
       </c>
       <c r="M36">
         <v>49095000.0</v>
       </c>
       <c r="N36">
         <v>46000000.0</v>
       </c>
@@ -8325,51 +8437,51 @@
       </c>
       <c r="AX36">
         <v>56000000.0</v>
       </c>
       <c r="AY36">
         <v>60000000.0</v>
       </c>
       <c r="AZ36">
         <v>67000000.0</v>
       </c>
       <c r="BA36">
         <v>51000000.0</v>
       </c>
       <c r="BB36">
         <v>63000000.0</v>
       </c>
       <c r="BC36">
         <v>64000000.0</v>
       </c>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
     </row>
     <row r="37" spans="1:58">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8405,51 +8517,51 @@
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
     </row>
     <row r="38" spans="1:58">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
         <v>1.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38">
         <v>322000000.0</v>
       </c>
@@ -8557,51 +8669,51 @@
       </c>
       <c r="AX38">
         <v>348557000.0</v>
       </c>
       <c r="AY38">
         <v>395458000.0</v>
       </c>
       <c r="AZ38">
         <v>411464000.0</v>
       </c>
       <c r="BA38">
         <v>364280000.0</v>
       </c>
       <c r="BB38">
         <v>381917000.0</v>
       </c>
       <c r="BC38">
         <v>385032000.0</v>
       </c>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
     </row>
     <row r="39" spans="1:58">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
         <v>132000000.0</v>
       </c>
       <c r="C39">
         <v>71977935.0</v>
       </c>
       <c r="D39">
         <v>46000000.0</v>
       </c>
       <c r="E39">
         <v>46000000.0</v>
       </c>
       <c r="F39">
         <v>22000000.0</v>
       </c>
       <c r="G39">
         <v>26000000.0</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="J39">
         <v>-101112963.0</v>
@@ -8651,125 +8763,125 @@
       <c r="Y39">
         <v>86000000.0</v>
       </c>
       <c r="Z39">
         <v>130000000.0</v>
       </c>
       <c r="AA39">
         <v>33674999.0</v>
       </c>
       <c r="AB39">
         <v>38000000.0</v>
       </c>
       <c r="AC39">
         <v>127000000.0</v>
       </c>
       <c r="AD39">
         <v>30000000.0</v>
       </c>
       <c r="AE39">
         <v>12000000.0</v>
       </c>
       <c r="AF39">
         <v>62036296.0</v>
       </c>
       <c r="AG39">
-        <v>158000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AH39">
         <v>38000000.0</v>
       </c>
       <c r="AI39">
-        <v>176000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AJ39">
         <v>140000000.0</v>
       </c>
       <c r="AK39">
         <v>235000000.0</v>
       </c>
       <c r="AL39">
         <v>129000000.0</v>
       </c>
       <c r="AM39">
-        <v>231000000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="AN39">
         <v>231000000.0</v>
       </c>
       <c r="AO39">
-        <v>216000000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="AP39">
-        <v>178000000.0</v>
+        <v>95000000.0</v>
       </c>
       <c r="AQ39">
         <v>15000000.0</v>
       </c>
       <c r="AR39">
-        <v>79000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AS39">
-        <v>220000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AT39">
-        <v>102000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="AU39">
         <v>27000000.0</v>
       </c>
       <c r="AV39">
-        <v>130000000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="AW39">
-        <v>146000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="AX39">
-        <v>37000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AY39">
         <v>36000000.0</v>
       </c>
       <c r="AZ39">
-        <v>145000000.0</v>
+        <v>119000000.0</v>
       </c>
       <c r="BA39">
-        <v>135000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="BB39">
         <v>31000000.0</v>
       </c>
       <c r="BC39">
-        <v>118000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
     </row>
     <row r="40" spans="1:58">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
         <v>534000000.0</v>
       </c>
       <c r="C40">
         <v>84973951.0</v>
       </c>
       <c r="D40">
         <v>410000000.0</v>
       </c>
       <c r="E40">
         <v>413000000.0</v>
       </c>
       <c r="F40">
         <v>400000000.0</v>
       </c>
       <c r="G40">
         <v>348000000.0</v>
       </c>
       <c r="H40">
         <v>41000000.0</v>
       </c>
       <c r="I40">
         <v>52523260.0</v>
       </c>
@@ -8791,155 +8903,155 @@
       <c r="O40">
         <v>67290350.0</v>
       </c>
       <c r="P40">
         <v>109000000.0</v>
       </c>
       <c r="Q40">
         <v>125749280.0</v>
       </c>
       <c r="R40">
         <v>88000000.0</v>
       </c>
       <c r="S40">
         <v>323064049.0</v>
       </c>
       <c r="T40">
         <v>1000000.0</v>
       </c>
       <c r="U40">
         <v>320000000.0</v>
       </c>
       <c r="V40">
         <v>331000000.0</v>
       </c>
       <c r="W40">
-        <v>331158849.0</v>
+        <v>331158850.0</v>
       </c>
       <c r="X40">
         <v>336000000.0</v>
       </c>
       <c r="Y40">
         <v>393000000.0</v>
       </c>
       <c r="Z40">
         <v>377000000.0</v>
       </c>
       <c r="AA40">
         <v>329484994.0</v>
       </c>
       <c r="AB40">
         <v>53000000.0</v>
       </c>
       <c r="AC40">
-        <v>318000000.0</v>
+        <v>323000000.0</v>
       </c>
       <c r="AD40">
         <v>44000000.0</v>
       </c>
       <c r="AE40">
         <v>46000000.0</v>
       </c>
       <c r="AF40">
         <v>105348460.29</v>
       </c>
       <c r="AG40">
-        <v>301000000.0</v>
+        <v>253000000.0</v>
       </c>
       <c r="AH40">
         <v>27000000.0</v>
       </c>
       <c r="AI40">
-        <v>423000000.0</v>
+        <v>265740708.0</v>
       </c>
       <c r="AJ40">
-        <v>259000000.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="AK40">
-        <v>261000000.0</v>
+        <v>247000000.0</v>
       </c>
       <c r="AL40">
         <v>5000000.0</v>
       </c>
       <c r="AM40">
-        <v>271000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="AN40">
-        <v>269000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="AO40">
-        <v>289000000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="AP40">
         <v>80000000.0</v>
       </c>
       <c r="AQ40">
         <v>367000000.0</v>
       </c>
       <c r="AR40">
         <v>104000000.0</v>
       </c>
       <c r="AS40">
-        <v>353000000.0</v>
+        <v>330000000.0</v>
       </c>
       <c r="AT40">
         <v>78000000.0</v>
       </c>
       <c r="AU40">
         <v>320000000.0</v>
       </c>
       <c r="AV40">
-        <v>268000000.0</v>
+        <v>254000000.0</v>
       </c>
       <c r="AW40">
-        <v>233000000.0</v>
+        <v>216000000.0</v>
       </c>
       <c r="AX40">
         <v>9000000.0</v>
       </c>
       <c r="AY40">
         <v>254000000.0</v>
       </c>
       <c r="AZ40">
-        <v>250000000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="BA40">
         <v>242000000.0</v>
       </c>
       <c r="BB40">
-        <v>73000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="BC40">
         <v>219000000.0</v>
       </c>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
     </row>
     <row r="41" spans="1:58">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
         <v>539000000.0</v>
       </c>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41">
         <v>578000000.0</v>
       </c>
       <c r="P41">
         <v>620000000.0</v>
       </c>
       <c r="Q41">
         <v>637000000.0</v>
       </c>
@@ -9041,51 +9153,51 @@
       </c>
       <c r="AX41">
         <v>891372000.0</v>
       </c>
       <c r="AY41">
         <v>898392000.0</v>
       </c>
       <c r="AZ41">
         <v>910906000.0</v>
       </c>
       <c r="BA41">
         <v>904195000.0</v>
       </c>
       <c r="BB41">
         <v>984269000.0</v>
       </c>
       <c r="BC41">
         <v>1031145000.0</v>
       </c>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
     </row>
     <row r="42" spans="1:58">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
         <v>547000000.0</v>
       </c>
       <c r="C42">
         <v>539834517.0</v>
       </c>
       <c r="D42">
         <v>399000000.0</v>
       </c>
       <c r="E42">
         <v>424000000.0</v>
       </c>
       <c r="F42">
         <v>459000000.0</v>
       </c>
       <c r="G42">
         <v>513000000.0</v>
       </c>
       <c r="H42">
         <v>390000000.0</v>
       </c>
       <c r="I42">
         <v>439480342.0</v>
       </c>
@@ -9137,125 +9249,125 @@
       <c r="Y42">
         <v>576000000.0</v>
       </c>
       <c r="Z42">
         <v>420000000.0</v>
       </c>
       <c r="AA42">
         <v>471450000.0</v>
       </c>
       <c r="AB42">
         <v>420000000.0</v>
       </c>
       <c r="AC42">
         <v>420000000.0</v>
       </c>
       <c r="AD42">
         <v>536000000.0</v>
       </c>
       <c r="AE42">
         <v>1371000000.0</v>
       </c>
       <c r="AF42">
         <v>-97244732.58</v>
       </c>
       <c r="AG42">
-        <v>518000000.0</v>
+        <v>420000000.0</v>
       </c>
       <c r="AH42">
-        <v>511000000.0</v>
+        <v>420000000.0</v>
       </c>
       <c r="AI42">
         <v>536000000.0</v>
       </c>
       <c r="AJ42">
-        <v>267000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AK42">
-        <v>277000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AL42">
-        <v>292000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AM42">
         <v>302000000.0</v>
       </c>
       <c r="AN42">
-        <v>348000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AO42">
-        <v>349000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AP42">
-        <v>311000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AQ42">
         <v>731000000.0</v>
       </c>
       <c r="AR42">
-        <v>315000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AS42">
         <v>310000000.0</v>
       </c>
       <c r="AT42">
-        <v>344000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AU42">
         <v>252000000.0</v>
       </c>
       <c r="AV42">
-        <v>65000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AW42">
-        <v>92000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AX42">
         <v>162000000.0</v>
       </c>
       <c r="AY42">
         <v>207000000.0</v>
       </c>
       <c r="AZ42">
-        <v>207000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="BA42">
-        <v>220000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="BB42">
         <v>85000000.0</v>
       </c>
       <c r="BC42">
-        <v>123000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
     </row>
     <row r="43" spans="1:58">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9291,51 +9403,51 @@
       <c r="AM43">
         <v>0.0</v>
       </c>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
     </row>
     <row r="44" spans="1:58">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9371,51 +9483,51 @@
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
     </row>
     <row r="45" spans="1:58">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45"/>
       <c r="C45">
         <v>5502000000.0</v>
       </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45">
         <v>4896000000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45">
         <v>4126000000.0</v>
       </c>
       <c r="L45"/>
       <c r="M45">
         <v>3969000000.0</v>
       </c>
       <c r="N45"/>
       <c r="O45">
         <v>3923000000.0</v>
       </c>
@@ -9513,51 +9625,51 @@
       </c>
       <c r="AX45">
         <v>433000000.0</v>
       </c>
       <c r="AY45">
         <v>408000000.0</v>
       </c>
       <c r="AZ45">
         <v>374000000.0</v>
       </c>
       <c r="BA45">
         <v>351000000.0</v>
       </c>
       <c r="BB45">
         <v>323000000.0</v>
       </c>
       <c r="BC45">
         <v>302000000.0</v>
       </c>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
     </row>
     <row r="46" spans="1:58">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
         <v>2524000000.0</v>
       </c>
       <c r="C46">
         <v>2584207824.0</v>
       </c>
       <c r="D46">
         <v>2572000000.0</v>
       </c>
       <c r="E46">
         <v>2564000000.0</v>
       </c>
       <c r="F46">
         <v>2456000000.0</v>
       </c>
       <c r="G46">
         <v>2408000000.0</v>
       </c>
       <c r="H46">
         <v>2077000000.0</v>
       </c>
       <c r="I46">
         <v>2233846417.0</v>
       </c>
@@ -9683,51 +9795,51 @@
       </c>
       <c r="AX46">
         <v>433000000.0</v>
       </c>
       <c r="AY46">
         <v>408000000.0</v>
       </c>
       <c r="AZ46">
         <v>374000000.0</v>
       </c>
       <c r="BA46">
         <v>351000000.0</v>
       </c>
       <c r="BB46">
         <v>323000000.0</v>
       </c>
       <c r="BC46">
         <v>302000000.0</v>
       </c>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
     </row>
     <row r="47" spans="1:58">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47">
         <v>2020000000.0</v>
       </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47">
         <v>2017000000.0</v>
       </c>
       <c r="P47">
         <v>2057000000.0</v>
       </c>
       <c r="Q47">
         <v>1994000000.0</v>
       </c>
@@ -9829,51 +9941,51 @@
       </c>
       <c r="AX47">
         <v>596545000.0</v>
       </c>
       <c r="AY47">
         <v>562183000.0</v>
       </c>
       <c r="AZ47">
         <v>506209000.0</v>
       </c>
       <c r="BA47">
         <v>456651000.0</v>
       </c>
       <c r="BB47">
         <v>413957000.0</v>
       </c>
       <c r="BC47">
         <v>398217000.0</v>
       </c>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
     </row>
     <row r="48" spans="1:58">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
         <v>529000000.0</v>
       </c>
       <c r="C48">
         <v>353891516.0</v>
       </c>
       <c r="D48">
         <v>240000000.0</v>
       </c>
       <c r="E48">
         <v>152000000.0</v>
       </c>
       <c r="F48">
         <v>116000000.0</v>
       </c>
       <c r="G48">
         <v>203000000.0</v>
       </c>
       <c r="H48">
         <v>363000000.0</v>
       </c>
       <c r="I48">
         <v>386957080.0</v>
       </c>
@@ -9925,125 +10037,125 @@
       <c r="Y48">
         <v>-609000000.0</v>
       </c>
       <c r="Z48">
         <v>-420000000.0</v>
       </c>
       <c r="AA48">
         <v>-436652500.0</v>
       </c>
       <c r="AB48">
         <v>-409000000.0</v>
       </c>
       <c r="AC48">
         <v>-409000000.0</v>
       </c>
       <c r="AD48">
         <v>-541000000.0</v>
       </c>
       <c r="AE48">
         <v>-545000000.0</v>
       </c>
       <c r="AF48">
         <v>-473000000.0</v>
       </c>
       <c r="AG48">
-        <v>-703000000.0</v>
+        <v>-605000000.0</v>
       </c>
       <c r="AH48">
         <v>-749000000.0</v>
       </c>
       <c r="AI48">
         <v>-750000000.0</v>
       </c>
       <c r="AJ48">
-        <v>-658000000.0</v>
+        <v>-553000000.0</v>
       </c>
       <c r="AK48">
-        <v>-689000000.0</v>
+        <v>-574000000.0</v>
       </c>
       <c r="AL48">
         <v>-720000000.0</v>
       </c>
       <c r="AM48">
         <v>-743000000.0</v>
       </c>
       <c r="AN48">
-        <v>-769000000.0</v>
+        <v>-583000000.0</v>
       </c>
       <c r="AO48">
-        <v>-785000000.0</v>
+        <v>-598000000.0</v>
       </c>
       <c r="AP48">
         <v>-756000000.0</v>
       </c>
       <c r="AQ48">
         <v>-715000000.0</v>
       </c>
       <c r="AR48">
         <v>-322000000.0</v>
       </c>
       <c r="AS48">
         <v>-258000000.0</v>
       </c>
       <c r="AT48">
         <v>-259000000.0</v>
       </c>
       <c r="AU48">
         <v>-207000000.0</v>
       </c>
       <c r="AV48">
-        <v>-125000000.0</v>
+        <v>-28000000.0</v>
       </c>
       <c r="AW48">
-        <v>-109000000.0</v>
+        <v>-39000000.0</v>
       </c>
       <c r="AX48">
         <v>-124000000.0</v>
       </c>
       <c r="AY48">
         <v>-132000000.0</v>
       </c>
       <c r="AZ48">
         <v>-173000000.0</v>
       </c>
       <c r="BA48">
-        <v>-231000000.0</v>
+        <v>-173000000.0</v>
       </c>
       <c r="BB48">
         <v>-133000000.0</v>
       </c>
       <c r="BC48">
         <v>-149000000.0</v>
       </c>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
     </row>
     <row r="49" spans="1:58">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -10079,51 +10191,51 @@
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
     </row>
     <row r="50" spans="1:58">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
         <v>35000000.0</v>
       </c>
       <c r="C50">
         <v>39000000.0</v>
       </c>
       <c r="D50">
         <v>38000000.0</v>
       </c>
       <c r="E50">
         <v>54000000.0</v>
       </c>
       <c r="F50">
         <v>35000000.0</v>
       </c>
       <c r="G50">
         <v>39000000.0</v>
       </c>
       <c r="H50">
         <v>53000000.0</v>
       </c>
       <c r="I50">
         <v>53000000.0</v>
       </c>
@@ -10227,51 +10339,51 @@
       <c r="AQ50">
         <v>169000000.0</v>
       </c>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50">
         <v>47000000.0</v>
       </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50">
         <v>375000000.0</v>
       </c>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
     </row>
     <row r="51" spans="1:58">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
         <v>1973000000.0</v>
       </c>
       <c r="C51">
         <v>1943404259.0</v>
       </c>
       <c r="D51">
         <v>2132000000.0</v>
       </c>
       <c r="E51">
         <v>2150000000.0</v>
       </c>
       <c r="F51">
         <v>2061000000.0</v>
       </c>
       <c r="G51">
         <v>1935000000.0</v>
       </c>
       <c r="H51">
         <v>1828000000.0</v>
       </c>
       <c r="I51">
         <v>2031256699.0</v>
       </c>
@@ -10323,51 +10435,51 @@
       <c r="Y51">
         <v>2536000000.0</v>
       </c>
       <c r="Z51">
         <v>2399000000.0</v>
       </c>
       <c r="AA51">
         <v>2650222500.0</v>
       </c>
       <c r="AB51">
         <v>2370000000.0</v>
       </c>
       <c r="AC51">
         <v>2378000000.0</v>
       </c>
       <c r="AD51">
         <v>2689134110.79</v>
       </c>
       <c r="AE51">
         <v>2458927047.49</v>
       </c>
       <c r="AF51">
         <v>2103000000.0</v>
       </c>
       <c r="AG51">
-        <v>2184000000.0</v>
+        <v>2207000000.0</v>
       </c>
       <c r="AH51">
         <v>2093000000.0</v>
       </c>
       <c r="AI51">
         <v>2127000000.0</v>
       </c>
       <c r="AJ51">
         <v>2257000000.0</v>
       </c>
       <c r="AK51">
         <v>2326000000.0</v>
       </c>
       <c r="AL51">
         <v>2433000000.0</v>
       </c>
       <c r="AM51">
         <v>2468000000.0</v>
       </c>
       <c r="AN51">
         <v>2522000000.0</v>
       </c>
       <c r="AO51">
         <v>2498000000.0</v>
       </c>
@@ -10397,51 +10509,51 @@
       </c>
       <c r="AX51">
         <v>348000000.0</v>
       </c>
       <c r="AY51">
         <v>348000000.0</v>
       </c>
       <c r="AZ51">
         <v>366000000.0</v>
       </c>
       <c r="BA51">
         <v>366000000.0</v>
       </c>
       <c r="BB51">
         <v>384000000.0</v>
       </c>
       <c r="BC51">
         <v>158000000.0</v>
       </c>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
     </row>
     <row r="52" spans="1:58">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
         <v>35000000.0</v>
       </c>
       <c r="C52">
         <v>38988048.0</v>
       </c>
       <c r="D52">
         <v>59000000.0</v>
       </c>
       <c r="E52">
         <v>75000000.0</v>
       </c>
       <c r="F52">
         <v>54000000.0</v>
       </c>
       <c r="G52">
         <v>56000000.0</v>
       </c>
       <c r="H52">
         <v>53000000.0</v>
       </c>
       <c r="I52">
         <v>56810873.0</v>
       </c>
@@ -10481,69 +10593,69 @@
       <c r="U52">
         <v>264000000.0</v>
       </c>
       <c r="V52">
         <v>94000000.0</v>
       </c>
       <c r="W52">
         <v>112566600.0</v>
       </c>
       <c r="X52">
         <v>90000000.0</v>
       </c>
       <c r="Y52">
         <v>103000000.0</v>
       </c>
       <c r="Z52">
         <v>200000000.0</v>
       </c>
       <c r="AA52">
         <v>225622500.0</v>
       </c>
       <c r="AB52">
         <v>167000000.0</v>
       </c>
       <c r="AC52">
-        <v>167000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AD52">
         <v>211000000.0</v>
       </c>
       <c r="AE52">
         <v>57000000.0</v>
       </c>
       <c r="AF52">
         <v>43000000.0</v>
       </c>
       <c r="AG52">
         <v>134000000.0</v>
       </c>
       <c r="AH52">
         <v>111000000.0</v>
       </c>
       <c r="AI52">
-        <v>110000000.0</v>
+        <v>106000000.0</v>
       </c>
       <c r="AJ52">
         <v>101000000.0</v>
       </c>
       <c r="AK52">
         <v>121000000.0</v>
       </c>
       <c r="AL52">
         <v>114000000.0</v>
       </c>
       <c r="AM52">
         <v>107000000.0</v>
       </c>
       <c r="AN52">
         <v>114000000.0</v>
       </c>
       <c r="AO52">
         <v>84000000.0</v>
       </c>
       <c r="AP52">
         <v>140000000.0</v>
       </c>
       <c r="AQ52">
         <v>169000000.0</v>
       </c>
@@ -10567,57 +10679,59 @@
       </c>
       <c r="AX52">
         <v>20000000.0</v>
       </c>
       <c r="AY52">
         <v>22000000.0</v>
       </c>
       <c r="AZ52">
         <v>39000000.0</v>
       </c>
       <c r="BA52">
         <v>24000000.0</v>
       </c>
       <c r="BB52">
         <v>37000000.0</v>
       </c>
       <c r="BC52">
         <v>18000000.0</v>
       </c>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
     </row>
     <row r="53" spans="1:58">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53"/>
+      <c r="F53">
+        <v>21598038.0</v>
+      </c>
       <c r="G53"/>
       <c r="H53">
         <v>30000000.0</v>
       </c>
       <c r="I53">
         <v>23581871.0</v>
       </c>
       <c r="J53">
         <v>21598038.0</v>
       </c>
       <c r="K53">
         <v>30000000.0</v>
       </c>
       <c r="L53">
         <v>34000000.0</v>
       </c>
       <c r="M53">
         <v>29000000.0</v>
       </c>
       <c r="N53">
         <v>29000000.0</v>
       </c>
       <c r="O53">
         <v>31000000.0</v>
       </c>
@@ -10723,51 +10837,51 @@
       </c>
       <c r="AX53">
         <v>16000000.0</v>
       </c>
       <c r="AY53">
         <v>25000000.0</v>
       </c>
       <c r="AZ53">
         <v>26000000.0</v>
       </c>
       <c r="BA53">
         <v>23000000.0</v>
       </c>
       <c r="BB53">
         <v>31000000.0</v>
       </c>
       <c r="BC53">
         <v>34000000.0</v>
       </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
     </row>
     <row r="54" spans="1:58">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10803,51 +10917,51 @@
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
     </row>
     <row r="55" spans="1:58">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
         <v>5845000000.0</v>
       </c>
       <c r="C55">
         <v>5352359261.0</v>
       </c>
       <c r="D55">
         <v>5375000000.0</v>
       </c>
       <c r="E55">
         <v>5368000000.0</v>
       </c>
       <c r="F55">
         <v>5168000000.0</v>
       </c>
       <c r="G55">
         <v>4734000000.0</v>
       </c>
       <c r="H55">
         <v>4762000000.0</v>
       </c>
       <c r="I55">
         <v>5294130257.0</v>
       </c>
@@ -10973,51 +11087,51 @@
       </c>
       <c r="AX55">
         <v>1813000000.0</v>
       </c>
       <c r="AY55">
         <v>1764000000.0</v>
       </c>
       <c r="AZ55">
         <v>1819000000.0</v>
       </c>
       <c r="BA55">
         <v>1849000000.0</v>
       </c>
       <c r="BB55">
         <v>1840000000.0</v>
       </c>
       <c r="BC55">
         <v>1631000000.0</v>
       </c>
       <c r="BD55"/>
       <c r="BE55"/>
       <c r="BF55"/>
     </row>
     <row r="56" spans="1:58">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
         <v>2951000000.0</v>
       </c>
       <c r="C56">
         <v>2321288420.0</v>
       </c>
       <c r="D56">
         <v>2353000000.0</v>
       </c>
       <c r="E56">
         <v>2312000000.0</v>
       </c>
       <c r="F56">
         <v>2236000000.0</v>
       </c>
       <c r="G56">
         <v>1834000000.0</v>
       </c>
       <c r="H56">
         <v>1911000000.0</v>
       </c>
       <c r="I56">
         <v>2210264545.0</v>
       </c>
@@ -11143,51 +11257,51 @@
       </c>
       <c r="AX56">
         <v>1127000000.0</v>
       </c>
       <c r="AY56">
         <v>1090000000.0</v>
       </c>
       <c r="AZ56">
         <v>1160000000.0</v>
       </c>
       <c r="BA56">
         <v>1218000000.0</v>
       </c>
       <c r="BB56">
         <v>1219000000.0</v>
       </c>
       <c r="BC56">
         <v>1037000000.0</v>
       </c>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
     </row>
     <row r="57" spans="1:58">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
         <v>2118000000.0</v>
       </c>
       <c r="C57">
         <v>1797449000.0</v>
       </c>
       <c r="D57">
         <v>1842000000.0</v>
       </c>
       <c r="E57">
         <v>1873000000.0</v>
       </c>
       <c r="F57">
         <v>1808000000.0</v>
       </c>
       <c r="G57">
         <v>1446000000.0</v>
       </c>
       <c r="H57">
         <v>1496000000.0</v>
       </c>
       <c r="I57">
         <v>1663593877.0</v>
       </c>
@@ -11313,51 +11427,51 @@
       </c>
       <c r="AX57">
         <v>793000000.0</v>
       </c>
       <c r="AY57">
         <v>758000000.0</v>
       </c>
       <c r="AZ57">
         <v>816000000.0</v>
       </c>
       <c r="BA57">
         <v>859000000.0</v>
       </c>
       <c r="BB57">
         <v>840000000.0</v>
       </c>
       <c r="BC57">
         <v>745000000.0</v>
       </c>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
     </row>
     <row r="58" spans="1:58">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
         <v>4713000000.0</v>
       </c>
       <c r="C58">
         <v>4381656825.0</v>
       </c>
       <c r="D58">
         <v>4512000000.0</v>
       </c>
       <c r="E58">
         <v>4569000000.0</v>
       </c>
       <c r="F58">
         <v>4403000000.0</v>
       </c>
       <c r="G58">
         <v>4007000000.0</v>
       </c>
       <c r="H58">
         <v>3842000000.0</v>
       </c>
       <c r="I58">
         <v>4251168374.0</v>
       </c>
@@ -11483,51 +11597,51 @@
       </c>
       <c r="AX58">
         <v>1768000000.0</v>
       </c>
       <c r="AY58">
         <v>1728000000.0</v>
       </c>
       <c r="AZ58">
         <v>1825000000.0</v>
       </c>
       <c r="BA58">
         <v>1911000000.0</v>
       </c>
       <c r="BB58">
         <v>1968000000.0</v>
       </c>
       <c r="BC58">
         <v>1678000000.0</v>
       </c>
       <c r="BD58"/>
       <c r="BE58"/>
       <c r="BF58"/>
     </row>
     <row r="59" spans="1:58">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11563,51 +11677,51 @@
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
     </row>
     <row r="60" spans="1:58">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
         <v>1119000000.0</v>
       </c>
       <c r="C60">
         <v>951708258.0</v>
       </c>
       <c r="D60">
         <v>845000000.0</v>
       </c>
       <c r="E60">
         <v>780000000.0</v>
       </c>
       <c r="F60">
         <v>745000000.0</v>
       </c>
       <c r="G60">
         <v>706000000.0</v>
       </c>
       <c r="H60">
         <v>900000000.0</v>
       </c>
       <c r="I60">
         <v>1020451914.0</v>
       </c>
@@ -11733,51 +11847,51 @@
       </c>
       <c r="AX60">
         <v>40000000.0</v>
       </c>
       <c r="AY60">
         <v>32000000.0</v>
       </c>
       <c r="AZ60">
         <v>-9000000.0</v>
       </c>
       <c r="BA60">
         <v>-67000000.0</v>
       </c>
       <c r="BB60">
         <v>-133000000.0</v>
       </c>
       <c r="BC60">
         <v>-51000000.0</v>
       </c>
       <c r="BD60"/>
       <c r="BE60"/>
       <c r="BF60"/>
     </row>
     <row r="61" spans="1:58">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11813,51 +11927,51 @@
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
     </row>
     <row r="62" spans="1:58">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11912,1918 +12026,1999 @@
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>7592000000.0</v>
       </c>
       <c r="C2">
         <v>6177582900.0</v>
       </c>
       <c r="D2">
         <v>6152798027.0</v>
       </c>
       <c r="E2">
         <v>7033644629.0</v>
       </c>
       <c r="F2">
-        <v>5488000000.0</v>
+        <v>6213627408.0</v>
       </c>
       <c r="G2">
         <v>4393000000.0</v>
       </c>
       <c r="H2">
-        <v>5958879703.0</v>
+        <v>4393000000.0</v>
       </c>
       <c r="I2">
         <v>5148000000.0</v>
       </c>
       <c r="J2">
-        <v>4698000000.0</v>
+        <v>4682000000.0</v>
       </c>
       <c r="K2">
-        <v>4227000000.0</v>
+        <v>4208000000.0</v>
       </c>
       <c r="L2">
         <v>4703000000.0</v>
       </c>
       <c r="M2">
         <v>3183000000.0</v>
       </c>
       <c r="N2">
         <v>3024000000.0</v>
       </c>
       <c r="O2">
-        <v>3132000000.0</v>
+        <v>3136000000.0</v>
       </c>
       <c r="P2">
         <v>3239000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2">
+        <v>3592697097.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>330000000.0</v>
       </c>
       <c r="C3">
         <v>293572800.0</v>
       </c>
       <c r="D3">
         <v>272609571.0</v>
       </c>
       <c r="E3">
         <v>269488299.0</v>
       </c>
       <c r="F3">
-        <v>267000000.0</v>
+        <v>302302936.0</v>
       </c>
       <c r="G3">
         <v>259000000.0</v>
       </c>
       <c r="H3">
-        <v>286527649.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="I3">
-        <v>203307303.0</v>
+        <v>197000000.0</v>
       </c>
       <c r="J3">
-        <v>160623564.0</v>
+        <v>171000000.0</v>
       </c>
       <c r="K3">
-        <v>162560397.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="L3">
         <v>140000000.0</v>
       </c>
       <c r="M3">
         <v>49000000.0</v>
       </c>
       <c r="N3">
         <v>32000000.0</v>
       </c>
       <c r="O3">
         <v>14000000.0</v>
       </c>
       <c r="P3">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3">
+        <v>50284526.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>4000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
-        <v>474000000.0</v>
+        <v>522000000.0</v>
       </c>
       <c r="C5">
         <v>229836600.0</v>
       </c>
       <c r="D5">
         <v>308048816.0</v>
       </c>
       <c r="E5">
         <v>231388230.0</v>
       </c>
       <c r="F5">
-        <v>497000000.0</v>
+        <v>500441567.0</v>
       </c>
       <c r="G5">
-        <v>195000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="H5">
-        <v>278692911.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="I5">
-        <v>152692697.0</v>
+        <v>356000000.0</v>
       </c>
       <c r="J5">
-        <v>306376436.0</v>
+        <v>209000000.0</v>
       </c>
       <c r="K5">
-        <v>237439603.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="L5">
-        <v>-566000000.0</v>
+        <v>-443000000.0</v>
       </c>
       <c r="M5">
-        <v>232000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="N5">
-        <v>185000000.0</v>
+        <v>166000000.0</v>
       </c>
       <c r="O5">
         <v>227000000.0</v>
       </c>
       <c r="P5">
-        <v>-34000000.0</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:16">
+        <v>-169000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-2646554.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>804000000.0</v>
+        <v>852000000.0</v>
       </c>
       <c r="C6">
         <v>523409400.0</v>
       </c>
       <c r="D6">
         <v>580658387.0</v>
       </c>
       <c r="E6">
         <v>500876529.0</v>
       </c>
       <c r="F6">
-        <v>764000000.0</v>
+        <v>802744503.0</v>
       </c>
       <c r="G6">
-        <v>454000000.0</v>
+        <v>367000000.0</v>
       </c>
       <c r="H6">
-        <v>565220560.0</v>
+        <v>364000000.0</v>
       </c>
       <c r="I6">
-        <v>356000000.0</v>
+        <v>553000000.0</v>
       </c>
       <c r="J6">
-        <v>467000000.0</v>
+        <v>380000000.0</v>
       </c>
       <c r="K6">
-        <v>400000000.0</v>
+        <v>405000000.0</v>
       </c>
       <c r="L6">
-        <v>-426000000.0</v>
+        <v>-303000000.0</v>
       </c>
       <c r="M6">
-        <v>281000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="N6">
-        <v>217000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="O6">
         <v>241000000.0</v>
       </c>
       <c r="P6">
-        <v>-32000000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>-167000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>47637972.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>16000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>857000000.0</v>
       </c>
       <c r="C9">
         <v>905826600.0</v>
       </c>
       <c r="D9">
         <v>958676992.0</v>
       </c>
       <c r="E9">
         <v>894887009.0</v>
       </c>
       <c r="F9">
-        <v>664000000.0</v>
+        <v>751794569.0</v>
       </c>
       <c r="G9">
         <v>490000000.0</v>
       </c>
       <c r="H9">
-        <v>652521951.0</v>
+        <v>490000000.0</v>
       </c>
       <c r="I9">
         <v>538000000.0</v>
       </c>
       <c r="J9">
-        <v>539000000.0</v>
+        <v>555000000.0</v>
       </c>
       <c r="K9">
-        <v>516000000.0</v>
+        <v>535000000.0</v>
       </c>
       <c r="L9">
         <v>450000000.0</v>
       </c>
       <c r="M9">
         <v>483000000.0</v>
       </c>
       <c r="N9">
         <v>471000000.0</v>
       </c>
       <c r="O9">
-        <v>478000000.0</v>
+        <v>474000000.0</v>
       </c>
       <c r="P9">
         <v>317000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9">
+        <v>320233037.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>408000000.0</v>
       </c>
       <c r="C10">
         <v>130369500.0</v>
       </c>
       <c r="D10">
         <v>210818068.0</v>
       </c>
       <c r="E10">
         <v>139390499.0</v>
       </c>
       <c r="F10">
-        <v>317000000.0</v>
+        <v>358913973.0</v>
       </c>
       <c r="G10">
         <v>-34000000.0</v>
       </c>
       <c r="H10">
-        <v>91778387.0</v>
+        <v>-34000000.0</v>
       </c>
       <c r="I10">
         <v>222000000.0</v>
       </c>
       <c r="J10">
         <v>49000000.0</v>
       </c>
       <c r="K10">
         <v>65000000.0</v>
       </c>
       <c r="L10">
         <v>-584000000.0</v>
       </c>
       <c r="M10">
         <v>91000000.0</v>
       </c>
       <c r="N10">
         <v>135000000.0</v>
       </c>
       <c r="O10">
-        <v>189000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="P10">
         <v>-204000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10">
+        <v>-334789084.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>133000000.0</v>
       </c>
       <c r="C11">
         <v>72427500.0</v>
       </c>
       <c r="D11">
         <v>68152392.0</v>
       </c>
       <c r="E11">
         <v>-153329549.0</v>
       </c>
       <c r="F11">
-        <v>55000000.0</v>
+        <v>62272140.0</v>
       </c>
       <c r="G11">
         <v>-17000000.0</v>
       </c>
       <c r="H11">
-        <v>20146475.0</v>
+        <v>-17000000.0</v>
       </c>
       <c r="I11">
         <v>32000000.0</v>
       </c>
       <c r="J11">
         <v>80000000.0</v>
       </c>
       <c r="K11">
         <v>69000000.0</v>
       </c>
       <c r="L11">
         <v>-32000000.0</v>
       </c>
       <c r="M11">
         <v>37000000.0</v>
       </c>
       <c r="N11">
         <v>39000000.0</v>
       </c>
       <c r="O11">
-        <v>47000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="P11">
         <v>-34000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11">
+        <v>-58224188.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>114000000.0</v>
       </c>
       <c r="C12">
         <v>112000000.0</v>
       </c>
       <c r="D12">
         <v>115000000.0</v>
       </c>
       <c r="E12">
         <v>126116917.0</v>
       </c>
       <c r="F12">
         <v>154839500.0</v>
       </c>
       <c r="G12">
         <v>174416086.0</v>
       </c>
       <c r="H12">
         <v>189153018.0</v>
       </c>
       <c r="I12">
-        <v>149000000.0</v>
+        <v>151832312.0</v>
       </c>
       <c r="J12">
-        <v>243000000.0</v>
+        <v>252482867.0</v>
       </c>
       <c r="K12">
         <v>194690714.0</v>
       </c>
       <c r="L12">
-        <v>226000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="M12">
         <v>29000000.0</v>
       </c>
       <c r="N12">
-        <v>50000000.0</v>
+        <v>53999994.0</v>
       </c>
       <c r="O12">
-        <v>64000000.0</v>
+        <v>41907811.0</v>
       </c>
       <c r="P12">
         <v>35000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12">
+        <v>7939662.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>7000000.0</v>
       </c>
       <c r="J13">
         <v>7000000.0</v>
       </c>
       <c r="K13">
         <v>5000000.0</v>
       </c>
       <c r="L13">
         <v>167000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>-2000000.0</v>
       </c>
       <c r="C14">
         <v>-4000000.0</v>
       </c>
       <c r="D14">
         <v>-5000000.0</v>
       </c>
       <c r="E14">
         <v>-7000000.0</v>
       </c>
       <c r="F14">
         <v>-5000000.0</v>
       </c>
       <c r="G14">
         <v>14000000.0</v>
       </c>
       <c r="H14">
         <v>11000000.0</v>
       </c>
       <c r="I14">
         <v>8000000.0</v>
       </c>
       <c r="J14">
         <v>8000000.0</v>
       </c>
       <c r="K14">
         <v>9000000.0</v>
       </c>
       <c r="L14">
         <v>12973646.61</v>
       </c>
       <c r="M14">
         <v>3630000.0</v>
       </c>
       <c r="N14">
         <v>2755000.0</v>
       </c>
       <c r="O14">
         <v>2637000.0</v>
       </c>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>273000000.0</v>
       </c>
       <c r="C15">
         <v>54079200.0</v>
       </c>
       <c r="D15">
         <v>138122182.0</v>
       </c>
       <c r="E15">
         <v>286215159.0</v>
       </c>
       <c r="F15">
-        <v>257000000.0</v>
+        <v>290980729.0</v>
       </c>
       <c r="G15">
         <v>-21000000.0</v>
       </c>
       <c r="H15">
-        <v>66035669.0</v>
+        <v>-21000000.0</v>
       </c>
       <c r="I15">
         <v>188000000.0</v>
       </c>
       <c r="J15">
         <v>-31000000.0</v>
       </c>
       <c r="K15">
         <v>-4000000.0</v>
       </c>
       <c r="L15">
         <v>-554000000.0</v>
       </c>
       <c r="M15">
         <v>51000000.0</v>
       </c>
       <c r="N15">
         <v>98000000.0</v>
       </c>
       <c r="O15">
-        <v>132000000.0</v>
+        <v>139000000.0</v>
       </c>
       <c r="P15">
         <v>-179000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15">
+        <v>-273918342.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>301000000.0</v>
       </c>
       <c r="F16">
         <v>257000000.0</v>
       </c>
       <c r="G16">
         <v>-21000000.0</v>
       </c>
       <c r="H16">
         <v>59000000.0</v>
       </c>
       <c r="I16">
         <v>188000000.0</v>
       </c>
       <c r="J16">
         <v>-31000000.0</v>
       </c>
       <c r="K16">
         <v>-4000000.0</v>
       </c>
       <c r="L16">
         <v>-554000000.0</v>
       </c>
       <c r="M16">
         <v>61715000.0</v>
       </c>
       <c r="N16">
         <v>129523000.0</v>
       </c>
       <c r="O16">
         <v>184604000.0</v>
       </c>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>275000000.0</v>
       </c>
       <c r="C17">
         <v>60000000.0</v>
       </c>
       <c r="D17">
         <v>148000000.0</v>
       </c>
       <c r="E17">
         <v>308000000.0</v>
       </c>
       <c r="F17">
         <v>262000000.0</v>
       </c>
       <c r="G17">
         <v>-17000000.0</v>
       </c>
       <c r="H17">
         <v>64000000.0</v>
       </c>
       <c r="I17">
         <v>190000000.0</v>
       </c>
       <c r="J17">
         <v>-31000000.0</v>
       </c>
       <c r="K17">
         <v>-4000000.0</v>
       </c>
       <c r="L17">
         <v>-651041175.24</v>
       </c>
       <c r="M17">
         <v>54000000.0</v>
       </c>
       <c r="N17">
         <v>96000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>-114000000.0</v>
       </c>
       <c r="C18">
         <v>-109000000.0</v>
       </c>
       <c r="D18">
         <v>-139000000.0</v>
       </c>
       <c r="E18">
         <v>-131000000.0</v>
       </c>
       <c r="F18">
         <v>-167000000.0</v>
       </c>
       <c r="G18">
         <v>-159000000.0</v>
       </c>
       <c r="H18">
         <v>-185000000.0</v>
       </c>
       <c r="I18">
         <v>-155000000.0</v>
       </c>
       <c r="J18">
         <v>-255000000.0</v>
       </c>
       <c r="K18">
         <v>-170000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>1.0E+18</v>
       </c>
       <c r="K20">
         <v>2060698073448.6</v>
       </c>
       <c r="L20">
         <v>4.2279421205943E+17</v>
       </c>
       <c r="M20">
         <v>15000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>474000000.0</v>
       </c>
       <c r="C21">
         <v>262670400.0</v>
       </c>
       <c r="D21">
         <v>350757648.0</v>
       </c>
       <c r="E21">
         <v>318739609.0</v>
       </c>
       <c r="F21">
-        <v>484000000.0</v>
+        <v>547994837.0</v>
       </c>
       <c r="G21">
         <v>125000000.0</v>
       </c>
       <c r="H21">
-        <v>316747362.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="I21">
         <v>404000000.0</v>
       </c>
       <c r="J21">
-        <v>321000000.0</v>
+        <v>338000000.0</v>
       </c>
       <c r="K21">
-        <v>246000000.0</v>
+        <v>267000000.0</v>
       </c>
       <c r="L21">
         <v>-426000000.0</v>
       </c>
       <c r="M21">
         <v>150000000.0</v>
       </c>
       <c r="N21">
         <v>209000000.0</v>
       </c>
       <c r="O21">
-        <v>257000000.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="P21">
         <v>-63000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21">
+        <v>-2646554.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>7975000000.0</v>
       </c>
       <c r="C23">
         <v>6820739100.0</v>
       </c>
       <c r="D23">
         <v>6760717371.0</v>
       </c>
       <c r="E23">
         <v>7609792029.0</v>
       </c>
       <c r="F23">
-        <v>5668000000.0</v>
+        <v>6417427141.0</v>
       </c>
       <c r="G23">
         <v>4758000000.0</v>
       </c>
       <c r="H23">
-        <v>6294654292.0</v>
+        <v>4758000000.0</v>
       </c>
       <c r="I23">
-        <v>5435000000.0</v>
+        <v>5282000000.0</v>
       </c>
       <c r="J23">
-        <v>4982000000.0</v>
+        <v>4899000000.0</v>
       </c>
       <c r="K23">
-        <v>4513000000.0</v>
+        <v>4476000000.0</v>
       </c>
       <c r="L23">
-        <v>4983000000.0</v>
+        <v>5579000000.0</v>
       </c>
       <c r="M23">
-        <v>3421000000.0</v>
+        <v>3516000000.0</v>
       </c>
       <c r="N23">
-        <v>3270000000.0</v>
+        <v>3286000000.0</v>
       </c>
       <c r="O23">
-        <v>3380000000.0</v>
+        <v>3347000000.0</v>
       </c>
       <c r="P23">
-        <v>3488000000.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>3619000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3915576689.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>330000000.0</v>
       </c>
       <c r="C25">
         <v>304000000.0</v>
       </c>
       <c r="D25">
         <v>299000000.0</v>
       </c>
       <c r="E25">
         <v>287000000.0</v>
       </c>
       <c r="F25">
         <v>267000000.0</v>
       </c>
       <c r="G25">
         <v>259000000.0</v>
       </c>
       <c r="H25">
         <v>256000000.0</v>
       </c>
       <c r="I25">
         <v>197000000.0</v>
       </c>
       <c r="J25">
         <v>171000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
         <v>51000000.0</v>
       </c>
       <c r="C26">
         <v>47319300.0</v>
       </c>
       <c r="D26">
         <v>47252325.0</v>
       </c>
       <c r="E26">
         <v>42746419.0</v>
       </c>
       <c r="F26">
-        <v>39000000.0</v>
+        <v>44156608.0</v>
       </c>
       <c r="G26">
         <v>39000000.0</v>
       </c>
       <c r="H26">
-        <v>47008442.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="I26">
         <v>40000000.0</v>
       </c>
       <c r="J26">
         <v>36000000.0</v>
       </c>
       <c r="K26">
-        <v>32000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="L26">
         <v>35000000.0</v>
       </c>
       <c r="M26">
         <v>38000000.0</v>
       </c>
       <c r="N26">
         <v>36000000.0</v>
       </c>
       <c r="O26">
         <v>36000000.0</v>
       </c>
       <c r="P26">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26">
+        <v>70133681.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>16000000.0</v>
       </c>
       <c r="E27">
         <v>49000000.0</v>
       </c>
-      <c r="F27"/>
-[...3 lines deleted...]
-      <c r="J27"/>
+      <c r="F27">
+        <v>2112950.0</v>
+      </c>
+      <c r="G27">
+        <v>2000000.0</v>
+      </c>
+      <c r="H27">
+        <v>2000000.0</v>
+      </c>
+      <c r="I27">
+        <v>36000000.0</v>
+      </c>
+      <c r="J27">
+        <v>20000000.0</v>
+      </c>
       <c r="K27"/>
-      <c r="L27"/>
-      <c r="M27"/>
+      <c r="L27">
+        <v>5000000.0</v>
+      </c>
+      <c r="M27">
+        <v>6000000.0</v>
+      </c>
       <c r="N27"/>
-      <c r="O27"/>
+      <c r="O27">
+        <v>8000000.0</v>
+      </c>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>332000000.0</v>
       </c>
       <c r="C28">
         <v>313000000.0</v>
       </c>
       <c r="D28">
         <v>302000000.0</v>
       </c>
       <c r="E28">
         <v>235000000.0</v>
       </c>
       <c r="F28">
-        <v>258000000.0</v>
+        <v>290000000.0</v>
       </c>
       <c r="G28">
-        <v>237000000.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="H28">
-        <v>276000000.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="I28">
-        <v>247000000.0</v>
+        <v>211000000.0</v>
       </c>
       <c r="J28">
-        <v>248000000.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="K28">
-        <v>254000000.0</v>
+        <v>253000000.0</v>
       </c>
       <c r="L28">
-        <v>245000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="M28">
-        <v>200000000.0</v>
+        <v>194000000.0</v>
       </c>
       <c r="N28">
         <v>210000000.0</v>
       </c>
       <c r="O28">
-        <v>212000000.0</v>
+        <v>220000000.0</v>
       </c>
       <c r="P28">
         <v>216000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>133000000.0</v>
       </c>
       <c r="C29">
         <v>75000000.0</v>
       </c>
       <c r="D29">
         <v>32000000.0</v>
       </c>
       <c r="E29">
         <v>-105000000.0</v>
       </c>
       <c r="F29">
         <v>55000000.0</v>
       </c>
       <c r="G29">
         <v>-17000000.0</v>
       </c>
       <c r="H29">
         <v>18000000.0</v>
       </c>
       <c r="I29">
         <v>32000000.0</v>
       </c>
       <c r="J29">
         <v>80000000.0</v>
       </c>
       <c r="K29">
         <v>69000000.0</v>
       </c>
       <c r="L29">
         <v>-32000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>383000000.0</v>
       </c>
       <c r="C30">
         <v>643156200.0</v>
       </c>
       <c r="D30">
         <v>607919344.0</v>
       </c>
       <c r="E30">
         <v>576147399.0</v>
       </c>
       <c r="F30">
-        <v>180000000.0</v>
+        <v>203799732.0</v>
       </c>
       <c r="G30">
         <v>365000000.0</v>
       </c>
       <c r="H30">
-        <v>335774588.0</v>
+        <v>365000000.0</v>
       </c>
       <c r="I30">
-        <v>287000000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="J30">
-        <v>284000000.0</v>
+        <v>217000000.0</v>
       </c>
       <c r="K30">
-        <v>286000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="L30">
-        <v>280000000.0</v>
+        <v>876000000.0</v>
       </c>
       <c r="M30">
-        <v>238000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="N30">
-        <v>246000000.0</v>
+        <v>262000000.0</v>
       </c>
       <c r="O30">
-        <v>248000000.0</v>
+        <v>211000000.0</v>
       </c>
       <c r="P30">
-        <v>249000000.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:16">
+        <v>380000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>322879591.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>-66000000.0</v>
       </c>
       <c r="C31">
         <v>-132300900.0</v>
       </c>
       <c r="D31">
         <v>-139939580.0</v>
       </c>
       <c r="E31">
         <v>-179349109.0</v>
       </c>
       <c r="F31">
-        <v>-167000000.0</v>
+        <v>-189080863.0</v>
       </c>
       <c r="G31">
         <v>-159000000.0</v>
       </c>
       <c r="H31">
-        <v>-224968975.0</v>
+        <v>-159000000.0</v>
       </c>
       <c r="I31">
         <v>-182000000.0</v>
       </c>
       <c r="J31">
         <v>-289000000.0</v>
       </c>
       <c r="K31">
         <v>-202000000.0</v>
       </c>
       <c r="L31">
         <v>-158000000.0</v>
       </c>
       <c r="M31">
         <v>-59000000.0</v>
       </c>
       <c r="N31">
         <v>-74000000.0</v>
       </c>
       <c r="O31">
-        <v>-27000000.0</v>
+        <v>-68000000.0</v>
       </c>
       <c r="P31">
         <v>-141000000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31">
+        <v>-332142530.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>8449000000.0</v>
       </c>
       <c r="C32">
         <v>7083409500.0</v>
       </c>
       <c r="D32">
         <v>7111475020.0</v>
       </c>
       <c r="E32">
         <v>7928531639.0</v>
       </c>
       <c r="F32">
-        <v>6152000000.0</v>
+        <v>6965421978.0</v>
       </c>
       <c r="G32">
         <v>4883000000.0</v>
       </c>
       <c r="H32">
-        <v>6611401654.0</v>
+        <v>4883000000.0</v>
       </c>
       <c r="I32">
         <v>5686000000.0</v>
       </c>
       <c r="J32">
         <v>5237000000.0</v>
       </c>
       <c r="K32">
         <v>4743000000.0</v>
       </c>
       <c r="L32">
         <v>5153000000.0</v>
       </c>
       <c r="M32">
         <v>3666000000.0</v>
       </c>
       <c r="N32">
         <v>3495000000.0</v>
       </c>
       <c r="O32">
         <v>3610000000.0</v>
       </c>
       <c r="P32">
         <v>3556000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3912930135.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>2041000000.0</v>
       </c>
       <c r="C2">
         <v>1940000000.0</v>
       </c>
       <c r="D2">
         <v>1936000000.0</v>
       </c>
       <c r="E2">
         <v>1562896000.0</v>
       </c>
       <c r="F2">
-        <v>1857381240.0</v>
+        <v>1562194920.0</v>
       </c>
       <c r="G2">
-        <v>1153182009.0</v>
+        <v>1113627866.0</v>
       </c>
       <c r="H2">
-        <v>1525000000.0</v>
+        <v>1456304300.0</v>
       </c>
       <c r="I2">
-        <v>1605000000.0</v>
+        <v>1652000000.0</v>
       </c>
       <c r="J2">
         <v>1570000000.0</v>
       </c>
       <c r="K2">
         <v>1825139039.0</v>
       </c>
       <c r="L2">
         <v>1562000000.0</v>
       </c>
       <c r="M2">
-        <v>1890448441.0</v>
+        <v>1737000000.0</v>
       </c>
       <c r="N2">
         <v>1795000000.0</v>
       </c>
       <c r="O2">
-        <v>1771832486.0</v>
+        <v>1737000000.0</v>
       </c>
       <c r="P2">
         <v>1889000000.0</v>
       </c>
       <c r="Q2">
-        <v>2192367785.0</v>
+        <v>2060000000.0</v>
       </c>
       <c r="R2">
         <v>1762000000.0</v>
       </c>
       <c r="S2">
-        <v>1772816710.0</v>
+        <v>1551000000.0</v>
       </c>
       <c r="T2">
-        <v>1672609160.0</v>
+        <v>1419000000.0</v>
       </c>
       <c r="U2">
-        <v>1590222013.0</v>
+        <v>1319000000.0</v>
       </c>
       <c r="V2">
-        <v>1444178048.0</v>
+        <v>1199000000.0</v>
       </c>
       <c r="W2">
-        <v>1322139244.0</v>
+        <v>1095000000.0</v>
       </c>
       <c r="X2">
-        <v>1229576905.0</v>
+        <v>1043000000.0</v>
       </c>
       <c r="Y2">
-        <v>1059419898.0</v>
+        <v>957000000.0</v>
       </c>
       <c r="Z2">
-        <v>1414545687.0</v>
+        <v>1284000000.0</v>
       </c>
       <c r="AA2">
-        <v>1373965022.0</v>
+        <v>1241000000.0</v>
       </c>
       <c r="AB2">
         <v>1316000000.0</v>
       </c>
       <c r="AC2">
         <v>1356000000.0</v>
       </c>
       <c r="AD2">
         <v>1392000000.0</v>
       </c>
       <c r="AE2">
-        <v>1288000000.0</v>
+        <v>1277000000.0</v>
       </c>
       <c r="AF2">
-        <v>1315000000.0</v>
+        <v>1311000000.0</v>
       </c>
       <c r="AG2">
-        <v>1303000000.0</v>
+        <v>1300000000.0</v>
       </c>
       <c r="AH2">
-        <v>1253000000.0</v>
+        <v>1249000000.0</v>
       </c>
       <c r="AI2">
         <v>1138000000.0</v>
       </c>
       <c r="AJ2">
         <v>1140000000.0</v>
       </c>
       <c r="AK2">
         <v>1232000000.0</v>
       </c>
       <c r="AL2">
         <v>1188000000.0</v>
       </c>
       <c r="AM2">
         <v>1039000000.0</v>
       </c>
       <c r="AN2">
         <v>1059000000.0</v>
       </c>
       <c r="AO2">
         <v>1093000000.0</v>
       </c>
       <c r="AP2">
         <v>1036000000.0</v>
       </c>
       <c r="AQ2">
         <v>1017000000.0</v>
       </c>
       <c r="AR2">
         <v>1163000000.0</v>
       </c>
       <c r="AS2">
-        <v>1283000000.0</v>
+        <v>1267000000.0</v>
       </c>
       <c r="AT2">
         <v>1252000000.0</v>
       </c>
       <c r="AU2">
         <v>828000000.0</v>
       </c>
       <c r="AV2">
         <v>799000000.0</v>
       </c>
       <c r="AW2">
         <v>790000000.0</v>
       </c>
       <c r="AX2">
         <v>766000000.0</v>
       </c>
       <c r="AY2">
         <v>704000000.0</v>
       </c>
       <c r="AZ2">
         <v>748000000.0</v>
       </c>
       <c r="BA2">
         <v>788000000.0</v>
       </c>
       <c r="BB2">
         <v>784000000.0</v>
       </c>
       <c r="BC2">
         <v>709000000.0</v>
       </c>
       <c r="BD2">
         <v>786000000.0</v>
       </c>
       <c r="BE2">
         <v>823000000.0</v>
       </c>
       <c r="BF2">
         <v>814000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>83000000.0</v>
       </c>
       <c r="C3">
         <v>86000000.0</v>
       </c>
       <c r="D3">
         <v>84000000.0</v>
       </c>
       <c r="E3">
         <v>69650800.0</v>
       </c>
       <c r="F3">
-        <v>84426420.0</v>
+        <v>71008860.0</v>
       </c>
       <c r="G3">
-        <v>60517077.0</v>
+        <v>58441341.0</v>
       </c>
       <c r="H3">
-        <v>73000000.0</v>
+        <v>74350190.0</v>
       </c>
       <c r="I3">
-        <v>60000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="J3">
         <v>71000000.0</v>
       </c>
       <c r="K3">
         <v>91058293.0</v>
       </c>
       <c r="L3">
         <v>77000000.0</v>
       </c>
       <c r="M3">
-        <v>78360557.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="N3">
         <v>72000000.0</v>
       </c>
       <c r="O3">
-        <v>79564153.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="P3">
-        <v>74988244.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="Q3">
-        <v>74497934.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="R3">
-        <v>66911556.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="S3">
-        <v>82297100.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="T3">
-        <v>78974498.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="U3">
-        <v>78365755.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="V3">
-        <v>75882583.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="W3">
-        <v>75108000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="X3">
-        <v>85322351.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="Y3">
-        <v>78190034.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="Z3">
-        <v>72710292.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="AA3">
-        <v>80821471.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AB3">
         <v>66000000.0</v>
       </c>
       <c r="AC3">
         <v>60000000.0</v>
       </c>
       <c r="AD3">
         <v>57000000.0</v>
       </c>
       <c r="AE3">
         <v>57000000.0</v>
       </c>
       <c r="AF3">
         <v>51000000.0</v>
       </c>
       <c r="AG3">
         <v>46000000.0</v>
       </c>
       <c r="AH3">
         <v>44000000.0</v>
       </c>
       <c r="AI3">
         <v>46000000.0</v>
       </c>
@@ -13845,83 +14040,83 @@
       <c r="AO3">
         <v>38000000.0</v>
       </c>
       <c r="AP3">
         <v>34000000.0</v>
       </c>
       <c r="AQ3">
         <v>41000000.0</v>
       </c>
       <c r="AR3">
         <v>32000000.0</v>
       </c>
       <c r="AS3">
         <v>35000000.0</v>
       </c>
       <c r="AT3">
         <v>32000000.0</v>
       </c>
       <c r="AU3">
         <v>17000000.0</v>
       </c>
       <c r="AV3">
         <v>12000000.0</v>
       </c>
       <c r="AW3">
-        <v>-17000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AX3">
-        <v>2000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AY3">
         <v>13000000.0</v>
       </c>
       <c r="AZ3">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="BA3">
-        <v>13000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BB3">
         <v>4000000.0</v>
       </c>
       <c r="BC3">
         <v>7000000.0</v>
       </c>
       <c r="BD3">
         <v>5000000.0</v>
       </c>
       <c r="BE3">
         <v>1000000.0</v>
       </c>
       <c r="BF3">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14003,403 +14198,403 @@
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
         <v>273000000.0</v>
       </c>
       <c r="C5">
-        <v>166000000.0</v>
+        <v>191000000.0</v>
       </c>
       <c r="D5">
-        <v>133000000.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="E5">
         <v>70500200.0</v>
       </c>
       <c r="F5">
-        <v>68190570.0</v>
+        <v>57353310.0</v>
       </c>
       <c r="G5">
-        <v>-17768758.0</v>
+        <v>-17159290.0</v>
       </c>
       <c r="H5">
-        <v>44000000.0</v>
+        <v>41035500.0</v>
       </c>
       <c r="I5">
-        <v>132000000.0</v>
+        <v>128000000.0</v>
       </c>
       <c r="J5">
         <v>58000000.0</v>
       </c>
       <c r="K5">
         <v>69626959.0</v>
       </c>
       <c r="L5">
         <v>118000000.0</v>
       </c>
       <c r="M5">
-        <v>85978946.0</v>
+        <v>82091937.0</v>
       </c>
       <c r="N5">
         <v>62000000.0</v>
       </c>
       <c r="O5">
-        <v>61203193.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="P5">
         <v>30000000.0</v>
       </c>
       <c r="Q5">
-        <v>-4257021.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="R5">
-        <v>247088444.0</v>
+        <v>248000000.0</v>
       </c>
       <c r="S5">
-        <v>57150768.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="T5">
-        <v>180344748.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="U5">
-        <v>201339706.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="V5">
-        <v>137311340.0</v>
+        <v>105000000.0</v>
       </c>
       <c r="W5">
-        <v>87029910.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="X5">
-        <v>74803158.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="Y5">
-        <v>-1101272.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="Z5">
-        <v>-42965168.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="AA5">
-        <v>83035755.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="AB5">
         <v>43000000.0</v>
       </c>
       <c r="AC5">
         <v>69000000.0</v>
       </c>
       <c r="AD5">
         <v>77000000.0</v>
       </c>
       <c r="AE5">
         <v>-27000000.0</v>
       </c>
       <c r="AF5">
-        <v>268000000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="AG5">
-        <v>125000000.0</v>
+        <v>115000000.0</v>
       </c>
       <c r="AH5">
-        <v>17000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AI5">
-        <v>61000000.0</v>
+        <v>-24000000.0</v>
       </c>
       <c r="AJ5">
-        <v>81000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AK5">
-        <v>70000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="AL5">
-        <v>102000000.0</v>
+        <v>94000000.0</v>
       </c>
       <c r="AM5">
         <v>21000000.0</v>
       </c>
       <c r="AN5">
-        <v>66000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="AO5">
-        <v>91000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="AP5">
-        <v>53000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="AQ5">
         <v>36000000.0</v>
       </c>
       <c r="AR5">
-        <v>4000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS5">
-        <v>77000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AT5">
-        <v>-4000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="AU5">
         <v>4000000.0</v>
       </c>
       <c r="AV5">
-        <v>69000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="AW5">
-        <v>105000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AX5">
-        <v>66000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="AY5">
         <v>65000000.0</v>
       </c>
       <c r="AZ5">
-        <v>63000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="BA5">
-        <v>47000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="BB5">
         <v>31000000.0</v>
       </c>
       <c r="BC5">
         <v>75000000.0</v>
       </c>
       <c r="BD5">
         <v>80000000.0</v>
       </c>
       <c r="BE5">
         <v>91000000.0</v>
       </c>
       <c r="BF5">
-        <v>88000000.0</v>
+        <v>87000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>356000000.0</v>
       </c>
       <c r="C6">
-        <v>252000000.0</v>
+        <v>277000000.0</v>
       </c>
       <c r="D6">
-        <v>217000000.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="E6">
         <v>140151000.0</v>
       </c>
       <c r="F6">
-        <v>152616990.0</v>
+        <v>128362170.0</v>
       </c>
       <c r="G6">
-        <v>42748319.0</v>
+        <v>41282051.0</v>
       </c>
       <c r="H6">
-        <v>117000000.0</v>
+        <v>115385690.0</v>
       </c>
       <c r="I6">
-        <v>192000000.0</v>
+        <v>204000000.0</v>
       </c>
       <c r="J6">
         <v>129000000.0</v>
       </c>
       <c r="K6">
         <v>160685252.0</v>
       </c>
       <c r="L6">
         <v>195000000.0</v>
       </c>
       <c r="M6">
-        <v>164339503.0</v>
+        <v>154091937.0</v>
       </c>
       <c r="N6">
         <v>134000000.0</v>
       </c>
       <c r="O6">
-        <v>140767346.0</v>
+        <v>118000000.0</v>
       </c>
       <c r="P6">
-        <v>104988244.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="Q6">
-        <v>70240913.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="R6">
         <v>314000000.0</v>
       </c>
       <c r="S6">
-        <v>139447868.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="T6">
-        <v>259319246.0</v>
+        <v>220000000.0</v>
       </c>
       <c r="U6">
-        <v>279705461.0</v>
+        <v>224000000.0</v>
       </c>
       <c r="V6">
-        <v>213193923.0</v>
+        <v>158000000.0</v>
       </c>
       <c r="W6">
-        <v>162137910.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="X6">
-        <v>160125509.0</v>
+        <v>128000000.0</v>
       </c>
       <c r="Y6">
-        <v>77088762.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="Z6">
-        <v>29745124.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AA6">
-        <v>163857226.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="AB6">
         <v>109000000.0</v>
       </c>
       <c r="AC6">
         <v>129000000.0</v>
       </c>
       <c r="AD6">
         <v>134000000.0</v>
       </c>
       <c r="AE6">
         <v>30000000.0</v>
       </c>
       <c r="AF6">
-        <v>319000000.0</v>
+        <v>308000000.0</v>
       </c>
       <c r="AG6">
-        <v>171000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="AH6">
-        <v>61000000.0</v>
+        <v>62000000.0</v>
       </c>
       <c r="AI6">
-        <v>107000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="AJ6">
-        <v>122000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="AK6">
-        <v>111000000.0</v>
+        <v>104000000.0</v>
       </c>
       <c r="AL6">
-        <v>145000000.0</v>
+        <v>137000000.0</v>
       </c>
       <c r="AM6">
         <v>67000000.0</v>
       </c>
       <c r="AN6">
-        <v>103000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="AO6">
-        <v>129000000.0</v>
+        <v>115000000.0</v>
       </c>
       <c r="AP6">
-        <v>87000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="AQ6">
         <v>77000000.0</v>
       </c>
       <c r="AR6">
-        <v>36000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AS6">
-        <v>112000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="AT6">
-        <v>28000000.0</v>
+        <v>82000000.0</v>
       </c>
       <c r="AU6">
         <v>21000000.0</v>
       </c>
       <c r="AV6">
-        <v>81000000.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="AW6">
-        <v>88000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AX6">
-        <v>68000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AY6">
         <v>78000000.0</v>
       </c>
       <c r="AZ6">
-        <v>70000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="BA6">
-        <v>60000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="BB6">
         <v>35000000.0</v>
       </c>
       <c r="BC6">
         <v>82000000.0</v>
       </c>
       <c r="BD6">
         <v>85000000.0</v>
       </c>
       <c r="BE6">
         <v>92000000.0</v>
       </c>
       <c r="BF6">
-        <v>89000000.0</v>
+        <v>88000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14481,51 +14676,51 @@
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14607,317 +14802,317 @@
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>420000000.0</v>
       </c>
       <c r="C9">
         <v>261000000.0</v>
       </c>
       <c r="D9">
         <v>230000000.0</v>
       </c>
       <c r="E9">
         <v>223392200.0</v>
       </c>
       <c r="F9">
-        <v>284668570.0</v>
+        <v>239427310.0</v>
       </c>
       <c r="G9">
-        <v>413059753.0</v>
+        <v>398891803.0</v>
       </c>
       <c r="H9">
-        <v>114000000.0</v>
+        <v>186939500.0</v>
       </c>
       <c r="I9">
-        <v>190000000.0</v>
+        <v>280000000.0</v>
       </c>
       <c r="J9">
         <v>161000000.0</v>
       </c>
       <c r="K9">
         <v>221710058.0</v>
       </c>
       <c r="L9">
         <v>158000000.0</v>
       </c>
       <c r="M9">
-        <v>231816648.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="N9">
         <v>161000000.0</v>
       </c>
       <c r="O9">
-        <v>109145697.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="P9">
         <v>133000000.0</v>
       </c>
       <c r="Q9">
-        <v>228815084.0</v>
+        <v>215000000.0</v>
       </c>
       <c r="R9">
         <v>217000000.0</v>
       </c>
       <c r="S9">
-        <v>177167369.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="T9">
-        <v>198025608.0</v>
+        <v>168000000.0</v>
       </c>
       <c r="U9">
-        <v>239919773.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="V9">
-        <v>171036933.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="W9">
-        <v>159753524.0</v>
+        <v>148000000.0</v>
       </c>
       <c r="X9">
-        <v>140255920.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="Y9">
-        <v>75987497.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="Z9">
-        <v>168555677.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="AA9">
-        <v>145035792.0</v>
+        <v>131000000.0</v>
       </c>
       <c r="AB9">
         <v>145000000.0</v>
       </c>
       <c r="AC9">
         <v>182000000.0</v>
       </c>
       <c r="AD9">
         <v>144000000.0</v>
       </c>
       <c r="AE9">
-        <v>110000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AF9">
-        <v>113000000.0</v>
+        <v>117000000.0</v>
       </c>
       <c r="AG9">
-        <v>171000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="AH9">
-        <v>133000000.0</v>
+        <v>137000000.0</v>
       </c>
       <c r="AI9">
         <v>110000000.0</v>
       </c>
       <c r="AJ9">
         <v>139000000.0</v>
       </c>
       <c r="AK9">
         <v>150000000.0</v>
       </c>
       <c r="AL9">
         <v>140000000.0</v>
       </c>
       <c r="AM9">
         <v>122000000.0</v>
       </c>
       <c r="AN9">
         <v>140000000.0</v>
       </c>
       <c r="AO9">
         <v>140000000.0</v>
       </c>
       <c r="AP9">
         <v>114000000.0</v>
       </c>
       <c r="AQ9">
         <v>105000000.0</v>
       </c>
       <c r="AR9">
         <v>96000000.0</v>
       </c>
       <c r="AS9">
-        <v>92000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="AT9">
         <v>141000000.0</v>
       </c>
       <c r="AU9">
         <v>108000000.0</v>
       </c>
       <c r="AV9">
         <v>128000000.0</v>
       </c>
       <c r="AW9">
         <v>130000000.0</v>
       </c>
       <c r="AX9">
         <v>117000000.0</v>
       </c>
       <c r="AY9">
         <v>102000000.0</v>
       </c>
       <c r="AZ9">
         <v>114000000.0</v>
       </c>
       <c r="BA9">
         <v>128000000.0</v>
       </c>
       <c r="BB9">
         <v>127000000.0</v>
       </c>
       <c r="BC9">
         <v>105000000.0</v>
       </c>
       <c r="BD9">
         <v>99000000.0</v>
       </c>
       <c r="BE9">
         <v>153000000.0</v>
       </c>
       <c r="BF9">
         <v>121000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>272000000.0</v>
       </c>
       <c r="C10">
         <v>164000000.0</v>
       </c>
       <c r="D10">
         <v>126000000.0</v>
       </c>
       <c r="E10">
         <v>47566400.0</v>
       </c>
       <c r="F10">
-        <v>67108180.0</v>
+        <v>56442940.0</v>
       </c>
       <c r="G10">
-        <v>-7962450.0</v>
+        <v>-7689337.0</v>
       </c>
       <c r="H10">
-        <v>8000000.0</v>
+        <v>17326100.0</v>
       </c>
       <c r="I10">
-        <v>95000000.0</v>
+        <v>104000000.0</v>
       </c>
       <c r="J10">
         <v>25000000.0</v>
       </c>
       <c r="K10">
         <v>54707342.0</v>
       </c>
       <c r="L10">
         <v>82000000.0</v>
       </c>
       <c r="M10">
-        <v>47887007.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="N10">
         <v>27000000.0</v>
       </c>
       <c r="O10">
-        <v>27541437.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="P10">
         <v>-6000000.0</v>
       </c>
       <c r="Q10">
-        <v>-38313223.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="R10">
         <v>218000000.0</v>
       </c>
       <c r="S10">
-        <v>10287137.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="T10">
-        <v>140268139.0</v>
+        <v>119000000.0</v>
       </c>
       <c r="U10">
-        <v>156731510.0</v>
+        <v>130000000.0</v>
       </c>
       <c r="V10">
-        <v>71064641.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="W10">
-        <v>25036000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="X10">
-        <v>31557582.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="Y10">
-        <v>-47354527.0</v>
+        <v>-43000000.0</v>
       </c>
       <c r="Z10">
-        <v>-42965172.0</v>
+        <v>-39000000.0</v>
       </c>
       <c r="AA10">
-        <v>13285721.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AB10">
         <v>5000000.0</v>
       </c>
       <c r="AC10">
         <v>26000000.0</v>
       </c>
       <c r="AD10">
         <v>39000000.0</v>
       </c>
       <c r="AE10">
-        <v>-55000000.0</v>
+        <v>-56000000.0</v>
       </c>
       <c r="AF10">
         <v>218000000.0</v>
       </c>
       <c r="AG10">
         <v>80000000.0</v>
       </c>
       <c r="AH10">
         <v>-20000000.0</v>
       </c>
       <c r="AI10">
         <v>-56000000.0</v>
       </c>
       <c r="AJ10">
         <v>38000000.0</v>
       </c>
       <c r="AK10">
         <v>27000000.0</v>
       </c>
       <c r="AL10">
         <v>40000000.0</v>
       </c>
       <c r="AM10">
         <v>-14000000.0</v>
       </c>
@@ -14959,129 +15154,129 @@
       </c>
       <c r="AZ10">
         <v>62000000.0</v>
       </c>
       <c r="BA10">
         <v>40000000.0</v>
       </c>
       <c r="BB10">
         <v>4000000.0</v>
       </c>
       <c r="BC10">
         <v>60000000.0</v>
       </c>
       <c r="BD10">
         <v>68000000.0</v>
       </c>
       <c r="BE10">
         <v>-17000000.0</v>
       </c>
       <c r="BF10">
         <v>78000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>76000000.0</v>
       </c>
       <c r="C11">
         <v>51000000.0</v>
       </c>
       <c r="D11">
         <v>38000000.0</v>
       </c>
       <c r="E11">
         <v>16988000.0</v>
       </c>
       <c r="F11">
-        <v>25977360.0</v>
+        <v>21848880.0</v>
       </c>
       <c r="G11">
-        <v>33674916.0</v>
+        <v>32519866.0</v>
       </c>
       <c r="H11">
-        <v>5000000.0</v>
+        <v>10030900.0</v>
       </c>
       <c r="I11">
-        <v>24000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="J11">
         <v>8000000.0</v>
       </c>
       <c r="K11">
         <v>37014169.0</v>
       </c>
       <c r="L11">
         <v>18000000.0</v>
       </c>
       <c r="M11">
-        <v>13060092.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="N11">
         <v>5000000.0</v>
       </c>
       <c r="O11">
-        <v>-3060159.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="P11">
         <v>-137000000.0</v>
       </c>
       <c r="Q11">
-        <v>-4257024.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="R11">
         <v>39000000.0</v>
       </c>
       <c r="S11">
-        <v>2286030.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="T11">
-        <v>23574477.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="U11">
-        <v>26523794.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="V11">
-        <v>13249339.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="W11">
-        <v>-5960952.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="X11">
-        <v>8181595.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="Y11">
-        <v>-12113948.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="Z11">
-        <v>-8813368.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="AA11">
-        <v>-11071434.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="AB11">
         <v>4000000.0</v>
       </c>
       <c r="AC11">
         <v>9000000.0</v>
       </c>
       <c r="AD11">
         <v>15000000.0</v>
       </c>
       <c r="AE11">
         <v>2000000.0</v>
       </c>
       <c r="AF11">
         <v>1000000.0</v>
       </c>
       <c r="AG11">
         <v>25000000.0</v>
       </c>
       <c r="AH11">
         <v>4000000.0</v>
       </c>
       <c r="AI11">
         <v>24000000.0</v>
       </c>
@@ -15135,51 +15330,51 @@
       </c>
       <c r="AZ11">
         <v>21000000.0</v>
       </c>
       <c r="BA11">
         <v>16000000.0</v>
       </c>
       <c r="BB11">
         <v>6000000.0</v>
       </c>
       <c r="BC11">
         <v>5000000.0</v>
       </c>
       <c r="BD11">
         <v>18000000.0</v>
       </c>
       <c r="BE11">
         <v>1000000.0</v>
       </c>
       <c r="BF11">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>1000000.0</v>
       </c>
       <c r="C12">
         <v>27000000.0</v>
       </c>
       <c r="D12">
         <v>29000000.0</v>
       </c>
       <c r="E12">
         <v>35144700.0</v>
       </c>
       <c r="F12">
         <v>30306920.0</v>
       </c>
       <c r="G12">
         <v>16148300.0</v>
       </c>
       <c r="H12">
         <v>36000000.0</v>
       </c>
       <c r="I12">
         <v>34300904.0</v>
       </c>
@@ -15231,131 +15426,131 @@
       <c r="Y12">
         <v>33000000.0</v>
       </c>
       <c r="Z12">
         <v>34000000.0</v>
       </c>
       <c r="AA12">
         <v>32000000.0</v>
       </c>
       <c r="AB12">
         <v>34000000.0</v>
       </c>
       <c r="AC12">
         <v>48317086.0</v>
       </c>
       <c r="AD12">
         <v>34000000.0</v>
       </c>
       <c r="AE12">
         <v>32000000.0</v>
       </c>
       <c r="AF12">
         <v>39000000.0</v>
       </c>
       <c r="AG12">
-        <v>30000000.0</v>
+        <v>36938859.0</v>
       </c>
       <c r="AH12">
         <v>34000000.0</v>
       </c>
       <c r="AI12">
-        <v>116000000.0</v>
+        <v>116682831.0</v>
       </c>
       <c r="AJ12">
-        <v>33000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="AK12">
-        <v>36000000.0</v>
+        <v>37672024.0</v>
       </c>
       <c r="AL12">
         <v>54000000.0</v>
       </c>
       <c r="AM12">
         <v>37000000.0</v>
       </c>
       <c r="AN12">
         <v>45000000.0</v>
       </c>
       <c r="AO12">
         <v>40000000.0</v>
       </c>
       <c r="AP12">
         <v>62000000.0</v>
       </c>
       <c r="AQ12">
         <v>54000000.0</v>
       </c>
       <c r="AR12">
-        <v>44000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="AS12">
         <v>41000000.0</v>
       </c>
       <c r="AT12">
         <v>98000000.0</v>
       </c>
       <c r="AU12">
         <v>21000000.0</v>
       </c>
       <c r="AV12">
         <v>11000000.0</v>
       </c>
       <c r="AW12">
         <v>10000000.0</v>
       </c>
       <c r="AX12">
         <v>9000000.0</v>
       </c>
       <c r="AY12">
         <v>10000000.0</v>
       </c>
       <c r="AZ12">
-        <v>10000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="BA12">
         <v>9000000.0</v>
       </c>
       <c r="BB12">
         <v>25000000.0</v>
       </c>
       <c r="BC12">
         <v>15000000.0</v>
       </c>
       <c r="BD12">
         <v>12000000.0</v>
       </c>
       <c r="BE12">
         <v>16000000.0</v>
       </c>
       <c r="BF12">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13">
@@ -15383,51 +15578,51 @@
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>3000000.0</v>
       </c>
       <c r="C14">
         <v>-1000000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>-1000000.0</v>
       </c>
       <c r="G14">
         <v>-1766211.72</v>
       </c>
       <c r="H14">
         <v>-1000000.0</v>
       </c>
       <c r="I14">
         <v>-1000000.0</v>
       </c>
@@ -15559,141 +15754,141 @@
       </c>
       <c r="AZ14">
         <v>53000.0</v>
       </c>
       <c r="BA14">
         <v>19000.0</v>
       </c>
       <c r="BB14">
         <v>1282000.0</v>
       </c>
       <c r="BC14">
         <v>2637000.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>199000000.0</v>
       </c>
       <c r="C15">
         <v>112000000.0</v>
       </c>
       <c r="D15">
         <v>88000000.0</v>
       </c>
       <c r="E15">
         <v>30578400.0</v>
       </c>
       <c r="F15">
-        <v>40048430.0</v>
+        <v>33683690.0</v>
       </c>
       <c r="G15">
-        <v>-43403578.0</v>
+        <v>-41914835.0</v>
       </c>
       <c r="H15">
-        <v>2000000.0</v>
+        <v>6383300.0</v>
       </c>
       <c r="I15">
-        <v>71000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="J15">
         <v>16000000.0</v>
       </c>
       <c r="K15">
         <v>16447083.0</v>
       </c>
       <c r="L15">
         <v>64000000.0</v>
       </c>
       <c r="M15">
-        <v>33738573.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="N15">
         <v>20000000.0</v>
       </c>
       <c r="O15">
-        <v>28561490.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="P15">
         <v>130000000.0</v>
       </c>
       <c r="Q15">
-        <v>-36184711.0</v>
+        <v>-34000000.0</v>
       </c>
       <c r="R15">
         <v>177000000.0</v>
       </c>
       <c r="S15">
-        <v>8001107.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="T15">
-        <v>114336214.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="U15">
-        <v>129002089.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="V15">
-        <v>55406330.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="W15">
-        <v>28612571.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="X15">
-        <v>22207187.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="Y15">
-        <v>-36341846.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="Z15">
-        <v>-34151803.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="AA15">
-        <v>22142869.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>16000000.0</v>
       </c>
       <c r="AD15">
         <v>23000000.0</v>
       </c>
       <c r="AE15">
-        <v>-58000000.0</v>
+        <v>-59000000.0</v>
       </c>
       <c r="AF15">
         <v>216000000.0</v>
       </c>
       <c r="AG15">
         <v>55000000.0</v>
       </c>
       <c r="AH15">
         <v>-24000000.0</v>
       </c>
       <c r="AI15">
         <v>-81000000.0</v>
       </c>
       <c r="AJ15">
         <v>21000000.0</v>
       </c>
       <c r="AK15">
         <v>16000000.0</v>
       </c>
       <c r="AL15">
         <v>13000000.0</v>
       </c>
       <c r="AM15">
         <v>-20000000.0</v>
       </c>
@@ -15735,51 +15930,51 @@
       </c>
       <c r="AZ15">
         <v>45000000.0</v>
       </c>
       <c r="BA15">
         <v>24000000.0</v>
       </c>
       <c r="BB15">
         <v>-3000000.0</v>
       </c>
       <c r="BC15">
         <v>48000000.0</v>
       </c>
       <c r="BD15">
         <v>48000000.0</v>
       </c>
       <c r="BE15">
         <v>-19000000.0</v>
       </c>
       <c r="BF15">
         <v>55000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>64000000.0</v>
       </c>
       <c r="M16">
         <v>64000000.0</v>
       </c>
       <c r="N16">
         <v>64000000.0</v>
       </c>
       <c r="O16">
         <v>28000000.0</v>
       </c>
       <c r="P16">
         <v>130000000.0</v>
@@ -15891,51 +16086,51 @@
       </c>
       <c r="AZ16">
         <v>56596000.0</v>
       </c>
       <c r="BA16">
         <v>31166000.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>72757000.0</v>
       </c>
       <c r="BD16">
         <v>64975000.0</v>
       </c>
       <c r="BE16">
         <v>-73337000.0</v>
       </c>
       <c r="BF16">
         <v>73337000.0</v>
       </c>
     </row>
     <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>196000000.0</v>
       </c>
       <c r="C17">
         <v>113000000.0</v>
       </c>
       <c r="D17">
         <v>88000000.0</v>
       </c>
       <c r="E17">
         <v>36000000.0</v>
       </c>
       <c r="F17">
         <v>38000000.0</v>
       </c>
       <c r="G17">
         <v>-41637366.81</v>
       </c>
       <c r="H17">
         <v>3000000.0</v>
       </c>
       <c r="I17">
         <v>71000000.0</v>
       </c>
@@ -16067,51 +16262,51 @@
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>-29000000.0</v>
       </c>
       <c r="C18">
         <v>-27000000.0</v>
       </c>
       <c r="D18">
         <v>-29000000.0</v>
       </c>
       <c r="E18">
         <v>-30000000.0</v>
       </c>
       <c r="F18">
         <v>-28000000.0</v>
       </c>
       <c r="G18">
         <v>3806308.22</v>
       </c>
       <c r="H18">
         <v>-36000000.0</v>
       </c>
       <c r="I18">
         <v>-32000000.0</v>
       </c>
@@ -16187,51 +16382,51 @@
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
     </row>
     <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16265,51 +16460,51 @@
       <c r="AM19">
         <v>0.0</v>
       </c>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
     </row>
     <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16391,150 +16586,150 @@
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>230000000.0</v>
       </c>
       <c r="C21">
         <v>166000000.0</v>
       </c>
       <c r="D21">
         <v>133000000.0</v>
       </c>
       <c r="E21">
         <v>72199000.0</v>
       </c>
       <c r="F21">
-        <v>104991830.0</v>
+        <v>85574780.0</v>
       </c>
       <c r="G21">
-        <v>27400183.0</v>
+        <v>26460356.0</v>
       </c>
       <c r="H21">
-        <v>44000000.0</v>
+        <v>47418800.0</v>
       </c>
       <c r="I21">
-        <v>127000000.0</v>
+        <v>136131715.0</v>
       </c>
       <c r="J21">
         <v>58000000.0</v>
       </c>
       <c r="K21">
         <v>98367355.0</v>
       </c>
       <c r="L21">
         <v>118000000.0</v>
       </c>
       <c r="M21">
-        <v>130600928.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="N21">
         <v>62000000.0</v>
       </c>
       <c r="O21">
-        <v>15300798.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="P21">
         <v>30000000.0</v>
       </c>
       <c r="Q21">
-        <v>138353306.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="R21">
         <v>248000000.0</v>
       </c>
       <c r="S21">
-        <v>85726146.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="T21">
-        <v>115514938.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="U21">
-        <v>150703375.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="V21">
-        <v>86722952.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="W21">
-        <v>77492381.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="X21">
-        <v>65452763.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="Y21">
-        <v>5506340.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="Z21">
-        <v>81523661.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AA21">
-        <v>50928598.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="AB21">
         <v>51000000.0</v>
       </c>
       <c r="AC21">
         <v>69000000.0</v>
       </c>
       <c r="AD21">
         <v>80000000.0</v>
       </c>
       <c r="AE21">
-        <v>-13000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AF21">
-        <v>263000000.0</v>
+        <v>267000000.0</v>
       </c>
       <c r="AG21">
-        <v>125000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="AH21">
-        <v>17000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AI21">
         <v>68000000.0</v>
       </c>
       <c r="AJ21">
         <v>80000000.0</v>
       </c>
       <c r="AK21">
         <v>73000000.0</v>
       </c>
       <c r="AL21">
         <v>100000000.0</v>
       </c>
       <c r="AM21">
         <v>29000000.0</v>
       </c>
       <c r="AN21">
         <v>84000000.0</v>
       </c>
       <c r="AO21">
         <v>80000000.0</v>
       </c>
       <c r="AP21">
         <v>53000000.0</v>
       </c>
@@ -16567,51 +16762,51 @@
       </c>
       <c r="AZ21">
         <v>69000000.0</v>
       </c>
       <c r="BA21">
         <v>73000000.0</v>
       </c>
       <c r="BB21">
         <v>29000000.0</v>
       </c>
       <c r="BC21">
         <v>76000000.0</v>
       </c>
       <c r="BD21">
         <v>81000000.0</v>
       </c>
       <c r="BE21">
         <v>12000000.0</v>
       </c>
       <c r="BF21">
         <v>88000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16693,227 +16888,227 @@
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>2231000000.0</v>
       </c>
       <c r="C23">
         <v>2035000000.0</v>
       </c>
       <c r="D23">
         <v>2033000000.0</v>
       </c>
       <c r="E23">
         <v>1714089200.0</v>
       </c>
       <c r="F23">
-        <v>2037057980.0</v>
+        <v>1716047450.0</v>
       </c>
       <c r="G23">
-        <v>1538841579.0</v>
+        <v>1486059312.0</v>
       </c>
       <c r="H23">
-        <v>1595000000.0</v>
+        <v>1595825000.0</v>
       </c>
       <c r="I23">
-        <v>1668000000.0</v>
+        <v>1795868284.0</v>
       </c>
       <c r="J23">
         <v>1673000000.0</v>
       </c>
       <c r="K23">
         <v>1948481741.0</v>
       </c>
       <c r="L23">
         <v>1602000000.0</v>
       </c>
       <c r="M23">
-        <v>1991664161.0</v>
+        <v>1871000000.0</v>
       </c>
       <c r="N23">
         <v>1894000000.0</v>
       </c>
       <c r="O23">
-        <v>1865677385.0</v>
+        <v>1784000000.0</v>
       </c>
       <c r="P23">
         <v>1992000000.0</v>
       </c>
       <c r="Q23">
-        <v>2282829562.0</v>
+        <v>2279000000.0</v>
       </c>
       <c r="R23">
         <v>1731000000.0</v>
       </c>
       <c r="S23">
-        <v>1864257933.0</v>
+        <v>1656000000.0</v>
       </c>
       <c r="T23">
-        <v>1755119830.0</v>
+        <v>1434000000.0</v>
       </c>
       <c r="U23">
-        <v>1679438411.0</v>
+        <v>1351000000.0</v>
       </c>
       <c r="V23">
-        <v>1528492030.0</v>
+        <v>1227000000.0</v>
       </c>
       <c r="W23">
-        <v>1404400388.0</v>
+        <v>1187000000.0</v>
       </c>
       <c r="X23">
-        <v>1304380062.0</v>
+        <v>1108000000.0</v>
       </c>
       <c r="Y23">
-        <v>1129901056.0</v>
+        <v>1032000000.0</v>
       </c>
       <c r="Z23">
-        <v>1501577703.0</v>
+        <v>1431000000.0</v>
       </c>
       <c r="AA23">
-        <v>1468072216.0</v>
+        <v>1317000000.0</v>
       </c>
       <c r="AB23">
-        <v>1394000000.0</v>
+        <v>1410000000.0</v>
       </c>
       <c r="AC23">
-        <v>1438000000.0</v>
+        <v>1469000000.0</v>
       </c>
       <c r="AD23">
-        <v>1472000000.0</v>
+        <v>1456000000.0</v>
       </c>
       <c r="AE23">
-        <v>1364000000.0</v>
+        <v>1399000000.0</v>
       </c>
       <c r="AF23">
-        <v>1388000000.0</v>
+        <v>1161000000.0</v>
       </c>
       <c r="AG23">
-        <v>1373000000.0</v>
+        <v>1345000000.0</v>
       </c>
       <c r="AH23">
-        <v>1322000000.0</v>
+        <v>1365000000.0</v>
       </c>
       <c r="AI23">
-        <v>1206000000.0</v>
+        <v>1180000000.0</v>
       </c>
       <c r="AJ23">
-        <v>1210000000.0</v>
+        <v>1199000000.0</v>
       </c>
       <c r="AK23">
-        <v>1302000000.0</v>
+        <v>1309000000.0</v>
       </c>
       <c r="AL23">
-        <v>1264000000.0</v>
+        <v>1228000000.0</v>
       </c>
       <c r="AM23">
-        <v>1113000000.0</v>
+        <v>1132000000.0</v>
       </c>
       <c r="AN23">
-        <v>1133000000.0</v>
+        <v>1115000000.0</v>
       </c>
       <c r="AO23">
-        <v>1161000000.0</v>
+        <v>1153000000.0</v>
       </c>
       <c r="AP23">
-        <v>1106000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="AQ23">
         <v>1083000000.0</v>
       </c>
       <c r="AR23">
-        <v>1230000000.0</v>
+        <v>1260000000.0</v>
       </c>
       <c r="AS23">
-        <v>1354000000.0</v>
+        <v>1378000000.0</v>
       </c>
       <c r="AT23">
-        <v>1328000000.0</v>
+        <v>1397000000.0</v>
       </c>
       <c r="AU23">
         <v>889000000.0</v>
       </c>
       <c r="AV23">
-        <v>858000000.0</v>
+        <v>893000000.0</v>
       </c>
       <c r="AW23">
-        <v>847000000.0</v>
+        <v>850000000.0</v>
       </c>
       <c r="AX23">
         <v>827000000.0</v>
       </c>
       <c r="AY23">
         <v>768000000.0</v>
       </c>
       <c r="AZ23">
-        <v>810000000.0</v>
+        <v>793000000.0</v>
       </c>
       <c r="BA23">
-        <v>844000000.0</v>
+        <v>843000000.0</v>
       </c>
       <c r="BB23">
-        <v>848000000.0</v>
+        <v>882000000.0</v>
       </c>
       <c r="BC23">
-        <v>782000000.0</v>
+        <v>738000000.0</v>
       </c>
       <c r="BD23">
-        <v>840000000.0</v>
+        <v>804000000.0</v>
       </c>
       <c r="BE23">
-        <v>885000000.0</v>
+        <v>964000000.0</v>
       </c>
       <c r="BF23">
-        <v>873000000.0</v>
+        <v>847000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16947,51 +17142,51 @@
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>83000000.0</v>
       </c>
       <c r="C25">
         <v>86000000.0</v>
       </c>
       <c r="D25">
         <v>84000000.0</v>
       </c>
       <c r="E25">
         <v>82000000.0</v>
       </c>
       <c r="F25">
         <v>78000000.0</v>
       </c>
       <c r="G25">
         <v>60517077.31</v>
       </c>
       <c r="H25">
         <v>73000000.0</v>
       </c>
       <c r="I25">
         <v>74000000.0</v>
       </c>
@@ -17115,129 +17310,129 @@
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25">
         <v>13000000.0</v>
       </c>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25">
         <v>4000000.0</v>
       </c>
       <c r="BC25">
         <v>7000000.0</v>
       </c>
       <c r="BD25">
         <v>5000000.0</v>
       </c>
       <c r="BE25">
         <v>1000000.0</v>
       </c>
       <c r="BF25">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
         <v>13000000.0</v>
       </c>
       <c r="C26">
         <v>14000000.0</v>
       </c>
       <c r="D26">
         <v>12000000.0</v>
       </c>
       <c r="E26">
         <v>10192800.0</v>
       </c>
       <c r="F26">
-        <v>14071070.0</v>
+        <v>11834810.0</v>
       </c>
       <c r="G26">
-        <v>5441128.0</v>
+        <v>5254497.0</v>
       </c>
       <c r="H26">
-        <v>11000000.0</v>
+        <v>10030900.0</v>
       </c>
       <c r="I26">
         <v>13000000.0</v>
       </c>
       <c r="J26">
         <v>15000000.0</v>
       </c>
       <c r="K26">
         <v>18316164.0</v>
       </c>
       <c r="L26">
         <v>11000000.0</v>
       </c>
       <c r="M26">
-        <v>14148433.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="N26">
         <v>13000000.0</v>
       </c>
       <c r="O26">
-        <v>16320851.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="P26">
         <v>11000000.0</v>
       </c>
       <c r="Q26">
-        <v>10642562.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="R26">
         <v>11000000.0</v>
       </c>
       <c r="S26">
-        <v>10287137.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="T26">
-        <v>11787238.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="U26">
-        <v>10850643.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="V26">
-        <v>13249339.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="W26">
-        <v>11921904.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="X26">
-        <v>10519194.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="Y26">
-        <v>7708876.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="Z26">
-        <v>14321724.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AA26">
-        <v>13285721.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AB26">
         <v>12000000.0</v>
       </c>
       <c r="AC26">
         <v>12000000.0</v>
       </c>
       <c r="AD26">
         <v>12000000.0</v>
       </c>
       <c r="AE26">
         <v>9000000.0</v>
       </c>
       <c r="AF26">
         <v>10000000.0</v>
       </c>
       <c r="AG26">
         <v>10000000.0</v>
       </c>
       <c r="AH26">
         <v>11000000.0</v>
       </c>
       <c r="AI26">
         <v>8000000.0</v>
       </c>
@@ -17291,303 +17486,315 @@
       </c>
       <c r="AZ26">
         <v>9000000.0</v>
       </c>
       <c r="BA26">
         <v>9000000.0</v>
       </c>
       <c r="BB26">
         <v>9000000.0</v>
       </c>
       <c r="BC26">
         <v>6000000.0</v>
       </c>
       <c r="BD26">
         <v>10000000.0</v>
       </c>
       <c r="BE26">
         <v>12000000.0</v>
       </c>
       <c r="BF26">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27"/>
+      <c r="F27">
+        <v>2731110.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>18901492.0</v>
       </c>
       <c r="L27">
         <v>2078343.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
-        <v>1000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27"/>
+      <c r="S27">
+        <v>32000000.0</v>
+      </c>
       <c r="T27"/>
-      <c r="U27"/>
+      <c r="U27">
+        <v>2000000.0</v>
+      </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27"/>
+      <c r="Y27">
+        <v>2000000.0</v>
+      </c>
       <c r="Z27"/>
       <c r="AA27">
-        <v>2000000.0</v>
-[...1 lines deleted...]
-      <c r="AB27"/>
+        <v>1000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1000000.0</v>
+      </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27">
-        <v>7000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27">
-        <v>51000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AU27">
         <v>51000000.0</v>
       </c>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27"/>
+      <c r="BC27">
+        <v>8000000.0</v>
+      </c>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>94000000.0</v>
       </c>
       <c r="C28">
         <v>81000000.0</v>
       </c>
       <c r="D28">
         <v>85000000.0</v>
       </c>
       <c r="E28">
         <v>71349600.0</v>
       </c>
       <c r="F28">
-        <v>81179250.0</v>
+        <v>68277750.0</v>
       </c>
       <c r="G28">
         <v>76218442.16</v>
       </c>
       <c r="H28">
         <v>63000000.0</v>
       </c>
       <c r="I28">
         <v>74000000.0</v>
       </c>
       <c r="J28">
         <v>75000000.0</v>
       </c>
       <c r="K28">
         <v>81000000.0</v>
       </c>
       <c r="L28">
         <v>70000000.0</v>
       </c>
       <c r="M28">
-        <v>71000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="N28">
         <v>71000000.0</v>
       </c>
       <c r="O28">
-        <v>75000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="P28">
         <v>63000000.0</v>
       </c>
       <c r="Q28">
         <v>75000000.0</v>
       </c>
       <c r="R28">
-        <v>75000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="S28">
-        <v>71000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="T28">
         <v>60000000.0</v>
       </c>
       <c r="U28">
-        <v>60000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="V28">
         <v>60000000.0</v>
       </c>
       <c r="W28">
         <v>59000000.0</v>
       </c>
       <c r="X28">
         <v>55000000.0</v>
       </c>
       <c r="Y28">
-        <v>57000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="Z28">
         <v>66000000.0</v>
       </c>
       <c r="AA28">
-        <v>70000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="AB28">
-        <v>66000000.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="AC28">
         <v>70000000.0</v>
       </c>
       <c r="AD28">
         <v>68000000.0</v>
       </c>
       <c r="AE28">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AF28">
         <v>63000000.0</v>
       </c>
       <c r="AG28">
-        <v>60000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="AH28">
         <v>58000000.0</v>
       </c>
       <c r="AI28">
         <v>60000000.0</v>
       </c>
       <c r="AJ28">
         <v>61000000.0</v>
       </c>
       <c r="AK28">
         <v>62000000.0</v>
       </c>
       <c r="AL28">
         <v>65000000.0</v>
       </c>
       <c r="AM28">
         <v>64000000.0</v>
       </c>
       <c r="AN28">
         <v>66000000.0</v>
       </c>
       <c r="AO28">
         <v>63000000.0</v>
       </c>
       <c r="AP28">
         <v>61000000.0</v>
       </c>
       <c r="AQ28">
         <v>56000000.0</v>
       </c>
       <c r="AR28">
         <v>62000000.0</v>
       </c>
       <c r="AS28">
         <v>62000000.0</v>
       </c>
       <c r="AT28">
-        <v>101000000.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="AU28">
         <v>101000000.0</v>
       </c>
       <c r="AV28">
         <v>49000000.0</v>
       </c>
       <c r="AW28">
         <v>49000000.0</v>
       </c>
       <c r="AX28">
         <v>52000000.0</v>
       </c>
       <c r="AY28">
         <v>55000000.0</v>
       </c>
       <c r="AZ28">
         <v>53000000.0</v>
       </c>
       <c r="BA28">
         <v>47000000.0</v>
       </c>
       <c r="BB28">
         <v>55000000.0</v>
       </c>
       <c r="BC28">
-        <v>67000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="BD28">
         <v>44000000.0</v>
       </c>
       <c r="BE28">
         <v>50000000.0</v>
       </c>
       <c r="BF28">
         <v>51000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>76000000.0</v>
       </c>
       <c r="C29">
         <v>51000000.0</v>
       </c>
       <c r="D29">
         <v>38000000.0</v>
       </c>
       <c r="E29">
         <v>20000000.0</v>
       </c>
       <c r="F29">
         <v>24000000.0</v>
       </c>
       <c r="G29">
         <v>33674916.79</v>
       </c>
       <c r="H29">
         <v>5000000.0</v>
       </c>
       <c r="I29">
         <v>24000000.0</v>
       </c>
@@ -17663,326 +17870,326 @@
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
     </row>
     <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>190000000.0</v>
       </c>
       <c r="C30">
         <v>95000000.0</v>
       </c>
       <c r="D30">
         <v>97000000.0</v>
       </c>
       <c r="E30">
         <v>151193200.0</v>
       </c>
       <c r="F30">
-        <v>179676740.0</v>
+        <v>153852530.0</v>
       </c>
       <c r="G30">
-        <v>385659570.0</v>
+        <v>372431446.0</v>
       </c>
       <c r="H30">
-        <v>70000000.0</v>
+        <v>139520700.0</v>
       </c>
       <c r="I30">
-        <v>63000000.0</v>
+        <v>143868284.0</v>
       </c>
       <c r="J30">
         <v>103000000.0</v>
       </c>
       <c r="K30">
         <v>123342702.0</v>
       </c>
       <c r="L30">
         <v>40000000.0</v>
       </c>
       <c r="M30">
-        <v>101215719.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="N30">
         <v>99000000.0</v>
       </c>
       <c r="O30">
-        <v>93844898.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="P30">
         <v>103000000.0</v>
       </c>
       <c r="Q30">
-        <v>90461777.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="R30">
         <v>-31000000.0</v>
       </c>
       <c r="S30">
-        <v>91441222.0</v>
+        <v>105000000.0</v>
       </c>
       <c r="T30">
-        <v>82510670.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="U30">
-        <v>89216398.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="V30">
-        <v>84313981.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="W30">
-        <v>82261143.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="X30">
-        <v>74803157.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="Y30">
-        <v>70481157.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="Z30">
-        <v>87032016.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="AA30">
-        <v>94107193.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="AB30">
-        <v>78000000.0</v>
+        <v>94000000.0</v>
       </c>
       <c r="AC30">
-        <v>82000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="AD30">
-        <v>80000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AE30">
-        <v>76000000.0</v>
+        <v>122000000.0</v>
       </c>
       <c r="AF30">
-        <v>73000000.0</v>
+        <v>-150000000.0</v>
       </c>
       <c r="AG30">
-        <v>70000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="AH30">
-        <v>69000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="AI30">
-        <v>68000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="AJ30">
-        <v>70000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="AK30">
-        <v>70000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="AL30">
-        <v>76000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="AM30">
-        <v>74000000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="AN30">
-        <v>74000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="AO30">
-        <v>68000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AP30">
-        <v>70000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="AQ30">
         <v>66000000.0</v>
       </c>
       <c r="AR30">
-        <v>67000000.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="AS30">
-        <v>71000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="AT30">
-        <v>76000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="AU30">
         <v>61000000.0</v>
       </c>
       <c r="AV30">
-        <v>59000000.0</v>
+        <v>94000000.0</v>
       </c>
       <c r="AW30">
-        <v>57000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AX30">
         <v>61000000.0</v>
       </c>
       <c r="AY30">
         <v>64000000.0</v>
       </c>
       <c r="AZ30">
-        <v>62000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="BA30">
-        <v>56000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="BB30">
-        <v>64000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="BC30">
-        <v>73000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="BD30">
-        <v>54000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="BE30">
-        <v>62000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="BF30">
-        <v>59000000.0</v>
+        <v>33000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>42000000.0</v>
       </c>
       <c r="C31">
         <v>-2000000.0</v>
       </c>
       <c r="D31">
         <v>-7000000.0</v>
       </c>
       <c r="E31">
         <v>-24632600.0</v>
       </c>
       <c r="F31">
-        <v>-37883650.0</v>
+        <v>-29131840.0</v>
       </c>
       <c r="G31">
-        <v>-35362633.0</v>
+        <v>-34149694.0</v>
       </c>
       <c r="H31">
-        <v>-36000000.0</v>
+        <v>-30092700.0</v>
       </c>
       <c r="I31">
-        <v>-32000000.0</v>
+        <v>-32131715.0</v>
       </c>
       <c r="J31">
         <v>-33000000.0</v>
       </c>
       <c r="K31">
-        <v>-43660013.15</v>
+        <v>-43660013.0</v>
       </c>
       <c r="L31">
         <v>-36000000.0</v>
       </c>
       <c r="M31">
-        <v>-82713921.0</v>
+        <v>-35000000.0</v>
       </c>
       <c r="N31">
         <v>-35000000.0</v>
       </c>
       <c r="O31">
-        <v>12240638.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="P31">
         <v>-36000000.0</v>
       </c>
       <c r="Q31">
-        <v>-176666530.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="R31">
         <v>-30000000.0</v>
       </c>
       <c r="S31">
-        <v>-75439008.0</v>
+        <v>-41000000.0</v>
       </c>
       <c r="T31">
-        <v>24753201.0</v>
+        <v>-34000000.0</v>
       </c>
       <c r="U31">
-        <v>6028135.0</v>
+        <v>-37000000.0</v>
       </c>
       <c r="V31">
-        <v>-15658310.0</v>
+        <v>-55000000.0</v>
       </c>
       <c r="W31">
-        <v>-52456381.0</v>
+        <v>-35000000.0</v>
       </c>
       <c r="X31">
-        <v>-33895180.0</v>
+        <v>-37000000.0</v>
       </c>
       <c r="Y31">
-        <v>-52860868.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="Z31">
-        <v>-124488833.0</v>
+        <v>-45000000.0</v>
       </c>
       <c r="AA31">
-        <v>-37642877.0</v>
+        <v>-43000000.0</v>
       </c>
       <c r="AB31">
         <v>-46000000.0</v>
       </c>
       <c r="AC31">
         <v>-43000000.0</v>
       </c>
       <c r="AD31">
         <v>-41000000.0</v>
       </c>
       <c r="AE31">
-        <v>-43000000.0</v>
+        <v>-55000000.0</v>
       </c>
       <c r="AF31">
         <v>-49000000.0</v>
       </c>
       <c r="AG31">
         <v>-49000000.0</v>
       </c>
       <c r="AH31">
-        <v>-37000000.0</v>
+        <v>-41000000.0</v>
       </c>
       <c r="AI31">
         <v>-124000000.0</v>
       </c>
       <c r="AJ31">
         <v>-42000000.0</v>
       </c>
       <c r="AK31">
         <v>-46000000.0</v>
       </c>
       <c r="AL31">
         <v>-60000000.0</v>
       </c>
       <c r="AM31">
         <v>-43000000.0</v>
       </c>
       <c r="AN31">
         <v>-51000000.0</v>
       </c>
       <c r="AO31">
         <v>-45000000.0</v>
       </c>
       <c r="AP31">
         <v>-42000000.0</v>
       </c>
@@ -17995,149 +18202,149 @@
       <c r="AS31">
         <v>-36000000.0</v>
       </c>
       <c r="AT31">
         <v>-44000000.0</v>
       </c>
       <c r="AU31">
         <v>-57000000.0</v>
       </c>
       <c r="AV31">
         <v>-10000000.0</v>
       </c>
       <c r="AW31">
         <v>-27000000.0</v>
       </c>
       <c r="AX31">
         <v>-10000000.0</v>
       </c>
       <c r="AY31">
         <v>-16000000.0</v>
       </c>
       <c r="AZ31">
         <v>-7000000.0</v>
       </c>
       <c r="BA31">
-        <v>-15000000.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="BB31">
-        <v>-27000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="BC31">
-        <v>37000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="BD31">
         <v>-13000000.0</v>
       </c>
       <c r="BE31">
         <v>-29000000.0</v>
       </c>
       <c r="BF31">
         <v>-10000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>2461000000.0</v>
       </c>
       <c r="C32">
         <v>2201000000.0</v>
       </c>
       <c r="D32">
         <v>2166000000.0</v>
       </c>
       <c r="E32">
         <v>1786288200.0</v>
       </c>
       <c r="F32">
-        <v>2142049810.0</v>
+        <v>1801622230.0</v>
       </c>
       <c r="G32">
-        <v>1566241762.0</v>
+        <v>1512519669.0</v>
       </c>
       <c r="H32">
-        <v>1639000000.0</v>
+        <v>1643243800.0</v>
       </c>
       <c r="I32">
-        <v>1795000000.0</v>
+        <v>1932000000.0</v>
       </c>
       <c r="J32">
         <v>1731000000.0</v>
       </c>
       <c r="K32">
         <v>2046849097.0</v>
       </c>
       <c r="L32">
         <v>1720000000.0</v>
       </c>
       <c r="M32">
-        <v>2122265090.0</v>
+        <v>1950000000.0</v>
       </c>
       <c r="N32">
         <v>1956000000.0</v>
       </c>
       <c r="O32">
-        <v>1880978183.0</v>
+        <v>1844000000.0</v>
       </c>
       <c r="P32">
         <v>2022000000.0</v>
       </c>
       <c r="Q32">
-        <v>2421182869.0</v>
+        <v>2275000000.0</v>
       </c>
       <c r="R32">
         <v>1979000000.0</v>
       </c>
       <c r="S32">
-        <v>1949984079.0</v>
+        <v>1706000000.0</v>
       </c>
       <c r="T32">
-        <v>1870634769.0</v>
+        <v>1587000000.0</v>
       </c>
       <c r="U32">
-        <v>1830141786.0</v>
+        <v>1518000000.0</v>
       </c>
       <c r="V32">
-        <v>1615214982.0</v>
+        <v>1341000000.0</v>
       </c>
       <c r="W32">
-        <v>1481892769.0</v>
+        <v>1243000000.0</v>
       </c>
       <c r="X32">
-        <v>1369832825.0</v>
+        <v>1172000000.0</v>
       </c>
       <c r="Y32">
-        <v>1135407396.0</v>
+        <v>1031000000.0</v>
       </c>
       <c r="Z32">
-        <v>1583101364.0</v>
+        <v>1437000000.0</v>
       </c>
       <c r="AA32">
-        <v>1519000815.0</v>
+        <v>1372000000.0</v>
       </c>
       <c r="AB32">
         <v>1461000000.0</v>
       </c>
       <c r="AC32">
         <v>1538000000.0</v>
       </c>
       <c r="AD32">
         <v>1536000000.0</v>
       </c>
       <c r="AE32">
         <v>1398000000.0</v>
       </c>
       <c r="AF32">
         <v>1428000000.0</v>
       </c>
       <c r="AG32">
         <v>1474000000.0</v>
       </c>
       <c r="AH32">
         <v>1386000000.0</v>
       </c>
       <c r="AI32">
         <v>1248000000.0</v>
       </c>
@@ -18210,1610 +18417,1675 @@
       <c r="BF32">
         <v>935000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>140956790.0</v>
       </c>
       <c r="C2">
         <v>215351100.0</v>
       </c>
       <c r="D2">
         <v>177163500.0</v>
       </c>
       <c r="E2">
         <v>167168400.0</v>
       </c>
       <c r="F2">
         <v>439000000.0</v>
       </c>
       <c r="G2">
         <v>184000000.0</v>
       </c>
       <c r="H2">
         <v>164000000.0</v>
       </c>
       <c r="I2">
         <v>269000000.0</v>
       </c>
       <c r="J2">
         <v>347000000.0</v>
       </c>
       <c r="K2">
         <v>476000000.0</v>
       </c>
       <c r="L2">
         <v>991000000.0</v>
       </c>
       <c r="M2">
         <v>236000000.0</v>
       </c>
       <c r="N2">
         <v>142000000.0</v>
       </c>
       <c r="O2">
         <v>113000000.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="P2">
+        <v>20123250.0</v>
+      </c>
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>329898869</v>
       </c>
       <c r="C3">
         <v>398834100</v>
       </c>
       <c r="D3">
         <v>366000000</v>
       </c>
       <c r="E3">
         <v>286915992</v>
       </c>
       <c r="F3">
         <v>232000000</v>
       </c>
       <c r="G3">
         <v>182000000</v>
       </c>
       <c r="H3">
         <v>271000000</v>
       </c>
       <c r="I3">
         <v>277000000</v>
       </c>
       <c r="J3">
         <v>276000000</v>
       </c>
       <c r="K3">
         <v>355000000</v>
       </c>
       <c r="L3">
         <v>350000000</v>
       </c>
       <c r="M3">
         <v>199000000</v>
       </c>
       <c r="N3">
         <v>144000000</v>
       </c>
       <c r="O3">
         <v>126000000</v>
       </c>
       <c r="P3">
         <v>97000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3">
+        <v>67487131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>-20993564.0</v>
       </c>
       <c r="C6">
         <v>-79187400.0</v>
       </c>
       <c r="D6">
         <v>45836500.0</v>
       </c>
       <c r="E6">
         <v>9995100.0</v>
       </c>
       <c r="F6">
         <v>-292000000.0</v>
       </c>
       <c r="G6">
         <v>255000000.0</v>
       </c>
       <c r="H6">
         <v>20000000.0</v>
       </c>
       <c r="I6">
         <v>-105000000.0</v>
       </c>
       <c r="J6">
         <v>-78000000.0</v>
       </c>
       <c r="K6">
         <v>-129000000.0</v>
       </c>
       <c r="L6">
         <v>-515000000.0</v>
       </c>
       <c r="M6">
         <v>755000000.0</v>
       </c>
       <c r="N6">
         <v>94000000.0</v>
       </c>
       <c r="O6">
         <v>29000000.0</v>
       </c>
       <c r="P6">
         <v>113000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6">
+        <v>20123250.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>-222931661.0</v>
       </c>
       <c r="C7">
         <v>-181551600.0</v>
       </c>
       <c r="D7">
         <v>-119000000.0</v>
       </c>
       <c r="E7">
         <v>-90383791.0</v>
       </c>
       <c r="F7">
         <v>-261000000.0</v>
       </c>
       <c r="G7">
         <v>51000000.0</v>
       </c>
       <c r="H7">
         <v>114000000.0</v>
       </c>
       <c r="I7">
         <v>-297000000.0</v>
       </c>
       <c r="J7">
         <v>-85000000.0</v>
       </c>
       <c r="K7">
         <v>-47000000.0</v>
       </c>
       <c r="L7">
         <v>266000000.0</v>
       </c>
       <c r="M7">
-        <v>-56000000.0</v>
+        <v>5122739.0</v>
       </c>
       <c r="N7">
-        <v>-14000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="O7">
-        <v>46000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="P7">
         <v>-23000000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7">
+        <v>-177319120.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>-202937790.0</v>
       </c>
       <c r="C9">
         <v>-48285000.0</v>
       </c>
       <c r="D9">
         <v>-37000000.0</v>
       </c>
       <c r="E9">
         <v>162901019.0</v>
       </c>
       <c r="F9">
         <v>-227000000.0</v>
       </c>
       <c r="G9">
         <v>36000000.0</v>
       </c>
       <c r="H9">
         <v>104000000.0</v>
       </c>
       <c r="I9">
         <v>-145000000.0</v>
       </c>
       <c r="J9">
         <v>-91000000.0</v>
       </c>
       <c r="K9">
         <v>28000000.0</v>
       </c>
       <c r="L9">
         <v>343000000.0</v>
       </c>
       <c r="M9">
         <v>-48000000.0</v>
       </c>
       <c r="N9">
         <v>9000000.0</v>
       </c>
       <c r="O9">
         <v>26000000.0</v>
       </c>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9">
+        <v>-112478546.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>-148954338.0</v>
       </c>
       <c r="C10">
         <v>-23176800.0</v>
       </c>
       <c r="D10">
         <v>202000000.0</v>
       </c>
       <c r="E10">
         <v>-253284810.0</v>
       </c>
       <c r="F10">
         <v>-435000000.0</v>
       </c>
       <c r="G10">
         <v>63000000.0</v>
       </c>
       <c r="H10">
         <v>57000000.0</v>
       </c>
       <c r="I10">
         <v>-9000000.0</v>
       </c>
       <c r="J10">
         <v>-99000000.0</v>
       </c>
       <c r="K10">
         <v>-42000000.0</v>
       </c>
       <c r="L10">
         <v>149000000.0</v>
       </c>
       <c r="M10">
         <v>-95000000.0</v>
       </c>
       <c r="N10">
         <v>41000000.0</v>
       </c>
       <c r="O10">
         <v>35000000.0</v>
       </c>
       <c r="P10">
         <v>23000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10">
+        <v>-156146687.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>41000000.0</v>
       </c>
       <c r="F11">
         <v>396000000.0</v>
       </c>
       <c r="G11">
         <v>-38000000.0</v>
       </c>
       <c r="H11">
         <v>-31000000.0</v>
       </c>
       <c r="I11">
         <v>-27000000.0</v>
       </c>
       <c r="J11">
         <v>124000000.0</v>
       </c>
       <c r="K11">
         <v>-18000000.0</v>
       </c>
       <c r="L11">
         <v>-189887009.45</v>
       </c>
       <c r="M11">
         <v>205717000.0</v>
       </c>
       <c r="N11">
         <v>-1000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-105000000.0</v>
       </c>
       <c r="F12">
         <v>94000000.0</v>
       </c>
       <c r="G12">
         <v>45000000.0</v>
       </c>
       <c r="H12">
         <v>-7000000.0</v>
       </c>
       <c r="I12">
         <v>-80000000.0</v>
       </c>
       <c r="J12">
         <v>122000000.0</v>
       </c>
       <c r="K12">
         <v>5000000.0</v>
       </c>
       <c r="L12">
         <v>549610847.21</v>
       </c>
       <c r="M12">
         <v>94000000.0</v>
       </c>
       <c r="N12">
         <v>99000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>13000000.0</v>
       </c>
       <c r="F13">
         <v>5000000.0</v>
       </c>
       <c r="G13">
         <v>-10000000.0</v>
       </c>
       <c r="H13">
         <v>9000000.0</v>
       </c>
       <c r="I13">
         <v>-58000000.0</v>
       </c>
       <c r="J13">
         <v>-36000000.0</v>
       </c>
       <c r="K13">
         <v>-36000000.0</v>
       </c>
       <c r="L13">
         <v>-17691336.28</v>
       </c>
       <c r="M13">
         <v>-48000000.0</v>
       </c>
       <c r="N13">
         <v>-65000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>329898871.0</v>
       </c>
       <c r="C14">
         <v>293572800.0</v>
       </c>
       <c r="D14">
         <v>300000000.0</v>
       </c>
       <c r="E14">
         <v>301629628.0</v>
       </c>
       <c r="F14">
         <v>302302936.0</v>
       </c>
       <c r="G14">
         <v>259000000.0</v>
       </c>
       <c r="H14">
         <v>256000000.0</v>
       </c>
       <c r="I14">
         <v>197000000.0</v>
       </c>
       <c r="J14">
         <v>171000000.0</v>
       </c>
       <c r="K14">
-        <v>155000000.0</v>
+        <v>163013756.0</v>
       </c>
       <c r="L14">
-        <v>140000000.0</v>
+        <v>153062340.0</v>
       </c>
       <c r="M14">
-        <v>49000000.0</v>
+        <v>59584610.0</v>
       </c>
       <c r="N14">
         <v>32000000.0</v>
       </c>
       <c r="O14">
         <v>14000000.0</v>
       </c>
       <c r="P14">
-        <v>2000000.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>2592184.0</v>
+      </c>
+      <c r="Q14">
+        <v>50284526.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>147000000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>119963225.0</v>
       </c>
       <c r="C16">
         <v>136163700.0</v>
       </c>
       <c r="D16">
         <v>223000000.0</v>
       </c>
       <c r="E16">
         <v>177163500.0</v>
       </c>
       <c r="F16">
         <v>147000000.0</v>
       </c>
       <c r="G16">
         <v>439000000.0</v>
       </c>
       <c r="H16">
         <v>184000000.0</v>
       </c>
       <c r="I16">
         <v>164000000.0</v>
       </c>
       <c r="J16">
         <v>269000000.0</v>
       </c>
       <c r="K16">
         <v>347000000.0</v>
       </c>
       <c r="L16">
         <v>476000000.0</v>
       </c>
       <c r="M16">
         <v>991000000.0</v>
       </c>
       <c r="N16">
         <v>236000000.0</v>
       </c>
       <c r="O16">
         <v>142000000.0</v>
       </c>
       <c r="P16">
         <v>113000000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16">
+        <v>20123250.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>158951274.0</v>
       </c>
       <c r="C18">
         <v>-108158400.0</v>
       </c>
       <c r="D18">
         <v>66000000.0</v>
       </c>
       <c r="E18">
         <v>186022450.0</v>
       </c>
       <c r="F18">
         <v>125000000.0</v>
       </c>
       <c r="G18">
         <v>152000000.0</v>
       </c>
       <c r="H18">
         <v>176000000.0</v>
       </c>
       <c r="I18">
         <v>-211000000.0</v>
       </c>
       <c r="J18">
         <v>-116000000.0</v>
       </c>
       <c r="K18">
         <v>-267000000.0</v>
       </c>
       <c r="L18">
         <v>161000000.0</v>
       </c>
       <c r="M18">
         <v>13000000.0</v>
       </c>
       <c r="N18">
         <v>40000000.0</v>
       </c>
       <c r="O18">
         <v>120000000.0</v>
       </c>
       <c r="P18">
         <v>-126000000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18">
+        <v>-178642400.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-313000000.0</v>
       </c>
       <c r="D19">
         <v>-268000000.0</v>
       </c>
       <c r="E19">
         <v>-270000000.0</v>
       </c>
       <c r="F19">
         <v>-221000000.0</v>
       </c>
       <c r="G19">
         <v>-176000000.0</v>
       </c>
       <c r="H19">
         <v>-353000000.0</v>
       </c>
       <c r="I19">
         <v>-91000000.0</v>
       </c>
       <c r="J19">
         <v>-292000000.0</v>
       </c>
       <c r="K19">
         <v>-365000000.0</v>
       </c>
       <c r="L19">
         <v>-40100362.24</v>
       </c>
       <c r="M19">
         <v>-21000000.0</v>
       </c>
       <c r="N19">
         <v>-21000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>-67000000.0</v>
       </c>
       <c r="C21">
         <v>28000000.0</v>
       </c>
       <c r="D21">
         <v>-166000000.0</v>
       </c>
       <c r="E21">
         <v>-157000000.0</v>
       </c>
       <c r="F21">
         <v>-377000000.0</v>
       </c>
       <c r="G21">
         <v>118000000.0</v>
       </c>
       <c r="H21">
         <v>-77000000.0</v>
       </c>
       <c r="I21">
         <v>-83000000.0</v>
       </c>
       <c r="J21">
         <v>-103000000.0</v>
       </c>
       <c r="K21">
         <v>158000000.0</v>
       </c>
       <c r="L21">
         <v>-248858130.39</v>
       </c>
       <c r="M21">
         <v>835000000.0</v>
       </c>
       <c r="N21">
         <v>197000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>272916338.0</v>
       </c>
       <c r="C22">
         <v>54079200.0</v>
       </c>
       <c r="D22">
         <v>152000000.0</v>
       </c>
       <c r="E22">
         <v>316343269.0</v>
       </c>
       <c r="F22">
         <v>296641833.0</v>
       </c>
       <c r="G22">
         <v>26000000.0</v>
       </c>
       <c r="H22">
         <v>59000000.0</v>
       </c>
       <c r="I22">
-        <v>190000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="J22">
-        <v>-31000000.0</v>
+        <v>-29873926.0</v>
       </c>
       <c r="K22">
-        <v>-4000000.0</v>
+        <v>-20000000.0</v>
       </c>
       <c r="L22">
-        <v>-552000000.0</v>
+        <v>-429000000.0</v>
       </c>
       <c r="M22">
-        <v>54000000.0</v>
+        <v>65664672.0</v>
       </c>
       <c r="N22">
-        <v>94000000.0</v>
+        <v>132563727.0</v>
       </c>
       <c r="O22">
-        <v>140000000.0</v>
+        <v>139000000.0</v>
       </c>
       <c r="P22">
         <v>-171000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22">
+        <v>-276564896.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>-31990194.0</v>
       </c>
       <c r="C23">
         <v>8691300.0</v>
       </c>
       <c r="D23">
         <v>-8000000.0</v>
       </c>
       <c r="E23">
         <v>-42038972.0</v>
       </c>
       <c r="F23">
         <v>-58000000.0</v>
       </c>
       <c r="G23">
         <v>-17000000.0</v>
       </c>
       <c r="H23">
         <v>1000000.0</v>
       </c>
       <c r="I23">
         <v>1000000.0</v>
       </c>
       <c r="J23">
-        <v>164000000.0</v>
+        <v>-85591841.0</v>
       </c>
       <c r="K23">
         <v>-13000000.0</v>
       </c>
       <c r="L23">
         <v>-97000000.0</v>
       </c>
       <c r="M23">
         <v>-43000000.0</v>
       </c>
       <c r="N23">
-        <v>-7000000.0</v>
+        <v>-65999994.0</v>
       </c>
       <c r="O23">
         <v>-98000000.0</v>
       </c>
       <c r="P23">
         <v>-14000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23">
+        <v>123064763.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>2999080.0</v>
       </c>
       <c r="C24">
         <v>82084500.0</v>
       </c>
       <c r="D24">
         <v>98000000.0</v>
       </c>
       <c r="E24">
         <v>-1050974.0</v>
       </c>
       <c r="F24">
         <v>1640988.0</v>
       </c>
       <c r="G24">
         <v>409835.0</v>
       </c>
       <c r="H24">
         <v>1000000.0</v>
       </c>
       <c r="I24">
-        <v>186000000.0</v>
+        <v>-11297568.0</v>
       </c>
       <c r="J24">
         <v>-16000000.0</v>
       </c>
       <c r="K24">
-        <v>-31000000.0</v>
+        <v>-7608800.0</v>
       </c>
       <c r="L24">
-        <v>-24000000.0</v>
+        <v>10594875.0</v>
       </c>
       <c r="M24">
         <v>2000000.0</v>
       </c>
       <c r="N24">
         <v>8000000.0</v>
       </c>
       <c r="O24">
         <v>-5000000.0</v>
       </c>
       <c r="P24">
         <v>15000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24">
+        <v>243482970.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>108966595.0</v>
       </c>
       <c r="C25">
         <v>52147800.0</v>
       </c>
       <c r="D25">
         <v>24000000.0</v>
       </c>
       <c r="E25">
         <v>78823073.0</v>
       </c>
       <c r="F25">
         <v>-50944769.0</v>
       </c>
       <c r="G25">
         <v>125000000.0</v>
       </c>
       <c r="H25">
         <v>-16000000.0</v>
       </c>
       <c r="I25">
-        <v>163000000.0</v>
+        <v>-54000000.0</v>
       </c>
       <c r="J25">
-        <v>250000000.0</v>
+        <v>-102271.0</v>
       </c>
       <c r="K25">
-        <v>153000000.0</v>
+        <v>-72464011.0</v>
       </c>
       <c r="L25">
-        <v>162000000.0</v>
+        <v>545937660.0</v>
       </c>
       <c r="M25">
-        <v>69000000.0</v>
+        <v>1627978.0</v>
       </c>
       <c r="N25">
-        <v>44000000.0</v>
+        <v>-6563727.0</v>
       </c>
       <c r="O25">
-        <v>78000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="P25">
-        <v>53000000.0</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>162407816.0</v>
+      </c>
+      <c r="Q25">
+        <v>292444221.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-114964758.0</v>
       </c>
       <c r="C26">
         <v>-76290300.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>259000000.0</v>
       </c>
       <c r="K26">
         <v>375000000.0</v>
       </c>
       <c r="L26">
         <v>2.1683901172501E+17</v>
       </c>
       <c r="M26">
         <v>259000000.0</v>
       </c>
       <c r="N26">
         <v>317000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>24132500.0</v>
       </c>
       <c r="D27">
         <v>20000000.0</v>
       </c>
       <c r="E27">
         <v>18000000.0</v>
       </c>
       <c r="F27">
         <v>15000000.0</v>
       </c>
       <c r="G27">
         <v>15000000.0</v>
       </c>
       <c r="H27">
         <v>16000000.0</v>
       </c>
       <c r="I27">
         <v>12000000.0</v>
       </c>
       <c r="J27">
         <v>8000000.0</v>
       </c>
       <c r="K27">
         <v>6000000.0</v>
       </c>
       <c r="L27">
         <v>7000000.0</v>
       </c>
       <c r="M27">
         <v>4000000.0</v>
       </c>
       <c r="N27">
         <v>2000000.0</v>
       </c>
       <c r="O27">
         <v>1000000.0</v>
       </c>
       <c r="P27">
         <v>144000000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>-207936258.0</v>
       </c>
       <c r="C28">
         <v>-54079200.0</v>
       </c>
       <c r="D28">
         <v>-174000000.0</v>
       </c>
       <c r="E28">
         <v>-168155890.0</v>
       </c>
       <c r="F28">
         <v>-435000000.0</v>
       </c>
       <c r="G28">
         <v>101000000.0</v>
       </c>
       <c r="H28">
         <v>-76000000.0</v>
       </c>
       <c r="I28">
         <v>-82000000.0</v>
       </c>
       <c r="J28">
         <v>61000000.0</v>
       </c>
       <c r="K28">
         <v>145000000.0</v>
       </c>
       <c r="L28">
         <v>-308000000.0</v>
       </c>
       <c r="M28">
-        <v>753000000.0</v>
+        <v>792000000.0</v>
       </c>
       <c r="N28">
         <v>43000000.0</v>
       </c>
       <c r="O28">
         <v>-86000000.0</v>
       </c>
       <c r="P28">
         <v>201000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28">
+        <v>-63517296.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>488850144.0</v>
       </c>
       <c r="C29">
         <v>290675700.0</v>
       </c>
       <c r="D29">
         <v>432000000.0</v>
       </c>
       <c r="E29">
         <v>472938442.0</v>
       </c>
       <c r="F29">
         <v>357000000.0</v>
       </c>
       <c r="G29">
         <v>334000000.0</v>
       </c>
       <c r="H29">
         <v>447000000.0</v>
       </c>
       <c r="I29">
         <v>66000000.0</v>
       </c>
       <c r="J29">
         <v>160000000.0</v>
       </c>
       <c r="K29">
-        <v>88000000.0</v>
+        <v>92549745.0</v>
       </c>
       <c r="L29">
         <v>511000000.0</v>
       </c>
       <c r="M29">
-        <v>212000000.0</v>
+        <v>173000000.0</v>
       </c>
       <c r="N29">
         <v>184000000.0</v>
       </c>
       <c r="O29">
         <v>246000000.0</v>
       </c>
       <c r="P29">
         <v>-29000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29">
+        <v>-111155269.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-315903161.0</v>
       </c>
       <c r="C30">
         <v>-307092600.0</v>
       </c>
       <c r="D30">
         <v>-219000000.0</v>
       </c>
       <c r="E30">
         <v>-285865014.0</v>
       </c>
       <c r="F30">
         <v>-221000000.0</v>
       </c>
       <c r="G30">
         <v>-176000000.0</v>
       </c>
       <c r="H30">
         <v>-353000000.0</v>
       </c>
       <c r="I30">
         <v>-91000000.0</v>
       </c>
       <c r="J30">
         <v>-292000000.0</v>
       </c>
       <c r="K30">
-        <v>-365000000.0</v>
+        <v>-386852993.0</v>
       </c>
       <c r="L30">
         <v>-722000000.0</v>
       </c>
       <c r="M30">
         <v>-216000000.0</v>
       </c>
       <c r="N30">
         <v>-132000000.0</v>
       </c>
       <c r="O30">
         <v>-131000000.0</v>
       </c>
       <c r="P30">
         <v>-69000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>186582059.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>120000000.0</v>
       </c>
       <c r="C2">
         <v>121962612.0</v>
       </c>
       <c r="D2">
         <v>133000000.0</v>
       </c>
       <c r="E2">
         <v>118000000.0</v>
       </c>
       <c r="F2">
         <v>141000000.0</v>
       </c>
       <c r="G2">
         <v>163820961.0</v>
       </c>
       <c r="H2">
         <v>213000000.0</v>
       </c>
       <c r="I2">
         <v>180000000.0</v>
       </c>
@@ -19945,126 +20217,126 @@
       </c>
       <c r="AZ2">
         <v>163000000.0</v>
       </c>
       <c r="BA2">
         <v>165000000.0</v>
       </c>
       <c r="BB2">
         <v>142000000.0</v>
       </c>
       <c r="BC2">
         <v>87000000.0</v>
       </c>
       <c r="BD2">
         <v>114000000.0</v>
       </c>
       <c r="BE2">
         <v>39000000.0</v>
       </c>
       <c r="BF2">
         <v>113000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>72000000</v>
       </c>
       <c r="C3">
         <v>109136386</v>
       </c>
       <c r="D3">
         <v>79534447</v>
       </c>
       <c r="E3">
         <v>77000000</v>
       </c>
       <c r="F3">
         <v>69000000</v>
       </c>
       <c r="G3">
         <v>136574685</v>
       </c>
       <c r="H3">
         <v>96000000</v>
       </c>
       <c r="I3">
         <v>78000000</v>
       </c>
       <c r="J3">
         <v>68000000</v>
       </c>
       <c r="K3">
         <v>135625978</v>
       </c>
       <c r="L3">
         <v>82608007</v>
       </c>
       <c r="M3">
         <v>71804672</v>
       </c>
       <c r="N3">
         <v>69000000</v>
       </c>
       <c r="O3">
         <v>113372079</v>
       </c>
       <c r="P3">
         <v>80000000</v>
       </c>
       <c r="Q3">
-        <v>53274278.97</v>
+        <v>53274278</v>
       </c>
       <c r="R3">
         <v>33000000</v>
       </c>
       <c r="S3">
         <v>104000000</v>
       </c>
       <c r="T3">
         <v>54000000</v>
       </c>
       <c r="U3">
-        <v>49980959.63</v>
+        <v>49980959</v>
       </c>
       <c r="V3">
-        <v>37513334.82</v>
+        <v>37513334</v>
       </c>
       <c r="W3">
         <v>60359560</v>
       </c>
       <c r="X3">
-        <v>44614029.94</v>
+        <v>44614029</v>
       </c>
       <c r="Y3">
-        <v>48360794.02</v>
+        <v>48360794</v>
       </c>
       <c r="Z3">
-        <v>62867415.93</v>
+        <v>62867415</v>
       </c>
       <c r="AA3">
         <v>99905005</v>
       </c>
       <c r="AB3">
         <v>50000000</v>
       </c>
       <c r="AC3">
         <v>71000000</v>
       </c>
       <c r="AD3">
         <v>59000000</v>
       </c>
       <c r="AE3">
         <v>117000000</v>
       </c>
       <c r="AF3">
         <v>63000000</v>
       </c>
       <c r="AG3">
         <v>50000000</v>
       </c>
       <c r="AH3">
         <v>47000000</v>
       </c>
@@ -20121,51 +20393,51 @@
       </c>
       <c r="AZ3">
         <v>37000000</v>
       </c>
       <c r="BA3">
         <v>32000000</v>
       </c>
       <c r="BB3">
         <v>23000000</v>
       </c>
       <c r="BC3">
         <v>56000000</v>
       </c>
       <c r="BD3">
         <v>23000000</v>
       </c>
       <c r="BE3">
         <v>15000000</v>
       </c>
       <c r="BF3">
         <v>32000000</v>
       </c>
     </row>
     <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20201,51 +20473,51 @@
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20281,114 +20553,114 @@
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>23000000.0</v>
       </c>
       <c r="C6">
         <v>-1999387.1</v>
       </c>
       <c r="D6">
         <v>-11000000.0</v>
       </c>
       <c r="E6">
         <v>15000000.0</v>
       </c>
       <c r="F6">
         <v>-23000000.0</v>
       </c>
       <c r="G6">
         <v>-27657261.0</v>
       </c>
       <c r="H6">
         <v>-61000000.0</v>
       </c>
       <c r="I6">
         <v>33000000.0</v>
       </c>
       <c r="J6">
         <v>-22000000.0</v>
       </c>
       <c r="K6">
         <v>54658750.0</v>
       </c>
       <c r="L6">
         <v>-25856750.0</v>
       </c>
       <c r="M6">
         <v>-15486850.0</v>
       </c>
       <c r="N6">
         <v>26000000.0</v>
       </c>
       <c r="O6">
         <v>9643350.0</v>
       </c>
       <c r="P6">
         <v>15000000.0</v>
       </c>
       <c r="Q6">
-        <v>-4178374.82</v>
+        <v>-4178374.0</v>
       </c>
       <c r="R6">
         <v>13000000.0</v>
       </c>
       <c r="S6">
         <v>-176000000.0</v>
       </c>
       <c r="T6">
         <v>33000000.0</v>
       </c>
       <c r="U6">
-        <v>-61881188.12</v>
+        <v>-61881188.0</v>
       </c>
       <c r="V6">
-        <v>-113712296.17</v>
+        <v>-113712296.0</v>
       </c>
       <c r="W6">
         <v>30553650.0</v>
       </c>
       <c r="X6">
         <v>63398884.0</v>
       </c>
       <c r="Y6">
         <v>121464319.0</v>
       </c>
       <c r="Z6">
         <v>94852592.0</v>
       </c>
       <c r="AA6">
         <v>40829600.0</v>
       </c>
       <c r="AB6">
         <v>-61000000.0</v>
       </c>
       <c r="AC6">
         <v>-9000000.0</v>
       </c>
       <c r="AD6">
         <v>58000000.0</v>
       </c>
@@ -20457,227 +20729,227 @@
       </c>
       <c r="AZ6">
         <v>40000000.0</v>
       </c>
       <c r="BA6">
         <v>-2000000.0</v>
       </c>
       <c r="BB6">
         <v>23000000.0</v>
       </c>
       <c r="BC6">
         <v>55000000.0</v>
       </c>
       <c r="BD6">
         <v>-27000000.0</v>
       </c>
       <c r="BE6">
         <v>75000000.0</v>
       </c>
       <c r="BF6">
         <v>-74000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>-250000000.0</v>
       </c>
       <c r="C7">
         <v>-14503605.0</v>
       </c>
       <c r="D7">
         <v>-104349133.0</v>
       </c>
       <c r="E7">
-        <v>33111000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F7">
-        <v>-333672000.0</v>
+        <v>-81000000.0</v>
       </c>
       <c r="G7">
         <v>-128112748.0</v>
       </c>
       <c r="H7">
         <v>59000000.0</v>
       </c>
       <c r="I7">
         <v>-65000000.0</v>
       </c>
       <c r="J7">
         <v>-136000000.0</v>
       </c>
       <c r="K7">
         <v>-61805527.0</v>
       </c>
       <c r="L7">
         <v>55531621.0</v>
       </c>
       <c r="M7">
         <v>-23044899.0</v>
       </c>
       <c r="N7">
         <v>-72000000.0</v>
       </c>
       <c r="O7">
         <v>74357715.0</v>
       </c>
       <c r="P7">
         <v>93000000.0</v>
       </c>
       <c r="Q7">
-        <v>-54318872.67</v>
+        <v>-54318872.0</v>
       </c>
       <c r="R7">
         <v>-482000000.0</v>
       </c>
       <c r="S7">
         <v>-40000000.0</v>
       </c>
       <c r="T7">
         <v>-146000000.0</v>
       </c>
       <c r="U7">
-        <v>-141612718.96</v>
+        <v>-141612718.0</v>
       </c>
       <c r="V7">
-        <v>-31651876.25</v>
+        <v>-31651876.0</v>
       </c>
       <c r="W7">
         <v>-88852140.0</v>
       </c>
       <c r="X7">
         <v>49310243.0</v>
       </c>
       <c r="Y7">
-        <v>-39363436.99</v>
+        <v>-39363436.0</v>
       </c>
       <c r="Z7">
         <v>81617346.0</v>
       </c>
       <c r="AA7">
         <v>22813406.0</v>
       </c>
       <c r="AB7">
         <v>1000000.0</v>
       </c>
       <c r="AC7">
-        <v>10000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="AD7">
         <v>82000000.0</v>
       </c>
       <c r="AE7">
         <v>-30000000.0</v>
       </c>
       <c r="AF7">
         <v>-37000000.0</v>
       </c>
       <c r="AG7">
         <v>-117000000.0</v>
       </c>
       <c r="AH7">
         <v>-104000000.0</v>
       </c>
       <c r="AI7">
-        <v>-24000000.0</v>
+        <v>-44000000.0</v>
       </c>
       <c r="AJ7">
-        <v>19000000.0</v>
+        <v>13969328.0</v>
       </c>
       <c r="AK7">
         <v>-35000000.0</v>
       </c>
       <c r="AL7">
         <v>-45000000.0</v>
       </c>
       <c r="AM7">
         <v>-2000000.0</v>
       </c>
       <c r="AN7">
         <v>-20000000.0</v>
       </c>
       <c r="AO7">
-        <v>89000000.0</v>
+        <v>98997786.0</v>
       </c>
       <c r="AP7">
-        <v>-124000000.0</v>
+        <v>-129198966.0</v>
       </c>
       <c r="AQ7">
         <v>196000000.0</v>
       </c>
       <c r="AR7">
         <v>36000000.0</v>
       </c>
       <c r="AS7">
         <v>99000000.0</v>
       </c>
       <c r="AT7">
         <v>-65000000.0</v>
       </c>
       <c r="AU7">
         <v>56000000.0</v>
       </c>
       <c r="AV7">
         <v>-2000000.0</v>
       </c>
       <c r="AW7">
         <v>-38000000.0</v>
       </c>
       <c r="AX7">
         <v>-71000000.0</v>
       </c>
       <c r="AY7">
         <v>84000000.0</v>
       </c>
       <c r="AZ7">
         <v>27000000.0</v>
       </c>
       <c r="BA7">
         <v>-7000000.0</v>
       </c>
       <c r="BB7">
-        <v>-118000000.0</v>
+        <v>-172000000.0</v>
       </c>
       <c r="BC7">
-        <v>150000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="BD7">
         <v>70000000.0</v>
       </c>
       <c r="BE7">
         <v>-77000000.0</v>
       </c>
       <c r="BF7">
         <v>-97000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20713,126 +20985,126 @@
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>-249000000.0</v>
       </c>
       <c r="C9">
         <v>83497494.0</v>
       </c>
       <c r="D9">
         <v>-21811675.0</v>
       </c>
       <c r="E9">
-        <v>10188000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="F9">
-        <v>-252334000.0</v>
+        <v>-273000000.0</v>
       </c>
       <c r="G9">
         <v>44679752.0</v>
       </c>
       <c r="H9">
         <v>99000000.0</v>
       </c>
       <c r="I9">
         <v>-42000000.0</v>
       </c>
       <c r="J9">
         <v>-144000000.0</v>
       </c>
       <c r="K9">
         <v>62188079.0</v>
       </c>
       <c r="L9">
         <v>144795258.0</v>
       </c>
       <c r="M9">
         <v>-10959868.0</v>
       </c>
       <c r="N9">
         <v>-217000000.0</v>
       </c>
       <c r="O9">
         <v>250726706.0</v>
       </c>
       <c r="P9">
         <v>195000000.0</v>
       </c>
       <c r="Q9">
-        <v>-80433715.31</v>
+        <v>-80433715.0</v>
       </c>
       <c r="R9">
         <v>-210000000.0</v>
       </c>
       <c r="S9">
         <v>30000000.0</v>
       </c>
       <c r="T9">
         <v>-23000000.0</v>
       </c>
       <c r="U9">
-        <v>-149942878.9</v>
+        <v>-149942878.0</v>
       </c>
       <c r="V9">
-        <v>-126607505.01</v>
+        <v>-126607505.0</v>
       </c>
       <c r="W9">
         <v>56944449.0</v>
       </c>
       <c r="X9">
-        <v>-22307014.97</v>
+        <v>-22307014.0</v>
       </c>
       <c r="Y9">
         <v>64106168.0</v>
       </c>
       <c r="Z9">
-        <v>-55146856.08</v>
+        <v>-55146856.0</v>
       </c>
       <c r="AA9">
         <v>134044167.0</v>
       </c>
       <c r="AB9">
         <v>12000000.0</v>
       </c>
       <c r="AC9">
         <v>46000000.0</v>
       </c>
       <c r="AD9">
         <v>-75000000.0</v>
       </c>
       <c r="AE9">
         <v>-6000000.0</v>
       </c>
       <c r="AF9">
         <v>57000000.0</v>
       </c>
       <c r="AG9">
         <v>-55000000.0</v>
       </c>
       <c r="AH9">
         <v>-141000000.0</v>
       </c>
@@ -20883,126 +21155,126 @@
       </c>
       <c r="AX9">
         <v>-93000000.0</v>
       </c>
       <c r="AY9">
         <v>-51000000.0</v>
       </c>
       <c r="AZ9">
         <v>74000000.0</v>
       </c>
       <c r="BA9">
         <v>-23000000.0</v>
       </c>
       <c r="BB9">
         <v>-135000000.0</v>
       </c>
       <c r="BC9">
         <v>48000000.0</v>
       </c>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
     </row>
     <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>-279000000.0</v>
       </c>
       <c r="C10">
         <v>-39640561.0</v>
       </c>
       <c r="D10">
         <v>-46506890.0</v>
       </c>
       <c r="E10">
-        <v>3396000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F10">
-        <v>-63777000.0</v>
+        <v>-69000000.0</v>
       </c>
       <c r="G10">
         <v>25944347.0</v>
       </c>
       <c r="H10">
         <v>-23000000.0</v>
       </c>
       <c r="I10">
         <v>-40000000.0</v>
       </c>
       <c r="J10">
         <v>17000000.0</v>
       </c>
       <c r="K10">
         <v>10564317.0</v>
       </c>
       <c r="L10">
         <v>27120264.0</v>
       </c>
       <c r="M10">
         <v>79561642.0</v>
       </c>
       <c r="N10">
         <v>78000000.0</v>
       </c>
       <c r="O10">
         <v>-6232918.0</v>
       </c>
       <c r="P10">
         <v>18000000.0</v>
       </c>
       <c r="Q10">
         <v>14064576.0</v>
       </c>
       <c r="R10">
         <v>-256000000.0</v>
       </c>
       <c r="S10">
         <v>-101000000.0</v>
       </c>
       <c r="T10">
         <v>-122000000.0</v>
       </c>
       <c r="U10">
-        <v>-122572353.39</v>
+        <v>-122572353.0</v>
       </c>
       <c r="V10">
-        <v>-127779796.72</v>
+        <v>-127779796.0</v>
       </c>
       <c r="W10">
         <v>16668033.0</v>
       </c>
       <c r="X10">
         <v>17610801.0</v>
       </c>
       <c r="Y10">
         <v>58482820.0</v>
       </c>
       <c r="Z10">
-        <v>-18749931.07</v>
+        <v>-18749931.0</v>
       </c>
       <c r="AA10">
         <v>-1379435.0</v>
       </c>
       <c r="AB10">
         <v>34000000.0</v>
       </c>
       <c r="AC10">
         <v>-9000000.0</v>
       </c>
       <c r="AD10">
         <v>33000000.0</v>
       </c>
       <c r="AE10">
         <v>38000000.0</v>
       </c>
       <c r="AF10">
         <v>47000000.0</v>
       </c>
       <c r="AG10">
         <v>-63000000.0</v>
       </c>
       <c r="AH10">
         <v>-31000000.0</v>
       </c>
@@ -21059,51 +21331,51 @@
       </c>
       <c r="AZ10">
         <v>13000000.0</v>
       </c>
       <c r="BA10">
         <v>12000000.0</v>
       </c>
       <c r="BB10">
         <v>-23000000.0</v>
       </c>
       <c r="BC10">
         <v>32000000.0</v>
       </c>
       <c r="BD10">
         <v>57000000.0</v>
       </c>
       <c r="BE10">
         <v>-14000000.0</v>
       </c>
       <c r="BF10">
         <v>-40000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>-109000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>-165000000.0</v>
       </c>
       <c r="P11">
         <v>-119000000.0</v>
@@ -21197,51 +21469,51 @@
       <c r="AU11">
         <v>205717000.0</v>
       </c>
       <c r="AV11">
         <v>127543000.0</v>
       </c>
       <c r="AW11">
         <v>114996000.0</v>
       </c>
       <c r="AX11">
         <v>50975000.0</v>
       </c>
       <c r="AY11">
         <v>-1000000.0</v>
       </c>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
     </row>
     <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>-38000000.0</v>
       </c>
       <c r="M12">
         <v>-38000000.0</v>
       </c>
       <c r="N12">
         <v>-38000000.0</v>
       </c>
       <c r="O12">
         <v>-107000000.0</v>
       </c>
       <c r="P12">
         <v>-127000000.0</v>
@@ -21321,51 +21593,51 @@
       <c r="AQ12">
         <v>466000000.0</v>
       </c>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12">
         <v>94000000.0</v>
       </c>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12">
         <v>99000000.0</v>
       </c>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>2000000.0</v>
       </c>
       <c r="M13">
         <v>2000000.0</v>
       </c>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13">
         <v>50000000.0</v>
       </c>
       <c r="P13">
         <v>-16000000.0</v>
@@ -21449,51 +21721,51 @@
       <c r="AQ13">
         <v>-15000000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>-48000000.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13">
         <v>-65000000.0</v>
       </c>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>83000000.0</v>
       </c>
       <c r="C14">
         <v>85973645.0</v>
       </c>
       <c r="D14">
         <v>84000000.0</v>
       </c>
       <c r="E14">
         <v>82000000.0</v>
       </c>
       <c r="F14">
         <v>78000000.0</v>
       </c>
       <c r="G14">
         <v>74358900.0</v>
       </c>
       <c r="H14">
         <v>73000000.0</v>
       </c>
       <c r="I14">
         <v>74000000.0</v>
       </c>
@@ -21530,146 +21802,146 @@
       <c r="T14">
         <v>67000000.0</v>
       </c>
       <c r="U14">
         <v>77351485.0</v>
       </c>
       <c r="V14">
         <v>73854377.0</v>
       </c>
       <c r="W14">
         <v>75108000.0</v>
       </c>
       <c r="X14">
         <v>75139418.0</v>
       </c>
       <c r="Y14">
         <v>74228195.0</v>
       </c>
       <c r="Z14">
         <v>72793850.0</v>
       </c>
       <c r="AA14">
         <v>80821471.0</v>
       </c>
       <c r="AB14">
-        <v>66000000.0</v>
+        <v>67068322.0</v>
       </c>
       <c r="AC14">
-        <v>60000000.0</v>
+        <v>68219804.0</v>
       </c>
       <c r="AD14">
         <v>57000000.0</v>
       </c>
       <c r="AE14">
         <v>57000000.0</v>
       </c>
       <c r="AF14">
         <v>51000000.0</v>
       </c>
       <c r="AG14">
-        <v>46000000.0</v>
+        <v>53185339.0</v>
       </c>
       <c r="AH14">
         <v>44000000.0</v>
       </c>
       <c r="AI14">
-        <v>46000000.0</v>
+        <v>46270777.0</v>
       </c>
       <c r="AJ14">
         <v>41000000.0</v>
       </c>
       <c r="AK14">
-        <v>41000000.0</v>
+        <v>46901632.0</v>
       </c>
       <c r="AL14">
         <v>43000000.0</v>
       </c>
       <c r="AM14">
-        <v>46000000.0</v>
+        <v>40728708.0</v>
       </c>
       <c r="AN14">
         <v>37000000.0</v>
       </c>
       <c r="AO14">
-        <v>38000000.0</v>
+        <v>42268717.0</v>
       </c>
       <c r="AP14">
-        <v>34000000.0</v>
+        <v>38533025.0</v>
       </c>
       <c r="AQ14">
         <v>41000000.0</v>
       </c>
       <c r="AR14">
-        <v>32000000.0</v>
+        <v>36006436.0</v>
       </c>
       <c r="AS14">
-        <v>35000000.0</v>
+        <v>39256151.0</v>
       </c>
       <c r="AT14">
-        <v>32000000.0</v>
+        <v>34653411.0</v>
       </c>
       <c r="AU14">
         <v>17000000.0</v>
       </c>
       <c r="AV14">
-        <v>12000000.0</v>
+        <v>15226880.0</v>
       </c>
       <c r="AW14">
-        <v>11000000.0</v>
+        <v>14907934.0</v>
       </c>
       <c r="AX14">
-        <v>9000000.0</v>
+        <v>12377939.0</v>
       </c>
       <c r="AY14">
         <v>13000000.0</v>
       </c>
       <c r="AZ14">
         <v>10000000.0</v>
       </c>
       <c r="BA14">
         <v>5000000.0</v>
       </c>
       <c r="BB14">
-        <v>4000000.0</v>
+        <v>5122425.0</v>
       </c>
       <c r="BC14">
         <v>7000000.0</v>
       </c>
       <c r="BD14">
         <v>5000000.0</v>
       </c>
       <c r="BE14">
-        <v>1000000.0</v>
+        <v>1198006.0</v>
       </c>
       <c r="BF14">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -21694,72 +21966,72 @@
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15"/>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15">
-        <v>103000000.0</v>
+        <v>7867991.0</v>
       </c>
       <c r="AY15">
         <v>103000000.0</v>
       </c>
       <c r="AZ15">
         <v>198965000.0</v>
       </c>
       <c r="BA15">
         <v>147000000.0</v>
       </c>
       <c r="BB15">
         <v>103000000.0</v>
       </c>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>143000000.0</v>
       </c>
       <c r="C16">
         <v>119963225.0</v>
       </c>
       <c r="D16">
         <v>122000000.0</v>
       </c>
       <c r="E16">
         <v>133000000.0</v>
       </c>
       <c r="F16">
         <v>118000000.0</v>
       </c>
       <c r="G16">
         <v>136163700.0</v>
       </c>
       <c r="H16">
         <v>152000000.0</v>
       </c>
       <c r="I16">
         <v>213000000.0</v>
       </c>
@@ -21891,51 +22163,51 @@
       </c>
       <c r="AZ16">
         <v>203000000.0</v>
       </c>
       <c r="BA16">
         <v>163000000.0</v>
       </c>
       <c r="BB16">
         <v>165000000.0</v>
       </c>
       <c r="BC16">
         <v>142000000.0</v>
       </c>
       <c r="BD16">
         <v>87000000.0</v>
       </c>
       <c r="BE16">
         <v>114000000.0</v>
       </c>
       <c r="BF16">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21971,51 +22243,51 @@
       <c r="AM17">
         <v>0.0</v>
       </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>1000000.0</v>
       </c>
       <c r="C18">
         <v>111646245.0</v>
       </c>
       <c r="D18">
         <v>25297210.0</v>
       </c>
       <c r="E18">
         <v>37000000.0</v>
       </c>
       <c r="F18">
         <v>-11000000.0</v>
       </c>
       <c r="G18">
         <v>-145910712.0</v>
       </c>
       <c r="H18">
         <v>-10000000.0</v>
       </c>
       <c r="I18">
         <v>74000000.0</v>
       </c>
@@ -22043,51 +22315,51 @@
       <c r="Q18">
         <v>62675622.0</v>
       </c>
       <c r="R18">
         <v>25000000.0</v>
       </c>
       <c r="S18">
         <v>14000000.0</v>
       </c>
       <c r="T18">
         <v>37000000.0</v>
       </c>
       <c r="U18">
         <v>36890708.0</v>
       </c>
       <c r="V18">
         <v>50408543.0</v>
       </c>
       <c r="W18">
         <v>19708120.0</v>
       </c>
       <c r="X18">
         <v>85705899.0</v>
       </c>
       <c r="Y18">
-        <v>-39363436.99</v>
+        <v>-39363436.0</v>
       </c>
       <c r="Z18">
         <v>95955529.0</v>
       </c>
       <c r="AA18">
         <v>16963150.0</v>
       </c>
       <c r="AB18">
         <v>30000000.0</v>
       </c>
       <c r="AC18">
         <v>57000000.0</v>
       </c>
       <c r="AD18">
         <v>73000000.0</v>
       </c>
       <c r="AE18">
         <v>-91000000.0</v>
       </c>
       <c r="AF18">
         <v>-17000000.0</v>
       </c>
       <c r="AG18">
         <v>-32000000.0</v>
       </c>
@@ -22147,51 +22419,51 @@
       </c>
       <c r="AZ18">
         <v>43000000.0</v>
       </c>
       <c r="BA18">
         <v>14000000.0</v>
       </c>
       <c r="BB18">
         <v>-70000000.0</v>
       </c>
       <c r="BC18">
         <v>131000000.0</v>
       </c>
       <c r="BD18">
         <v>70000000.0</v>
       </c>
       <c r="BE18">
         <v>-11000000.0</v>
       </c>
       <c r="BF18">
         <v>-70000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-69000000.0</v>
       </c>
       <c r="E19">
         <v>-72000000.0</v>
       </c>
       <c r="F19">
         <v>-59000000.0</v>
       </c>
       <c r="G19">
         <v>-53880559.34</v>
       </c>
       <c r="H19">
         <v>-93000000.0</v>
       </c>
       <c r="I19">
         <v>-77000000.0</v>
       </c>
       <c r="J19">
         <v>-62000000.0</v>
       </c>
       <c r="K19">
@@ -22287,51 +22559,51 @@
       <c r="AQ19">
         <v>-34000000.0</v>
       </c>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19">
         <v>-21000000.0</v>
       </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19">
         <v>-21000000.0</v>
       </c>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
     </row>
     <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22349,51 +22621,51 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
     </row>
     <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>47000000.0</v>
       </c>
       <c r="C21">
         <v>-74000000.0</v>
       </c>
       <c r="D21">
         <v>-15000000.0</v>
       </c>
       <c r="E21">
         <v>20000000.0</v>
       </c>
       <c r="F21">
         <v>2000000.0</v>
       </c>
       <c r="G21">
         <v>63740612.5</v>
       </c>
       <c r="H21">
         <v>-16753412.11</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -22487,227 +22759,227 @@
       <c r="AQ21">
         <v>-211000000.0</v>
       </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21">
         <v>835000000.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21">
         <v>197000000.0</v>
       </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
     </row>
     <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>196000000.0</v>
       </c>
       <c r="C22">
         <v>111965677.0</v>
       </c>
       <c r="D22">
         <v>88000000.0</v>
       </c>
       <c r="E22">
         <v>36000000.0</v>
       </c>
       <c r="F22">
         <v>38000000.0</v>
       </c>
       <c r="G22">
         <v>-46353600.0</v>
       </c>
       <c r="H22">
         <v>2000000.0</v>
       </c>
       <c r="I22">
         <v>71000000.0</v>
       </c>
       <c r="J22">
         <v>16000000.0</v>
       </c>
       <c r="K22">
         <v>3000000.0</v>
       </c>
       <c r="L22">
         <v>69621549.0</v>
       </c>
       <c r="M22">
         <v>33738573.0</v>
       </c>
       <c r="N22">
         <v>22000000.0</v>
       </c>
       <c r="O22">
         <v>28561490.0</v>
       </c>
       <c r="P22">
         <v>131000000.0</v>
       </c>
       <c r="Q22">
-        <v>-33426998.57</v>
+        <v>-33426998.0</v>
       </c>
       <c r="R22">
         <v>177000000.0</v>
       </c>
       <c r="S22">
         <v>7000000.0</v>
       </c>
       <c r="T22">
         <v>97000000.0</v>
       </c>
       <c r="U22">
         <v>128522467.0</v>
       </c>
       <c r="V22">
-        <v>56270002.0</v>
+        <v>56270000.0</v>
       </c>
       <c r="W22">
         <v>28612571.0</v>
       </c>
       <c r="X22">
         <v>23481068.0</v>
       </c>
       <c r="Y22">
-        <v>-35989428.11</v>
+        <v>-35989428.0</v>
       </c>
       <c r="Z22">
-        <v>-34191050.77</v>
+        <v>-34191050.0</v>
       </c>
       <c r="AA22">
         <v>22142869.0</v>
       </c>
       <c r="AB22">
         <v>1000000.0</v>
       </c>
       <c r="AC22">
-        <v>17000000.0</v>
+        <v>19328944.0</v>
       </c>
       <c r="AD22">
-        <v>24000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AE22">
         <v>-57000000.0</v>
       </c>
       <c r="AF22">
-        <v>217000000.0</v>
+        <v>215390947.0</v>
       </c>
       <c r="AG22">
         <v>55000000.0</v>
       </c>
       <c r="AH22">
         <v>-24000000.0</v>
       </c>
       <c r="AI22">
-        <v>-80000000.0</v>
+        <v>-29873926.0</v>
       </c>
       <c r="AJ22">
         <v>21000000.0</v>
       </c>
       <c r="AK22">
-        <v>15000000.0</v>
+        <v>17159133.0</v>
       </c>
       <c r="AL22">
-        <v>13000000.0</v>
+        <v>13892005.0</v>
       </c>
       <c r="AM22">
-        <v>-20000000.0</v>
+        <v>-22156905.0</v>
       </c>
       <c r="AN22">
-        <v>15000000.0</v>
+        <v>14915294.0</v>
       </c>
       <c r="AO22">
         <v>9000000.0</v>
       </c>
       <c r="AP22">
         <v>-8000000.0</v>
       </c>
       <c r="AQ22">
         <v>-429000000.0</v>
       </c>
       <c r="AR22">
         <v>-45000000.0</v>
       </c>
       <c r="AS22">
         <v>-47000000.0</v>
       </c>
       <c r="AT22">
         <v>-31000000.0</v>
       </c>
       <c r="AU22">
         <v>-16000000.0</v>
       </c>
       <c r="AV22">
-        <v>12000000.0</v>
+        <v>15226880.0</v>
       </c>
       <c r="AW22">
-        <v>28000000.0</v>
+        <v>37869235.0</v>
       </c>
       <c r="AX22">
         <v>29000000.0</v>
       </c>
       <c r="AY22">
         <v>32000000.0</v>
       </c>
       <c r="AZ22">
-        <v>41000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="BA22">
-        <v>24000000.0</v>
+        <v>31223980.0</v>
       </c>
       <c r="BB22">
         <v>-3000000.0</v>
       </c>
       <c r="BC22">
-        <v>54000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="BD22">
-        <v>49000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="BE22">
         <v>-18000000.0</v>
       </c>
       <c r="BF22">
         <v>55000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>1000000.0</v>
       </c>
       <c r="C23">
         <v>-21489763.0</v>
       </c>
       <c r="D23">
         <v>1869313.0</v>
       </c>
       <c r="E23">
         <v>-23265000.0</v>
       </c>
       <c r="F23">
         <v>-13984500.0</v>
       </c>
       <c r="G23">
         <v>34031547.0</v>
       </c>
       <c r="H23">
         <v>-20000000.0</v>
       </c>
       <c r="I23">
         <v>-2000000.0</v>
       </c>
@@ -22723,201 +22995,201 @@
       <c r="M23">
         <v>-6714828.0</v>
       </c>
       <c r="N23">
         <v>71000000.0</v>
       </c>
       <c r="O23">
         <v>-22681127.0</v>
       </c>
       <c r="P23">
         <v>4000000.0</v>
       </c>
       <c r="Q23">
         <v>3133781.0</v>
       </c>
       <c r="R23">
         <v>3000000.0</v>
       </c>
       <c r="S23">
         <v>-1000000.0</v>
       </c>
       <c r="T23">
         <v>-2000000.0</v>
       </c>
       <c r="U23">
-        <v>-52361005.33</v>
+        <v>-52361005.0</v>
       </c>
       <c r="V23">
-        <v>-15239792.27</v>
+        <v>-15239792.0</v>
       </c>
       <c r="W23">
         <v>-11525013.0</v>
       </c>
       <c r="X23">
-        <v>-2348106.84</v>
+        <v>-2348106.0</v>
       </c>
       <c r="Y23">
-        <v>-12371365.91</v>
+        <v>-12371365.0</v>
       </c>
       <c r="Z23">
         <v>4411748.0</v>
       </c>
       <c r="AA23">
         <v>-93014133.0</v>
       </c>
       <c r="AB23">
         <v>3000000.0</v>
       </c>
       <c r="AC23">
         <v>-74000000.0</v>
       </c>
       <c r="AD23">
         <v>-2000000.0</v>
       </c>
       <c r="AE23">
         <v>-18000000.0</v>
       </c>
       <c r="AF23">
         <v>10000000.0</v>
       </c>
       <c r="AG23">
-        <v>-3000000.0</v>
+        <v>3350550.0</v>
       </c>
       <c r="AH23">
         <v>8000000.0</v>
       </c>
       <c r="AI23">
-        <v>-1379000000.0</v>
+        <v>38725164.0</v>
       </c>
       <c r="AJ23">
         <v>-9000000.0</v>
       </c>
       <c r="AK23">
         <v>-6000000.0</v>
       </c>
       <c r="AL23">
         <v>-13000000.0</v>
       </c>
       <c r="AM23">
         <v>34000000.0</v>
       </c>
       <c r="AN23">
         <v>-5000000.0</v>
       </c>
       <c r="AO23">
         <v>-10000000.0</v>
       </c>
       <c r="AP23">
-        <v>-4000000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="AQ23">
         <v>-9000000.0</v>
       </c>
       <c r="AR23">
         <v>-21000000.0</v>
       </c>
       <c r="AS23">
         <v>-37000000.0</v>
       </c>
       <c r="AT23">
         <v>-15000000.0</v>
       </c>
       <c r="AU23">
         <v>883000000.0</v>
       </c>
       <c r="AV23">
         <v>-3000000.0</v>
       </c>
       <c r="AW23">
         <v>-47000000.0</v>
       </c>
       <c r="AX23">
         <v>-15000000.0</v>
       </c>
       <c r="AY23">
         <v>-3000000.0</v>
       </c>
       <c r="AZ23">
         <v>-10000000.0</v>
       </c>
       <c r="BA23">
-        <v>-29000000.0</v>
+        <v>-25087010.0</v>
       </c>
       <c r="BB23">
         <v>-17000000.0</v>
       </c>
       <c r="BC23">
         <v>-88000000.0</v>
       </c>
       <c r="BD23">
-        <v>-89000000.0</v>
+        <v>-89108066.0</v>
       </c>
       <c r="BE23">
         <v>83000000.0</v>
       </c>
       <c r="BF23">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>4000000.0</v>
       </c>
       <c r="C24">
         <v>-44033.5</v>
       </c>
       <c r="D24">
         <v>22270.0</v>
       </c>
       <c r="E24">
         <v>5000000.0</v>
       </c>
       <c r="F24">
         <v>10000000.0</v>
       </c>
       <c r="G24">
         <v>80946343.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>1000000.0</v>
       </c>
       <c r="J24">
         <v>6000000.0</v>
       </c>
       <c r="K24">
         <v>97483677.0</v>
       </c>
       <c r="L24">
         <v>-1397091.0</v>
       </c>
       <c r="M24">
-        <v>2979284.0</v>
+        <v>1.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>-1020053.0</v>
       </c>
       <c r="P24">
         <v>-58706.0</v>
       </c>
       <c r="Q24">
         <v>2085963.0</v>
       </c>
       <c r="R24">
         <v>1000000.0</v>
       </c>
       <c r="S24">
         <v>1000000.0</v>
       </c>
       <c r="T24">
         <v>3000000.0</v>
       </c>
       <c r="U24">
         <v>4760091.0</v>
       </c>
       <c r="V24">
         <v>3516875.0</v>
@@ -22968,268 +23240,268 @@
         <v>-6000000.0</v>
       </c>
       <c r="AL24">
         <v>-9000000.0</v>
       </c>
       <c r="AM24">
         <v>-8000000.0</v>
       </c>
       <c r="AN24">
         <v>-2000000.0</v>
       </c>
       <c r="AO24"/>
       <c r="AP24">
         <v>-21000000.0</v>
       </c>
       <c r="AQ24">
         <v>6000000.0</v>
       </c>
       <c r="AR24">
         <v>-9000000.0</v>
       </c>
       <c r="AS24">
         <v>3000000.0</v>
       </c>
       <c r="AT24">
-        <v>-1000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AU24">
         <v>4000000.0</v>
       </c>
       <c r="AV24">
         <v>-2000000.0</v>
       </c>
       <c r="AW24">
         <v>-3000000.0</v>
       </c>
       <c r="AX24">
         <v>1000000.0</v>
       </c>
       <c r="AY24">
         <v>2756000.0</v>
       </c>
       <c r="AZ24">
         <v>-3000000.0</v>
       </c>
       <c r="BA24">
         <v>10000000.0</v>
       </c>
       <c r="BB24">
         <v>-2000000.0</v>
       </c>
       <c r="BC24">
         <v>3000000.0</v>
       </c>
       <c r="BD24">
         <v>-6000000.0</v>
       </c>
       <c r="BE24">
         <v>-3000000.0</v>
       </c>
       <c r="BF24">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>44000000.0</v>
       </c>
       <c r="C25">
         <v>37346914.0</v>
       </c>
       <c r="D25">
         <v>-2894157.0</v>
       </c>
       <c r="E25">
-        <v>-37111000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="F25">
-        <v>275672000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="G25">
         <v>19348178.0</v>
       </c>
       <c r="H25">
         <v>-58000000.0</v>
       </c>
       <c r="I25">
         <v>42000000.0</v>
       </c>
       <c r="J25">
         <v>89000000.0</v>
       </c>
       <c r="K25">
         <v>-6270949.0</v>
       </c>
       <c r="L25">
         <v>-41473971.0</v>
       </c>
       <c r="M25">
         <v>56218681.0</v>
       </c>
       <c r="N25">
         <v>4000000.0</v>
       </c>
       <c r="O25">
         <v>80916052.0</v>
       </c>
       <c r="P25">
         <v>-10000000.0</v>
       </c>
       <c r="Q25">
         <v>134752587.0</v>
       </c>
       <c r="R25">
         <v>293000000.0</v>
       </c>
       <c r="S25">
         <v>75000000.0</v>
       </c>
       <c r="T25">
         <v>69000000.0</v>
       </c>
       <c r="U25">
-        <v>-3570068.55</v>
+        <v>-3570068.0</v>
       </c>
       <c r="V25">
-        <v>-23445834.26</v>
+        <v>-23445834.0</v>
       </c>
       <c r="W25">
         <v>102157154.0</v>
       </c>
       <c r="X25">
-        <v>-25829175.23</v>
+        <v>-25829175.0</v>
       </c>
       <c r="Y25">
         <v>22493392.0</v>
       </c>
       <c r="Z25">
         <v>47426296.0</v>
       </c>
       <c r="AA25">
         <v>6590416.0</v>
       </c>
       <c r="AB25">
-        <v>49000000.0</v>
+        <v>1555263.0</v>
       </c>
       <c r="AC25">
-        <v>47000000.0</v>
+        <v>7218282.0</v>
       </c>
       <c r="AD25">
-        <v>48000000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="AE25">
-        <v>35000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="AF25">
-        <v>41000000.0</v>
+        <v>-183390947.0</v>
       </c>
       <c r="AG25">
-        <v>43000000.0</v>
+        <v>-1185339.0</v>
       </c>
       <c r="AH25">
-        <v>36000000.0</v>
+        <v>52068426.0</v>
       </c>
       <c r="AI25">
-        <v>118000000.0</v>
+        <v>380119.0</v>
       </c>
       <c r="AJ25">
-        <v>36000000.0</v>
+        <v>30672.0</v>
       </c>
       <c r="AK25">
-        <v>41000000.0</v>
+        <v>802654.0</v>
       </c>
       <c r="AL25">
-        <v>55000000.0</v>
+        <v>-3085055.0</v>
       </c>
       <c r="AM25">
-        <v>37000000.0</v>
+        <v>-44571802.0</v>
       </c>
       <c r="AN25">
-        <v>26000000.0</v>
+        <v>-9915294.0</v>
       </c>
       <c r="AO25">
-        <v>48000000.0</v>
+        <v>-15266503.0</v>
       </c>
       <c r="AP25">
-        <v>40000000.0</v>
+        <v>39665941.0</v>
       </c>
       <c r="AQ25">
         <v>48000000.0</v>
       </c>
       <c r="AR25">
-        <v>38000000.0</v>
+        <v>47617961.0</v>
       </c>
       <c r="AS25">
-        <v>39000000.0</v>
+        <v>48649410.0</v>
       </c>
       <c r="AT25">
-        <v>42000000.0</v>
+        <v>73346589.0</v>
       </c>
       <c r="AU25">
         <v>22000000.0</v>
       </c>
       <c r="AV25">
-        <v>8000000.0</v>
+        <v>30319360.0</v>
       </c>
       <c r="AW25">
-        <v>60000000.0</v>
+        <v>13934953.0</v>
       </c>
       <c r="AX25">
-        <v>42000000.0</v>
+        <v>3616835.0</v>
       </c>
       <c r="AY25">
         <v>2000000.0</v>
       </c>
       <c r="AZ25">
-        <v>12000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="BA25">
-        <v>29000000.0</v>
+        <v>16776020.0</v>
       </c>
       <c r="BB25">
-        <v>24000000.0</v>
+        <v>115193937.0</v>
       </c>
       <c r="BC25">
-        <v>21000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="BD25">
-        <v>16000000.0</v>
+        <v>-48000000.0</v>
       </c>
       <c r="BE25">
-        <v>35000000.0</v>
+        <v>96801994.0</v>
       </c>
       <c r="BF25">
-        <v>6000000.0</v>
+        <v>-32691674.0</v>
       </c>
     </row>
     <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-28000000.0</v>
       </c>
       <c r="C26">
         <v>-40139595.0</v>
       </c>
       <c r="D26">
         <v>-26521380.0</v>
       </c>
       <c r="E26">
         <v>-29715000.0</v>
       </c>
       <c r="F26">
         <v>-13864500.0</v>
       </c>
       <c r="G26">
         <v>-15824048.0</v>
       </c>
       <c r="H26">
         <v>-19000000.0</v>
       </c>
       <c r="I26">
         <v>-31000000.0</v>
       </c>
@@ -23307,58 +23579,58 @@
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>259000000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26">
         <v>415000000.0</v>
       </c>
       <c r="AY26">
         <v>415000000.0</v>
       </c>
       <c r="AZ26"/>
       <c r="BA26">
         <v>-7000000.0</v>
       </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
-        <v>7143057.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="G27">
         <v>7143057.0</v>
       </c>
       <c r="H27">
         <v>5000000.0</v>
       </c>
       <c r="I27">
         <v>6000000.0</v>
       </c>
       <c r="J27">
         <v>6000000.0</v>
       </c>
       <c r="K27">
         <v>5000000.0</v>
       </c>
       <c r="L27">
         <v>5000000.0</v>
       </c>
       <c r="M27">
         <v>7000000.0</v>
       </c>
       <c r="N27">
         <v>3000000.0</v>
       </c>
@@ -23422,214 +23694,214 @@
       <c r="AH27">
         <v>3000000.0</v>
       </c>
       <c r="AI27">
         <v>2000000.0</v>
       </c>
       <c r="AJ27">
         <v>3000000.0</v>
       </c>
       <c r="AK27">
         <v>1000000.0</v>
       </c>
       <c r="AL27">
         <v>2000000.0</v>
       </c>
       <c r="AM27">
         <v>1000000.0</v>
       </c>
       <c r="AN27">
         <v>2000000.0</v>
       </c>
       <c r="AO27">
         <v>2000000.0</v>
       </c>
       <c r="AP27">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AQ27">
         <v>437000000.0</v>
       </c>
       <c r="AR27">
         <v>2000000.0</v>
       </c>
       <c r="AS27">
         <v>2000000.0</v>
       </c>
       <c r="AT27">
         <v>17000000.0</v>
       </c>
       <c r="AU27">
         <v>17000000.0</v>
       </c>
       <c r="AV27">
         <v>2000000.0</v>
       </c>
       <c r="AW27">
         <v>1000000.0</v>
       </c>
       <c r="AX27">
         <v>2000000.0</v>
       </c>
       <c r="AY27">
         <v>-22000000.0</v>
       </c>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27">
         <v>40000000.0</v>
       </c>
       <c r="BC27">
         <v>1000000.0</v>
       </c>
       <c r="BD27">
         <v>-65000000.0</v>
       </c>
       <c r="BE27">
         <v>62000000.0</v>
       </c>
       <c r="BF27">
         <v>-26000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>20000000.0</v>
       </c>
       <c r="C28">
         <v>-114064107.0</v>
       </c>
       <c r="D28">
         <v>-40178876.0</v>
       </c>
       <c r="E28">
         <v>-36000000.0</v>
       </c>
       <c r="F28">
         <v>-26000000.0</v>
       </c>
       <c r="G28">
         <v>45331082.0</v>
       </c>
       <c r="H28">
         <v>-54000000.0</v>
       </c>
       <c r="I28">
         <v>-42000000.0</v>
       </c>
       <c r="J28">
         <v>-14000000.0</v>
       </c>
       <c r="K28">
         <v>5321958.0</v>
       </c>
       <c r="L28">
         <v>-160991764.0</v>
       </c>
       <c r="M28">
         <v>-82862952.0</v>
       </c>
       <c r="N28">
         <v>61000000.0</v>
       </c>
       <c r="O28">
         <v>-23274116.0</v>
       </c>
       <c r="P28">
         <v>-62000000.0</v>
       </c>
       <c r="Q28">
-        <v>-67898590.84</v>
+        <v>-67898590.0</v>
       </c>
       <c r="R28">
         <v>-14000000.0</v>
       </c>
       <c r="S28">
         <v>-194000000.0</v>
       </c>
       <c r="T28">
         <v>-9000000.0</v>
       </c>
       <c r="U28">
-        <v>-103531987.81</v>
+        <v>-103531987.0</v>
       </c>
       <c r="V28">
-        <v>-169982298.4</v>
+        <v>-169982298.0</v>
       </c>
       <c r="W28">
         <v>-11452566.0</v>
       </c>
       <c r="X28">
-        <v>-21132961.55</v>
+        <v>-21132961.0</v>
       </c>
       <c r="Y28">
         <v>158578417.0</v>
       </c>
       <c r="Z28">
-        <v>-1102937.12</v>
+        <v>-1102937.0</v>
       </c>
       <c r="AA28">
         <v>18127427.0</v>
       </c>
       <c r="AB28">
         <v>-94000000.0</v>
       </c>
       <c r="AC28">
         <v>-62000000.0</v>
       </c>
       <c r="AD28">
         <v>66000000.0</v>
       </c>
       <c r="AE28">
         <v>-20000000.0</v>
       </c>
       <c r="AF28">
         <v>-70000000.0</v>
       </c>
       <c r="AG28">
         <v>-3000000.0</v>
       </c>
       <c r="AH28">
         <v>10000000.0</v>
       </c>
       <c r="AI28">
         <v>83000000.0</v>
       </c>
       <c r="AJ28">
         <v>-20000000.0</v>
       </c>
       <c r="AK28">
         <v>2000000.0</v>
       </c>
       <c r="AL28">
         <v>-4000000.0</v>
       </c>
       <c r="AM28">
-        <v>-140000000.0</v>
+        <v>-112000000.0</v>
       </c>
       <c r="AN28">
         <v>11000000.0</v>
       </c>
       <c r="AO28">
         <v>-63000000.0</v>
       </c>
       <c r="AP28">
         <v>309000000.0</v>
       </c>
       <c r="AQ28">
         <v>-10000000.0</v>
       </c>
       <c r="AR28">
         <v>-28000000.0</v>
       </c>
       <c r="AS28">
         <v>-56000000.0</v>
       </c>
       <c r="AT28">
         <v>-214000000.0</v>
       </c>
       <c r="AU28">
         <v>552000000.0</v>
       </c>
@@ -23647,51 +23919,51 @@
       </c>
       <c r="AZ28">
         <v>-2000000.0</v>
       </c>
       <c r="BA28">
         <v>-27000000.0</v>
       </c>
       <c r="BB28">
         <v>93000000.0</v>
       </c>
       <c r="BC28">
         <v>-82000000.0</v>
       </c>
       <c r="BD28">
         <v>-89000000.0</v>
       </c>
       <c r="BE28">
         <v>89000000.0</v>
       </c>
       <c r="BF28">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>73000000.0</v>
       </c>
       <c r="C29">
         <v>220782631.0</v>
       </c>
       <c r="D29">
         <v>104831657.0</v>
       </c>
       <c r="E29">
         <v>114000000.0</v>
       </c>
       <c r="F29">
         <v>58000000.0</v>
       </c>
       <c r="G29">
         <v>-9336026.0</v>
       </c>
       <c r="H29">
         <v>86000000.0</v>
       </c>
       <c r="I29">
         <v>152000000.0</v>
       </c>
@@ -23755,57 +24027,57 @@
       <c r="AC29">
         <v>128000000.0</v>
       </c>
       <c r="AD29">
         <v>132000000.0</v>
       </c>
       <c r="AE29">
         <v>26000000.0</v>
       </c>
       <c r="AF29">
         <v>46000000.0</v>
       </c>
       <c r="AG29">
         <v>18000000.0</v>
       </c>
       <c r="AH29">
         <v>-24000000.0</v>
       </c>
       <c r="AI29">
         <v>3000000.0</v>
       </c>
       <c r="AJ29">
         <v>76000000.0</v>
       </c>
       <c r="AK29">
-        <v>45000000.0</v>
+        <v>44590726.0</v>
       </c>
       <c r="AL29">
-        <v>36000000.0</v>
+        <v>35806950.0</v>
       </c>
       <c r="AM29">
-        <v>-102000000.0</v>
+        <v>-28000000.0</v>
       </c>
       <c r="AN29">
         <v>40000000.0</v>
       </c>
       <c r="AO29">
         <v>135000000.0</v>
       </c>
       <c r="AP29">
         <v>-59000000.0</v>
       </c>
       <c r="AQ29">
         <v>267000000.0</v>
       </c>
       <c r="AR29">
         <v>80000000.0</v>
       </c>
       <c r="AS29">
         <v>152000000.0</v>
       </c>
       <c r="AT29">
         <v>12000000.0</v>
       </c>
       <c r="AU29">
         <v>90000000.0</v>
       </c>
@@ -23818,131 +24090,131 @@
       <c r="AX29">
         <v>-4000000.0</v>
       </c>
       <c r="AY29">
         <v>105000000.0</v>
       </c>
       <c r="AZ29">
         <v>80000000.0</v>
       </c>
       <c r="BA29">
         <v>46000000.0</v>
       </c>
       <c r="BB29">
         <v>-47000000.0</v>
       </c>
       <c r="BC29">
         <v>187000000.0</v>
       </c>
       <c r="BD29">
         <v>93000000.0</v>
       </c>
       <c r="BE29">
         <v>4000000.0</v>
       </c>
       <c r="BF29">
-        <v>-38000000.0</v>
+        <v>-50691674.0</v>
       </c>
     </row>
     <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-68000000.0</v>
       </c>
       <c r="C30">
         <v>-109341873.0</v>
       </c>
       <c r="D30">
         <v>-76314764.0</v>
       </c>
       <c r="E30">
         <v>-72000000.0</v>
       </c>
       <c r="F30">
         <v>-59000000.0</v>
       </c>
       <c r="G30">
         <v>-52470432.0</v>
       </c>
       <c r="H30">
         <v>-93000000.0</v>
       </c>
       <c r="I30">
         <v>-77000000.0</v>
       </c>
       <c r="J30">
         <v>-62000000.0</v>
       </c>
       <c r="K30">
         <v>-39440954.0</v>
       </c>
       <c r="L30">
         <v>-30390835.0</v>
       </c>
       <c r="M30">
         <v>-75054292.0</v>
       </c>
       <c r="N30">
         <v>-28000000.0</v>
       </c>
       <c r="O30">
         <v>-111345299.0</v>
       </c>
       <c r="P30">
         <v>-80000000.0</v>
       </c>
       <c r="Q30">
-        <v>-53274278.97</v>
+        <v>-53274278.0</v>
       </c>
       <c r="R30">
         <v>-32000000.0</v>
       </c>
       <c r="S30">
         <v>-103000000.0</v>
       </c>
       <c r="T30">
         <v>-51000000.0</v>
       </c>
       <c r="U30">
-        <v>-45220868.24</v>
+        <v>-45220868.0</v>
       </c>
       <c r="V30">
-        <v>-33996459.68</v>
+        <v>-33996459.0</v>
       </c>
       <c r="W30">
         <v>-54375212.0</v>
       </c>
       <c r="X30">
-        <v>-42265923.1</v>
+        <v>-42265923.0</v>
       </c>
       <c r="Y30">
-        <v>-44986785.13</v>
+        <v>-44986785.0</v>
       </c>
       <c r="Z30">
-        <v>-62867415.93</v>
+        <v>-62867415.0</v>
       </c>
       <c r="AA30">
         <v>-98389428.0</v>
       </c>
       <c r="AB30">
         <v>-49000000.0</v>
       </c>
       <c r="AC30">
         <v>-74000000.0</v>
       </c>
       <c r="AD30">
         <v>-142000000.0</v>
       </c>
       <c r="AE30">
         <v>-123000000.0</v>
       </c>
       <c r="AF30">
         <v>135000000.0</v>
       </c>
       <c r="AG30">
         <v>-60000000.0</v>
       </c>
       <c r="AH30">
         <v>-44000000.0</v>
       </c>