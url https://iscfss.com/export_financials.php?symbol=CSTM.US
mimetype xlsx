--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1059,51 +1062,51 @@
       <c r="I2">
         <v>685000000.0</v>
       </c>
       <c r="J2">
         <v>717000000.0</v>
       </c>
       <c r="K2">
         <v>627000000.0</v>
       </c>
       <c r="L2">
         <v>657000000.0</v>
       </c>
       <c r="M2">
         <v>662000000.0</v>
       </c>
       <c r="N2">
         <v>469000000.0</v>
       </c>
       <c r="O2">
         <v>482000000.0</v>
       </c>
       <c r="P2">
         <v>464000000.0</v>
       </c>
       <c r="Q2">
-        <v>562109450.0</v>
+        <v>423707985.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
@@ -1359,51 +1362,51 @@
       <c r="I10">
         <v>164000000.0</v>
       </c>
       <c r="J10">
         <v>269000000.0</v>
       </c>
       <c r="K10">
         <v>347000000.0</v>
       </c>
       <c r="L10">
         <v>472000000.0</v>
       </c>
       <c r="M10">
         <v>989000000.0</v>
       </c>
       <c r="N10">
         <v>233000000.0</v>
       </c>
       <c r="O10">
         <v>142000000.0</v>
       </c>
       <c r="P10">
         <v>113000000.0</v>
       </c>
       <c r="Q10">
-        <v>20123250.0</v>
+        <v>15168543.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
@@ -1424,60 +1427,60 @@
       <c r="F12">
         <v>167168400.0</v>
       </c>
       <c r="G12">
         <v>537138450.0</v>
       </c>
       <c r="H12">
         <v>206540000.0</v>
       </c>
       <c r="I12">
         <v>194000000.0</v>
       </c>
       <c r="J12">
         <v>338000000.0</v>
       </c>
       <c r="K12">
         <v>464000000.0</v>
       </c>
       <c r="L12">
         <v>542000000.0</v>
       </c>
       <c r="M12">
         <v>1046000000.0</v>
       </c>
       <c r="N12">
-        <v>267781117.0</v>
+        <v>258000000.0</v>
       </c>
       <c r="O12">
         <v>176000000.0</v>
       </c>
       <c r="P12">
         <v>145000000.0</v>
       </c>
       <c r="Q12">
-        <v>142204300.0</v>
+        <v>107191041.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>3998774.0</v>
       </c>
       <c r="C13">
         <v>4000000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>3201750.0</v>
       </c>
       <c r="F13">
         <v>3411600.0</v>
       </c>
       <c r="G13">
         <v>3670650.0</v>
       </c>
       <c r="H13">
@@ -1619,51 +1622,51 @@
       <c r="I16">
         <v>68000000.0</v>
       </c>
       <c r="J16">
         <v>10259292.0</v>
       </c>
       <c r="K16">
         <v>14070997.0</v>
       </c>
       <c r="L16">
         <v>13000000.0</v>
       </c>
       <c r="M16">
         <v>32000000.0</v>
       </c>
       <c r="N16">
         <v>13492847.0</v>
       </c>
       <c r="O16">
         <v>10000000.0</v>
       </c>
       <c r="P16">
         <v>29000000.0</v>
       </c>
       <c r="Q16">
-        <v>42929600.0</v>
+        <v>32359559.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
@@ -1861,51 +1864,51 @@
       <c r="I22">
         <v>660000000.0</v>
       </c>
       <c r="J22">
         <v>643000000.0</v>
       </c>
       <c r="K22">
         <v>591000000.0</v>
       </c>
       <c r="L22">
         <v>542000000.0</v>
       </c>
       <c r="M22">
         <v>436000000.0</v>
       </c>
       <c r="N22">
         <v>328000000.0</v>
       </c>
       <c r="O22">
         <v>385000000.0</v>
       </c>
       <c r="P22">
         <v>422000000.0</v>
       </c>
       <c r="Q22">
-        <v>670775000.0</v>
+        <v>505618121.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
         <v>5352359261.0</v>
       </c>
       <c r="C23">
         <v>4734000000.0</v>
       </c>
       <c r="D23">
         <v>4661000000.0</v>
       </c>
       <c r="E23">
         <v>5273282250.0</v>
       </c>
       <c r="F23">
         <v>5258412800.0</v>
       </c>
       <c r="G23">
         <v>5052037950.0</v>
       </c>
       <c r="H23">
@@ -1914,51 +1917,51 @@
       <c r="I23">
         <v>3901000000.0</v>
       </c>
       <c r="J23">
         <v>3711000000.0</v>
       </c>
       <c r="K23">
         <v>3787000000.0</v>
       </c>
       <c r="L23">
         <v>3628000000.0</v>
       </c>
       <c r="M23">
         <v>3012000000.0</v>
       </c>
       <c r="N23">
         <v>1764000000.0</v>
       </c>
       <c r="O23">
         <v>1631000000.0</v>
       </c>
       <c r="P23">
         <v>1612000000.0</v>
       </c>
       <c r="Q23">
-        <v>2464427350.0</v>
+        <v>1857640976.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
         <v>1905000000.0</v>
       </c>
       <c r="C24">
         <v>1879000000.0</v>
       </c>
       <c r="D24">
         <v>1814000000.0</v>
       </c>
       <c r="E24">
         <v>1908000000.0</v>
       </c>
       <c r="F24">
         <v>1871000000.0</v>
       </c>
       <c r="G24">
         <v>2299000000.0</v>
       </c>
       <c r="H24">
@@ -2121,51 +2124,51 @@
       <c r="I28">
         <v>1987000000.0</v>
       </c>
       <c r="J28">
         <v>1858000000.0</v>
       </c>
       <c r="K28">
         <v>2121000000.0</v>
       </c>
       <c r="L28">
         <v>1761000000.0</v>
       </c>
       <c r="M28">
         <v>263000000.0</v>
       </c>
       <c r="N28">
         <v>115000000.0</v>
       </c>
       <c r="O28">
         <v>16000000.0</v>
       </c>
       <c r="P28">
         <v>101000000.0</v>
       </c>
       <c r="Q28">
-        <v>248186749.0</v>
+        <v>187078704.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
         <v>2896000000.0</v>
       </c>
       <c r="C29">
         <v>2624000000.0</v>
       </c>
       <c r="D29">
         <v>2711000000.0</v>
       </c>
       <c r="E29">
         <v>2787000000.0</v>
       </c>
       <c r="F29">
         <v>2403000000.0</v>
       </c>
       <c r="G29">
         <v>2276000000.0</v>
       </c>
       <c r="H29">
@@ -2201,63 +2204,63 @@
       <c r="E30">
         <v>566709750.0</v>
       </c>
       <c r="F30">
         <v>766472800.0</v>
       </c>
       <c r="G30">
         <v>489420000.0</v>
       </c>
       <c r="H30">
         <v>523085000.0</v>
       </c>
       <c r="I30">
         <v>575000000.0</v>
       </c>
       <c r="J30">
         <v>411000000.0</v>
       </c>
       <c r="K30">
         <v>241000000.0</v>
       </c>
       <c r="L30">
         <v>270000000.0</v>
       </c>
       <c r="M30">
-        <v>560000000.0</v>
+        <v>468256818.0</v>
       </c>
       <c r="N30">
         <v>397520031.0</v>
       </c>
       <c r="O30">
         <v>392000000.0</v>
       </c>
       <c r="P30">
         <v>515000000.0</v>
       </c>
       <c r="Q30">
-        <v>908229350.0</v>
+        <v>684606935.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>199000000.0</v>
       </c>
       <c r="F31">
         <v>-235000000.0</v>
       </c>
       <c r="G31">
         <v>-593000000.0</v>
       </c>
       <c r="H31">
         <v>-621000000.0</v>
       </c>
       <c r="I31">
         <v>-614000000.0</v>
       </c>
       <c r="J31">
@@ -2346,51 +2349,51 @@
       <c r="I33">
         <v>2460000000.0</v>
       </c>
       <c r="J33">
         <v>2311000000.0</v>
       </c>
       <c r="K33">
         <v>2377000000.0</v>
       </c>
       <c r="L33">
         <v>2166000000.0</v>
       </c>
       <c r="M33">
         <v>952000000.0</v>
       </c>
       <c r="N33">
         <v>674000000.0</v>
       </c>
       <c r="O33">
         <v>594000000.0</v>
       </c>
       <c r="P33">
         <v>510000000.0</v>
       </c>
       <c r="Q33">
-        <v>727120099.0</v>
+        <v>548090042.0</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34">
         <v>8000000.0</v>
       </c>
       <c r="E34">
         <v>14000000.0</v>
       </c>
       <c r="F34">
         <v>6000000.0</v>
       </c>
       <c r="G34">
         <v>41000000.0</v>
       </c>
       <c r="H34">
         <v>23000000.0</v>
       </c>
       <c r="I34">
         <v>29000000.0</v>
@@ -2432,57 +2435,57 @@
       <c r="G35">
         <v>3846841200.0</v>
       </c>
       <c r="H35">
         <v>3364132500.0</v>
       </c>
       <c r="I35">
         <v>2876000000.0</v>
       </c>
       <c r="J35">
         <v>2920000000.0</v>
       </c>
       <c r="K35">
         <v>3322000000.0</v>
       </c>
       <c r="L35">
         <v>2962000000.0</v>
       </c>
       <c r="M35">
         <v>1991000000.0</v>
       </c>
       <c r="N35">
         <v>970000000.0</v>
       </c>
       <c r="O35">
-        <v>933000000.0</v>
+        <v>923000000.0</v>
       </c>
       <c r="P35">
         <v>884000000.0</v>
       </c>
       <c r="Q35">
-        <v>869324400.0</v>
+        <v>655281084.0</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36"/>
       <c r="C36">
         <v>38000000.0</v>
       </c>
       <c r="D36">
         <v>281312311.0</v>
       </c>
       <c r="E36">
         <v>30950250.0</v>
       </c>
       <c r="F36">
         <v>28430000.0</v>
       </c>
       <c r="G36">
         <v>42824250.0</v>
       </c>
       <c r="H36">
         <v>40410000.0</v>
       </c>
@@ -2604,116 +2607,116 @@
       <c r="E39">
         <v>41622750.0</v>
       </c>
       <c r="F39">
         <v>76192400.0</v>
       </c>
       <c r="G39">
         <v>55059750.0</v>
       </c>
       <c r="H39">
         <v>33674999.0</v>
       </c>
       <c r="I39">
         <v>12000000.0</v>
       </c>
       <c r="J39">
         <v>8000000.0</v>
       </c>
       <c r="K39">
         <v>114000000.0</v>
       </c>
       <c r="L39">
         <v>95000000.0</v>
       </c>
       <c r="M39">
-        <v>18000000.0</v>
+        <v>109743182.0</v>
       </c>
       <c r="N39">
-        <v>96698852.0</v>
+        <v>106479969.0</v>
       </c>
       <c r="O39">
         <v>84000000.0</v>
       </c>
       <c r="P39">
         <v>20000000.0</v>
       </c>
       <c r="Q39">
-        <v>16098600.0</v>
+        <v>12134834.0</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>84973951.0</v>
       </c>
       <c r="C40">
         <v>348000000.0</v>
       </c>
       <c r="D40">
         <v>383984336.0</v>
       </c>
       <c r="E40">
         <v>341573600.0</v>
       </c>
       <c r="F40">
         <v>323064049.0</v>
       </c>
       <c r="G40">
         <v>331158850.0</v>
       </c>
       <c r="H40">
         <v>329484994.0</v>
       </c>
       <c r="I40">
         <v>321000000.0</v>
       </c>
       <c r="J40">
-        <v>248992212.0</v>
+        <v>265740708.0</v>
       </c>
       <c r="K40">
         <v>256929003.0</v>
       </c>
       <c r="L40">
         <v>332000000.0</v>
       </c>
       <c r="M40">
         <v>287000000.0</v>
       </c>
       <c r="N40">
         <v>234507153.0</v>
       </c>
       <c r="O40">
         <v>219000000.0</v>
       </c>
       <c r="P40">
         <v>257000000.0</v>
       </c>
       <c r="Q40">
-        <v>446468558.0</v>
+        <v>336539962.0</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>578000000.0</v>
       </c>
       <c r="F41">
         <v>748000000.0</v>
       </c>
       <c r="G41">
         <v>811000000.0</v>
       </c>
       <c r="H41">
         <v>832000000.0</v>
       </c>
       <c r="I41">
         <v>771000000.0</v>
       </c>
       <c r="J41">
@@ -2759,57 +2762,57 @@
       <c r="G42">
         <v>513890999.0</v>
       </c>
       <c r="H42">
         <v>471450000.0</v>
       </c>
       <c r="I42">
         <v>517000000.0</v>
       </c>
       <c r="J42">
         <v>536000000.0</v>
       </c>
       <c r="K42">
         <v>302000000.0</v>
       </c>
       <c r="L42">
         <v>278000000.0</v>
       </c>
       <c r="M42">
         <v>252000000.0</v>
       </c>
       <c r="N42">
         <v>162000000.0</v>
       </c>
       <c r="O42">
-        <v>98000000.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="P42">
         <v>99000000.0</v>
       </c>
       <c r="Q42">
-        <v>264285350.0</v>
+        <v>199213540.0</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
@@ -2931,51 +2934,51 @@
       <c r="I46">
         <v>1666000000.0</v>
       </c>
       <c r="J46">
         <v>1517000000.0</v>
       </c>
       <c r="K46">
         <v>1477000000.0</v>
       </c>
       <c r="L46">
         <v>1255000000.0</v>
       </c>
       <c r="M46">
         <v>632000000.0</v>
       </c>
       <c r="N46">
         <v>408000000.0</v>
       </c>
       <c r="O46">
         <v>302000000.0</v>
       </c>
       <c r="P46">
         <v>198000000.0</v>
       </c>
       <c r="Q46">
-        <v>287091700.0</v>
+        <v>216404555.0</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
         <v>2017000000.0</v>
       </c>
       <c r="F47">
         <v>1948000000.0</v>
       </c>
       <c r="G47">
         <v>1906000000.0</v>
       </c>
       <c r="H47">
         <v>2056000000.0</v>
       </c>
       <c r="I47">
         <v>1666000000.0</v>
       </c>
       <c r="J47">
@@ -3156,155 +3159,155 @@
       <c r="I51">
         <v>2151000000.0</v>
       </c>
       <c r="J51">
         <v>2127000000.0</v>
       </c>
       <c r="K51">
         <v>2468000000.0</v>
       </c>
       <c r="L51">
         <v>2233000000.0</v>
       </c>
       <c r="M51">
         <v>1252000000.0</v>
       </c>
       <c r="N51">
         <v>348000000.0</v>
       </c>
       <c r="O51">
         <v>158000000.0</v>
       </c>
       <c r="P51">
         <v>214000000.0</v>
       </c>
       <c r="Q51">
-        <v>268309999.0</v>
+        <v>202247247.0</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
         <v>38988048.0</v>
       </c>
       <c r="C52">
         <v>56000000.0</v>
       </c>
       <c r="D52">
         <v>54000000.0</v>
       </c>
       <c r="E52">
         <v>157953000.0</v>
       </c>
       <c r="F52">
         <v>293397600.0</v>
       </c>
       <c r="G52">
         <v>112566600.0</v>
       </c>
       <c r="H52">
         <v>225622500.0</v>
       </c>
       <c r="I52">
         <v>57000000.0</v>
       </c>
       <c r="J52">
-        <v>122748496.0</v>
+        <v>106000000.0</v>
       </c>
       <c r="K52">
         <v>107000000.0</v>
       </c>
       <c r="L52">
         <v>169000000.0</v>
       </c>
       <c r="M52">
         <v>47000000.0</v>
       </c>
       <c r="N52">
         <v>22000000.0</v>
       </c>
       <c r="O52">
         <v>18000000.0</v>
       </c>
       <c r="P52">
         <v>73000000.0</v>
       </c>
       <c r="Q52">
-        <v>265626899.0</v>
+        <v>200224775.0</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53">
         <v>4892700.0</v>
       </c>
       <c r="D53">
         <v>30000000.0</v>
       </c>
       <c r="E53">
         <v>31000000.0</v>
       </c>
       <c r="F53">
         <v>58000000.0</v>
       </c>
       <c r="G53">
         <v>39000000.0</v>
       </c>
       <c r="H53">
         <v>22000000.0</v>
       </c>
       <c r="I53">
         <v>30000000.0</v>
       </c>
       <c r="J53">
         <v>69000000.0</v>
       </c>
       <c r="K53">
         <v>117000000.0</v>
       </c>
       <c r="L53">
         <v>70000000.0</v>
       </c>
       <c r="M53">
         <v>57000000.0</v>
       </c>
       <c r="N53">
         <v>25000000.0</v>
       </c>
       <c r="O53">
         <v>34000000.0</v>
       </c>
       <c r="P53">
         <v>32000000.0</v>
       </c>
       <c r="Q53">
-        <v>122081050.0</v>
+        <v>92022498.0</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
@@ -3344,51 +3347,51 @@
       <c r="I55">
         <v>3901000000.0</v>
       </c>
       <c r="J55">
         <v>3711000000.0</v>
       </c>
       <c r="K55">
         <v>3787000000.0</v>
       </c>
       <c r="L55">
         <v>3628000000.0</v>
       </c>
       <c r="M55">
         <v>3012000000.0</v>
       </c>
       <c r="N55">
         <v>1764000000.0</v>
       </c>
       <c r="O55">
         <v>1631000000.0</v>
       </c>
       <c r="P55">
         <v>1612000000.0</v>
       </c>
       <c r="Q55">
-        <v>2464427350.0</v>
+        <v>1857640976.0</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
         <v>2321288420.0</v>
       </c>
       <c r="C56">
         <v>1834000000.0</v>
       </c>
       <c r="D56">
         <v>1820000000.0</v>
       </c>
       <c r="E56">
         <v>2194266000.0</v>
       </c>
       <c r="F56">
         <v>2203893600.0</v>
       </c>
       <c r="G56">
         <v>1793724300.0</v>
       </c>
       <c r="H56">
@@ -3397,51 +3400,51 @@
       <c r="I56">
         <v>1441000000.0</v>
       </c>
       <c r="J56">
         <v>1400000000.0</v>
       </c>
       <c r="K56">
         <v>1410000000.0</v>
       </c>
       <c r="L56">
         <v>1449000000.0</v>
       </c>
       <c r="M56">
         <v>2060000000.0</v>
       </c>
       <c r="N56">
         <v>1090000000.0</v>
       </c>
       <c r="O56">
         <v>1037000000.0</v>
       </c>
       <c r="P56">
         <v>1102000000.0</v>
       </c>
       <c r="Q56">
-        <v>1737307250.0</v>
+        <v>1309550933.0</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
         <v>1797449000.0</v>
       </c>
       <c r="C57">
         <v>1446000000.0</v>
       </c>
       <c r="D57">
         <v>1388000000.0</v>
       </c>
       <c r="E57">
         <v>1806854250.0</v>
       </c>
       <c r="F57">
         <v>1949160800.0</v>
       </c>
       <c r="G57">
         <v>1328775300.0</v>
       </c>
       <c r="H57">
@@ -3450,51 +3453,51 @@
       <c r="I57">
         <v>1139000000.0</v>
       </c>
       <c r="J57">
         <v>1110000000.0</v>
       </c>
       <c r="K57">
         <v>1035000000.0</v>
       </c>
       <c r="L57">
         <v>1193000000.0</v>
       </c>
       <c r="M57">
         <v>1058000000.0</v>
       </c>
       <c r="N57">
         <v>758000000.0</v>
       </c>
       <c r="O57">
         <v>745000000.0</v>
       </c>
       <c r="P57">
         <v>841000000.0</v>
       </c>
       <c r="Q57">
-        <v>1328134500.0</v>
+        <v>1001123879.0</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
         <v>4381656825.0</v>
       </c>
       <c r="C58">
         <v>4007000000.0</v>
       </c>
       <c r="D58">
         <v>3797000000.0</v>
       </c>
       <c r="E58">
         <v>4470710250.0</v>
       </c>
       <c r="F58">
         <v>4927487600.0</v>
       </c>
       <c r="G58">
         <v>5175616500.0</v>
       </c>
       <c r="H58">
@@ -3503,51 +3506,51 @@
       <c r="I58">
         <v>4015000000.0</v>
       </c>
       <c r="J58">
         <v>4030000000.0</v>
       </c>
       <c r="K58">
         <v>4357000000.0</v>
       </c>
       <c r="L58">
         <v>4168000000.0</v>
       </c>
       <c r="M58">
         <v>3049000000.0</v>
       </c>
       <c r="N58">
         <v>1728000000.0</v>
       </c>
       <c r="O58">
         <v>1678000000.0</v>
       </c>
       <c r="P58">
         <v>1725000000.0</v>
       </c>
       <c r="Q58">
-        <v>2197458900.0</v>
+        <v>1656404964.0</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
@@ -3587,51 +3590,51 @@
       <c r="I60">
         <v>-122000000.0</v>
       </c>
       <c r="J60">
         <v>-327000000.0</v>
       </c>
       <c r="K60">
         <v>-579000000.0</v>
       </c>
       <c r="L60">
         <v>-551000000.0</v>
       </c>
       <c r="M60">
         <v>-43000000.0</v>
       </c>
       <c r="N60">
         <v>32000000.0</v>
       </c>
       <c r="O60">
         <v>-51000000.0</v>
       </c>
       <c r="P60">
         <v>-115000000.0</v>
       </c>
       <c r="Q60">
-        <v>264285350.0</v>
+        <v>199213539.0</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
@@ -3673,1265 +3676,1285 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>2104000000.0</v>
+      </c>
+      <c r="C2">
         <v>1529000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1673487000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1275000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1294000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1267000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>959000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1386000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1533893581.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1470826448.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1025000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1354000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1593951000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1544000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1565655750.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1690000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1865082800.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1723000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1211118000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1332000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>950000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>822000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>765942300.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>708000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>683000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>870000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>798097500.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1110000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>838000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1153000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>968000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1165779115.54</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>837000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1006000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>717000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>718000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>761000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>968000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>627000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>679000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>676000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>888000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>657000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>888000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>822000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1039000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>659000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>579000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>551000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>679000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>469000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>491000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>543000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>705000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>482000000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
-[...3 lines deleted...]
-      <c r="AJ3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
+      <c r="AI3"/>
+      <c r="AJ3">
+        <v>0.0</v>
+      </c>
       <c r="AK3"/>
       <c r="AL3"/>
-      <c r="AM3">
-[...2 lines deleted...]
-      <c r="AN3"/>
+      <c r="AM3"/>
+      <c r="AN3">
+        <v>0.0</v>
+      </c>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-[...3 lines deleted...]
-      <c r="AJ4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
-[...2 lines deleted...]
-      <c r="AN4"/>
+      <c r="AM4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>34000000.0</v>
+      </c>
+      <c r="C5">
         <v>39000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>53983451.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>202000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>200000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>166000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-14000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>144000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>190798782.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>197622055.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>133662650.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>202000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>177833000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>153372685.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>170760000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>226911982.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>176681050.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>81446522.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4548800.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-27022850.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-38000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-68000032.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-156614400.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-162000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-156000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-137000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-145924999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-174000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-137000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-116000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-951000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-84000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-98000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-91000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-116000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-105000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-115000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-130000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-140000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-186000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-187000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-149000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-569000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-153000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-148000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-182000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-90000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-97000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-70000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45000000.0</v>
       </c>
       <c r="AZ5">
         <v>-45000000.0</v>
       </c>
       <c r="BA5">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BB5">
         <v>-58000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-85000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-15000000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-[...3 lines deleted...]
-      <c r="AJ6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6"/>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6">
-[...2 lines deleted...]
-      <c r="AN6"/>
+      <c r="AM6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>120000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>124000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>118000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>18000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
-[...3 lines deleted...]
-      <c r="AJ7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7"/>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7">
-[...2 lines deleted...]
-      <c r="AN7"/>
+      <c r="AM7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
         <v>4000000.0</v>
       </c>
       <c r="C8">
         <v>4000000.0</v>
       </c>
       <c r="D8">
         <v>4000000.0</v>
       </c>
       <c r="E8">
         <v>4000000.0</v>
       </c>
       <c r="F8">
         <v>4000000.0</v>
       </c>
       <c r="G8">
         <v>4000000.0</v>
       </c>
       <c r="H8">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
       <c r="J8">
         <v>3000000.0</v>
       </c>
       <c r="K8">
         <v>3000000.0</v>
       </c>
       <c r="L8">
         <v>3000000.0</v>
       </c>
       <c r="M8">
         <v>3000000.0</v>
       </c>
       <c r="N8">
         <v>3000000.0</v>
       </c>
       <c r="O8">
         <v>3000000.0</v>
       </c>
       <c r="P8">
         <v>3000000.0</v>
       </c>
       <c r="Q8">
         <v>3000000.0</v>
       </c>
       <c r="R8">
         <v>3000000.0</v>
       </c>
       <c r="S8">
         <v>3000000.0</v>
       </c>
       <c r="T8">
         <v>3000000.0</v>
       </c>
       <c r="U8">
         <v>3000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9">
         <v>420000000.0</v>
       </c>
       <c r="AA9">
         <v>420000000.0</v>
       </c>
       <c r="AB9">
         <v>420000000.0</v>
       </c>
       <c r="AC9">
         <v>420000000.0</v>
       </c>
       <c r="AD9">
+        <v>420000000.0</v>
+      </c>
+      <c r="AE9">
         <v>470957613.81</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>481761871.99</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
-[...3 lines deleted...]
-      <c r="AJ9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9"/>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
-[...2 lines deleted...]
-      <c r="AN9"/>
+      <c r="AM9"/>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>163000000.0</v>
+      </c>
+      <c r="C10">
         <v>143000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>119963225.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>122000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>118000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>141000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>152000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>228315396.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>194382350.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>223000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>159000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>194198000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>193000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>177163500.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>171000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>163090200.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>160000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>167168400.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>323000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>290000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>342000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>537138450.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>432000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>378000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>270000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>206540000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>152000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>213000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>222000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>164000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>279000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>166000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>211000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>269000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>300000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>286000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>309000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>347000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>618000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>622000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>625000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>472000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>331000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>369000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>352000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>989000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>426000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>403000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>179000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>233000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>199000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>163000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>165000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>142000000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4948,329 +4971,333 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>163000000.0</v>
+      </c>
+      <c r="C12">
         <v>143000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>119963225.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>122000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>133000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>118000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>141000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>182000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>251897268.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>215980388.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>223000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>193000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>194198000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>222000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>177163500.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>218000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>163090200.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>270000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>167168400.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>411000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>290000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>342000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>537138450.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>432000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>378000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>270000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>206540000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>190000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>213000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>252000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>194000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>303000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>201000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>249000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>338000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>300000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>286000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>438000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>464000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>712000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>724000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>698000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>542000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>402000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>468000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>438000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1046000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>463000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>420000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>195000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>258000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>225000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>186000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>196000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>176000000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>4000000.0</v>
       </c>
       <c r="C13">
+        <v>4000000.0</v>
+      </c>
+      <c r="D13">
         <v>3998774.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="E13">
         <v>4000000.0</v>
       </c>
       <c r="F13">
         <v>4000000.0</v>
       </c>
       <c r="G13">
         <v>4000000.0</v>
       </c>
       <c r="H13">
+        <v>4000000.0</v>
+      </c>
+      <c r="I13">
         <v>3000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3215709.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3239705.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3273000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3201750.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3136350.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3411600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="U13">
         <v>3000000.0</v>
       </c>
       <c r="V13">
         <v>3000000.0</v>
       </c>
       <c r="W13">
+        <v>3000000.0</v>
+      </c>
+      <c r="X13">
         <v>3670650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="Y13">
         <v>3000000.0</v>
       </c>
       <c r="Z13">
         <v>3000000.0</v>
       </c>
       <c r="AA13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AB13">
         <v>3367500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC13">
         <v>3000000.0</v>
       </c>
       <c r="AD13">
         <v>3000000.0</v>
       </c>
       <c r="AE13">
         <v>3000000.0</v>
       </c>
       <c r="AF13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG13">
         <v>3473026.16</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AH13">
         <v>3000000.0</v>
       </c>
       <c r="AI13">
         <v>3000000.0</v>
       </c>
       <c r="AJ13">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AK13">
         <v>2000000.0</v>
       </c>
       <c r="AL13">
         <v>2000000.0</v>
       </c>
       <c r="AM13">
         <v>2000000.0</v>
       </c>
       <c r="AN13">
         <v>2000000.0</v>
       </c>
       <c r="AO13">
         <v>2000000.0</v>
       </c>
       <c r="AP13">
         <v>2000000.0</v>
       </c>
       <c r="AQ13">
         <v>2000000.0</v>
       </c>
       <c r="AR13">
         <v>2000000.0</v>
       </c>
@@ -5279,302 +5306,306 @@
       </c>
       <c r="AT13">
         <v>2000000.0</v>
       </c>
       <c r="AU13">
         <v>2000000.0</v>
       </c>
       <c r="AV13">
         <v>2000000.0</v>
       </c>
       <c r="AW13">
         <v>2000000.0</v>
       </c>
       <c r="AX13">
         <v>2000000.0</v>
       </c>
       <c r="AY13">
         <v>2000000.0</v>
       </c>
       <c r="AZ13">
         <v>2000000.0</v>
       </c>
       <c r="BA13">
         <v>2000000.0</v>
       </c>
-      <c r="BB13"/>
+      <c r="BB13">
+        <v>2000000.0</v>
+      </c>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>140154000.0</v>
+      </c>
+      <c r="C14">
         <v>140084655.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>140253000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>140524641.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>142244000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>144090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147438000.0</v>
       </c>
       <c r="H14">
         <v>147438000.0</v>
       </c>
       <c r="I14">
+        <v>147438000.0</v>
+      </c>
+      <c r="J14">
         <v>149040318.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>146796000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>149236000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>148704000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>148190856.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>147312000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>146606000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>146759000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>144186241.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>141677000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>147170000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>147148000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>146730106.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>145896000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>145142000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>143002000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>137901336.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>137867418.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>142646000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>141911117.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>140321000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>138911841.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>135319000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>140376000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>139033632.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>134473000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>123837000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>108823000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>106703914.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>106634000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>105263158.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>106472496.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>105502014.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>105500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>105651106.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>105113057.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>105002508.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>104900000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>100000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>104241827.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>105268006.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>105230138.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>104063463.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>105027055.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>95550620.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>101811560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102775754.0</v>
       </c>
       <c r="BD14">
         <v>102775754.0</v>
       </c>
       <c r="BE14">
         <v>102775754.0</v>
       </c>
       <c r="BF14">
         <v>102775754.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>102775754.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>3000000.0</v>
       </c>
       <c r="W15">
         <v>3000000.0</v>
       </c>
       <c r="X15">
         <v>3000000.0</v>
       </c>
       <c r="Y15">
         <v>3000000.0</v>
       </c>
       <c r="Z15">
         <v>3000000.0</v>
       </c>
       <c r="AA15">
         <v>3000000.0</v>
       </c>
       <c r="AB15">
         <v>3000000.0</v>
       </c>
       <c r="AC15">
         <v>3000000.0</v>
       </c>
       <c r="AD15">
         <v>3000000.0</v>
       </c>
       <c r="AE15">
         <v>3000000.0</v>
       </c>
       <c r="AF15">
         <v>3000000.0</v>
       </c>
       <c r="AG15">
         <v>3000000.0</v>
       </c>
       <c r="AH15">
         <v>3000000.0</v>
       </c>
       <c r="AI15">
         <v>3000000.0</v>
       </c>
       <c r="AJ15">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AK15">
         <v>2000000.0</v>
       </c>
       <c r="AL15">
         <v>2000000.0</v>
       </c>
       <c r="AM15">
         <v>2000000.0</v>
       </c>
       <c r="AN15">
         <v>2000000.0</v>
       </c>
       <c r="AO15">
         <v>2000000.0</v>
       </c>
       <c r="AP15">
         <v>2000000.0</v>
       </c>
       <c r="AQ15">
         <v>2000000.0</v>
       </c>
       <c r="AR15">
         <v>2000000.0</v>
       </c>
@@ -5583,393 +5614,399 @@
       </c>
       <c r="AT15">
         <v>2000000.0</v>
       </c>
       <c r="AU15">
         <v>2000000.0</v>
       </c>
       <c r="AV15">
         <v>2000000.0</v>
       </c>
       <c r="AW15">
         <v>2000000.0</v>
       </c>
       <c r="AX15">
         <v>2000000.0</v>
       </c>
       <c r="AY15">
         <v>2000000.0</v>
       </c>
       <c r="AZ15">
         <v>2000000.0</v>
       </c>
       <c r="BA15">
         <v>2000000.0</v>
       </c>
-      <c r="BB15"/>
+      <c r="BB15">
+        <v>2000000.0</v>
+      </c>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>77000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>70000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>65000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19011176.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17015757.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>68488300.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>36000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>54000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>55000000.0</v>
       </c>
-      <c r="P16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q16"/>
       <c r="R16">
         <v>75000000.0</v>
       </c>
       <c r="S16">
+        <v>75000000.0</v>
+      </c>
+      <c r="T16">
         <v>87564400.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>45000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>62000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>80000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>99107550.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>70000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>49000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>60000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>60615000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>35000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>59000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>37000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>68000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>55000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>48000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>54000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10259292.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AK16">
         <v>14000000.0</v>
       </c>
       <c r="AL16">
+        <v>14000000.0</v>
+      </c>
+      <c r="AM16">
         <v>61000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AO16">
         <v>13000000.0</v>
       </c>
       <c r="AP16">
+        <v>13000000.0</v>
+      </c>
+      <c r="AQ16">
         <v>50000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>47000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>23000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>59000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>32000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>17000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>65000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>75000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>53000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
-[...3 lines deleted...]
-      <c r="AJ17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17"/>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
-[...2 lines deleted...]
-      <c r="AN17"/>
+      <c r="AM17"/>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>33625555.42</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>25000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>19000000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>11505072.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AO18">
         <v>10000000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AP18">
+        <v>10000000.0</v>
+      </c>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>8000000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>3000000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>6000000.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5986,6068 +6023,6162 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
+        <v>46000000.0</v>
+      </c>
+      <c r="C20">
         <v>47000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>46985596.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="E20">
         <v>47000000.0</v>
       </c>
       <c r="F20">
-        <v>46000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="G20">
         <v>46000000.0</v>
       </c>
       <c r="H20">
+        <v>46000000.0</v>
+      </c>
+      <c r="I20">
         <v>461000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>511297860.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>509713717.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>41000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>482000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>512770000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>469000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>510145500.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>522000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>513315950.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>460000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>512877200.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>441000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>430000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>436000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>510220350.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>437000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>456000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>466000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>510737500.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>467000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>447000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>453000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>422000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>417000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>414000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>393000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>403000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>409000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>423000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>451000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>457000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>432000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>434000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>424000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>443000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>415000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>362000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>376000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>11000000.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>11000000.0</v>
       </c>
       <c r="AZ20">
+        <v>11000000.0</v>
+      </c>
+      <c r="BA20">
         <v>14000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BC20">
         <v>11000000.0</v>
       </c>
-      <c r="BD20"/>
+      <c r="BD20">
+        <v>11000000.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>82000000.0</v>
+      </c>
+      <c r="C21">
         <v>84000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>87973032.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>90000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>93000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>94000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>97000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>42000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>48235647.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48595587.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>104000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>50000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>54550000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>51000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>57631500.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>57000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59590650.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>57000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>65957600.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>62000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>59000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>61000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>74636550.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>64000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>68000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>70000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>78575000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>71000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="AE21">
         <v>70000000.0</v>
       </c>
       <c r="AF21">
-        <v>68000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="AG21">
         <v>68000000.0</v>
       </c>
       <c r="AH21">
+        <v>68000000.0</v>
+      </c>
+      <c r="AI21">
         <v>66000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>68000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="AL21">
         <v>77000000.0</v>
       </c>
       <c r="AM21">
+        <v>77000000.0</v>
+      </c>
+      <c r="AN21">
         <v>79000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="AP21">
         <v>74000000.0</v>
       </c>
       <c r="AQ21">
+        <v>74000000.0</v>
+      </c>
+      <c r="AR21">
         <v>78000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>154000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>155000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>158000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>28000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>27000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>22000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>28936000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>18949000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>16913000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14098000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>11000000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>1877000000.0</v>
+      </c>
+      <c r="C22">
         <v>1671000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1406568823.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1366000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1328000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1278000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1181000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1138000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1215538309.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1174933316.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1197000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1137000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1253559000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1229000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1408770000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1383000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1421812000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1318000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1194060000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>935000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>802000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>703000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>712106100.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>607000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>635000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>694000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>752075000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>693000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>713000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>708000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>660000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>697000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>745000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>667000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>643000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>612000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>607000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>615000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>591000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>559000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>526000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>555000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>542000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>559000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>622000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>707000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>432000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>413000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>365000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>343000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>328000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>369000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>391000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>410000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>385000000.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>6070000000.0</v>
+      </c>
+      <c r="C23">
         <v>5845000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5352359261.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5375000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5368000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5168000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4734000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4762000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5294130257.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5153292081.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4933000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4795000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5399359000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5036000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5273282250.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5405000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5571203050.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5154000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5258412800.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4671000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4455000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4309000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5052037950.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4295000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4347000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4430000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4696540000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4340000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4301000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4352000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3901000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3931000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3922000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3753000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3711000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3682000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3764000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3862000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3787000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3916000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3883000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3875000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3628000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3975000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4154000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4328000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3012000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2285000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2125000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1813000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1764000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1819000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1849000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1840000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1631000000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>1881000000.0</v>
+      </c>
+      <c r="C24">
         <v>1938000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1905000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1974000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1972000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1908000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1879000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1775000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1842000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1831000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1814000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1855000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1831000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1880000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1908000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2015000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1949000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1884000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1871000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2020000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1995000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2243000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2299000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2371000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2434000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2203000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2160000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2203000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2216000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2210000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3176885088.02</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2384811298.91</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2412709497.21</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2441824000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2917792722.47</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2546883000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2516126000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2480866000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2605718021.13</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2706110000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2663125000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2689179000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2241298000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2255840000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2244186000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2224462000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1458171000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>777885000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>803603000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>451886000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>449195000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>449362000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>444942000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>444715000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>184604000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>2434000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2203000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2160000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2203000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2216000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2478134110.79</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2401927047.49</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
-[...3 lines deleted...]
-      <c r="AJ25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
+      <c r="AI25"/>
+      <c r="AJ25">
+        <v>0.0</v>
+      </c>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
-[...2 lines deleted...]
-      <c r="AN25"/>
+      <c r="AM25"/>
+      <c r="AN25">
+        <v>0.0</v>
+      </c>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>7000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>5000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>18000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>16000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>19000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>10000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1509209.07</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>89141004.86</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1163873.37</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>101000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1200912.69</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>16734651.19</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>21000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>27000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>30000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>21000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>1000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
-[...3 lines deleted...]
-      <c r="AJ27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>0.0</v>
+      </c>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
-[...2 lines deleted...]
-      <c r="AN27"/>
+      <c r="AM27"/>
+      <c r="AN27">
+        <v>0.0</v>
+      </c>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>1760000000.0</v>
+      </c>
+      <c r="C28">
         <v>1830000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1823441034.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2010000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2017000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1943000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1794000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1676000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1802941303.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1839073012.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1831000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1750000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2018350000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1906000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2017102500.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1998000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2092990900.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1978000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2253930400.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1959000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1967000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2011000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2388369600.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2050000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2158000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2129000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2443682500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2218000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2165000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2199000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1987000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1824000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2041000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1882000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1858000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1957000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2040000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2124000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2121000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1904000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876000000.0</v>
       </c>
       <c r="AP28">
         <v>1876000000.0</v>
       </c>
       <c r="AQ28">
+        <v>1876000000.0</v>
+      </c>
+      <c r="AR28">
         <v>1761000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1857000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1809000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1925000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>263000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>237000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>210000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>169000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>115000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>167000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>203000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>219000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>16000000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>3169000000.0</v>
+      </c>
+      <c r="C29">
         <v>3092000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2896000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2857000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2806000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2688000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2624000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2728000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2847000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2773000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2711000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2798000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2813000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2843000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2787000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2939000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2740000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2666000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2403000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2518000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2385000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2316000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2276000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2283000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2350000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2265000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>1167000000.0</v>
+      </c>
+      <c r="C30">
         <v>1005000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>722778435.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>819000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>805000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>818000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>486000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>591000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>742828967.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>707335773.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>531000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>642000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>834615000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>770000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>566709750.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>822000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1073677150.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>927000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>766472800.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>689000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>588000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>462000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>489420000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>399000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>387000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>451000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>523085000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>625000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>522000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>682000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>587000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>595000000.0</v>
       </c>
-      <c r="AG30">
-[...1 lines deleted...]
-      </c>
       <c r="AH30">
+        <v>659607932.0</v>
+      </c>
+      <c r="AI30">
         <v>577000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>411000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>340000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>397000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>469000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>241000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>427000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>302000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>475000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>363000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>590000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>636000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>795000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>555000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>470000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>486000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>568000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>468000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>447000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>624000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>613000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>462000000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>357000000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>199000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>191000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>34000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>11000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-235000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-267000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-361000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-506000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-593000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-674000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-710000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-670000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-621000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-698000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-638000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-718771024.89</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-926654367.71</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-619356332.48</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-886871508.38</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-785000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-958328329.53</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-977000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1025000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1084000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1166196004.6</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-1072000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-71000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>11000000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>983000000.0</v>
+      </c>
+      <c r="C32">
         <v>833000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>524000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>511000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>439000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>428000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>388000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>415000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>510000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>457000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>432000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>482000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>396000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>378000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>363000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>446000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>449000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>450000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>224000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>369000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>238000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>342000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>380000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>344000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>287000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>55000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>2797000000.0</v>
+      </c>
+      <c r="C33">
         <v>2894000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3031070840.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3022000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3056000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2932000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2900000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2851000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3083865711.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3055042602.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2941000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2823000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3092985000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2815000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3079016250.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2982000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2864533000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2658000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3054519200.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2636000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2631000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2671000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3258313650.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2766000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2861000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2885000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3181165000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2832000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2726000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2710000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2460000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2336000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2320000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2260000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2311000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2290000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2239000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2340000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2377000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2218000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2217000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2147000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2166000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2416000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2307000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2372000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>952000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>846000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>725000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>686000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>674000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>659000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>631000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>621000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>594000000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
-    </row>
-    <row r="34" spans="1:58">
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>4000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>11000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>14000000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>12000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>14000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>28000000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>7000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>6000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>10000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>19000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>41000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>31000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>30000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>35000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>23000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AD34">
         <v>25000000.0</v>
       </c>
       <c r="AE34">
-        <v>0.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
-[...3 lines deleted...]
-      <c r="AJ34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
+      <c r="AI34"/>
+      <c r="AJ34">
+        <v>0.0</v>
+      </c>
       <c r="AK34"/>
       <c r="AL34"/>
-      <c r="AM34">
-[...2 lines deleted...]
-      <c r="AN34"/>
+      <c r="AM34"/>
+      <c r="AN34">
+        <v>0.0</v>
+      </c>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>2526000000.0</v>
+      </c>
+      <c r="C35">
         <v>2595000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2584207824.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2670000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2696000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2595000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2561000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2346000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2587574497.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2565847021.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2635000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2394000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2610763000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2428000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2663856000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2635000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2703533700.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2561000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2978326800.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2751000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2725000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3007000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3846841200.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3270000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3322000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3063000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3364132500.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3111000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3057000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3016000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2876000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2831000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2890000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2859000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2920000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3048000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3095000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3242000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3322000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3410000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3408000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3290000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2962000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2911000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2890000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3025000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1991000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1312000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1224000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>975000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>970000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1009000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1052000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1128000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>933000000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
-    </row>
-    <row r="36" spans="1:58">
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>35000000.0</v>
+      </c>
+      <c r="C36">
         <v>37000000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>56000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>61000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>34556862.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>38000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>37000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>37516614.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>34556862.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>31446862.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>40000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>49095000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>46000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>30950250.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>53000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>180058.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>58000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>28430000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>71000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>69000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>66000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>42824250.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>75000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>74000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>75000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>40410000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>52000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>67000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>63000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>64000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>45000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>48000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>45000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>48000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>45000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>51000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>52000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>47000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>45000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>57000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>58000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>53000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>72000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>48000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>54000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AW36">
         <v>57000000.0</v>
       </c>
       <c r="AX36">
+        <v>57000000.0</v>
+      </c>
+      <c r="AY36">
         <v>56000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>60000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>67000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>51000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>63000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>64000000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
-    </row>
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-[...3 lines deleted...]
-      <c r="AJ37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37"/>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
       <c r="AK37"/>
       <c r="AL37"/>
-      <c r="AM37">
-[...2 lines deleted...]
-      <c r="AN37"/>
+      <c r="AM37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="M38"/>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>322000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>346000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000000.0</v>
       </c>
       <c r="R38">
         <v>198000000.0</v>
       </c>
       <c r="S38">
+        <v>198000000.0</v>
+      </c>
+      <c r="T38">
         <v>229000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>236000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>247000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>257000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>278000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>293000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>305000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>270000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>252000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>238000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>155000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>242206772.82</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>454271929.46</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>236165779.12</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>339851024.21</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>940016000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1146327608.98</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>980479000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>885493000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>910400000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>993285221.21</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>960850000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>975229000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1000042000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>989253000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1035834000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>970398000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>999987000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>387232000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>386417000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>357309000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>348557000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>395458000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>411464000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>364280000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>381917000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>385032000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>66000000.0</v>
+      </c>
+      <c r="C39">
         <v>132000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>71977935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="E39">
         <v>46000000.0</v>
       </c>
       <c r="F39">
+        <v>46000000.0</v>
+      </c>
+      <c r="G39">
         <v>22000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>26000000.0</v>
       </c>
-      <c r="H39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
         <v>-101112963.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>41000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>34053391.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24002000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29070639.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>41622750.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>46981776.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>48090700.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>110000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>76192400.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>136000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>144000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>131000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>55059750.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>91000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>86000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>130000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>33674999.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>38000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>127000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>30000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>12000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>62036296.0</v>
       </c>
-      <c r="AG39">
-[...1 lines deleted...]
-      </c>
       <c r="AH39">
+        <v>-3607932.0</v>
+      </c>
+      <c r="AI39">
         <v>38000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>140000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>235000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>129000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>114000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>231000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>114000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>95000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>15000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>8000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>121000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>16000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>27000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>93000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>129000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>21000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>36000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>119000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>17000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>31000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>14000000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-    </row>
-    <row r="40" spans="1:58">
+      <c r="BG39"/>
+    </row>
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>120000000.0</v>
+      </c>
+      <c r="C40">
         <v>534000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>84973951.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>410000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>413000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>400000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>348000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>41000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>52523260.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>59394607.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>384496036.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>31000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>82367710.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>80000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>67290350.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>109000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>125749280.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>88000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>323064049.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>320000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>331000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>331158850.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>336000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>393000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>377000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>329484994.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>53000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>323000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>44000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>46000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>105348460.29</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>253000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>27000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>265740708.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>245000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>247000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>19000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>256000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>276000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>80000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>367000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>104000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>330000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>78000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>320000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>254000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>216000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>9000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>254000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>175000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>242000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>20000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>219000000.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
-    </row>
-    <row r="41" spans="1:58">
+      <c r="BG40"/>
+    </row>
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>539000000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>578000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>620000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>637000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>677000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>748000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>731000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>723000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>764000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>811000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>878000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>883000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>857000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>832000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>908000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>834000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>903790087.46</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1163600191.39</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>892567724.01</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>950884543.76</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1048432000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1261826588.21</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1011193000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>976781000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>952122000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1027498169.65</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1097953000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1078930000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1044463000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>964279000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>993418000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>979321000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1024691000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>951139000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>878909000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>872053000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>891372000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>898392000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>910906000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>904195000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>984269000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1031145000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>535000000.0</v>
+      </c>
+      <c r="C42">
         <v>547000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>539834517.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>399000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>424000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>459000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>513000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>390000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>439480342.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>447079404.33</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>379337350.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>420000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>458220000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>266627315.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>448245000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>193000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>439089000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>420000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>477624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000000.0</v>
       </c>
       <c r="U42">
         <v>420000000.0</v>
       </c>
       <c r="V42">
+        <v>420000000.0</v>
+      </c>
+      <c r="W42">
         <v>488000032.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>513890999.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>582000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>576000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>420000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>471450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000000.0</v>
       </c>
       <c r="AC42">
         <v>420000000.0</v>
       </c>
       <c r="AD42">
+        <v>420000000.0</v>
+      </c>
+      <c r="AE42">
         <v>536000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1371000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-97244732.58</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000000.0</v>
       </c>
       <c r="AH42">
         <v>420000000.0</v>
       </c>
       <c r="AI42">
+        <v>420000000.0</v>
+      </c>
+      <c r="AJ42">
         <v>536000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="AK42">
         <v>162000000.0</v>
       </c>
       <c r="AL42">
         <v>162000000.0</v>
       </c>
       <c r="AM42">
+        <v>162000000.0</v>
+      </c>
+      <c r="AN42">
         <v>302000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="AO42">
         <v>162000000.0</v>
       </c>
       <c r="AP42">
         <v>162000000.0</v>
       </c>
       <c r="AQ42">
+        <v>162000000.0</v>
+      </c>
+      <c r="AR42">
         <v>731000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>162000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>310000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>162000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="AW42">
         <v>162000000.0</v>
       </c>
       <c r="AX42">
         <v>162000000.0</v>
       </c>
       <c r="AY42">
+        <v>162000000.0</v>
+      </c>
+      <c r="AZ42">
         <v>207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="BA42">
         <v>162000000.0</v>
       </c>
       <c r="BB42">
+        <v>162000000.0</v>
+      </c>
+      <c r="BC42">
         <v>85000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>98000000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
-    </row>
-    <row r="43" spans="1:58">
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
-[...3 lines deleted...]
-      <c r="AJ43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
+      <c r="AI43"/>
+      <c r="AJ43">
+        <v>0.0</v>
+      </c>
       <c r="AK43"/>
       <c r="AL43"/>
-      <c r="AM43">
-[...2 lines deleted...]
-      <c r="AN43"/>
+      <c r="AM43"/>
+      <c r="AN43">
+        <v>0.0</v>
+      </c>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-[...3 lines deleted...]
-      <c r="AJ44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
       <c r="AK44"/>
       <c r="AL44"/>
-      <c r="AM44">
-[...2 lines deleted...]
-      <c r="AN44"/>
+      <c r="AM44"/>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>5502000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>4896000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>4126000000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>3969000000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>3923000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1895000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1917000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1906000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1971000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2031000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2078000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2056000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2040000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1981000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1961000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1666000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1570000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1545000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1497000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1517000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1460000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1463000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1489000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1477000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1363000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1333000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1269000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1255000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1488000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1437000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1441000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>632000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>540000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>464000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>433000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>408000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>374000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>351000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>323000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>302000000.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>2481000000.0</v>
+      </c>
+      <c r="C46">
         <v>2524000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2584207824.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2572000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2564000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2456000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2408000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2077000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2233846417.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2214878888.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2422000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2020000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2174363000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2001000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2152643250.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2057000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2084627300.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1943000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2215265600.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1897000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1895000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1917000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2332086300.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1971000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2031000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2078000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2307860000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2040000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1981000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1961000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1666000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1570000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1545000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1497000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1517000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1460000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1463000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1489000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1477000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1363000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1333000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1269000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1255000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1488000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1437000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1441000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>632000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>540000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>464000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>433000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>408000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>374000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>351000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>323000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>302000000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
-    </row>
-    <row r="47" spans="1:58">
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2020000000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2017000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2057000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1994000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1943000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1948000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1897000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1895000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1917000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1906000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1971000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2031000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2078000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2056000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2040000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1981000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2198923525.45</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2514342307.19</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1817550358.88</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1798184357.54</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1844304000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2190148913.17</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1724698000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1669429000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1592932000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1630090994.67</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1531739000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1470566000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1445391000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1362805000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1660905000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1602830000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1547778000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>764783000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>681912000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>635216000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>596545000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>562183000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>506209000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>456651000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>413957000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>398217000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>673000000.0</v>
+      </c>
+      <c r="C48">
         <v>529000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>353891516.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>240000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>152000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>116000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>203000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>363000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>386957080.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>313171564.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>201000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>264000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>217109000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>321000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>157953000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>347000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-10454500.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>105000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-173991600.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-187000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-257000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-432000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-501655500.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-596000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-609000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-420000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-436652500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-409000000.0</v>
       </c>
       <c r="AC48">
         <v>-409000000.0</v>
       </c>
       <c r="AD48">
+        <v>-409000000.0</v>
+      </c>
+      <c r="AE48">
         <v>-541000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-545000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-473000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-605000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-749000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-750000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-553000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-574000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-720000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-743000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-583000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-598000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-756000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-715000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-322000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-258000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-259000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-207000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-28000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-39000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-124000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-173000000.0</v>
       </c>
       <c r="BA48">
         <v>-173000000.0</v>
       </c>
       <c r="BB48">
+        <v>-173000000.0</v>
+      </c>
+      <c r="BC48">
         <v>-133000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-149000000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
-[...3 lines deleted...]
-      <c r="AJ49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49"/>
+      <c r="AJ49">
+        <v>0.0</v>
+      </c>
       <c r="AK49"/>
       <c r="AL49"/>
-      <c r="AM49">
-[...2 lines deleted...]
-      <c r="AN49"/>
+      <c r="AM49"/>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
+        <v>42000000.0</v>
+      </c>
+      <c r="C50">
         <v>35000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>39000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>38000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>54000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>35000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="I50">
         <v>53000000.0</v>
       </c>
       <c r="J50">
+        <v>53000000.0</v>
+      </c>
+      <c r="K50">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="L50">
         <v>54000000.0</v>
       </c>
       <c r="M50">
+        <v>54000000.0</v>
+      </c>
+      <c r="N50">
         <v>197000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>219000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>148000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>154000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>209000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>254000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>258000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262000000.0</v>
       </c>
       <c r="U50">
         <v>262000000.0</v>
       </c>
       <c r="V50">
+        <v>262000000.0</v>
+      </c>
+      <c r="W50">
         <v>82000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>92000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>85000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>102000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>196000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>201000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>167000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>162000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>211000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>90552544.08</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>49780041.68</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>155959031.66</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>111000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>132100396.3</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>101000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2326000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2433000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>111912979.81</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>2522000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>2498000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>169000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>47000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>375000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>1923000000.0</v>
+      </c>
+      <c r="C51">
         <v>1973000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1943404259.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2132000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2150000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2061000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1935000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1828000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2031256699.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2033455362.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2054000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1909000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2212548000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2099000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2194266000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2169000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2256081100.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2138000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2421098800.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2282000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2257000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2353000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2925508050.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2482000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2536000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2399000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2650222500.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2370000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2378000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2689134110.79</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2458927047.49</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2103000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2207000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2093000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2127000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2257000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2326000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2433000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2468000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2522000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2498000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2501000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2233000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2188000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2178000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2277000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1252000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>663000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>613000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348000000.0</v>
       </c>
       <c r="AY51">
         <v>348000000.0</v>
       </c>
       <c r="AZ51">
-        <v>366000000.0</v>
+        <v>348000000.0</v>
       </c>
       <c r="BA51">
         <v>366000000.0</v>
       </c>
       <c r="BB51">
+        <v>366000000.0</v>
+      </c>
+      <c r="BC51">
         <v>384000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>158000000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-    </row>
-    <row r="52" spans="1:58">
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>42000000.0</v>
+      </c>
+      <c r="C52">
         <v>35000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>38988048.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>59000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>75000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>54000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>56000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>53000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>56810873.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>56154901.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>59000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>54000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>214927000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>219000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>157953000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>154000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>218499050.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>254000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>293397600.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>262000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>264000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>94000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>112566600.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>90000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>103000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>200000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>225622500.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>167000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>162000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>211000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>57000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>43000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>134000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>111000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>106000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>101000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>121000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>114000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>107000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>114000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>84000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>140000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>169000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>167000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>166000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AV52">
         <v>47000000.0</v>
       </c>
       <c r="AW52">
+        <v>47000000.0</v>
+      </c>
+      <c r="AX52">
         <v>26000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>20000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>22000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>39000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>24000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>37000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>18000000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-    </row>
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>21598038.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>30000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>23581871.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>21598038.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>30000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="N53">
         <v>29000000.0</v>
       </c>
       <c r="O53">
+        <v>29000000.0</v>
+      </c>
+      <c r="P53">
         <v>31000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>47000000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>110000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>58000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>88000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>63000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>60000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>39000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>23000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>22000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>4000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>22000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>38000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="AE53">
         <v>30000000.0</v>
       </c>
       <c r="AF53">
+        <v>30000000.0</v>
+      </c>
+      <c r="AG53">
         <v>24000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>35000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>38000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>69000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>45000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>112000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>129000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>117000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>94000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>102000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>73000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>70000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>71000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>99000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>86000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>57000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>37000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>17000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>16000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>25000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>26000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>23000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>31000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>34000000.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-[...3 lines deleted...]
-      <c r="AJ54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54"/>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
       <c r="AK54"/>
       <c r="AL54"/>
-      <c r="AM54">
-[...2 lines deleted...]
-      <c r="AN54"/>
+      <c r="AM54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>6070000000.0</v>
+      </c>
+      <c r="C55">
         <v>5845000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5352359261.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5375000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5368000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5168000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4734000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4762000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5294130257.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5153292081.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4933000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4795000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5399359000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5036000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5273282250.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5405000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5571203050.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5173000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5258412800.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4671000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4455000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4309000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5052037950.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4295000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4347000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4430000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4696540000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4340000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4301000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4352000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3901000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3931000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3922000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3753000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3711000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3682000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3764000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3862000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3787000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3916000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3883000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3875000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3628000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3975000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4154000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4328000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3012000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2285000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2125000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1813000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1764000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1819000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1849000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1840000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1631000000.0</v>
       </c>
-      <c r="BD55"/>
       <c r="BE55"/>
       <c r="BF55"/>
-    </row>
-    <row r="56" spans="1:58">
+      <c r="BG55"/>
+    </row>
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>3273000000.0</v>
+      </c>
+      <c r="C56">
         <v>2951000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2321288420.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2353000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2312000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2236000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1834000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1911000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2210264545.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2098249478.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1992000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1972000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2306374000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2221000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2194266000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2423000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2706670050.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2515000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2203893600.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2035000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1824000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1638000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1793724300.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1529000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1486000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1545000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1515375000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1508000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1575000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1642000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1441000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1595000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1602000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1493000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1400000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1392000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1525000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1522000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1410000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1698000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1666000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1728000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1462000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1559000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1847000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1956000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2060000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1439000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1400000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1127000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1090000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1160000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1218000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1219000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1037000000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
-    </row>
-    <row r="57" spans="1:58">
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>2290000000.0</v>
+      </c>
+      <c r="C57">
         <v>2118000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1797449000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1842000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1873000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1808000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1446000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1496000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1663593877.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1604734290.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1556000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1490000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1909250000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1843000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1806854250.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1977000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2237263000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2065000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1949160800.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1666000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1586000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1296000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1328775300.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1185000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1199000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1490000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1427820000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1378000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1357000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1445000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1139000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1141000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1304000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1212000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1110000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1121000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1186000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1167000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1035000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1102000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1084000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1166000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1206000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1213000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1351000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1391000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1058000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>930000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>841000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>793000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>758000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>816000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>859000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>840000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>745000000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
-    </row>
-    <row r="58" spans="1:58">
+      <c r="BG57"/>
+    </row>
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>4816000000.0</v>
+      </c>
+      <c r="C58">
         <v>4713000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4381656825.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4512000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4569000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4403000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4007000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3842000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4251168374.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4170581311.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4191000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3884000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4520013000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4271000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4470710250.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4612000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4940796700.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4626000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4927487600.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4417000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4311000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4303000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5175616500.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4455000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4521000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4553000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4791952500.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4489000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4414000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4461000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4015000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3972000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4194000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4071000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4030000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4169000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4281000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4409000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4357000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4512000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4492000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4456000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4168000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4124000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4241000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4416000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3049000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2242000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2065000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1768000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1728000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1825000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1911000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1968000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1678000000.0</v>
       </c>
-      <c r="BD58"/>
       <c r="BE58"/>
       <c r="BF58"/>
-    </row>
-    <row r="59" spans="1:58">
+      <c r="BG58"/>
+    </row>
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-[...3 lines deleted...]
-      <c r="AJ59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59"/>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
       <c r="AK59"/>
       <c r="AL59"/>
-      <c r="AM59">
-[...2 lines deleted...]
-      <c r="AN59"/>
+      <c r="AM59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>1246000000.0</v>
+      </c>
+      <c r="C60">
         <v>1119000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>951708258.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>845000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>780000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>745000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>706000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>900000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1020451914.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>961112730.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>718000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>889000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>856435000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>744000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>780159750.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>770000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>608451900.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>528000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>311592800.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>236000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>128000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-9000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-140708250.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-173000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-186000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-134000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-107760000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-160000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-123000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-118000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-122000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-57883769.39</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-280000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-326000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-327000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-494000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-525000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-556000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-579000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-605000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-621000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-592000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-551000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-158000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-94000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-95000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-43000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>39000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>55000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>40000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>32000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-9000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-67000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-133000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-51000000.0</v>
       </c>
-      <c r="BD60"/>
       <c r="BE60"/>
       <c r="BF60"/>
-    </row>
-    <row r="61" spans="1:58">
+      <c r="BG60"/>
+    </row>
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
-[...3 lines deleted...]
-      <c r="AJ61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61"/>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
       <c r="AK61"/>
       <c r="AL61"/>
-      <c r="AM61">
-[...2 lines deleted...]
-      <c r="AN61"/>
+      <c r="AM61"/>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
-[...3 lines deleted...]
-      <c r="AJ62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
+      <c r="AI62"/>
+      <c r="AJ62">
+        <v>0.0</v>
+      </c>
       <c r="AK62"/>
       <c r="AL62"/>
-      <c r="AM62">
-[...2 lines deleted...]
-      <c r="AN62"/>
+      <c r="AM62"/>
+      <c r="AN62">
+        <v>0.0</v>
+      </c>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12108,2044 +12239,2051 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>7592000000.0</v>
       </c>
       <c r="C2">
         <v>6177582900.0</v>
       </c>
       <c r="D2">
         <v>6152798027.0</v>
       </c>
       <c r="E2">
         <v>7033644629.0</v>
       </c>
       <c r="F2">
         <v>6213627408.0</v>
       </c>
       <c r="G2">
         <v>4393000000.0</v>
       </c>
       <c r="H2">
         <v>4393000000.0</v>
       </c>
       <c r="I2">
         <v>5148000000.0</v>
       </c>
       <c r="J2">
         <v>4682000000.0</v>
       </c>
       <c r="K2">
         <v>4208000000.0</v>
       </c>
       <c r="L2">
         <v>4703000000.0</v>
       </c>
       <c r="M2">
         <v>3183000000.0</v>
       </c>
       <c r="N2">
         <v>3024000000.0</v>
       </c>
       <c r="O2">
         <v>3136000000.0</v>
       </c>
       <c r="P2">
         <v>3239000000.0</v>
       </c>
       <c r="Q2">
-        <v>3592697097.0</v>
+        <v>2708110403.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>330000000.0</v>
       </c>
       <c r="C3">
         <v>293572800.0</v>
       </c>
       <c r="D3">
         <v>272609571.0</v>
       </c>
       <c r="E3">
         <v>269488299.0</v>
       </c>
       <c r="F3">
         <v>302302936.0</v>
       </c>
       <c r="G3">
         <v>259000000.0</v>
       </c>
       <c r="H3">
         <v>256000000.0</v>
       </c>
       <c r="I3">
         <v>197000000.0</v>
       </c>
       <c r="J3">
         <v>171000000.0</v>
       </c>
       <c r="K3">
         <v>155000000.0</v>
       </c>
       <c r="L3">
         <v>140000000.0</v>
       </c>
       <c r="M3">
         <v>49000000.0</v>
       </c>
       <c r="N3">
         <v>32000000.0</v>
       </c>
       <c r="O3">
         <v>14000000.0</v>
       </c>
       <c r="P3">
         <v>2000000.0</v>
       </c>
       <c r="Q3">
-        <v>50284526.0</v>
+        <v>37903570.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>4000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>522000000.0</v>
       </c>
       <c r="C5">
         <v>229836600.0</v>
       </c>
       <c r="D5">
         <v>308048816.0</v>
       </c>
       <c r="E5">
         <v>231388230.0</v>
       </c>
       <c r="F5">
         <v>500441567.0</v>
       </c>
       <c r="G5">
         <v>108000000.0</v>
       </c>
       <c r="H5">
         <v>108000000.0</v>
       </c>
       <c r="I5">
         <v>356000000.0</v>
       </c>
       <c r="J5">
         <v>209000000.0</v>
       </c>
       <c r="K5">
         <v>250000000.0</v>
       </c>
       <c r="L5">
         <v>-443000000.0</v>
       </c>
       <c r="M5">
         <v>121000000.0</v>
       </c>
       <c r="N5">
         <v>166000000.0</v>
       </c>
       <c r="O5">
         <v>227000000.0</v>
       </c>
       <c r="P5">
         <v>-169000000.0</v>
       </c>
       <c r="Q5">
-        <v>-2646554.0</v>
+        <v>-1994925.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>852000000.0</v>
       </c>
       <c r="C6">
         <v>523409400.0</v>
       </c>
       <c r="D6">
         <v>580658387.0</v>
       </c>
       <c r="E6">
         <v>500876529.0</v>
       </c>
       <c r="F6">
         <v>802744503.0</v>
       </c>
       <c r="G6">
         <v>367000000.0</v>
       </c>
       <c r="H6">
         <v>364000000.0</v>
       </c>
       <c r="I6">
         <v>553000000.0</v>
       </c>
       <c r="J6">
         <v>380000000.0</v>
       </c>
       <c r="K6">
         <v>405000000.0</v>
       </c>
       <c r="L6">
         <v>-303000000.0</v>
       </c>
       <c r="M6">
         <v>170000000.0</v>
       </c>
       <c r="N6">
         <v>198000000.0</v>
       </c>
       <c r="O6">
         <v>241000000.0</v>
       </c>
       <c r="P6">
         <v>-167000000.0</v>
       </c>
       <c r="Q6">
-        <v>47637972.0</v>
+        <v>35908645.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>16000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>857000000.0</v>
       </c>
       <c r="C9">
         <v>905826600.0</v>
       </c>
       <c r="D9">
         <v>958676992.0</v>
       </c>
       <c r="E9">
         <v>894887009.0</v>
       </c>
       <c r="F9">
         <v>751794569.0</v>
       </c>
       <c r="G9">
         <v>490000000.0</v>
       </c>
       <c r="H9">
         <v>490000000.0</v>
       </c>
       <c r="I9">
         <v>538000000.0</v>
       </c>
       <c r="J9">
         <v>555000000.0</v>
       </c>
       <c r="K9">
         <v>535000000.0</v>
       </c>
       <c r="L9">
         <v>450000000.0</v>
       </c>
       <c r="M9">
         <v>483000000.0</v>
       </c>
       <c r="N9">
         <v>471000000.0</v>
       </c>
       <c r="O9">
         <v>474000000.0</v>
       </c>
       <c r="P9">
         <v>317000000.0</v>
       </c>
       <c r="Q9">
-        <v>320233037.0</v>
+        <v>241385899.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>408000000.0</v>
       </c>
       <c r="C10">
         <v>130369500.0</v>
       </c>
       <c r="D10">
         <v>210818068.0</v>
       </c>
       <c r="E10">
         <v>139390499.0</v>
       </c>
       <c r="F10">
         <v>358913973.0</v>
       </c>
       <c r="G10">
         <v>-34000000.0</v>
       </c>
       <c r="H10">
         <v>-34000000.0</v>
       </c>
       <c r="I10">
         <v>222000000.0</v>
       </c>
       <c r="J10">
         <v>49000000.0</v>
       </c>
       <c r="K10">
         <v>65000000.0</v>
       </c>
       <c r="L10">
         <v>-584000000.0</v>
       </c>
       <c r="M10">
         <v>91000000.0</v>
       </c>
       <c r="N10">
         <v>135000000.0</v>
       </c>
       <c r="O10">
         <v>195000000.0</v>
       </c>
       <c r="P10">
         <v>-204000000.0</v>
       </c>
       <c r="Q10">
-        <v>-334789084.0</v>
+        <v>-252357985.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
         <v>133000000.0</v>
       </c>
       <c r="C11">
         <v>72427500.0</v>
       </c>
       <c r="D11">
         <v>68152392.0</v>
       </c>
       <c r="E11">
         <v>-153329549.0</v>
       </c>
       <c r="F11">
         <v>62272140.0</v>
       </c>
       <c r="G11">
         <v>-17000000.0</v>
       </c>
       <c r="H11">
         <v>-17000000.0</v>
       </c>
       <c r="I11">
         <v>32000000.0</v>
       </c>
       <c r="J11">
         <v>80000000.0</v>
       </c>
       <c r="K11">
         <v>69000000.0</v>
       </c>
       <c r="L11">
         <v>-32000000.0</v>
       </c>
       <c r="M11">
         <v>37000000.0</v>
       </c>
       <c r="N11">
         <v>39000000.0</v>
       </c>
       <c r="O11">
         <v>46000000.0</v>
       </c>
       <c r="P11">
         <v>-34000000.0</v>
       </c>
       <c r="Q11">
-        <v>-58224188.0</v>
+        <v>-43888344.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>114000000.0</v>
       </c>
       <c r="C12">
         <v>112000000.0</v>
       </c>
       <c r="D12">
         <v>115000000.0</v>
       </c>
       <c r="E12">
         <v>126116917.0</v>
       </c>
       <c r="F12">
         <v>154839500.0</v>
       </c>
       <c r="G12">
         <v>174416086.0</v>
       </c>
       <c r="H12">
         <v>189153018.0</v>
       </c>
       <c r="I12">
         <v>151832312.0</v>
       </c>
       <c r="J12">
         <v>252482867.0</v>
       </c>
       <c r="K12">
         <v>194690714.0</v>
       </c>
       <c r="L12">
         <v>141000000.0</v>
       </c>
       <c r="M12">
         <v>29000000.0</v>
       </c>
       <c r="N12">
         <v>53999994.0</v>
       </c>
       <c r="O12">
         <v>41907811.0</v>
       </c>
       <c r="P12">
         <v>35000000.0</v>
       </c>
       <c r="Q12">
-        <v>7939662.0</v>
+        <v>5984774.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>7000000.0</v>
       </c>
       <c r="J13">
         <v>7000000.0</v>
       </c>
       <c r="K13">
         <v>5000000.0</v>
       </c>
       <c r="L13">
         <v>167000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>-2000000.0</v>
       </c>
       <c r="C14">
         <v>-4000000.0</v>
       </c>
       <c r="D14">
         <v>-5000000.0</v>
       </c>
       <c r="E14">
         <v>-7000000.0</v>
       </c>
       <c r="F14">
         <v>-5000000.0</v>
       </c>
       <c r="G14">
         <v>14000000.0</v>
       </c>
       <c r="H14">
         <v>11000000.0</v>
       </c>
       <c r="I14">
         <v>8000000.0</v>
       </c>
       <c r="J14">
         <v>8000000.0</v>
       </c>
       <c r="K14">
         <v>9000000.0</v>
       </c>
       <c r="L14">
         <v>12973646.61</v>
       </c>
       <c r="M14">
         <v>3630000.0</v>
       </c>
       <c r="N14">
         <v>2755000.0</v>
       </c>
       <c r="O14">
         <v>2637000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>273000000.0</v>
       </c>
       <c r="C15">
         <v>54079200.0</v>
       </c>
       <c r="D15">
         <v>138122182.0</v>
       </c>
       <c r="E15">
         <v>286215159.0</v>
       </c>
       <c r="F15">
         <v>290980729.0</v>
       </c>
       <c r="G15">
         <v>-21000000.0</v>
       </c>
       <c r="H15">
         <v>-21000000.0</v>
       </c>
       <c r="I15">
         <v>188000000.0</v>
       </c>
       <c r="J15">
         <v>-31000000.0</v>
       </c>
       <c r="K15">
         <v>-4000000.0</v>
       </c>
       <c r="L15">
         <v>-554000000.0</v>
       </c>
       <c r="M15">
         <v>51000000.0</v>
       </c>
       <c r="N15">
         <v>98000000.0</v>
       </c>
       <c r="O15">
         <v>139000000.0</v>
       </c>
       <c r="P15">
         <v>-179000000.0</v>
       </c>
       <c r="Q15">
-        <v>-273918342.0</v>
+        <v>-206474715.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>301000000.0</v>
       </c>
       <c r="F16">
         <v>257000000.0</v>
       </c>
       <c r="G16">
         <v>-21000000.0</v>
       </c>
       <c r="H16">
         <v>59000000.0</v>
       </c>
       <c r="I16">
         <v>188000000.0</v>
       </c>
       <c r="J16">
         <v>-31000000.0</v>
       </c>
       <c r="K16">
         <v>-4000000.0</v>
       </c>
       <c r="L16">
         <v>-554000000.0</v>
       </c>
       <c r="M16">
         <v>61715000.0</v>
       </c>
       <c r="N16">
         <v>129523000.0</v>
       </c>
       <c r="O16">
         <v>184604000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>275000000.0</v>
       </c>
       <c r="C17">
         <v>60000000.0</v>
       </c>
       <c r="D17">
         <v>148000000.0</v>
       </c>
       <c r="E17">
         <v>308000000.0</v>
       </c>
       <c r="F17">
         <v>262000000.0</v>
       </c>
       <c r="G17">
         <v>-17000000.0</v>
       </c>
       <c r="H17">
         <v>64000000.0</v>
       </c>
       <c r="I17">
         <v>190000000.0</v>
       </c>
       <c r="J17">
         <v>-31000000.0</v>
       </c>
       <c r="K17">
         <v>-4000000.0</v>
       </c>
       <c r="L17">
         <v>-651041175.24</v>
       </c>
       <c r="M17">
         <v>54000000.0</v>
       </c>
       <c r="N17">
         <v>96000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-114000000.0</v>
       </c>
       <c r="C18">
         <v>-109000000.0</v>
       </c>
       <c r="D18">
         <v>-139000000.0</v>
       </c>
       <c r="E18">
         <v>-131000000.0</v>
       </c>
       <c r="F18">
         <v>-167000000.0</v>
       </c>
       <c r="G18">
         <v>-159000000.0</v>
       </c>
       <c r="H18">
         <v>-185000000.0</v>
       </c>
       <c r="I18">
         <v>-155000000.0</v>
       </c>
       <c r="J18">
         <v>-255000000.0</v>
       </c>
       <c r="K18">
         <v>-170000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>1.0E+18</v>
       </c>
       <c r="K20">
         <v>2060698073448.6</v>
       </c>
       <c r="L20">
         <v>4.2279421205943E+17</v>
       </c>
       <c r="M20">
         <v>15000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>474000000.0</v>
       </c>
       <c r="C21">
         <v>262670400.0</v>
       </c>
       <c r="D21">
         <v>350757648.0</v>
       </c>
       <c r="E21">
         <v>318739609.0</v>
       </c>
       <c r="F21">
         <v>547994837.0</v>
       </c>
       <c r="G21">
         <v>125000000.0</v>
       </c>
       <c r="H21">
         <v>125000000.0</v>
       </c>
       <c r="I21">
         <v>404000000.0</v>
       </c>
       <c r="J21">
         <v>338000000.0</v>
       </c>
       <c r="K21">
         <v>267000000.0</v>
       </c>
       <c r="L21">
         <v>-426000000.0</v>
       </c>
       <c r="M21">
         <v>150000000.0</v>
       </c>
       <c r="N21">
         <v>209000000.0</v>
       </c>
       <c r="O21">
         <v>263000000.0</v>
       </c>
       <c r="P21">
         <v>-63000000.0</v>
       </c>
       <c r="Q21">
-        <v>-2646554.0</v>
+        <v>-1994924.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>7975000000.0</v>
       </c>
       <c r="C23">
         <v>6820739100.0</v>
       </c>
       <c r="D23">
         <v>6760717371.0</v>
       </c>
       <c r="E23">
         <v>7609792029.0</v>
       </c>
       <c r="F23">
         <v>6417427141.0</v>
       </c>
       <c r="G23">
         <v>4758000000.0</v>
       </c>
       <c r="H23">
         <v>4758000000.0</v>
       </c>
       <c r="I23">
         <v>5282000000.0</v>
       </c>
       <c r="J23">
         <v>4899000000.0</v>
       </c>
       <c r="K23">
         <v>4476000000.0</v>
       </c>
       <c r="L23">
         <v>5579000000.0</v>
       </c>
       <c r="M23">
         <v>3516000000.0</v>
       </c>
       <c r="N23">
         <v>3286000000.0</v>
       </c>
       <c r="O23">
         <v>3347000000.0</v>
       </c>
       <c r="P23">
         <v>3619000000.0</v>
       </c>
       <c r="Q23">
-        <v>3915576689.0</v>
+        <v>2951491227.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>330000000.0</v>
       </c>
       <c r="C25">
         <v>304000000.0</v>
       </c>
       <c r="D25">
         <v>299000000.0</v>
       </c>
       <c r="E25">
         <v>287000000.0</v>
       </c>
       <c r="F25">
         <v>267000000.0</v>
       </c>
       <c r="G25">
         <v>259000000.0</v>
       </c>
       <c r="H25">
         <v>256000000.0</v>
       </c>
       <c r="I25">
         <v>197000000.0</v>
       </c>
       <c r="J25">
         <v>171000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
         <v>51000000.0</v>
       </c>
       <c r="C26">
         <v>47319300.0</v>
       </c>
       <c r="D26">
         <v>47252325.0</v>
       </c>
       <c r="E26">
         <v>42746419.0</v>
       </c>
       <c r="F26">
         <v>44156608.0</v>
       </c>
       <c r="G26">
         <v>39000000.0</v>
       </c>
       <c r="H26">
         <v>39000000.0</v>
       </c>
       <c r="I26">
         <v>40000000.0</v>
       </c>
       <c r="J26">
         <v>36000000.0</v>
       </c>
       <c r="K26">
         <v>31000000.0</v>
       </c>
       <c r="L26">
         <v>35000000.0</v>
       </c>
       <c r="M26">
         <v>38000000.0</v>
       </c>
       <c r="N26">
         <v>36000000.0</v>
       </c>
       <c r="O26">
         <v>36000000.0</v>
       </c>
       <c r="P26">
         <v>33000000.0</v>
       </c>
       <c r="Q26">
-        <v>70133681.0</v>
+        <v>52865506.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>16000000.0</v>
       </c>
       <c r="E27">
         <v>49000000.0</v>
       </c>
       <c r="F27">
         <v>2112950.0</v>
       </c>
       <c r="G27">
         <v>2000000.0</v>
       </c>
       <c r="H27">
         <v>2000000.0</v>
       </c>
       <c r="I27">
         <v>36000000.0</v>
       </c>
       <c r="J27">
         <v>20000000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>5000000.0</v>
       </c>
       <c r="M27">
         <v>6000000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27">
         <v>8000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>332000000.0</v>
       </c>
       <c r="C28">
         <v>313000000.0</v>
       </c>
       <c r="D28">
         <v>302000000.0</v>
       </c>
       <c r="E28">
         <v>235000000.0</v>
       </c>
       <c r="F28">
         <v>290000000.0</v>
       </c>
       <c r="G28">
         <v>239000000.0</v>
       </c>
       <c r="H28">
         <v>239000000.0</v>
       </c>
       <c r="I28">
         <v>211000000.0</v>
       </c>
       <c r="J28">
         <v>227000000.0</v>
       </c>
       <c r="K28">
         <v>253000000.0</v>
       </c>
       <c r="L28">
         <v>250000000.0</v>
       </c>
       <c r="M28">
         <v>194000000.0</v>
       </c>
       <c r="N28">
         <v>210000000.0</v>
       </c>
       <c r="O28">
         <v>220000000.0</v>
       </c>
       <c r="P28">
         <v>216000000.0</v>
       </c>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>133000000.0</v>
       </c>
       <c r="C29">
         <v>75000000.0</v>
       </c>
       <c r="D29">
         <v>32000000.0</v>
       </c>
       <c r="E29">
         <v>-105000000.0</v>
       </c>
       <c r="F29">
         <v>55000000.0</v>
       </c>
       <c r="G29">
         <v>-17000000.0</v>
       </c>
       <c r="H29">
         <v>18000000.0</v>
       </c>
       <c r="I29">
         <v>32000000.0</v>
       </c>
       <c r="J29">
         <v>80000000.0</v>
       </c>
       <c r="K29">
         <v>69000000.0</v>
       </c>
       <c r="L29">
         <v>-32000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>383000000.0</v>
       </c>
       <c r="C30">
         <v>643156200.0</v>
       </c>
       <c r="D30">
         <v>607919344.0</v>
       </c>
       <c r="E30">
         <v>576147399.0</v>
       </c>
       <c r="F30">
         <v>203799732.0</v>
       </c>
       <c r="G30">
         <v>365000000.0</v>
       </c>
       <c r="H30">
         <v>365000000.0</v>
       </c>
       <c r="I30">
         <v>134000000.0</v>
       </c>
       <c r="J30">
         <v>217000000.0</v>
       </c>
       <c r="K30">
         <v>268000000.0</v>
       </c>
       <c r="L30">
         <v>876000000.0</v>
       </c>
       <c r="M30">
         <v>333000000.0</v>
       </c>
       <c r="N30">
         <v>262000000.0</v>
       </c>
       <c r="O30">
         <v>211000000.0</v>
       </c>
       <c r="P30">
         <v>380000000.0</v>
       </c>
       <c r="Q30">
-        <v>322879591.0</v>
+        <v>243380823.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
         <v>-66000000.0</v>
       </c>
       <c r="C31">
         <v>-132300900.0</v>
       </c>
       <c r="D31">
         <v>-139939580.0</v>
       </c>
       <c r="E31">
         <v>-179349109.0</v>
       </c>
       <c r="F31">
         <v>-189080863.0</v>
       </c>
       <c r="G31">
         <v>-159000000.0</v>
       </c>
       <c r="H31">
         <v>-159000000.0</v>
       </c>
       <c r="I31">
         <v>-182000000.0</v>
       </c>
       <c r="J31">
         <v>-289000000.0</v>
       </c>
       <c r="K31">
         <v>-202000000.0</v>
       </c>
       <c r="L31">
         <v>-158000000.0</v>
       </c>
       <c r="M31">
         <v>-59000000.0</v>
       </c>
       <c r="N31">
         <v>-74000000.0</v>
       </c>
       <c r="O31">
         <v>-68000000.0</v>
       </c>
       <c r="P31">
         <v>-141000000.0</v>
       </c>
       <c r="Q31">
-        <v>-332142530.0</v>
+        <v>-250363060.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>8449000000.0</v>
       </c>
       <c r="C32">
         <v>7083409500.0</v>
       </c>
       <c r="D32">
         <v>7111475020.0</v>
       </c>
       <c r="E32">
         <v>7928531639.0</v>
       </c>
       <c r="F32">
         <v>6965421978.0</v>
       </c>
       <c r="G32">
         <v>4883000000.0</v>
       </c>
       <c r="H32">
         <v>4883000000.0</v>
       </c>
       <c r="I32">
         <v>5686000000.0</v>
       </c>
       <c r="J32">
         <v>5237000000.0</v>
       </c>
       <c r="K32">
         <v>4743000000.0</v>
       </c>
       <c r="L32">
         <v>5153000000.0</v>
       </c>
       <c r="M32">
         <v>3666000000.0</v>
       </c>
       <c r="N32">
         <v>3495000000.0</v>
       </c>
       <c r="O32">
         <v>3610000000.0</v>
       </c>
       <c r="P32">
         <v>3556000000.0</v>
       </c>
       <c r="Q32">
-        <v>3912930135.0</v>
+        <v>2949496303.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>2400000000.0</v>
+      </c>
+      <c r="C2">
         <v>2041000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1940000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1936000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1562896000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1562194920.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1113627866.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1456304300.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1652000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1570000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1825139039.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1562000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1737000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1795000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1737000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1889000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2060000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1762000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1551000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1419000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1319000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1199000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1095000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1043000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>957000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1284000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1241000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1316000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1356000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1392000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1277000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1311000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1300000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1249000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1138000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1140000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1232000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1188000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1039000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1059000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1093000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1036000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1017000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1163000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1267000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1252000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>828000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>799000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>790000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>766000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>704000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>748000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>788000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>784000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>709000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>786000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>823000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>814000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>84000000.0</v>
+      </c>
+      <c r="C3">
         <v>83000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>86000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>84000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>69650800.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>71008860.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>58441341.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>74350190.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>76000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>71000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>91058293.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="N3">
         <v>72000000.0</v>
       </c>
       <c r="O3">
+        <v>72000000.0</v>
+      </c>
+      <c r="P3">
         <v>78000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>73000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>70000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>66000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>72000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>67000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>65000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>53000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>49000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="Z3">
         <v>66000000.0</v>
       </c>
       <c r="AA3">
+        <v>66000000.0</v>
+      </c>
+      <c r="AB3">
         <v>73000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>66000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AE3">
         <v>57000000.0</v>
       </c>
       <c r="AF3">
+        <v>57000000.0</v>
+      </c>
+      <c r="AG3">
         <v>51000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>46000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>44000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AK3">
         <v>41000000.0</v>
       </c>
       <c r="AL3">
+        <v>41000000.0</v>
+      </c>
+      <c r="AM3">
         <v>43000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>46000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>37000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>38000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>34000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>41000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>32000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>35000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>32000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>11000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>13000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BF3">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -14172,458 +14310,465 @@
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>4000000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>110000000.0</v>
+      </c>
+      <c r="C5">
         <v>273000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>191000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>155000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>70500200.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>57353310.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17159290.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>41035500.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>128000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>58000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>69626959.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>118000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>82091937.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>62000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>40000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>248000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>153000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>159000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>105000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>53000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>64000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>27000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>43000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>69000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>77000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-27000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>257000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>115000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>18000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-24000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>72000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>63000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>94000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>21000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>74000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>77000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>52000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>36000000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>8000000.0</v>
+      </c>
+      <c r="AT5">
         <v>2000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>50000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>55000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>53000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>55000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>65000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>70000000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
+        <v>26000000.0</v>
+      </c>
+      <c r="BC5">
         <v>31000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>75000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>80000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>91000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>87000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>194000000.0</v>
+      </c>
+      <c r="C6">
         <v>356000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>277000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>239000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>140151000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>128362170.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41282051.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>115385690.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>204000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>129000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>160685252.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>195000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>154091937.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>134000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>118000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>103000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>63000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>314000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>80000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>220000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>224000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>158000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>102000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>128000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>59000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>64000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>100000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>109000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>129000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>134000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>308000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>161000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>62000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>22000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>113000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>104000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>137000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>67000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>111000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>115000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>86000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>77000000.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
+        <v>40000000.0</v>
+      </c>
+      <c r="AT6">
         <v>37000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>82000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>21000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AX6">
         <v>64000000.0</v>
       </c>
       <c r="AY6">
+        <v>64000000.0</v>
+      </c>
+      <c r="AZ6">
         <v>78000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>80000000.0</v>
       </c>
-      <c r="BA6">
-[...1 lines deleted...]
-      </c>
       <c r="BB6">
+        <v>31000000.0</v>
+      </c>
+      <c r="BC6">
         <v>35000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>82000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>85000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>92000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>88000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -14673,83 +14818,84 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -14799,2043 +14945,2075 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>348000000.0</v>
+      </c>
+      <c r="C9">
         <v>420000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>261000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>230000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>223392200.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>239427310.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>398891803.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>186939500.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>280000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>161000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>221710058.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>158000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>213000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>161000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>107000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>133000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>215000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>217000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>155000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>168000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>199000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>142000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>148000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>129000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>74000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>153000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>131000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>145000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>182000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>144000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>121000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>117000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>174000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>137000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>110000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>139000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>150000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>140000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>122000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="AO9">
         <v>140000000.0</v>
       </c>
       <c r="AP9">
+        <v>140000000.0</v>
+      </c>
+      <c r="AQ9">
         <v>114000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>105000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>96000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>108000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>141000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>108000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>128000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>130000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>117000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>102000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>114000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>128000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>127000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>105000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>99000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>153000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>121000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>214000000.0</v>
+      </c>
+      <c r="C10">
         <v>272000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>164000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>126000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47566400.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56442940.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7689337.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17326100.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>104000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54707342.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>82000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="O10">
         <v>27000000.0</v>
       </c>
       <c r="P10">
+        <v>27000000.0</v>
+      </c>
+      <c r="Q10">
         <v>-6000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-36000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>218000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>119000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>130000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>59000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>27000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-43000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-39000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>26000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>39000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-56000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>218000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>80000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-20000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-56000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>38000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>27000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>40000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-14000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>33000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>35000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-455000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-42000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-39000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-48000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-22000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>24000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>43000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>46000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>29000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>62000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>40000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>60000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>68000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-17000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>78000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>66000000.0</v>
+      </c>
+      <c r="C11">
         <v>76000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>51000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>38000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16988000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21848880.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>32519866.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10030900.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>27000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>37014169.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-137000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>39000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>20000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>22000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>11000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-8000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-10000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>15000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>25000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>24000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>17000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>12000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>27000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>26000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>19000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-26000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-17000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>12000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>15000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>16000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>21000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>16000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>18000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>28000000.0</v>
+      </c>
+      <c r="C12">
         <v>1000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>27000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35144700.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30306920.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16148300.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34300904.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>33000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>38091937.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>46863626.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>34000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>27000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>66246699.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>35000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43245575.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>33000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>34000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>48317086.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>32000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>39000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36938859.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>34000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>116682831.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>34000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37672024.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>54000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>37000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>45000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>40000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>62000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>54000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>42000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>41000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>98000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>21000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
+        <v>10999994.0</v>
+      </c>
+      <c r="BC12">
+        <v>25000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>15000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>12000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>16000000.0</v>
+      </c>
+      <c r="BG12">
         <v>9000000.0</v>
       </c>
-      <c r="BB12">
-[...15 lines deleted...]
-    <row r="13" spans="1:58">
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>42000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>45000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>43000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>46000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>43000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C14">
         <v>3000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
         <v>-1000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1766211.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="I14">
         <v>-1000000.0</v>
       </c>
       <c r="J14">
         <v>-1000000.0</v>
       </c>
       <c r="K14">
         <v>-1000000.0</v>
       </c>
       <c r="L14">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="O14">
         <v>-2000000.0</v>
       </c>
       <c r="P14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Q14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="R14">
         <v>-2000000.0</v>
       </c>
       <c r="S14">
-        <v>0.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>-2000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AA14">
         <v>11000000.0</v>
       </c>
       <c r="AB14">
         <v>11000000.0</v>
       </c>
       <c r="AC14">
+        <v>11000000.0</v>
+      </c>
+      <c r="AD14">
         <v>10000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10091948.87</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12073672.54</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10419078.49</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9310986.96</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1181000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>147000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-55000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9413241.29</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>1056000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-42000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1074000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1104000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1157000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-1378000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1378000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1401000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>53000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1282000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2637000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>146000000.0</v>
+      </c>
+      <c r="C15">
         <v>199000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>112000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>88000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>30578400.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>33683690.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-41914835.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6383300.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>76000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16447083.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>64000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>31000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>28000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>130000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-34000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>177000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>97000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>107000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>46000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>24000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>19000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-33000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-31000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>16000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>23000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-59000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>216000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>55000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-24000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-81000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>21000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>16000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>13000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-20000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-8000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-430000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-45000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-47000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-32000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-17000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>11000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>28000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>29000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>32000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>45000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>24000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="BD15">
         <v>48000000.0</v>
       </c>
       <c r="BE15">
+        <v>48000000.0</v>
+      </c>
+      <c r="BF15">
         <v>-19000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>64000000.0</v>
       </c>
       <c r="N16">
         <v>64000000.0</v>
       </c>
       <c r="O16">
+        <v>64000000.0</v>
+      </c>
+      <c r="P16">
         <v>28000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>130000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-34000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>177000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>97000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>107000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>46000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-33000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AB16">
         <v>20000000.0</v>
       </c>
       <c r="AC16">
+        <v>20000000.0</v>
+      </c>
+      <c r="AD16">
         <v>16000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25790535.99</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-89043335.01</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>250057883.77</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>64013035.38</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-24000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-56973000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25973000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19185000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13907000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-21836627.97</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16878000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10215000.0</v>
       </c>
-      <c r="AP16">
-[...1 lines deleted...]
-      </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-554000000.0</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>53878000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7837000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>38080000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>39953000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>45606000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>56596000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>31166000.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
         <v>72757000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>64975000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-73337000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>73337000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>148000000.0</v>
+      </c>
+      <c r="C17">
         <v>196000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>113000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>88000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>36000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>38000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-41637366.81</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>71000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>17000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>64000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>32000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>22000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>30000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>131000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-32000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>179000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>99000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>108000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>48000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>26000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>20000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-32000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-31000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>22000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>17000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>24000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-87534125.95</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>251215559.16</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>64013035.38</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-24000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-174000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>206000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-76000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>13000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-4183662.8</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-552000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>54000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>96000000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-28000000.0</v>
+      </c>
+      <c r="C18">
         <v>-29000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-27000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-29000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-30000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-28000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3806308.22</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-36000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-32000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000000.0</v>
       </c>
       <c r="L18">
         <v>-36000000.0</v>
       </c>
       <c r="M18">
         <v>-36000000.0</v>
       </c>
       <c r="N18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="O18">
         <v>-35000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-33000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-36000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-33000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-30000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-41000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-34000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-37000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-55000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-35000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42000000.0</v>
       </c>
       <c r="Z18">
         <v>-42000000.0</v>
       </c>
       <c r="AA18">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AB18">
         <v>-50000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-46000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-45000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-46000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
-[...2 lines deleted...]
-      <c r="AN19"/>
+      <c r="AM19"/>
+      <c r="AN19">
+        <v>0.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>5000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>5229578.5</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>505000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>15000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>110000000.0</v>
+      </c>
+      <c r="C21">
         <v>230000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>166000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>133000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>72199000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>85574780.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26460356.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47418800.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>136131715.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>58000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>98367355.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>118000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>79000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>62000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>60000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>30000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>248000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>50000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>153000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>167000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>114000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>56000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>64000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>55000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>51000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>69000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>80000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>267000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>129000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>21000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>68000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>80000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>73000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>100000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>29000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>84000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>80000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>53000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-418000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-10000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>34000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>70000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>56000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>38000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>69000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>73000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>29000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>76000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>81000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>12000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>88000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -16885,1558 +17063,1587 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>2638000000.0</v>
+      </c>
+      <c r="C23">
         <v>2231000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2035000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2033000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1714089200.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1716047450.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1486059312.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1595825000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1795868284.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1673000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1948481741.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1602000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1871000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1894000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1784000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1992000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2279000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1731000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1656000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1434000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1351000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1227000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1187000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1108000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1032000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1431000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1317000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1410000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1469000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1456000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1399000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1161000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1345000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1365000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1180000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1199000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1309000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1228000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1132000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1115000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1153000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1097000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1083000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1260000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1378000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1397000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>889000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>893000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>850000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>827000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>768000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>793000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>843000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>882000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>738000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>804000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>964000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>847000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
-[...2 lines deleted...]
-      <c r="AN24"/>
+      <c r="AM24"/>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>84000000.0</v>
+      </c>
+      <c r="C25">
         <v>83000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>86000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>84000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>82000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>78000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>60517077.31</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>73000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>74000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>71000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>73000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="N25">
         <v>72000000.0</v>
       </c>
       <c r="O25">
+        <v>72000000.0</v>
+      </c>
+      <c r="P25">
         <v>78000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>73000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>70000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>66000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>72000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>67000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>65000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>63000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>49000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>73000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>71000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>66000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>73000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>66000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AE25">
         <v>57000000.0</v>
       </c>
       <c r="AF25">
+        <v>57000000.0</v>
+      </c>
+      <c r="AG25">
         <v>51000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>46000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>44000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AK25">
         <v>41000000.0</v>
       </c>
       <c r="AL25">
+        <v>41000000.0</v>
+      </c>
+      <c r="AM25">
         <v>43000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>46000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>37000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>38000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>34000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>41000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>32000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>35000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>32000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>12000000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>13000000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>4000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BF25">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
+        <v>14000000.0</v>
+      </c>
+      <c r="C26">
         <v>13000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>14000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>12000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10192800.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11834810.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5254497.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10030900.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>18316164.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="N26">
         <v>13000000.0</v>
       </c>
       <c r="O26">
+        <v>13000000.0</v>
+      </c>
+      <c r="P26">
         <v>16000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AB26">
         <v>12000000.0</v>
       </c>
       <c r="AC26">
         <v>12000000.0</v>
       </c>
       <c r="AD26">
         <v>12000000.0</v>
       </c>
       <c r="AE26">
+        <v>12000000.0</v>
+      </c>
+      <c r="AF26">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AG26">
         <v>10000000.0</v>
       </c>
       <c r="AH26">
+        <v>10000000.0</v>
+      </c>
+      <c r="AI26">
         <v>11000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>8000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>8000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>9000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>10000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AU26">
         <v>11000000.0</v>
       </c>
       <c r="AV26">
+        <v>11000000.0</v>
+      </c>
+      <c r="AW26">
         <v>10000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AY26">
         <v>9000000.0</v>
       </c>
       <c r="AZ26">
         <v>9000000.0</v>
       </c>
       <c r="BA26">
         <v>9000000.0</v>
       </c>
       <c r="BB26">
         <v>9000000.0</v>
       </c>
       <c r="BC26">
+        <v>9000000.0</v>
+      </c>
+      <c r="BD26">
         <v>6000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>10000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>12000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2731110.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>18901492.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2078343.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>47000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>32000000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>2000000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>2000000.0</v>
       </c>
-      <c r="Z27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>1000000.0</v>
       </c>
-      <c r="AC27"/>
+      <c r="AC27">
+        <v>1000000.0</v>
+      </c>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>36000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>6000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>51000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>8000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>97000000.0</v>
+      </c>
+      <c r="C28">
         <v>94000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>81000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>85000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>71349600.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>68277750.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>76218442.16</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>63000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>74000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>75000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>81000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>70000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>80000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>71000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>63000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>75000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>68000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>103000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>60000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>69000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>60000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>59000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>55000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>59000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>66000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>71000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>67000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>70000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>68000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>30000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>63000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>59000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>58000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>60000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>61000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>62000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>65000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>64000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>66000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>63000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>61000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="AS28">
         <v>62000000.0</v>
       </c>
       <c r="AT28">
+        <v>62000000.0</v>
+      </c>
+      <c r="AU28">
         <v>65000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>101000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AW28">
         <v>49000000.0</v>
       </c>
       <c r="AX28">
+        <v>49000000.0</v>
+      </c>
+      <c r="AY28">
         <v>52000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>55000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>53000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>47000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>55000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>75000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>44000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>50000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>66000000.0</v>
+      </c>
+      <c r="C29">
         <v>76000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>38000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33674916.79</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>24000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-137000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>39000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-5000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-8000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-10000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>238000000.0</v>
+      </c>
+      <c r="C30">
         <v>190000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>151193200.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>153852530.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>372431446.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>139520700.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>143868284.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>103000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>123342702.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>134000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>99000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>47000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>103000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>219000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-31000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>105000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>92000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>65000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>75000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>147000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>76000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>94000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>113000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>64000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>122000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-150000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>45000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>116000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>59000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>77000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>40000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>93000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>56000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>60000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>61000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>66000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>97000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>111000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>145000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>61000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>94000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>60000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>61000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>64000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>45000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>55000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>98000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>18000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>141000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
+        <v>104000000.0</v>
+      </c>
+      <c r="C31">
         <v>42000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-24632600.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29131840.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-34149694.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-30092700.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-32131715.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-33000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-43660013.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35000000.0</v>
       </c>
       <c r="N31">
         <v>-35000000.0</v>
       </c>
       <c r="O31">
+        <v>-35000000.0</v>
+      </c>
+      <c r="P31">
         <v>-33000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-36000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-32000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-30000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-41000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-34000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-37000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-55000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-35000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-37000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-42000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-45000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-43000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-46000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-43000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-41000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49000000.0</v>
       </c>
       <c r="AG31">
         <v>-49000000.0</v>
       </c>
       <c r="AH31">
+        <v>-49000000.0</v>
+      </c>
+      <c r="AI31">
         <v>-41000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-124000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-42000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-46000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-60000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-43000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-51000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-45000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-42000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-458000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-41000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-36000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-44000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-57000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-27000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-10000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-16000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-33000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-25000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-16000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-13000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-29000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
+        <v>2748000000.0</v>
+      </c>
+      <c r="C32">
         <v>2461000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2201000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2166000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1786288200.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1801622230.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1512519669.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1643243800.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1932000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1731000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2046849097.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1720000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1950000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1956000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1844000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2022000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2275000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1979000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1706000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1587000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1518000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1341000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1243000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1172000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1031000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1437000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1372000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1461000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1538000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1536000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1398000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1428000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1474000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1386000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1248000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1279000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1382000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1328000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1161000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1199000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1233000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1150000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1122000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1259000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1375000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1393000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>936000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>927000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>920000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>883000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>806000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>862000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>916000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>911000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>814000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>885000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>976000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>935000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -18499,4111 +18706,4150 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>140956790.0</v>
       </c>
       <c r="C2">
         <v>215351100.0</v>
       </c>
       <c r="D2">
         <v>177163500.0</v>
       </c>
       <c r="E2">
         <v>167168400.0</v>
       </c>
       <c r="F2">
         <v>439000000.0</v>
       </c>
       <c r="G2">
         <v>184000000.0</v>
       </c>
       <c r="H2">
         <v>164000000.0</v>
       </c>
       <c r="I2">
         <v>269000000.0</v>
       </c>
       <c r="J2">
         <v>347000000.0</v>
       </c>
       <c r="K2">
         <v>476000000.0</v>
       </c>
       <c r="L2">
         <v>991000000.0</v>
       </c>
       <c r="M2">
         <v>236000000.0</v>
       </c>
       <c r="N2">
         <v>142000000.0</v>
       </c>
       <c r="O2">
         <v>113000000.0</v>
       </c>
       <c r="P2">
         <v>20123250.0</v>
       </c>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>329898869</v>
       </c>
       <c r="C3">
         <v>398834100</v>
       </c>
       <c r="D3">
         <v>366000000</v>
       </c>
       <c r="E3">
         <v>286915992</v>
       </c>
       <c r="F3">
         <v>232000000</v>
       </c>
       <c r="G3">
         <v>182000000</v>
       </c>
       <c r="H3">
         <v>271000000</v>
       </c>
       <c r="I3">
         <v>277000000</v>
       </c>
       <c r="J3">
         <v>276000000</v>
       </c>
       <c r="K3">
         <v>355000000</v>
       </c>
       <c r="L3">
         <v>350000000</v>
       </c>
       <c r="M3">
         <v>199000000</v>
       </c>
       <c r="N3">
         <v>144000000</v>
       </c>
       <c r="O3">
         <v>126000000</v>
       </c>
       <c r="P3">
         <v>97000000</v>
       </c>
       <c r="Q3">
-        <v>67487131</v>
+        <v>50870584</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-20993564.0</v>
       </c>
       <c r="C6">
         <v>-79187400.0</v>
       </c>
       <c r="D6">
         <v>45836500.0</v>
       </c>
       <c r="E6">
         <v>9995100.0</v>
       </c>
       <c r="F6">
         <v>-292000000.0</v>
       </c>
       <c r="G6">
         <v>255000000.0</v>
       </c>
       <c r="H6">
         <v>20000000.0</v>
       </c>
       <c r="I6">
         <v>-105000000.0</v>
       </c>
       <c r="J6">
         <v>-78000000.0</v>
       </c>
       <c r="K6">
-        <v>-129000000.0</v>
+        <v>-135669513.0</v>
       </c>
       <c r="L6">
         <v>-515000000.0</v>
       </c>
       <c r="M6">
         <v>755000000.0</v>
       </c>
       <c r="N6">
         <v>94000000.0</v>
       </c>
       <c r="O6">
         <v>29000000.0</v>
       </c>
       <c r="P6">
         <v>113000000.0</v>
       </c>
       <c r="Q6">
-        <v>20123250.0</v>
+        <v>15168543.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>-222931661.0</v>
       </c>
       <c r="C7">
         <v>-181551600.0</v>
       </c>
       <c r="D7">
         <v>-119000000.0</v>
       </c>
       <c r="E7">
         <v>-90383791.0</v>
       </c>
       <c r="F7">
         <v>-261000000.0</v>
       </c>
       <c r="G7">
         <v>51000000.0</v>
       </c>
       <c r="H7">
         <v>114000000.0</v>
       </c>
       <c r="I7">
         <v>-297000000.0</v>
       </c>
       <c r="J7">
         <v>-85000000.0</v>
       </c>
       <c r="K7">
         <v>-47000000.0</v>
       </c>
       <c r="L7">
         <v>266000000.0</v>
       </c>
       <c r="M7">
-        <v>5122739.0</v>
+        <v>-191000000.0</v>
       </c>
       <c r="N7">
         <v>-15000000.0</v>
       </c>
       <c r="O7">
         <v>61000000.0</v>
       </c>
       <c r="P7">
         <v>-23000000.0</v>
       </c>
       <c r="Q7">
-        <v>-177319120.0</v>
+        <v>-133659960.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>-202937790.0</v>
       </c>
       <c r="C9">
         <v>-48285000.0</v>
       </c>
       <c r="D9">
         <v>-37000000.0</v>
       </c>
       <c r="E9">
         <v>162901019.0</v>
       </c>
       <c r="F9">
         <v>-227000000.0</v>
       </c>
       <c r="G9">
         <v>36000000.0</v>
       </c>
       <c r="H9">
         <v>104000000.0</v>
       </c>
       <c r="I9">
         <v>-145000000.0</v>
       </c>
       <c r="J9">
         <v>-91000000.0</v>
       </c>
       <c r="K9">
         <v>28000000.0</v>
       </c>
       <c r="L9">
         <v>343000000.0</v>
       </c>
       <c r="M9">
         <v>-48000000.0</v>
       </c>
       <c r="N9">
         <v>9000000.0</v>
       </c>
       <c r="O9">
         <v>26000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9">
-        <v>-112478546.0</v>
+        <v>-84784303.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
         <v>-148954338.0</v>
       </c>
       <c r="C10">
         <v>-23176800.0</v>
       </c>
       <c r="D10">
         <v>202000000.0</v>
       </c>
       <c r="E10">
         <v>-253284810.0</v>
       </c>
       <c r="F10">
         <v>-435000000.0</v>
       </c>
       <c r="G10">
         <v>63000000.0</v>
       </c>
       <c r="H10">
         <v>57000000.0</v>
       </c>
       <c r="I10">
         <v>-9000000.0</v>
       </c>
       <c r="J10">
         <v>-99000000.0</v>
       </c>
       <c r="K10">
         <v>-42000000.0</v>
       </c>
       <c r="L10">
         <v>149000000.0</v>
       </c>
       <c r="M10">
         <v>-95000000.0</v>
       </c>
       <c r="N10">
         <v>41000000.0</v>
       </c>
       <c r="O10">
         <v>35000000.0</v>
       </c>
       <c r="P10">
         <v>23000000.0</v>
       </c>
       <c r="Q10">
-        <v>-156146687.0</v>
+        <v>-117700562.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>41000000.0</v>
       </c>
       <c r="F11">
         <v>396000000.0</v>
       </c>
       <c r="G11">
         <v>-38000000.0</v>
       </c>
       <c r="H11">
         <v>-31000000.0</v>
       </c>
       <c r="I11">
         <v>-27000000.0</v>
       </c>
       <c r="J11">
         <v>124000000.0</v>
       </c>
       <c r="K11">
         <v>-18000000.0</v>
       </c>
       <c r="L11">
         <v>-189887009.45</v>
       </c>
       <c r="M11">
         <v>205717000.0</v>
       </c>
       <c r="N11">
         <v>-1000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-105000000.0</v>
       </c>
       <c r="F12">
         <v>94000000.0</v>
       </c>
       <c r="G12">
         <v>45000000.0</v>
       </c>
       <c r="H12">
         <v>-7000000.0</v>
       </c>
       <c r="I12">
         <v>-80000000.0</v>
       </c>
       <c r="J12">
         <v>122000000.0</v>
       </c>
       <c r="K12">
         <v>5000000.0</v>
       </c>
       <c r="L12">
         <v>549610847.21</v>
       </c>
       <c r="M12">
         <v>94000000.0</v>
       </c>
       <c r="N12">
         <v>99000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>13000000.0</v>
       </c>
       <c r="F13">
         <v>5000000.0</v>
       </c>
       <c r="G13">
         <v>-10000000.0</v>
       </c>
       <c r="H13">
         <v>9000000.0</v>
       </c>
       <c r="I13">
         <v>-58000000.0</v>
       </c>
       <c r="J13">
         <v>-36000000.0</v>
       </c>
       <c r="K13">
         <v>-36000000.0</v>
       </c>
       <c r="L13">
         <v>-17691336.28</v>
       </c>
       <c r="M13">
         <v>-48000000.0</v>
       </c>
       <c r="N13">
         <v>-65000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>329898871.0</v>
       </c>
       <c r="C14">
         <v>293572800.0</v>
       </c>
       <c r="D14">
         <v>300000000.0</v>
       </c>
       <c r="E14">
         <v>301629628.0</v>
       </c>
       <c r="F14">
         <v>302302936.0</v>
       </c>
       <c r="G14">
         <v>259000000.0</v>
       </c>
       <c r="H14">
         <v>256000000.0</v>
       </c>
       <c r="I14">
         <v>197000000.0</v>
       </c>
       <c r="J14">
         <v>171000000.0</v>
       </c>
       <c r="K14">
         <v>163013756.0</v>
       </c>
       <c r="L14">
         <v>153062340.0</v>
       </c>
       <c r="M14">
         <v>59584610.0</v>
       </c>
       <c r="N14">
         <v>32000000.0</v>
       </c>
       <c r="O14">
         <v>14000000.0</v>
       </c>
       <c r="P14">
         <v>2592184.0</v>
       </c>
       <c r="Q14">
-        <v>50284526.0</v>
+        <v>37903570.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>147000000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>119963225.0</v>
       </c>
       <c r="C16">
         <v>136163700.0</v>
       </c>
       <c r="D16">
         <v>223000000.0</v>
       </c>
       <c r="E16">
         <v>177163500.0</v>
       </c>
       <c r="F16">
         <v>147000000.0</v>
       </c>
       <c r="G16">
         <v>439000000.0</v>
       </c>
       <c r="H16">
         <v>184000000.0</v>
       </c>
       <c r="I16">
         <v>164000000.0</v>
       </c>
       <c r="J16">
         <v>269000000.0</v>
       </c>
       <c r="K16">
         <v>347000000.0</v>
       </c>
       <c r="L16">
         <v>476000000.0</v>
       </c>
       <c r="M16">
         <v>991000000.0</v>
       </c>
       <c r="N16">
         <v>236000000.0</v>
       </c>
       <c r="O16">
         <v>142000000.0</v>
       </c>
       <c r="P16">
         <v>113000000.0</v>
       </c>
       <c r="Q16">
-        <v>20123250.0</v>
+        <v>15168543.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>158951274.0</v>
       </c>
       <c r="C18">
         <v>-108158400.0</v>
       </c>
       <c r="D18">
         <v>66000000.0</v>
       </c>
       <c r="E18">
         <v>186022450.0</v>
       </c>
       <c r="F18">
         <v>125000000.0</v>
       </c>
       <c r="G18">
         <v>152000000.0</v>
       </c>
       <c r="H18">
         <v>176000000.0</v>
       </c>
       <c r="I18">
         <v>-211000000.0</v>
       </c>
       <c r="J18">
         <v>-116000000.0</v>
       </c>
       <c r="K18">
         <v>-267000000.0</v>
       </c>
       <c r="L18">
         <v>161000000.0</v>
       </c>
       <c r="M18">
         <v>13000000.0</v>
       </c>
       <c r="N18">
         <v>40000000.0</v>
       </c>
       <c r="O18">
         <v>120000000.0</v>
       </c>
       <c r="P18">
         <v>-126000000.0</v>
       </c>
       <c r="Q18">
-        <v>-178642400.0</v>
+        <v>-134657425.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-313000000.0</v>
       </c>
       <c r="D19">
         <v>-268000000.0</v>
       </c>
       <c r="E19">
         <v>-270000000.0</v>
       </c>
       <c r="F19">
         <v>-221000000.0</v>
       </c>
       <c r="G19">
         <v>-176000000.0</v>
       </c>
       <c r="H19">
         <v>-353000000.0</v>
       </c>
       <c r="I19">
         <v>-91000000.0</v>
       </c>
       <c r="J19">
         <v>-292000000.0</v>
       </c>
       <c r="K19">
         <v>-365000000.0</v>
       </c>
       <c r="L19">
         <v>-40100362.24</v>
       </c>
       <c r="M19">
         <v>-21000000.0</v>
       </c>
       <c r="N19">
         <v>-21000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-67000000.0</v>
       </c>
       <c r="C21">
         <v>28000000.0</v>
       </c>
       <c r="D21">
         <v>-166000000.0</v>
       </c>
       <c r="E21">
         <v>-157000000.0</v>
       </c>
       <c r="F21">
         <v>-377000000.0</v>
       </c>
       <c r="G21">
         <v>118000000.0</v>
       </c>
       <c r="H21">
         <v>-77000000.0</v>
       </c>
       <c r="I21">
         <v>-83000000.0</v>
       </c>
       <c r="J21">
         <v>-103000000.0</v>
       </c>
       <c r="K21">
         <v>158000000.0</v>
       </c>
       <c r="L21">
         <v>-248858130.39</v>
       </c>
       <c r="M21">
         <v>835000000.0</v>
       </c>
       <c r="N21">
         <v>197000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
         <v>272916338.0</v>
       </c>
       <c r="C22">
         <v>54079200.0</v>
       </c>
       <c r="D22">
         <v>152000000.0</v>
       </c>
       <c r="E22">
         <v>316343269.0</v>
       </c>
       <c r="F22">
         <v>296641833.0</v>
       </c>
       <c r="G22">
         <v>26000000.0</v>
       </c>
       <c r="H22">
         <v>59000000.0</v>
       </c>
       <c r="I22">
         <v>188000000.0</v>
       </c>
       <c r="J22">
         <v>-29873926.0</v>
       </c>
       <c r="K22">
         <v>-20000000.0</v>
       </c>
       <c r="L22">
         <v>-429000000.0</v>
       </c>
       <c r="M22">
         <v>65664672.0</v>
       </c>
       <c r="N22">
         <v>132563727.0</v>
       </c>
       <c r="O22">
         <v>139000000.0</v>
       </c>
       <c r="P22">
         <v>-171000000.0</v>
       </c>
       <c r="Q22">
-        <v>-276564896.0</v>
+        <v>-208469640.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-31990194.0</v>
       </c>
       <c r="C23">
         <v>8691300.0</v>
       </c>
       <c r="D23">
         <v>-8000000.0</v>
       </c>
       <c r="E23">
         <v>-42038972.0</v>
       </c>
       <c r="F23">
         <v>-58000000.0</v>
       </c>
       <c r="G23">
         <v>-17000000.0</v>
       </c>
       <c r="H23">
         <v>1000000.0</v>
       </c>
       <c r="I23">
         <v>1000000.0</v>
       </c>
       <c r="J23">
         <v>-85591841.0</v>
       </c>
       <c r="K23">
-        <v>-13000000.0</v>
+        <v>-5503261.0</v>
       </c>
       <c r="L23">
         <v>-97000000.0</v>
       </c>
       <c r="M23">
         <v>-43000000.0</v>
       </c>
       <c r="N23">
         <v>-65999994.0</v>
       </c>
       <c r="O23">
         <v>-98000000.0</v>
       </c>
       <c r="P23">
         <v>-14000000.0</v>
       </c>
       <c r="Q23">
-        <v>123064763.0</v>
+        <v>92764003.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>2999080.0</v>
       </c>
       <c r="C24">
         <v>82084500.0</v>
       </c>
       <c r="D24">
         <v>98000000.0</v>
       </c>
       <c r="E24">
         <v>-1050974.0</v>
       </c>
       <c r="F24">
         <v>1640988.0</v>
       </c>
       <c r="G24">
         <v>409835.0</v>
       </c>
       <c r="H24">
         <v>1000000.0</v>
       </c>
       <c r="I24">
         <v>-11297568.0</v>
       </c>
       <c r="J24">
         <v>-16000000.0</v>
       </c>
       <c r="K24">
-        <v>-7608800.0</v>
+        <v>-4626910.0</v>
       </c>
       <c r="L24">
         <v>10594875.0</v>
       </c>
       <c r="M24">
         <v>2000000.0</v>
       </c>
       <c r="N24">
         <v>8000000.0</v>
       </c>
       <c r="O24">
         <v>-5000000.0</v>
       </c>
       <c r="P24">
         <v>15000000.0</v>
       </c>
       <c r="Q24">
-        <v>243482970.0</v>
+        <v>183533080.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>108966595.0</v>
       </c>
       <c r="C25">
         <v>52147800.0</v>
       </c>
       <c r="D25">
         <v>24000000.0</v>
       </c>
       <c r="E25">
         <v>78823073.0</v>
       </c>
       <c r="F25">
         <v>-50944769.0</v>
       </c>
       <c r="G25">
         <v>125000000.0</v>
       </c>
       <c r="H25">
         <v>-16000000.0</v>
       </c>
       <c r="I25">
         <v>-54000000.0</v>
       </c>
       <c r="J25">
         <v>-102271.0</v>
       </c>
       <c r="K25">
         <v>-72464011.0</v>
       </c>
       <c r="L25">
         <v>545937660.0</v>
       </c>
       <c r="M25">
-        <v>1627978.0</v>
+        <v>197750718.0</v>
       </c>
       <c r="N25">
         <v>-6563727.0</v>
       </c>
       <c r="O25">
         <v>-15000000.0</v>
       </c>
       <c r="P25">
         <v>162407816.0</v>
       </c>
       <c r="Q25">
-        <v>292444221.0</v>
+        <v>220439189.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>-114964758.0</v>
       </c>
       <c r="C26">
         <v>-76290300.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>259000000.0</v>
       </c>
       <c r="K26">
         <v>375000000.0</v>
       </c>
       <c r="L26">
         <v>2.1683901172501E+17</v>
       </c>
       <c r="M26">
         <v>259000000.0</v>
       </c>
       <c r="N26">
-        <v>317000000.0</v>
+        <v>-102999990.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>24132500.0</v>
       </c>
       <c r="D27">
         <v>20000000.0</v>
       </c>
       <c r="E27">
         <v>18000000.0</v>
       </c>
       <c r="F27">
         <v>15000000.0</v>
       </c>
       <c r="G27">
         <v>15000000.0</v>
       </c>
       <c r="H27">
         <v>16000000.0</v>
       </c>
       <c r="I27">
         <v>12000000.0</v>
       </c>
       <c r="J27">
         <v>8000000.0</v>
       </c>
       <c r="K27">
         <v>6000000.0</v>
       </c>
       <c r="L27">
         <v>7000000.0</v>
       </c>
       <c r="M27">
         <v>4000000.0</v>
       </c>
       <c r="N27">
         <v>2000000.0</v>
       </c>
       <c r="O27">
         <v>1000000.0</v>
       </c>
       <c r="P27">
         <v>144000000.0</v>
       </c>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>-207936258.0</v>
       </c>
       <c r="C28">
         <v>-54079200.0</v>
       </c>
       <c r="D28">
         <v>-174000000.0</v>
       </c>
       <c r="E28">
         <v>-168155890.0</v>
       </c>
       <c r="F28">
         <v>-435000000.0</v>
       </c>
       <c r="G28">
         <v>101000000.0</v>
       </c>
       <c r="H28">
         <v>-76000000.0</v>
       </c>
       <c r="I28">
         <v>-82000000.0</v>
       </c>
       <c r="J28">
         <v>61000000.0</v>
       </c>
       <c r="K28">
-        <v>145000000.0</v>
+        <v>152496739.0</v>
       </c>
       <c r="L28">
         <v>-308000000.0</v>
       </c>
       <c r="M28">
         <v>792000000.0</v>
       </c>
       <c r="N28">
         <v>43000000.0</v>
       </c>
       <c r="O28">
         <v>-86000000.0</v>
       </c>
       <c r="P28">
         <v>201000000.0</v>
       </c>
       <c r="Q28">
-        <v>-63517296.0</v>
+        <v>-47878194.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>488850144.0</v>
       </c>
       <c r="C29">
         <v>290675700.0</v>
       </c>
       <c r="D29">
         <v>432000000.0</v>
       </c>
       <c r="E29">
         <v>472938442.0</v>
       </c>
       <c r="F29">
         <v>357000000.0</v>
       </c>
       <c r="G29">
         <v>334000000.0</v>
       </c>
       <c r="H29">
         <v>447000000.0</v>
       </c>
       <c r="I29">
         <v>66000000.0</v>
       </c>
       <c r="J29">
         <v>160000000.0</v>
       </c>
       <c r="K29">
         <v>92549745.0</v>
       </c>
       <c r="L29">
         <v>511000000.0</v>
       </c>
       <c r="M29">
         <v>173000000.0</v>
       </c>
       <c r="N29">
         <v>184000000.0</v>
       </c>
       <c r="O29">
         <v>246000000.0</v>
       </c>
       <c r="P29">
         <v>-29000000.0</v>
       </c>
       <c r="Q29">
-        <v>-111155269.0</v>
+        <v>-83786840.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-315903161.0</v>
       </c>
       <c r="C30">
         <v>-307092600.0</v>
       </c>
       <c r="D30">
         <v>-219000000.0</v>
       </c>
       <c r="E30">
         <v>-285865014.0</v>
       </c>
       <c r="F30">
         <v>-221000000.0</v>
       </c>
       <c r="G30">
         <v>-176000000.0</v>
       </c>
       <c r="H30">
         <v>-353000000.0</v>
       </c>
       <c r="I30">
         <v>-91000000.0</v>
       </c>
       <c r="J30">
         <v>-292000000.0</v>
       </c>
       <c r="K30">
-        <v>-386852993.0</v>
+        <v>-383871103.0</v>
       </c>
       <c r="L30">
         <v>-722000000.0</v>
       </c>
       <c r="M30">
         <v>-216000000.0</v>
       </c>
       <c r="N30">
         <v>-132000000.0</v>
       </c>
       <c r="O30">
         <v>-131000000.0</v>
       </c>
       <c r="P30">
         <v>-69000000.0</v>
       </c>
       <c r="Q30">
-        <v>186582059.0</v>
+        <v>140642197.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>143000000.0</v>
+      </c>
+      <c r="C2">
         <v>120000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>121962612.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>133000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>118000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>141000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>163820961.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>213000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>180000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>202000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>168341250.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>194198000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>209684850.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>167000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>167520150.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>156000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>167134992.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>147000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>323000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>290000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>406987814.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>514636062.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>506584800.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>443792192.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>303660799.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>202940430.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>165710400.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>213000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>222000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>164000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>279000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>166000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>211000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>269000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>300000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>286000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>309000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>347000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>618000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>622000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>625000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>476000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>332000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>373000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>354000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>991000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>429000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>407000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>179000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>233000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>203000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>163000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>165000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>142000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>87000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>114000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>113000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>77000000</v>
+      </c>
+      <c r="C3">
         <v>72000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>109136386</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>79534447</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>77000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>69000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>136574685</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>96000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>78000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>68000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>135625978</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>82608007</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>71804672</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>69000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>113372079</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>80000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>53274278</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>104000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>54000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49980959</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>37513334</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>60359560</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>44614029</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>48360794</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>62867415</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>99905005</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>50000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>71000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>59000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>117000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>63000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>50000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>47000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>101000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>55000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000</v>
       </c>
       <c r="AL3">
         <v>60000000</v>
       </c>
       <c r="AM3">
+        <v>60000000</v>
+      </c>
+      <c r="AN3">
         <v>125000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>74000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000</v>
       </c>
       <c r="AP3">
         <v>78000000</v>
       </c>
       <c r="AQ3">
+        <v>78000000</v>
+      </c>
+      <c r="AR3">
         <v>102000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>85000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>79000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>84000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>72000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>57000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>37000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>33000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>52000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>37000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>32000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>23000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>56000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>23000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>32000000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-[...3 lines deleted...]
-      <c r="AJ4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
-[...2 lines deleted...]
-      <c r="AN4"/>
+      <c r="AM4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
-[...3 lines deleted...]
-      <c r="AJ5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5"/>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
-[...2 lines deleted...]
-      <c r="AN5"/>
+      <c r="AM5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>20000000.0</v>
+      </c>
+      <c r="C6">
         <v>23000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1999387.1</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-23000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-27657261.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-61000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>33000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>54658750.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-25856750.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15486850.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9643350.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4178374.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-176000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-61881188.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-113712296.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>30553650.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>63398884.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>121464319.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>94852592.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>40829600.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-61000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>58000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-115000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>113000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-45000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-58000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-31000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>14000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-23000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-38000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-271000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>149000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>144000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-41000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>19000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-637000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>562000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>22000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>225000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-54000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>33000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>40000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>23000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>55000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-27000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>75000000.0</v>
       </c>
-      <c r="BF6">
-[...3 lines deleted...]
-    <row r="7" spans="1:58">
+      <c r="BG6">
+        <v>-98715366.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>-219000000.0</v>
+      </c>
+      <c r="C7">
         <v>-250000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14503605.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-104349133.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-81000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-128112748.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>59000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-65000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-136000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-61805527.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>55531621.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23044899.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-72000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>74357715.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>93000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-54318872.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-482000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-40000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-146000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-141612718.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-31651876.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-88852140.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>49310243.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-39363436.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>81617346.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>22813406.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>19000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>82000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-30000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-37000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-117000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-104000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-44000000.0</v>
       </c>
-      <c r="AJ7">
-[...1 lines deleted...]
-      </c>
       <c r="AK7">
+        <v>50000000.0</v>
+      </c>
+      <c r="AL7">
         <v>-35000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-45000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-20000000.0</v>
       </c>
-      <c r="AO7">
-[...1 lines deleted...]
-      </c>
       <c r="AP7">
-        <v>-129198966.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="AQ7">
+        <v>-173000000.0</v>
+      </c>
+      <c r="AR7">
         <v>196000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>36000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>99000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-65000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>56000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-38000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-71000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>84000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>27000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-7000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-172000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>80000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>70000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-77000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-97000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
-[...3 lines deleted...]
-      <c r="AJ8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8"/>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
-[...2 lines deleted...]
-      <c r="AN8"/>
+      <c r="AM8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-169000000.0</v>
+      </c>
+      <c r="C9">
         <v>-249000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>83497494.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-21811675.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-273000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44679752.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>99000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-42000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-144000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>62188079.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>144795258.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10959868.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-217000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>250726706.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>195000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-80433715.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-210000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>30000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-23000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-149942878.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-126607505.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>56944449.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-22307014.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>64106168.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-55146856.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>134044167.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>46000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-75000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>57000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-55000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-141000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>24000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>55000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-48000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-122000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>81000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-15000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>86000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-124000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>250000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>117000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>24000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-48000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>48000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>29000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-32000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-93000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-51000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>74000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-23000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-135000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>48000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>-216000000.0</v>
+      </c>
+      <c r="C10">
         <v>-279000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-39640561.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-46506890.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-69000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25944347.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-40000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10564317.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27120264.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>79561642.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>78000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6232918.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14064576.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-256000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-101000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-122000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-122572353.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-127779796.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16668033.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17610801.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>58482820.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-18749931.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1379435.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>38000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>47000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-63000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-31000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-42000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-20000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-10000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-27000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-21000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-33000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>34000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-22000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>65000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>71000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-17000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-42000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-20000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-16000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>39000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>13000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-23000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>32000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>57000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-14000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-40000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-109000000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-165000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-119000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>320000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>40000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>56000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>117000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>183000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-58000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>38000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-176000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>158000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-106000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-29000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-9000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>126710024.67</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-47366224.75</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-114609863.39</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>30260707.64</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>101024000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>179023657.98</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>142937000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>173447000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>131585000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-18826482.59</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>47200000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>40818000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>55811000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-161000000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>29000000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>205717000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>127543000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>114996000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>50975000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1000000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-38000000.0</v>
       </c>
       <c r="N12">
         <v>-38000000.0</v>
       </c>
       <c r="O12">
+        <v>-38000000.0</v>
+      </c>
+      <c r="P12">
         <v>-107000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-127000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>131000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-23000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>89000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-7000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>22000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-15000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>42000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-7000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>42000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-33639829.56</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>92100992.58</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-213012271.36</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34916201.12</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>60000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>126095832.83</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-5000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-18826482.59</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>466000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>94000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>99000000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2000000.0</v>
       </c>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13">
+        <v>2000000.0</v>
+      </c>
+      <c r="P13">
         <v>50000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-16000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-16000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-19000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-11000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="X13">
         <v>-27000000.0</v>
       </c>
       <c r="Y13">
+        <v>-27000000.0</v>
+      </c>
+      <c r="Z13">
         <v>41000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-24000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-16000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-18000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>12334604.17</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-49997681.68</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-48622366.29</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-24441340.78</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-14000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-22817341.18</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>15000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-6000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-19000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-15688735.49</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>23000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-34000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-15000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-48000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-65000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>84000000.0</v>
+      </c>
+      <c r="C14">
         <v>83000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>85973645.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>84000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>82000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>74358900.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>73000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="K14">
         <v>71000000.0</v>
       </c>
       <c r="L14">
+        <v>71000000.0</v>
+      </c>
+      <c r="M14">
         <v>83763427.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>78360557.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>72000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>79564153.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>73000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>73121559.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>66000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>72000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>67000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>77351485.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>73854377.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>75108000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>75139418.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>74228195.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>72793850.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>80821471.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>67068322.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>68219804.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AE14">
         <v>57000000.0</v>
       </c>
       <c r="AF14">
+        <v>57000000.0</v>
+      </c>
+      <c r="AG14">
         <v>51000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>53185339.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>44000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>46270777.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>41000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>46901632.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>43000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>40728708.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>37000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42268717.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>38533025.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>41000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>36006436.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>39256151.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>34653411.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15226880.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14907934.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>12377939.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>10000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5122425.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1198006.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
-[...3 lines deleted...]
-      <c r="AJ15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15"/>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...2 lines deleted...]
-      <c r="AN15"/>
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>7867991.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>103000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>198965000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>147000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>103000000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>163000000.0</v>
+      </c>
+      <c r="C16">
         <v>143000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>119963225.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>122000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>133000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>118000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>136163700.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>152000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>213000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>180000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>223000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>168341250.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>194198000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>193000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>177163500.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>171000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>162956618.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>160000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>147000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>323000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>345106626.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>400923765.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>537138450.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>507191077.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>425125119.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>297793022.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>206540000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>152000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>213000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>222000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>164000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>279000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>166000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>211000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>269000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>300000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>286000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>309000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>347000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>618000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>622000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>625000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>476000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>332000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>373000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>354000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>991000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>429000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>404000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>179000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>236000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>203000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>163000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>165000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>142000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>87000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>114000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
-[...3 lines deleted...]
-      <c r="AJ17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17"/>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
-[...2 lines deleted...]
-      <c r="AN17"/>
+      <c r="AM17"/>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>84000000.0</v>
+      </c>
+      <c r="C18">
         <v>1000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>111646245.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25297210.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>37000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-145910712.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>74000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-55097600.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>84834620.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>73468240.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-35000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>20480570.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>74000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>62675622.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>25000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>14000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>37000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36890708.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>50408543.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19708120.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>85705899.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-39363436.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>95955529.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16963150.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>30000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>57000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>73000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-91000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-17000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-32000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-71000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-98000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>21000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-15000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-24000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-227000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-34000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>57000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-137000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>165000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>73000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-72000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>18000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>19000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>13000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-37000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>53000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>43000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>14000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-70000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>131000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>70000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-11000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-70000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-69000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-72000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-59000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-53880559.34</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-93000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-77000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-62000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-127000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-28000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-65000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-68000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-107000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-80000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-51000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-32000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-103000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-51000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-38000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-29000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-43000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-36000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-40000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-57000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-88000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-49000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-74000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-142000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-11841556.19</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-2315350.78</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-15130353.82</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-13000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-49237420.44</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-17000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-10000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-14000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-38698880.87</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-34000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-21000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-21000000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22618,1699 +22864,1728 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-49000000.0</v>
+      </c>
+      <c r="C21">
         <v>47000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-74000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>63740612.5</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-16753412.11</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-149000000.0</v>
       </c>
       <c r="N21">
         <v>-149000000.0</v>
       </c>
       <c r="O21">
+        <v>-149000000.0</v>
+      </c>
+      <c r="P21">
         <v>-9000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-66000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-68000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-193000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-43000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-132000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-13000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-16000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>152000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-97000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-62000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>76250280.33</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2631456.93</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-87983329.47</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4655493.48</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-108082142.43</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AL21">
         <v>9000000.0</v>
       </c>
       <c r="AM21">
+        <v>9000000.0</v>
+      </c>
+      <c r="AN21">
         <v>165254680.47</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-211000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>835000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>197000000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>148000000.0</v>
+      </c>
+      <c r="C22">
         <v>196000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>111965677.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>88000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>38000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-46353600.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>71000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>69621549.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>33738573.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28561490.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>131000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-33426998.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>177000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>97000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>128522467.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>56270000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>28612571.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>23481068.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-35989428.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-34191050.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>22142869.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>19328944.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>23000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-57000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>215390947.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>55000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-24000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-29873926.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>21000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>17159133.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13892005.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-22156905.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14915294.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-8000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-429000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-45000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-47000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-31000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-16000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>15226880.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>37869235.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>29000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>32000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>45000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>31223980.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="BD22">
         <v>48000000.0</v>
       </c>
       <c r="BE22">
+        <v>48000000.0</v>
+      </c>
+      <c r="BF22">
         <v>-18000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C23">
         <v>1000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-21489763.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1869313.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-23265000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13984500.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>34031547.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-20000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25441871.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-68524634.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6714828.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>71000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-22681127.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3133781.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-52361005.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-15239792.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-11525013.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2348106.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-12371365.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4411748.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-93014133.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-74000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-18000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3350550.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>38725164.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-9000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-6000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-13000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>34000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-10000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-32000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-9000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-21000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-37000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-15000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>883000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-3000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-47000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-15000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-10000000.0</v>
       </c>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
       <c r="BB23">
+        <v>-25087011.0</v>
+      </c>
+      <c r="BC23">
         <v>-17000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-88000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-89108066.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>83000000.0</v>
       </c>
-      <c r="BF23">
-[...3 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23">
+        <v>-5335965.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
+        <v>6000000.0</v>
+      </c>
+      <c r="C24">
         <v>4000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-44033.5</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22270.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>80946343.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>97483677.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1397091.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-1020053.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-58706.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2085963.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="S24">
         <v>1000000.0</v>
       </c>
       <c r="T24">
+        <v>1000000.0</v>
+      </c>
+      <c r="U24">
         <v>3000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4760091.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3516875.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2348106.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3374008.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2228370.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-4485310.61</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-6000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>198000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-10000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>14000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-6000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-9000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-8000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2000000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>-21000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-9000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>6000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2756000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-3000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>10000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-6000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-3000000.0</v>
       </c>
-      <c r="BF24">
-[...3 lines deleted...]
-    <row r="25" spans="1:58">
+      <c r="BG24">
+        <v>-9353734.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>148000000.0</v>
+      </c>
+      <c r="C25">
         <v>44000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37346914.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2894157.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-25000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19348178.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-58000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>42000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>89000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6270949.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-41473971.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>56218681.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>80916052.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-10000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>134752587.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>293000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>75000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>69000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3570068.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-23445834.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>102157154.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-25829175.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>22493392.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>47426296.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6590416.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1555263.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7218282.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-30000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>51000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-183390947.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1185339.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>52068426.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>380119.0</v>
       </c>
-      <c r="AJ25">
-[...1 lines deleted...]
-      </c>
       <c r="AK25">
-        <v>802654.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="AL25">
-        <v>-3085055.0</v>
+        <v>1211928.0</v>
       </c>
       <c r="AM25">
-        <v>-44571802.0</v>
+        <v>-2892005.0</v>
       </c>
       <c r="AN25">
+        <v>-19796608.0</v>
+      </c>
+      <c r="AO25">
         <v>-9915294.0</v>
       </c>
-      <c r="AO25">
-[...1 lines deleted...]
-      </c>
       <c r="AP25">
-        <v>39665941.0</v>
+        <v>-27268717.0</v>
       </c>
       <c r="AQ25">
+        <v>83466975.0</v>
+      </c>
+      <c r="AR25">
         <v>48000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>47617961.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>48649410.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>73346589.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>22000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>30319360.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>13934953.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3616835.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-2000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16776020.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>115193937.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>47000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-48000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>96801994.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-32691674.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>-20000000.0</v>
+      </c>
+      <c r="C26">
         <v>-28000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-40139595.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-26521380.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-29715000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-13864500.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-15824048.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-19000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="K26">
         <v>-6000000.0</v>
       </c>
       <c r="L26">
-        <v>0.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>311036387.65</v>
-      </c>
-[...1 lines deleted...]
-        <v>259000000.0</v>
       </c>
       <c r="AK26">
         <v>259000000.0</v>
       </c>
       <c r="AL26">
         <v>259000000.0</v>
       </c>
       <c r="AM26">
+        <v>259000000.0</v>
+      </c>
+      <c r="AN26">
         <v>270892166.09</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>259000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>259000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>415000000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="AZ26">
+        <v>415000000.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-7000000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>6000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7143057.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="J27">
         <v>6000000.0</v>
       </c>
       <c r="K27">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="L27">
         <v>5000000.0</v>
       </c>
       <c r="M27">
+        <v>5000000.0</v>
+      </c>
+      <c r="N27">
         <v>7000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="S27">
         <v>4000000.0</v>
       </c>
       <c r="T27">
         <v>4000000.0</v>
       </c>
       <c r="U27">
+        <v>4000000.0</v>
+      </c>
+      <c r="V27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="W27">
         <v>4000000.0</v>
       </c>
       <c r="X27">
+        <v>4000000.0</v>
+      </c>
+      <c r="Y27">
         <v>3000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE27">
         <v>3000000.0</v>
       </c>
       <c r="AF27">
         <v>3000000.0</v>
       </c>
       <c r="AG27">
         <v>3000000.0</v>
       </c>
       <c r="AH27">
         <v>3000000.0</v>
       </c>
       <c r="AI27">
+        <v>3000000.0</v>
+      </c>
+      <c r="AJ27">
         <v>2000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AO27">
         <v>2000000.0</v>
       </c>
       <c r="AP27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ27">
         <v>3000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>437000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AS27">
         <v>2000000.0</v>
       </c>
       <c r="AT27">
-        <v>17000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AU27">
         <v>17000000.0</v>
       </c>
       <c r="AV27">
+        <v>17000000.0</v>
+      </c>
+      <c r="AW27">
         <v>2000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-22000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>40000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-65000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>62000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-26000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>-71000000.0</v>
+      </c>
+      <c r="C28">
         <v>20000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-114064107.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-40178876.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-36000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>45331082.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-54000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-42000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5321958.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-160991764.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-82862952.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>61000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-23274116.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-67898590.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-194000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-103531987.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-169982298.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11452566.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21132961.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>158578417.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1102937.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18127427.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-94000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-62000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>66000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-20000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-70000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>83000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-20000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-112000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-63000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>309000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-28000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-56000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-214000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>552000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>214000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-17000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-21000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-27000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>93000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-82000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-89000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>89000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
+        <v>-5335965.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:59">
+      <c r="A29" t="s">
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>161000000.0</v>
+      </c>
+      <c r="C29">
+        <v>73000000.0</v>
+      </c>
+      <c r="D29">
+        <v>220782631.0</v>
+      </c>
+      <c r="E29">
+        <v>104831657.0</v>
+      </c>
+      <c r="F29">
+        <v>114000000.0</v>
+      </c>
+      <c r="G29">
+        <v>58000000.0</v>
+      </c>
+      <c r="H29">
+        <v>-9336026.0</v>
+      </c>
+      <c r="I29">
+        <v>86000000.0</v>
+      </c>
+      <c r="J29">
+        <v>152000000.0</v>
+      </c>
+      <c r="K29">
+        <v>54000000.0</v>
+      </c>
+      <c r="L29">
+        <v>80528378.0</v>
+      </c>
+      <c r="M29">
+        <v>167442627.0</v>
+      </c>
+      <c r="N29">
+        <v>145272912.0</v>
+      </c>
+      <c r="O29">
+        <v>34000000.0</v>
+      </c>
+      <c r="P29">
+        <v>133852649.0</v>
+      </c>
+      <c r="Q29">
+        <v>154000000.0</v>
+      </c>
+      <c r="R29">
+        <v>115949901.0</v>
+      </c>
+      <c r="S29">
+        <v>58000000.0</v>
+      </c>
+      <c r="T29">
+        <v>118000000.0</v>
+      </c>
+      <c r="U29">
+        <v>91000000.0</v>
+      </c>
+      <c r="V29">
+        <v>86871667.0</v>
+      </c>
+      <c r="W29">
+        <v>87921878.0</v>
+      </c>
+      <c r="X29">
+        <v>80067680.0</v>
+      </c>
+      <c r="Y29">
+        <v>130319929.0</v>
+      </c>
+      <c r="Z29">
+        <v>8997357.0</v>
+      </c>
+      <c r="AA29">
+        <v>158822945.0</v>
+      </c>
+      <c r="AB29">
+        <v>116868155.0</v>
+      </c>
+      <c r="AC29">
+        <v>80000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>128000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>132000000.0</v>
+      </c>
+      <c r="AF29">
+        <v>26000000.0</v>
+      </c>
+      <c r="AG29">
+        <v>46000000.0</v>
+      </c>
+      <c r="AH29">
+        <v>18000000.0</v>
+      </c>
+      <c r="AI29">
+        <v>-24000000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>3000000.0</v>
+      </c>
+      <c r="AK29">
+        <v>76000000.0</v>
+      </c>
+      <c r="AL29">
+        <v>45000000.0</v>
+      </c>
+      <c r="AM29">
+        <v>36000000.0</v>
+      </c>
+      <c r="AN29">
+        <v>-3224805.0</v>
+      </c>
+      <c r="AO29">
+        <v>40000000.0</v>
+      </c>
+      <c r="AP29">
+        <v>135000000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>-59000000.0</v>
+      </c>
+      <c r="AR29">
+        <v>267000000.0</v>
+      </c>
+      <c r="AS29">
+        <v>80000000.0</v>
+      </c>
+      <c r="AT29">
+        <v>152000000.0</v>
+      </c>
+      <c r="AU29">
+        <v>12000000.0</v>
+      </c>
+      <c r="AV29">
+        <v>90000000.0</v>
+      </c>
+      <c r="AW29">
+        <v>76000000.0</v>
+      </c>
+      <c r="AX29">
+        <v>50000000.0</v>
+      </c>
+      <c r="AY29">
         <v>-4000000.0</v>
       </c>
-    </row>
-[...82 lines deleted...]
-      <c r="AB29">
+      <c r="AZ29">
+        <v>105000000.0</v>
+      </c>
+      <c r="BA29">
         <v>80000000.0</v>
       </c>
-      <c r="AC29">
-[...8 lines deleted...]
-      <c r="AF29">
+      <c r="BB29">
         <v>46000000.0</v>
       </c>
-      <c r="AG29">
-[...17 lines deleted...]
-      <c r="AM29">
+      <c r="BC29">
+        <v>-47000000.0</v>
+      </c>
+      <c r="BD29">
+        <v>187000000.0</v>
+      </c>
+      <c r="BE29">
+        <v>93000000.0</v>
+      </c>
+      <c r="BF29">
+        <v>4000000.0</v>
+      </c>
+      <c r="BG29">
+        <v>-50691674.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:59">
+      <c r="A30" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30">
+        <v>-69000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-68000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-109341873.0</v>
+      </c>
+      <c r="E30">
+        <v>-76314764.0</v>
+      </c>
+      <c r="F30">
+        <v>-72000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-59000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-52470432.0</v>
+      </c>
+      <c r="I30">
+        <v>-93000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-77000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-62000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-39440954.0</v>
+      </c>
+      <c r="M30">
+        <v>-30390835.0</v>
+      </c>
+      <c r="N30">
+        <v>-75054292.0</v>
+      </c>
+      <c r="O30">
         <v>-28000000.0</v>
       </c>
-      <c r="AN29">
-[...2 lines deleted...]
-      <c r="AO29">
+      <c r="P30">
+        <v>-111345299.0</v>
+      </c>
+      <c r="Q30">
+        <v>-80000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-53274278.0</v>
+      </c>
+      <c r="S30">
+        <v>-32000000.0</v>
+      </c>
+      <c r="T30">
+        <v>-103000000.0</v>
+      </c>
+      <c r="U30">
+        <v>-51000000.0</v>
+      </c>
+      <c r="V30">
+        <v>-45220868.0</v>
+      </c>
+      <c r="W30">
+        <v>-33996459.0</v>
+      </c>
+      <c r="X30">
+        <v>-54375212.0</v>
+      </c>
+      <c r="Y30">
+        <v>-42265923.0</v>
+      </c>
+      <c r="Z30">
+        <v>-44986785.0</v>
+      </c>
+      <c r="AA30">
+        <v>-62867415.0</v>
+      </c>
+      <c r="AB30">
+        <v>-98389428.0</v>
+      </c>
+      <c r="AC30">
+        <v>-49000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-74000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-142000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-123000000.0</v>
+      </c>
+      <c r="AG30">
         <v>135000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AH30">
+        <v>-60000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-66000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-69000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-132000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-56000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-78000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-99000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-722000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-94000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-76000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>-441000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>-216000000.0</v>
+      </c>
+      <c r="AW30">
         <v>-59000000.0</v>
       </c>
-      <c r="AQ29">
-[...100 lines deleted...]
-      <c r="R30">
+      <c r="AX30">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AY30">
         <v>-32000000.0</v>
       </c>
-      <c r="S30">
-[...59 lines deleted...]
-      <c r="AM30">
+      <c r="AZ30">
         <v>-132000000.0</v>
       </c>
-      <c r="AN30">
-[...35 lines deleted...]
-      <c r="AZ30">
+      <c r="BA30">
         <v>-36000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-22000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-23000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-53000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-29000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-18000000.0</v>
       </c>
-      <c r="BF30">
-        <v>-31000000.0</v>
+      <c r="BG30">
+        <v>-41353734.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">