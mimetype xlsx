--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1339,51 +1339,51 @@
         <v>91000.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
-        <v>99574000.0</v>
+        <v>10692000.0</v>
       </c>
       <c r="C20">
         <v>10692000.0</v>
       </c>
       <c r="D20">
         <v>10692000.0</v>
       </c>
       <c r="E20">
         <v>10692000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>29</v>
@@ -1795,51 +1795,51 @@
       </c>
       <c r="I35">
         <v>25737065.0</v>
       </c>
       <c r="J35">
         <v>18870729.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>5647000.0</v>
       </c>
       <c r="C36">
         <v>2146000.0</v>
       </c>
       <c r="D36">
         <v>2631000.0</v>
       </c>
       <c r="E36">
         <v>2197000.0</v>
       </c>
       <c r="F36">
-        <v>3023000.0</v>
+        <v>1715000.0</v>
       </c>
       <c r="G36">
         <v>2632000.0</v>
       </c>
       <c r="H36">
         <v>1005000.0</v>
       </c>
       <c r="I36">
         <v>2745746.0</v>
       </c>
       <c r="J36">
         <v>1626086.0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
@@ -1871,51 +1871,51 @@
       </c>
       <c r="I38">
         <v>2746000.0</v>
       </c>
       <c r="J38">
         <v>1626086.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>7956000.0</v>
       </c>
       <c r="C39">
         <v>7671000.0</v>
       </c>
       <c r="D39">
         <v>6292000.0</v>
       </c>
       <c r="E39">
         <v>6207000.0</v>
       </c>
       <c r="F39">
-        <v>4807000.0</v>
+        <v>9614000.0</v>
       </c>
       <c r="G39">
         <v>4766000.0</v>
       </c>
       <c r="H39">
         <v>1951000.0</v>
       </c>
       <c r="I39">
         <v>675000.0</v>
       </c>
       <c r="J39">
         <v>515510.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>48224000.0</v>
       </c>
       <c r="C40">
         <v>39472000.0</v>
       </c>
       <c r="D40">
@@ -3861,54 +3861,54 @@
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
-        <v>97347000.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="C20">
-        <v>99574000.0</v>
+        <v>10692000.0</v>
       </c>
       <c r="D20">
         <v>10691000.0</v>
       </c>
       <c r="E20">
         <v>10692000.0</v>
       </c>
       <c r="F20">
         <v>10692000.0</v>
       </c>
       <c r="G20">
         <v>10692000.0</v>
       </c>
       <c r="H20">
         <v>10700000.0</v>
       </c>
       <c r="I20">
         <v>10700000.0</v>
       </c>
       <c r="J20">
         <v>10700000.0</v>
       </c>
       <c r="K20">
         <v>10692000.0</v>
       </c>
@@ -5191,60 +5191,60 @@
       <c r="J36">
         <v>2776000.0</v>
       </c>
       <c r="K36">
         <v>2631000.0</v>
       </c>
       <c r="L36">
         <v>2904000.0</v>
       </c>
       <c r="M36">
         <v>2417000.0</v>
       </c>
       <c r="N36">
         <v>2010000.0</v>
       </c>
       <c r="O36">
         <v>2197000.0</v>
       </c>
       <c r="P36">
         <v>2382000.0</v>
       </c>
       <c r="Q36">
         <v>2590000.0</v>
       </c>
       <c r="R36">
-        <v>4105000.0</v>
+        <v>2699000.0</v>
       </c>
       <c r="S36">
-        <v>3023000.0</v>
+        <v>1715000.0</v>
       </c>
       <c r="T36">
-        <v>3138000.0</v>
+        <v>1728000.0</v>
       </c>
       <c r="U36">
-        <v>2944000.0</v>
+        <v>1631000.0</v>
       </c>
       <c r="V36">
         <v>2882000.0</v>
       </c>
       <c r="W36">
         <v>2632000.0</v>
       </c>
       <c r="X36">
         <v>2683000.0</v>
       </c>
       <c r="Y36">
         <v>851000.0</v>
       </c>
       <c r="Z36">
         <v>972000.0</v>
       </c>
       <c r="AA36">
         <v>1005000.0</v>
       </c>
       <c r="AB36">
         <v>1539040.0</v>
       </c>
       <c r="AC36">
         <v>3079409.0</v>
       </c>
@@ -5401,69 +5401,69 @@
       <c r="H39">
         <v>8154000.0</v>
       </c>
       <c r="I39">
         <v>6716000.0</v>
       </c>
       <c r="J39">
         <v>6221000.0</v>
       </c>
       <c r="K39">
         <v>6292000.0</v>
       </c>
       <c r="L39">
         <v>7097000.0</v>
       </c>
       <c r="M39">
         <v>6111000.0</v>
       </c>
       <c r="N39">
         <v>6797000.0</v>
       </c>
       <c r="O39">
         <v>6207000.0</v>
       </c>
       <c r="P39">
-        <v>6795000.0</v>
+        <v>13590000.0</v>
       </c>
       <c r="Q39">
-        <v>5775000.0</v>
+        <v>11550000.0</v>
       </c>
       <c r="R39">
-        <v>5164000.0</v>
+        <v>10328000.0</v>
       </c>
       <c r="S39">
-        <v>4807000.0</v>
+        <v>9614000.0</v>
       </c>
       <c r="T39">
-        <v>5500000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="U39">
-        <v>3419000.0</v>
+        <v>6838000.0</v>
       </c>
       <c r="V39">
-        <v>3087000.0</v>
+        <v>6174000.0</v>
       </c>
       <c r="W39">
         <v>4766000.0</v>
       </c>
       <c r="X39">
         <v>3718000.0</v>
       </c>
       <c r="Y39">
         <v>1717000.0</v>
       </c>
       <c r="Z39">
         <v>2080000.0</v>
       </c>
       <c r="AA39">
         <v>1951000.0</v>
       </c>
       <c r="AB39">
         <v>2197235.0</v>
       </c>
       <c r="AC39">
         <v>774885.0</v>
       </c>
       <c r="AD39">
         <v>741423.0</v>
       </c>
@@ -5693,51 +5693,51 @@
       <c r="N42">
         <v>575367000.0</v>
       </c>
       <c r="O42">
         <v>560409000.0</v>
       </c>
       <c r="P42">
         <v>551883000.0</v>
       </c>
       <c r="Q42">
         <v>541672000.0</v>
       </c>
       <c r="R42">
         <v>515701000.0</v>
       </c>
       <c r="S42">
         <v>505482000.0</v>
       </c>
       <c r="T42">
         <v>499046000.0</v>
       </c>
       <c r="U42">
         <v>491458000.0</v>
       </c>
       <c r="V42">
-        <v>485338000.0</v>
+        <v>485337999.0</v>
       </c>
       <c r="W42">
         <v>478162000.0</v>
       </c>
       <c r="X42">
         <v>224146000.0</v>
       </c>
       <c r="Y42">
         <v>210621000.0</v>
       </c>
       <c r="Z42">
         <v>139559000.0</v>
       </c>
       <c r="AA42">
         <v>137308000.0</v>
       </c>
       <c r="AB42">
         <v>-113063661601.0</v>
       </c>
       <c r="AC42">
         <v>9910882.0</v>
       </c>
       <c r="AD42">
         <v>61823420.0</v>
       </c>
@@ -6139,51 +6139,51 @@
       <c r="N48">
         <v>-190109000.0</v>
       </c>
       <c r="O48">
         <v>-160905000.0</v>
       </c>
       <c r="P48">
         <v>-140287000.0</v>
       </c>
       <c r="Q48">
         <v>-120038000.0</v>
       </c>
       <c r="R48">
         <v>-118390000.0</v>
       </c>
       <c r="S48">
         <v>-93767000.0</v>
       </c>
       <c r="T48">
         <v>-87358000.0</v>
       </c>
       <c r="U48">
         <v>-75567000.0</v>
       </c>
       <c r="V48">
-        <v>-66776000.0</v>
+        <v>-66775999.0</v>
       </c>
       <c r="W48">
         <v>-62496000.0</v>
       </c>
       <c r="X48">
         <v>-57607000.0</v>
       </c>
       <c r="Y48">
         <v>-53018000.0</v>
       </c>
       <c r="Z48">
         <v>-51642000.0</v>
       </c>
       <c r="AA48">
         <v>-52212000.0</v>
       </c>
       <c r="AB48">
         <v>-54266345.0</v>
       </c>
       <c r="AC48">
         <v>-60115640.0</v>
       </c>
       <c r="AD48">
         <v>-58846561.0</v>
       </c>
@@ -8536,51 +8536,51 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-18342000.0</v>
+        <v>-14279000.0</v>
       </c>
       <c r="C5">
         <v>-2690000.0</v>
       </c>
       <c r="D5">
         <v>-386000.0</v>
       </c>
       <c r="E5">
         <v>-122000.0</v>
       </c>
       <c r="F5">
         <v>-26254000.0</v>
       </c>
       <c r="G5">
         <v>7977000.0</v>
       </c>
       <c r="H5">
         <v>8483000.0</v>
       </c>
       <c r="I5">
         <v>8156000.0</v>
       </c>
       <c r="J5">
         <v>-2475000.0</v>
       </c>
@@ -8640,51 +8640,51 @@
       </c>
       <c r="AC5">
         <v>423503.0</v>
       </c>
       <c r="AD5">
         <v>-333580.0</v>
       </c>
       <c r="AE5">
         <v>4527058.0</v>
       </c>
       <c r="AF5">
         <v>-2881258.0</v>
       </c>
       <c r="AG5">
         <v>-2630130.0</v>
       </c>
       <c r="AH5">
         <v>-3100216.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-14413000.0</v>
+        <v>-10350000.0</v>
       </c>
       <c r="C6">
         <v>1087000.0</v>
       </c>
       <c r="D6">
         <v>5245328.0</v>
       </c>
       <c r="E6">
         <v>3292000.0</v>
       </c>
       <c r="F6">
         <v>3510000.0</v>
       </c>
       <c r="G6">
         <v>13745000.0</v>
       </c>
       <c r="H6">
         <v>12024000.0</v>
       </c>
       <c r="I6">
         <v>11504000.0</v>
       </c>
       <c r="J6">
         <v>865000.0</v>
       </c>
@@ -11631,51 +11631,51 @@
       </c>
       <c r="I23">
         <v>10383000.0</v>
       </c>
       <c r="J23">
         <v>292714.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>148</v>
       </c>
       <c r="B24">
         <v>-7638000.0</v>
       </c>
       <c r="C24">
         <v>18000.0</v>
       </c>
       <c r="D24">
         <v>13000.0</v>
       </c>
       <c r="E24">
         <v>742000.0</v>
       </c>
       <c r="F24">
-        <v>-63174000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="G24">
         <v>3000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
         <v>-5532000.0</v>
       </c>
       <c r="C25">
         <v>-6972000.0</v>
       </c>
       <c r="D25">
         <v>-4856000.0</v>
       </c>
@@ -13743,57 +13743,57 @@
       <c r="L23">
         <v>81000.0</v>
       </c>
       <c r="M23">
         <v>261000.0</v>
       </c>
       <c r="N23">
         <v>763000.0</v>
       </c>
       <c r="O23">
         <v>-716000.0</v>
       </c>
       <c r="P23">
         <v>421000.0</v>
       </c>
       <c r="Q23">
         <v>692000.0</v>
       </c>
       <c r="R23">
         <v>1240000.0</v>
       </c>
       <c r="S23">
         <v>134000.0</v>
       </c>
       <c r="T23">
-        <v>1894000.0</v>
+        <v>371000.0</v>
       </c>
       <c r="U23">
-        <v>1891000.0</v>
+        <v>537000.0</v>
       </c>
       <c r="V23">
-        <v>1510000.0</v>
+        <v>855000.0</v>
       </c>
       <c r="W23">
         <v>1309000.0</v>
       </c>
       <c r="X23">
         <v>676000.0</v>
       </c>
       <c r="Y23">
         <v>70194000.0</v>
       </c>
       <c r="Z23">
         <v>559000.0</v>
       </c>
       <c r="AA23">
         <v>218256.0</v>
       </c>
       <c r="AB23">
         <v>10486000.0</v>
       </c>
       <c r="AC23">
         <v>11657000.0</v>
       </c>
       <c r="AD23">
         <v>1000.0</v>
       </c>
@@ -13842,86 +13842,86 @@
         <v>5000.0</v>
       </c>
       <c r="K24">
         <v>3000.0</v>
       </c>
       <c r="L24">
         <v>2000.0</v>
       </c>
       <c r="M24">
         <v>3000.0</v>
       </c>
       <c r="N24">
         <v>5000.0</v>
       </c>
       <c r="O24">
         <v>186000.0</v>
       </c>
       <c r="P24">
         <v>1000.0</v>
       </c>
       <c r="Q24">
         <v>-26106000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24">
-        <v>-29996000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="T24">
         <v>4000.0</v>
       </c>
       <c r="U24">
-        <v>-33182000.0</v>
+        <v>1999.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>1000.0</v>
       </c>
       <c r="X24">
         <v>2000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
-        <v>7832000.0</v>
+        <v>-1944000.0</v>
       </c>
       <c r="C25">
         <v>1018000.0</v>
       </c>
       <c r="D25">
         <v>-4403000.0</v>
       </c>
       <c r="E25">
         <v>-2167000.0</v>
       </c>
       <c r="F25">
         <v>20000.0</v>
       </c>
       <c r="G25">
         <v>-2108000.0</v>
       </c>
       <c r="H25">
         <v>-1525000.0</v>
       </c>
       <c r="I25">
         <v>-1819000.0</v>
       </c>
       <c r="J25">
         <v>-1520000.0</v>
       </c>