--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1127,51 +1127,51 @@
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
-        <v>-16460999.0</v>
+        <v>-10874000.0</v>
       </c>
       <c r="C5">
         <v>-14870000.0</v>
       </c>
       <c r="D5">
         <v>-8402000.0</v>
       </c>
       <c r="E5">
         <v>-9578000.0</v>
       </c>
       <c r="F5">
         <v>-704000.0</v>
       </c>
       <c r="G5">
         <v>1083000.0</v>
       </c>
       <c r="H5">
         <v>-3288000.0</v>
       </c>
       <c r="I5">
         <v>-3177000.0</v>
       </c>
       <c r="J5">
         <v>683000.0</v>
       </c>
@@ -1573,51 +1573,53 @@
       </c>
       <c r="K15">
         <v>371000.0</v>
       </c>
       <c r="L15">
         <v>370000.0</v>
       </c>
       <c r="M15">
         <v>369000.0</v>
       </c>
       <c r="N15">
         <v>364000.0</v>
       </c>
       <c r="O15">
         <v>360000.0</v>
       </c>
       <c r="P15">
         <v>278000.0</v>
       </c>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3377000.0</v>
+      </c>
       <c r="C16">
         <v>2435000.0</v>
       </c>
       <c r="D16">
         <v>2413000.0</v>
       </c>
       <c r="E16">
         <v>1998000.0</v>
       </c>
       <c r="F16">
         <v>2690000.0</v>
       </c>
       <c r="G16">
         <v>959000.0</v>
       </c>
       <c r="H16">
         <v>377000.0</v>
       </c>
       <c r="I16">
         <v>666000.0</v>
       </c>
       <c r="J16">
         <v>356000.0</v>
       </c>
       <c r="K16">
@@ -2034,51 +2036,51 @@
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
-        <v>51037000.0</v>
+        <v>77707000.0</v>
       </c>
       <c r="C28">
         <v>79521000.0</v>
       </c>
       <c r="D28">
         <v>91379000.0</v>
       </c>
       <c r="E28">
         <v>126254000.0</v>
       </c>
       <c r="F28">
         <v>112820000.0</v>
       </c>
       <c r="G28">
         <v>53374000.0</v>
       </c>
       <c r="H28">
         <v>-53277000.0</v>
       </c>
       <c r="I28">
         <v>-75998000.0</v>
       </c>
       <c r="J28">
         <v>-122717000.0</v>
       </c>
@@ -2124,51 +2126,51 @@
       <c r="G29">
         <v>528986000.0</v>
       </c>
       <c r="H29">
         <v>493438000.0</v>
       </c>
       <c r="I29">
         <v>489652000.0</v>
       </c>
       <c r="J29">
         <v>485885000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
-        <v>48292000.0</v>
+        <v>62432000.0</v>
       </c>
       <c r="C30">
         <v>87067000.0</v>
       </c>
       <c r="D30">
         <v>83348000.0</v>
       </c>
       <c r="E30">
         <v>100345000.0</v>
       </c>
       <c r="F30">
         <v>104934000.0</v>
       </c>
       <c r="G30">
         <v>100893000.0</v>
       </c>
       <c r="H30">
         <v>104095000.0</v>
       </c>
       <c r="I30">
         <v>72555000.0</v>
       </c>
       <c r="J30">
         <v>73267000.0</v>
       </c>
@@ -2515,51 +2517,51 @@
       </c>
       <c r="L38">
         <v>3296000.0</v>
       </c>
       <c r="M38">
         <v>4503000.0</v>
       </c>
       <c r="N38">
         <v>5576000.0</v>
       </c>
       <c r="O38">
         <v>4622000.0</v>
       </c>
       <c r="P38">
         <v>3285000.0</v>
       </c>
       <c r="Q38">
         <v>3158000.0</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
-        <v>50601000.0</v>
+        <v>36461000.0</v>
       </c>
       <c r="C39">
         <v>42464000.0</v>
       </c>
       <c r="D39">
         <v>9029000.0</v>
       </c>
       <c r="E39">
         <v>10123000.0</v>
       </c>
       <c r="F39">
         <v>13324000.0</v>
       </c>
       <c r="G39">
         <v>10410000.0</v>
       </c>
       <c r="H39">
         <v>8253000.0</v>
       </c>
       <c r="I39">
         <v>25495000.0</v>
       </c>
       <c r="J39">
         <v>33053000.0</v>
       </c>
@@ -2568,51 +2570,51 @@
       </c>
       <c r="L39">
         <v>32230000.0</v>
       </c>
       <c r="M39">
         <v>22729000.0</v>
       </c>
       <c r="N39">
         <v>22853000.0</v>
       </c>
       <c r="O39">
         <v>10853000.0</v>
       </c>
       <c r="P39">
         <v>9952000.0</v>
       </c>
       <c r="Q39">
         <v>6413000.0</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>97295000.0</v>
+        <v>67248000.0</v>
       </c>
       <c r="C40">
         <v>63730000.0</v>
       </c>
       <c r="D40">
         <v>41038000.0</v>
       </c>
       <c r="E40">
         <v>46741000.0</v>
       </c>
       <c r="F40">
         <v>55651000.0</v>
       </c>
       <c r="G40">
         <v>60505000.0</v>
       </c>
       <c r="H40">
         <v>52622000.0</v>
       </c>
       <c r="I40">
         <v>38074000.0</v>
       </c>
       <c r="J40">
         <v>50503000.0</v>
       </c>
@@ -3035,102 +3037,102 @@
       </c>
       <c r="J50">
         <v>7654000.0</v>
       </c>
       <c r="K50">
         <v>11639000.0</v>
       </c>
       <c r="L50">
         <v>3251000.0</v>
       </c>
       <c r="M50">
         <v>3975000.0</v>
       </c>
       <c r="N50">
         <v>20398000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
-        <v>109477000.0</v>
+        <v>136147000.0</v>
       </c>
       <c r="C51">
         <v>136857000.0</v>
       </c>
       <c r="D51">
         <v>146002000.0</v>
       </c>
       <c r="E51">
         <v>178335000.0</v>
       </c>
       <c r="F51">
         <v>187135000.0</v>
       </c>
       <c r="G51">
         <v>167622000.0</v>
       </c>
       <c r="H51">
         <v>86095000.0</v>
       </c>
       <c r="I51">
         <v>17564000.0</v>
       </c>
       <c r="J51">
         <v>15990000.0</v>
       </c>
       <c r="K51">
         <v>19709000.0</v>
       </c>
       <c r="L51">
         <v>14205000.0</v>
       </c>
       <c r="M51">
         <v>11739000.0</v>
       </c>
       <c r="N51">
         <v>17796000.0</v>
       </c>
       <c r="O51">
         <v>22938000.0</v>
       </c>
       <c r="P51">
         <v>38153000.0</v>
       </c>
       <c r="Q51"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
-        <v>3100000.0</v>
+        <v>29770000.0</v>
       </c>
       <c r="C52">
         <v>29100000.0</v>
       </c>
       <c r="D52">
         <v>29307000.0</v>
       </c>
       <c r="E52">
         <v>49159000.0</v>
       </c>
       <c r="F52">
         <v>37571000.0</v>
       </c>
       <c r="G52">
         <v>34197000.0</v>
       </c>
       <c r="H52">
         <v>13542000.0</v>
       </c>
       <c r="I52">
         <v>10475000.0</v>
       </c>
       <c r="J52">
         <v>7654000.0</v>
       </c>
@@ -3432,51 +3434,51 @@
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
-        <v>139213000.0</v>
+        <v>144800000.0</v>
       </c>
       <c r="C60">
         <v>277172000.0</v>
       </c>
       <c r="D60">
         <v>320646000.0</v>
       </c>
       <c r="E60">
         <v>426633000.0</v>
       </c>
       <c r="F60">
         <v>499882000.0</v>
       </c>
       <c r="G60">
         <v>492937000.0</v>
       </c>
       <c r="H60">
         <v>483311000.0</v>
       </c>
       <c r="I60">
         <v>472088000.0</v>
       </c>
       <c r="J60">
         <v>469895000.0</v>
       </c>
@@ -4078,54 +4080,54 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
     </row>
     <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
-        <v>-16285000.0</v>
+        <v>-10698000.0</v>
       </c>
       <c r="C5">
-        <v>-16460999.0</v>
+        <v>-10874000.0</v>
       </c>
       <c r="D5">
         <v>-15627999.0</v>
       </c>
       <c r="E5">
         <v>-14333000.0</v>
       </c>
       <c r="F5">
         <v>-14641000.0</v>
       </c>
       <c r="G5">
         <v>-14870000.0</v>
       </c>
       <c r="H5">
         <v>-11573000.0</v>
       </c>
       <c r="I5">
         <v>-10633000.0</v>
       </c>
       <c r="J5">
         <v>-16318999.0</v>
       </c>
       <c r="K5">
         <v>-8402000.0</v>
       </c>
@@ -5593,51 +5595,53 @@
       <c r="BC15">
         <v>360000.0</v>
       </c>
       <c r="BD15">
         <v>360000.0</v>
       </c>
       <c r="BE15">
         <v>360000.0</v>
       </c>
       <c r="BF15">
         <v>360000.0</v>
       </c>
       <c r="BG15">
         <v>278000.0</v>
       </c>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>3377000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>2435000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>2413000.0</v>
       </c>
       <c r="L16">
         <v>58500000.0</v>
       </c>
       <c r="M16">
         <v>59324000.0</v>
       </c>
       <c r="N16">
         <v>59324000.0</v>
       </c>
       <c r="O16">
         <v>1998000.0</v>
       </c>
       <c r="P16">
@@ -7051,54 +7055,54 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
     </row>
     <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
-        <v>52928000.0</v>
+        <v>52649000.0</v>
       </c>
       <c r="C28">
-        <v>51037000.0</v>
+        <v>77707000.0</v>
       </c>
       <c r="D28">
         <v>44667000.0</v>
       </c>
       <c r="E28">
         <v>42824000.0</v>
       </c>
       <c r="F28">
         <v>25090000.0</v>
       </c>
       <c r="G28">
         <v>79521000.0</v>
       </c>
       <c r="H28">
         <v>1940000.0</v>
       </c>
       <c r="I28">
         <v>8136000.0</v>
       </c>
       <c r="J28">
         <v>19309000.0</v>
       </c>
       <c r="K28">
         <v>91379000.0</v>
       </c>
@@ -7354,51 +7358,51 @@
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
     </row>
     <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
         <v>49161000.0</v>
       </c>
       <c r="C30">
-        <v>48292000.0</v>
+        <v>62432000.0</v>
       </c>
       <c r="D30">
         <v>54424000.0</v>
       </c>
       <c r="E30">
         <v>54042000.0</v>
       </c>
       <c r="F30">
         <v>131938000.0</v>
       </c>
       <c r="G30">
         <v>87067000.0</v>
       </c>
       <c r="H30">
         <v>57825000.0</v>
       </c>
       <c r="I30">
         <v>132794000.0</v>
       </c>
       <c r="J30">
         <v>65293000.0</v>
       </c>
       <c r="K30">
         <v>83348000.0</v>
       </c>
@@ -8275,69 +8279,69 @@
       <c r="BE35">
         <v>14031000.0</v>
       </c>
       <c r="BF35">
         <v>17449000.0</v>
       </c>
       <c r="BG35">
         <v>21946000.0</v>
       </c>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
     </row>
     <row r="36" spans="1:63">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>6216000.0</v>
       </c>
       <c r="C36">
         <v>6424000.0</v>
       </c>
       <c r="D36">
-        <v>10743000.0</v>
+        <v>6678000.0</v>
       </c>
       <c r="E36">
         <v>6780000.0</v>
       </c>
       <c r="F36">
         <v>6342000.0</v>
       </c>
       <c r="G36">
         <v>6275000.0</v>
       </c>
       <c r="H36">
         <v>10428000.0</v>
       </c>
       <c r="I36">
         <v>6535000.0</v>
       </c>
       <c r="J36">
-        <v>9584000.0</v>
+        <v>6748000.0</v>
       </c>
       <c r="K36">
         <v>6955000.0</v>
       </c>
       <c r="L36">
         <v>7614000.0</v>
       </c>
       <c r="M36">
         <v>6453000.0</v>
       </c>
       <c r="N36">
         <v>6705000.0</v>
       </c>
       <c r="O36">
         <v>6665000.0</v>
       </c>
       <c r="P36">
         <v>6901000.0</v>
       </c>
       <c r="Q36">
         <v>7314000.0</v>
       </c>
       <c r="R36">
         <v>7983000.0</v>
       </c>
@@ -8687,51 +8691,51 @@
       </c>
       <c r="BE38">
         <v>64484000.0</v>
       </c>
       <c r="BF38">
         <v>66190000.0</v>
       </c>
       <c r="BG38">
         <v>66353000.0</v>
       </c>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38">
         <v>38014000.0</v>
       </c>
     </row>
     <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
         <v>44544000.0</v>
       </c>
       <c r="C39">
-        <v>50601000.0</v>
+        <v>36461000.0</v>
       </c>
       <c r="D39">
         <v>73479000.0</v>
       </c>
       <c r="E39">
         <v>78276000.0</v>
       </c>
       <c r="F39"/>
       <c r="G39">
         <v>42464000.0</v>
       </c>
       <c r="H39">
         <v>79828000.0</v>
       </c>
       <c r="I39">
         <v>70123000.0</v>
       </c>
       <c r="J39">
         <v>20014000.0</v>
       </c>
       <c r="K39">
         <v>9029000.0</v>
       </c>
       <c r="L39">
         <v>25238000.0</v>
@@ -8867,54 +8871,54 @@
       </c>
       <c r="BD39">
         <v>15963000.0</v>
       </c>
       <c r="BE39">
         <v>17213000.0</v>
       </c>
       <c r="BF39">
         <v>26399000.0</v>
       </c>
       <c r="BG39">
         <v>9952000.0</v>
       </c>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39">
         <v>6413000.0</v>
       </c>
     </row>
     <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>98463000.0</v>
+        <v>98742000.0</v>
       </c>
       <c r="C40">
-        <v>97295000.0</v>
+        <v>67248000.0</v>
       </c>
       <c r="D40">
         <v>93691000.0</v>
       </c>
       <c r="E40">
         <v>91890000.0</v>
       </c>
       <c r="F40">
         <v>96090000.0</v>
       </c>
       <c r="G40">
         <v>63730000.0</v>
       </c>
       <c r="H40">
         <v>91891000.0</v>
       </c>
       <c r="I40">
         <v>76950000.0</v>
       </c>
       <c r="J40">
         <v>67661000.0</v>
       </c>
       <c r="K40">
         <v>41038000.0</v>
       </c>
@@ -10464,54 +10468,54 @@
       </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50">
         <v>20398000.0</v>
       </c>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
     </row>
     <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
-        <v>105194000.0</v>
+        <v>104915000.0</v>
       </c>
       <c r="C51">
-        <v>109477000.0</v>
+        <v>136147000.0</v>
       </c>
       <c r="D51">
         <v>113992000.0</v>
       </c>
       <c r="E51">
         <v>118450000.0</v>
       </c>
       <c r="F51">
         <v>113901000.0</v>
       </c>
       <c r="G51">
         <v>136857000.0</v>
       </c>
       <c r="H51">
         <v>116017000.0</v>
       </c>
       <c r="I51">
         <v>111708000.0</v>
       </c>
       <c r="J51">
         <v>115461000.0</v>
       </c>
       <c r="K51">
         <v>146002000.0</v>
       </c>
@@ -10647,54 +10651,54 @@
       <c r="BC51">
         <v>22938000.0</v>
       </c>
       <c r="BD51">
         <v>12423000.0</v>
       </c>
       <c r="BE51">
         <v>16221000.0</v>
       </c>
       <c r="BF51">
         <v>18703000.0</v>
       </c>
       <c r="BG51">
         <v>38153000.0</v>
       </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
     </row>
     <row r="52" spans="1:63">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
-        <v>2523000.0</v>
+        <v>2244000.0</v>
       </c>
       <c r="C52">
-        <v>3100000.0</v>
+        <v>29770000.0</v>
       </c>
       <c r="D52">
         <v>3295000.0</v>
       </c>
       <c r="E52">
         <v>3466000.0</v>
       </c>
       <c r="F52">
         <v>3560000.0</v>
       </c>
       <c r="G52">
         <v>29100000.0</v>
       </c>
       <c r="H52">
         <v>5250000.0</v>
       </c>
       <c r="I52">
         <v>5205000.0</v>
       </c>
       <c r="J52">
         <v>5499000.0</v>
       </c>
       <c r="K52">
         <v>29307000.0</v>
       </c>
@@ -11831,54 +11835,54 @@
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
     </row>
     <row r="60" spans="1:63">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
-        <v>118307000.0</v>
+        <v>123894000.0</v>
       </c>
       <c r="C60">
-        <v>139213000.0</v>
+        <v>144800000.0</v>
       </c>
       <c r="D60">
         <v>227741000.0</v>
       </c>
       <c r="E60">
         <v>246649000.0</v>
       </c>
       <c r="F60">
         <v>264818000.0</v>
       </c>
       <c r="G60">
         <v>277172000.0</v>
       </c>
       <c r="H60">
         <v>300597000.0</v>
       </c>
       <c r="I60">
         <v>305234000.0</v>
       </c>
       <c r="J60">
         <v>308227000.0</v>
       </c>
       <c r="K60">
         <v>320646000.0</v>
       </c>
@@ -12412,51 +12416,51 @@
       <c r="A4" t="s">
         <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5">
-        <v>-51401000.0</v>
+        <v>-130832000.0</v>
       </c>
       <c r="C5">
         <v>-37749000.0</v>
       </c>
       <c r="D5">
         <v>-81625000.0</v>
       </c>
       <c r="E5">
         <v>-49882000.0</v>
       </c>
       <c r="F5">
         <v>26576000.0</v>
       </c>
       <c r="G5">
         <v>16629000.0</v>
       </c>
       <c r="H5">
         <v>23015000.0</v>
       </c>
       <c r="I5">
         <v>43774000.0</v>
       </c>
       <c r="J5">
         <v>65340000.0</v>
       </c>
@@ -12465,51 +12469,51 @@
       </c>
       <c r="L5">
         <v>101040000.0</v>
       </c>
       <c r="M5">
         <v>95273000.0</v>
       </c>
       <c r="N5">
         <v>72733000.0</v>
       </c>
       <c r="O5">
         <v>49135000.0</v>
       </c>
       <c r="P5">
         <v>34746000.0</v>
       </c>
       <c r="Q5">
         <v>38267000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
-        <v>-37202000.0</v>
+        <v>-116633000.0</v>
       </c>
       <c r="C6">
         <v>-20615000.0</v>
       </c>
       <c r="D6">
         <v>-51618000.0</v>
       </c>
       <c r="E6">
         <v>-13538000.0</v>
       </c>
       <c r="F6">
         <v>61983000.0</v>
       </c>
       <c r="G6">
         <v>46089000.0</v>
       </c>
       <c r="H6">
         <v>51602000.0</v>
       </c>
       <c r="I6">
         <v>72365000.0</v>
       </c>
       <c r="J6">
         <v>95266000.0</v>
       </c>
@@ -14415,51 +14419,51 @@
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5">
-        <v>-10792000.0</v>
+        <v>-19363000.0</v>
       </c>
       <c r="C5">
         <v>-96855000.0</v>
       </c>
       <c r="D5">
         <v>-17793000.0</v>
       </c>
       <c r="E5">
         <v>-12622000.0</v>
       </c>
       <c r="F5">
         <v>-11327000.0</v>
       </c>
       <c r="G5">
         <v>-17676000.0</v>
       </c>
       <c r="H5">
         <v>-8843000.0</v>
       </c>
       <c r="I5">
         <v>-7405000.0</v>
       </c>
       <c r="J5">
         <v>-4898000.0</v>
       </c>
@@ -14615,51 +14619,51 @@
       </c>
       <c r="BI5">
         <v>9901000.0</v>
       </c>
       <c r="BJ5">
         <v>8082000.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
-        <v>-8998000.0</v>
+        <v>-17569000.0</v>
       </c>
       <c r="C6">
         <v>-93086000.0</v>
       </c>
       <c r="D6">
         <v>-14342000.0</v>
       </c>
       <c r="E6">
         <v>-9067000.0</v>
       </c>
       <c r="F6">
         <v>-7903000.0</v>
       </c>
       <c r="G6">
         <v>-13313000.0</v>
       </c>
       <c r="H6">
         <v>-4558000.0</v>
       </c>
       <c r="I6">
         <v>-3095000.0</v>
       </c>
       <c r="J6">
         <v>-570000.0</v>
       </c>
@@ -24350,51 +24354,51 @@
       </c>
       <c r="BI24">
         <v>-43000.0</v>
       </c>
       <c r="BJ24">
         <v>-12000.0</v>
       </c>
       <c r="BK24">
         <v>24000.0</v>
       </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>180</v>
       </c>
       <c r="B25">
         <v>3572000.0</v>
       </c>
       <c r="C25">
         <v>63655032.0</v>
       </c>
       <c r="D25">
-        <v>-1424000.0</v>
+        <v>-1695000.0</v>
       </c>
       <c r="E25">
         <v>2480000.0</v>
       </c>
       <c r="F25">
         <v>3410000.0</v>
       </c>
       <c r="G25">
         <v>3757262.0</v>
       </c>
       <c r="H25">
         <v>2635001.0</v>
       </c>
       <c r="I25">
         <v>3515000.0</v>
       </c>
       <c r="J25">
         <v>967000.0</v>
       </c>
       <c r="K25">
         <v>25272000.0</v>
       </c>
       <c r="L25">
         <v>-4039000.0</v>
       </c>