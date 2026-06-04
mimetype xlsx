--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -980,81 +986,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1071,3325 +1078,3477 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>3242143030000.0</v>
+      </c>
+      <c r="C2">
         <v>3080515470000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3192704160000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2820260882000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2531251307000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2552378964000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2431223696000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1999842039000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1888798921000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1635060716000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1437073497000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1463299086000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1232325626000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>955042605000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>761256826000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>655512105000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>548001385000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>358385311000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>183906411000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>311122019000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>3600000000.0</v>
+      </c>
+      <c r="C5">
         <v>3400000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3200000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3000000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2800000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2600000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2400000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5252306000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4419986000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5662974000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5300841000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6700309000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6294975000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>1328859745000.0</v>
+      </c>
+      <c r="C7">
         <v>1330090509000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1217342111000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1131120781000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>953608296000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>693872551000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>597195000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>568317516000.0</v>
       </c>
       <c r="C8">
         <v>568317516000.0</v>
       </c>
       <c r="D8">
-        <v>445835292000.0</v>
+        <v>568317516000.0</v>
       </c>
       <c r="E8">
         <v>445835292000.0</v>
       </c>
       <c r="F8">
         <v>445835292000.0</v>
       </c>
       <c r="G8">
         <v>445835292000.0</v>
       </c>
       <c r="H8">
         <v>445835292000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>445835292000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9">
         <v>1441633779000.0</v>
       </c>
       <c r="C9">
         <v>1441633779000.0</v>
       </c>
       <c r="D9">
-        <v>709679146000.0</v>
+        <v>1441633779000.0</v>
       </c>
       <c r="E9">
         <v>709679146000.0</v>
       </c>
       <c r="F9">
         <v>709679146000.0</v>
       </c>
       <c r="G9">
         <v>709679146000.0</v>
       </c>
       <c r="H9">
         <v>709679146000.0</v>
       </c>
       <c r="I9">
-        <v>426410206000.0</v>
+        <v>709679146000.0</v>
       </c>
       <c r="J9">
         <v>426410206000.0</v>
       </c>
       <c r="K9">
+        <v>426410206000.0</v>
+      </c>
+      <c r="L9">
         <v>51882619000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>162882066000.0</v>
+      </c>
+      <c r="C10">
         <v>154021801000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>165388457000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>143607901000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>66944508000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>110125084000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69778643000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>66648633000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>90495048000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>71942498000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>63048142000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>51121154000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>57234966000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>65765956000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30853320000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28362209000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33427335000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>37121081000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>140711583000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28865273000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11">
+        <v>18371399000.0</v>
+      </c>
+      <c r="C11">
         <v>24178700000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24500000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6100000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5500000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15000000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>162882066000.0</v>
+      </c>
+      <c r="C12">
         <v>154021801000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>165388457000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>143607901000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>74850636000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>110125084000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>69778643000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>70053435000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>93267529000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>76157967000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>67101478000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>58173959000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>63882436000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>69109958000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>39775854000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33663131000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34286471000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39442366000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>145101030000.0</v>
       </c>
-      <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>568317516000.0</v>
       </c>
       <c r="C13">
         <v>568317516000.0</v>
       </c>
       <c r="D13">
-        <v>445835292000.0</v>
+        <v>568317516000.0</v>
       </c>
       <c r="E13">
         <v>445835292000.0</v>
       </c>
       <c r="F13">
         <v>445835292000.0</v>
       </c>
       <c r="G13">
         <v>445835292000.0</v>
       </c>
       <c r="H13">
         <v>445835292000.0</v>
       </c>
       <c r="I13">
-        <v>405305292000.0</v>
+        <v>445835292000.0</v>
       </c>
       <c r="J13">
         <v>405305292000.0</v>
       </c>
       <c r="K13">
-        <v>289503780000.0</v>
+        <v>405305292000.0</v>
       </c>
       <c r="L13">
         <v>289503780000.0</v>
       </c>
       <c r="M13">
         <v>289503780000.0</v>
       </c>
       <c r="N13">
         <v>289503780000.0</v>
       </c>
       <c r="O13">
         <v>289503780000.0</v>
       </c>
       <c r="P13">
         <v>289503780000.0</v>
       </c>
       <c r="Q13">
         <v>289503780000.0</v>
       </c>
       <c r="R13">
         <v>289503780000.0</v>
       </c>
       <c r="S13">
         <v>289503780000.0</v>
       </c>
       <c r="T13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="U13">
         <v>80000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
         <v>5683175000.0</v>
       </c>
       <c r="C14">
+        <v>5683175000.0</v>
+      </c>
+      <c r="D14">
         <v>4968695516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4478602446.0</v>
       </c>
       <c r="E14">
         <v>4478602446.0</v>
       </c>
       <c r="F14">
         <v>4478602446.0</v>
       </c>
       <c r="G14">
+        <v>4478602446.0</v>
+      </c>
+      <c r="H14">
         <v>4241103621.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4241103393.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4071461384.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3489824043.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2908186702.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2894170051.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2879558970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2929303046.0</v>
       </c>
       <c r="O14">
         <v>2929303046.0</v>
       </c>
       <c r="P14">
         <v>2929303046.0</v>
       </c>
       <c r="Q14">
         <v>2929303046.0</v>
       </c>
       <c r="R14">
         <v>2929303046.0</v>
       </c>
       <c r="S14">
         <v>2929303046.0</v>
       </c>
-      <c r="T14"/>
+      <c r="T14">
+        <v>2929303046.0</v>
+      </c>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2870869000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>27582477000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>59371641000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14600811000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3379732000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4801418000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13153956000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6926116000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10264765000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5418698000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5804753000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15132999000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>13795640000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21">
+        <v>19183867000.0</v>
+      </c>
+      <c r="C21">
         <v>21218535000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15505023000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12603249000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18676571000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23429242000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25279899000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1611192123000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1579965731000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1260446621000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1041516462000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1139410757000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1001080592000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>758824369000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>401156070000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>348111008000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>348218046000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>3736967650000.0</v>
+      </c>
+      <c r="C22">
         <v>4064364298000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3724243215000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3462139225000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2890951175000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2346120040000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2394256817000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2130161186000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1769543918000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1636601843000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1351860483000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1242866582000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1090835316000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>849126919000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>817463961000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>650718927000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>532394736000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>471219597000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>358589119000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>282678603000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>11994104239000.0</v>
+      </c>
+      <c r="C23">
         <v>12291206933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11315578952000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9645596019000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8505127561000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7616266096000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6584587023000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5785287553000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5138259285000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4240820320000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3522572851000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3308917601000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3107895429000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2512217343000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2009181636000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1704910741000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1385588393000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1226644857000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1078198473000.0</v>
       </c>
-      <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
+        <v>805615114000.0</v>
+      </c>
+      <c r="C24">
         <v>814200698000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>732884155000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>696990991000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>709394094000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>625951474000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>420323350000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>346936681000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>266610453000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>168203432000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>179944084000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>104631182000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>167717586000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>187103335000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>67752912000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>47235892000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>50173720000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>51845219000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>56651291000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>54361889000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25">
+        <v>1982433377000.0</v>
+      </c>
+      <c r="C25">
         <v>2027189263000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1891651621000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1706799498000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1591428516000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1283743554000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>420323350000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>346936681000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>266610453000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>168203432000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>180556306000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>2425000000.0</v>
       </c>
       <c r="J26">
-        <v>850000000.0</v>
+        <v>2425000000.0</v>
       </c>
       <c r="K26">
         <v>850000000.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>850000000.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>4209629644000.0</v>
+      </c>
+      <c r="C28">
         <v>4753135472000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3943534522000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3758475009000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3222764850000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2485485872000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1682642180000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1426415189000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1258825790000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>852244162000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>938309492000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>757274468000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>884253475000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>701278048000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>498895366000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>397381595000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>234522903000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>175154381000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>47767062000.0</v>
       </c>
-      <c r="T28"/>
+      <c r="U28"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>6587586105000.0</v>
+      </c>
+      <c r="C29">
         <v>7037454668000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6199030178000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5081494511000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4441620661000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3804703275000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3573879116000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3286636595000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2739082130000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>1994227618000.0</v>
+      </c>
+      <c r="C30">
         <v>1975269693000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1982123163000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1845106239000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1779543107000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1792269532000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2033812412000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1611192123000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1579965731000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1260446621000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1041516462000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1139410757000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1001080592000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>758824369000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>602769081000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>520183526000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>401156070000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>348111008000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>348218046000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>282518246000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2297929133000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2086843028000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1879535629000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1796178394000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1793572773000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1389761292000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1317994929000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>766161359000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>-27655134000.0</v>
+      </c>
+      <c r="C32">
         <v>81751671000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>313847213000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>262723623000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>423158534000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>358695114000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>545598045000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>783987880000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>502707190000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>5981826217000.0</v>
+      </c>
+      <c r="C33">
         <v>5834539337000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5274166907000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4111224586000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3615410976000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3196610049000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2082140740000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1698593459000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1475759765000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1106243637000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>968247815000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>767141149000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>842014504000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>755326765000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>502119486000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>447048652000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>365282369000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>326316508000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>202985501000.0</v>
       </c>
-      <c r="T33"/>
+      <c r="U33"/>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>1000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>168229179000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>2204243869000.0</v>
+      </c>
+      <c r="C35">
         <v>2254853843000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2086317978000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1877900670000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1773382559000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1501752937000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>655939101000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>541927303000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>453189976000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>336432611000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>323840559000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>237989892000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>280187701000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>269662905000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>133444836000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>105428627000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>98761204000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>91736915000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>90389263000.0</v>
       </c>
-      <c r="T35"/>
+      <c r="U35"/>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>365781337000.0</v>
+      </c>
+      <c r="C36">
         <v>329920546000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>339267856000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>251486577000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>109856461000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14701429000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8989153000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>24017378000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>21717008000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>52203378000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>63398646000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9257379000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7765585000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7726932000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>59587028000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>67955809000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8650926000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7903442000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6049135000.0</v>
       </c>
-      <c r="T36"/>
+      <c r="U36"/>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38">
+        <v>164523026000.0</v>
+      </c>
+      <c r="C38">
         <v>138785632000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>128201736000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>434238594000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>224011379000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>333830078000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>395277989000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>332070862000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>272136614000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>234029954000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>139180259000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>121947595000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>104547833000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>88568563000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>86961484000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>94908759000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>75467973000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>57875222000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>34736957000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>36431472000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>118200688000.0</v>
+      </c>
+      <c r="C39">
         <v>263011804000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>449647443000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>411065577000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>144371667000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>339591911000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>294979029000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>528977103000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>511080666000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>278029074000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>187223093000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>164438747000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>167434552000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>71104732000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>47053254000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>53296505000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>52468747000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>41555378000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>371522823000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15310170000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>407711793000.0</v>
+      </c>
+      <c r="C40">
         <v>387332025000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>420066641000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>388303733000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>359455717000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>174802242000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>175202147000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>101572080000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>69539742000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>72367830000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>80579019000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>79934306000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>93805849000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>52371848000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>46828725000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>37083437000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>33139594000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>126503402000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>221002512000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21162205000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>171101172000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>181954043000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>218009383000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>235615751000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>194368579000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>186579523000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>168229179000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>143284253000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>133358710000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>112470115000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>82559570000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>65691924000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>58192735000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>48413356000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>39672428000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>33737972000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>26583683000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
         <v>1441633779000.0</v>
       </c>
       <c r="C42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="D42">
         <v>1436920034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709679146000.0</v>
       </c>
       <c r="E42">
         <v>709679146000.0</v>
       </c>
       <c r="F42">
         <v>709679146000.0</v>
       </c>
       <c r="G42">
         <v>709679146000.0</v>
       </c>
       <c r="H42">
         <v>709679146000.0</v>
       </c>
       <c r="I42">
-        <v>426410206000.0</v>
+        <v>709679146000.0</v>
       </c>
       <c r="J42">
         <v>426410206000.0</v>
       </c>
       <c r="K42">
+        <v>426410206000.0</v>
+      </c>
+      <c r="L42">
         <v>51882619000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>53282619000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>50682619000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>55874126000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>51456262000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>52382667000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>52096907000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>52190133000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>52154762000.0</v>
       </c>
-      <c r="T42"/>
+      <c r="U42"/>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
+      <c r="U44"/>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>7853985804000.0</v>
+      </c>
+      <c r="C45">
         <v>7328930317000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6423791107000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4588645480000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4497883129000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3775443291000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2364912741000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
+      <c r="U45"/>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>5483077659000.0</v>
+      </c>
+      <c r="C46">
         <v>5378004194000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4823149612000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3774276449000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3410851050000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2928374619000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1715524940000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1432626717000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1242717993000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>871363683000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>778838532000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>641768554000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>734041671000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>663402155000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>415158002000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>352139893000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>289102996000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>267729886000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>166058368000.0</v>
       </c>
-      <c r="T46"/>
+      <c r="U46"/>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47">
+        <v>5483077659000.0</v>
+      </c>
+      <c r="C47">
         <v>5378004194000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>4823149612000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3657882743000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3367723026000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2836525729000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1659157852000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1377102852000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1201198151000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>871363683000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>778838532000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>641768554000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>734041671000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>663402155000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>415158002000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>352139893000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>289102996000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>267729886000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>166058368000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>160326811000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>1530382845000.0</v>
+      </c>
+      <c r="C48">
         <v>1447036609000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1294298015000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1152017944000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>947205161000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>745082928000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>663776350000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>632806029000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>553625808000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>480616457000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>419474119000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>383716217000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>293774601000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>232960343000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>189623315000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>128368601000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>95341573000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>95667973000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>39441120000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>101946457000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
+        <v>2238036851000.0</v>
+      </c>
+      <c r="C50">
         <v>2762866066000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2158696713000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2073971138000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1626706968000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1275786931000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1332097473000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1146127141000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1082710385000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>755386033000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>36424066000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>4372511710000.0</v>
+      </c>
+      <c r="C51">
         <v>4907157273000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4108922979000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3902082910000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3289709358000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2595610956000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1752420823000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1493063822000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1349320838000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>924186660000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1001357634000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>808395622000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>941488441000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>767044004000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>529748686000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>425743804000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>267950238000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>212275462000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>188478645000.0</v>
       </c>
-      <c r="T51"/>
+      <c r="U51"/>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>2390078333000.0</v>
+      </c>
+      <c r="C52">
         <v>2879968010000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2217271358000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2195283412000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1698280842000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1311867402000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1332097473000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1045691702000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1023338744000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>755983228000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>820801328000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>703764440000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>773770855000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>579940669000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>462795774000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>378507912000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>217873018000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>161022428000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>159299035000.0</v>
       </c>
-      <c r="T52"/>
+      <c r="U52"/>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>6100000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7906128000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-166894641000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-256509870000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3404802000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2772481000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4215469000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4053336000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7052805000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6647470000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3344002000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>8922534000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>5300922000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>859136000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2321285000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4389447000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2812795000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>11994104239000.0</v>
+      </c>
+      <c r="C55">
         <v>12291206933000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>11315578952000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9645596019000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8505127561000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7616266096000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6584587023000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5785287553000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5138259285000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4240820320000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3522572851000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3308917601000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3107895429000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2512217343000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2009181636000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1704910741000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1385588393000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1226644857000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1078198473000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>809654770000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>6012278022000.0</v>
+      </c>
+      <c r="C56">
         <v>6456667596000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6041412045000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5534371433000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4889716585000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4419656047000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4502446283000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4086694094000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3662499520000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3134576683000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2554325036000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2541776452000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2265880925000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1756890578000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1507062150000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1257862089000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1020306024000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>900328349000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>875212972000.0</v>
       </c>
-      <c r="T56"/>
+      <c r="U56"/>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>6039933156000.0</v>
+      </c>
+      <c r="C57">
         <v>6374915925000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5727564832000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5271647810000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4466558051000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4060960933000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3956848238000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3302706214000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3159792330000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2492613396000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2345213308000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2252049932000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2110833501000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1594281238000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1281146090000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1076522152000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>804818750000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>661044140000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>578003598000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>507091868000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>8244177025000.0</v>
+      </c>
+      <c r="C58">
         <v>8629769768000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7813882810000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7149548480000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6239940610000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5562713870000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4612787339000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3844633517000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3612982306000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2829046007000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2669053867000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2490039824000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2391021202000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1863944143000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1414590926000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1181950779000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>903579954000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>752781055000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>668392861000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>588037440000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>3543934140000.0</v>
+      </c>
+      <c r="C60">
         <v>3460387904000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3307449310000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2310532382000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2105519599000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1902964871000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1821458293000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1793572773000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1389761292000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1317994929000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>766161359000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>733202925000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>642655975000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>578338249000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>531661762000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>470255048000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>436942260000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>437361886000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>381099662000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>197772948000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW62"/>
+  <dimension ref="A1:BY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>3152038128000.0</v>
+      </c>
+      <c r="C2">
+        <v>3242143030000.0</v>
+      </c>
+      <c r="D2">
         <v>3164171291000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2832620214000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2778209158000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3080515470000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3664116058000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2971137311000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2997710300000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3192704160000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2836985892000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2765844406000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2685446367000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2820260882000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2807239001000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2744875185000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2602606792000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2531251307000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2705839688000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2614184914000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2533308253000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2552378964000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2358117336000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1938415960000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2345113893000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2431223696000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2276371765000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2015866074000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1993963229000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1999842039000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2321131025000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1993403268000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1932090911000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1888798921000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1753903930000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1725956674000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1494458047000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1635060716000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1388842029000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1448893600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1296318955000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1437073497000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1249978520000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1375689957000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1281598775000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1463299086000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1108935405000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1123016478000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1194930659000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1232325626000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1091864593000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1076599137000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1013853574000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>955042605000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>762115463000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>814817273000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>799879780000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>761256826000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>659225803000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>735997042000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>663033450000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>655512105000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>610149305000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>567760515000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>553898509000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>548001385000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>533639081000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>518628064000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>444176629000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>453847744000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>492432271000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>468295192000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>409254138000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>394860142000.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>311122019000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4421,18034 +4580,56 @@
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
-    </row>
-[...11226 lines deleted...]
-      <c r="BW3"/>
       <c r="BX3"/>
-    </row>
-[...6749 lines deleted...]
-      </c>
+      <c r="BY3"/>
     </row>
     <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22485,477 +4666,511 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>172</v>
-[...53 lines deleted...]
-      <c r="BB5"/>
+        <v>24</v>
+      </c>
+      <c r="B5">
+        <v>3600000000.0</v>
+      </c>
+      <c r="C5">
+        <v>3600000000.0</v>
+      </c>
+      <c r="D5">
+        <v>3600000000.0</v>
+      </c>
+      <c r="E5">
+        <v>3600000000.0</v>
+      </c>
+      <c r="F5">
+        <v>3400000000.0</v>
+      </c>
+      <c r="G5">
+        <v>3400000000.0</v>
+      </c>
+      <c r="H5">
+        <v>3400000000.0</v>
+      </c>
+      <c r="I5">
+        <v>3400000000.0</v>
+      </c>
+      <c r="J5">
+        <v>3200000000.0</v>
+      </c>
+      <c r="K5">
+        <v>3200000000.0</v>
+      </c>
+      <c r="L5">
+        <v>3200000000.0</v>
+      </c>
+      <c r="M5">
+        <v>3200000000.0</v>
+      </c>
+      <c r="N5">
+        <v>3200000000.0</v>
+      </c>
+      <c r="O5">
+        <v>3000000000.0</v>
+      </c>
+      <c r="P5">
+        <v>3000000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>3000000000.0</v>
+      </c>
+      <c r="R5">
+        <v>2800000000.0</v>
+      </c>
+      <c r="S5">
+        <v>2800000000.0</v>
+      </c>
+      <c r="T5">
+        <v>2800000000.0</v>
+      </c>
+      <c r="U5">
+        <v>2600000000.0</v>
+      </c>
+      <c r="V5">
+        <v>2600000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-232495000.0</v>
+      </c>
+      <c r="X5">
+        <v>-232496000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-232495000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-232495000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-232495000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-232495000.0</v>
+      </c>
+      <c r="AC5">
+        <v>3700841000.0</v>
+      </c>
+      <c r="AD5">
+        <v>3781908000.0</v>
+      </c>
+      <c r="AE5">
+        <v>3052306000.0</v>
+      </c>
+      <c r="AF5">
+        <v>2565907000.0</v>
+      </c>
+      <c r="AG5">
+        <v>2387560000.0</v>
+      </c>
+      <c r="AH5">
+        <v>1389761292000.0</v>
+      </c>
+      <c r="AI5">
+        <v>2419986000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>3052307000.0</v>
+      </c>
+      <c r="AK5">
+        <v>3538708000.0</v>
+      </c>
+      <c r="AL5">
+        <v>3522495000.0</v>
+      </c>
+      <c r="AM5">
+        <v>3862974000.0</v>
+      </c>
+      <c r="AN5">
+        <v>4268308000.0</v>
+      </c>
+      <c r="AO5">
+        <v>4592575000.0</v>
+      </c>
+      <c r="AP5">
+        <v>4714175000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>3700841000.0</v>
+      </c>
+      <c r="AR5">
+        <v>3263081000.0</v>
+      </c>
+      <c r="AS5">
+        <v>3944041000.0</v>
+      </c>
+      <c r="AT5">
+        <v>6213909000.0</v>
+      </c>
+      <c r="AU5">
+        <v>6700309000.0</v>
+      </c>
+      <c r="AV5">
+        <v>7713643000.0</v>
+      </c>
+      <c r="AW5">
+        <v>7835244000.0</v>
+      </c>
+      <c r="AX5">
+        <v>7308310000.0</v>
+      </c>
+      <c r="AY5">
+        <v>6294975000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>6538175000.0</v>
+      </c>
+      <c r="BA5">
+        <v>6132843000.0</v>
+      </c>
+      <c r="BB5">
+        <v>4460842000.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>173</v>
-[...177 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
     </row>
     <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="B7">
-        <v>-756956720000.0</v>
+        <v>1325970495000.0</v>
       </c>
       <c r="C7">
-        <v>-513520708000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328859745000.0</v>
+      </c>
+      <c r="D7"/>
       <c r="E7">
-        <v>-974849955000.0</v>
+        <v>1276047032000.0</v>
       </c>
       <c r="F7">
-        <v>-731228734000.0</v>
-[...3 lines deleted...]
-      <c r="I7"/>
+        <v>1343127819000.0</v>
+      </c>
+      <c r="G7">
+        <v>1330090509000.0</v>
+      </c>
+      <c r="H7">
+        <v>1257955526000.0</v>
+      </c>
+      <c r="I7">
+        <v>1241227206000.0</v>
+      </c>
       <c r="J7">
-        <v>-678370885000.0</v>
+        <v>1198640047000.0</v>
       </c>
       <c r="K7">
-        <v>-451272135000.0</v>
+        <v>1217342111000.0</v>
       </c>
       <c r="L7">
-        <v>-225613441000.0</v>
+        <v>1128367470000.0</v>
       </c>
       <c r="M7">
-        <v>-841809920000.0</v>
+        <v>1106223265000.0</v>
       </c>
       <c r="N7">
-        <v>-538522103000.0</v>
+        <v>1135390513000.0</v>
       </c>
       <c r="O7">
-        <v>-357754051000.0</v>
+        <v>1131120781000.0</v>
       </c>
       <c r="P7">
-        <v>-177717727000.0</v>
+        <v>1144804167000.0</v>
       </c>
       <c r="Q7">
-        <v>-783278352000.0</v>
+        <v>1099993608000.0</v>
       </c>
       <c r="R7">
-        <v>-388674607000.0</v>
+        <v>1075985058000.0</v>
       </c>
       <c r="S7">
-        <v>-387488791000.0</v>
+        <v>953608296000.0</v>
       </c>
       <c r="T7">
-        <v>-193615773000.0</v>
+        <v>928371864000.0</v>
       </c>
       <c r="U7">
-        <v>-739991228000.0</v>
+        <v>724762711000.0</v>
       </c>
       <c r="V7">
-        <v>-528155832000.0</v>
+        <v>681898288000.0</v>
       </c>
       <c r="W7">
-        <v>-347101201000.0</v>
+        <v>693872551000.0</v>
       </c>
       <c r="X7">
-        <v>-182418601000.0</v>
+        <v>451975446000.0</v>
       </c>
       <c r="Y7">
-        <v>-740529458000.0</v>
+        <v>474126660000.0</v>
       </c>
       <c r="Z7">
-        <v>-532976044000.0</v>
+        <v>468812338000.0</v>
       </c>
       <c r="AA7"/>
-      <c r="AB7"/>
+      <c r="AB7">
+        <v>700306000.0</v>
+      </c>
       <c r="AC7"/>
-      <c r="AD7"/>
+      <c r="AD7">
+        <v>930880000.0</v>
+      </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
     </row>
     <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-      <c r="C8"/>
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="C8">
+        <v>568317516000.0</v>
+      </c>
       <c r="D8"/>
-      <c r="E8"/>
-[...15 lines deleted...]
-      <c r="U8"/>
+      <c r="E8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="F8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="G8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="H8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="I8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="J8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="K8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="L8">
+        <v>568317516000.0</v>
+      </c>
+      <c r="M8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="N8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="O8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="P8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="Q8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="R8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="S8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="T8">
+        <v>445835292000.0</v>
+      </c>
+      <c r="U8">
+        <v>445835292000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -22971,79 +5186,125 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
     </row>
     <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
-[...4 lines deleted...]
-      <c r="H9"/>
+      <c r="C9">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="D9">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="E9">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="F9">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="G9">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="H9">
+        <v>1441633779000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9"/>
-[...15 lines deleted...]
-      <c r="AB9"/>
+      <c r="L9">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="M9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="N9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="O9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="P9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="Q9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="R9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="S9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="T9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="U9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="V9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="W9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="X9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="Y9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="Z9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="AA9">
+        <v>709679146000.0</v>
+      </c>
+      <c r="AB9">
+        <v>709679146000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -23052,988 +5313,1230 @@
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
     </row>
     <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>177</v>
-[...58 lines deleted...]
-      <c r="BG10"/>
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>118940154000.0</v>
+      </c>
+      <c r="C10">
+        <v>162882066000.0</v>
+      </c>
+      <c r="D10">
+        <v>102152231000.0</v>
+      </c>
+      <c r="E10">
+        <v>99414973000.0</v>
+      </c>
+      <c r="F10">
+        <v>103524067000.0</v>
+      </c>
+      <c r="G10">
+        <v>154021801000.0</v>
+      </c>
+      <c r="H10">
+        <v>159439798000.0</v>
+      </c>
+      <c r="I10">
+        <v>222406462000.0</v>
+      </c>
+      <c r="J10">
+        <v>227954250000.0</v>
+      </c>
+      <c r="K10">
+        <v>165388457000.0</v>
+      </c>
+      <c r="L10">
+        <v>154369671000.0</v>
+      </c>
+      <c r="M10">
+        <v>146092176000.0</v>
+      </c>
+      <c r="N10">
+        <v>128457236000.0</v>
+      </c>
+      <c r="O10">
+        <v>143607901000.0</v>
+      </c>
+      <c r="P10">
+        <v>101643548000.0</v>
+      </c>
+      <c r="Q10">
+        <v>109650836000.0</v>
+      </c>
+      <c r="R10">
+        <v>119274961000.0</v>
+      </c>
+      <c r="S10">
+        <v>66944508000.0</v>
+      </c>
+      <c r="T10">
+        <v>57100967000.0</v>
+      </c>
+      <c r="U10">
+        <v>86661279000.0</v>
+      </c>
+      <c r="V10">
+        <v>122740703000.0</v>
+      </c>
+      <c r="W10">
+        <v>110125084000.0</v>
+      </c>
+      <c r="X10">
+        <v>80447400000.0</v>
+      </c>
+      <c r="Y10">
+        <v>70008348000.0</v>
+      </c>
+      <c r="Z10">
+        <v>67609261000.0</v>
+      </c>
+      <c r="AA10">
+        <v>69778643000.0</v>
+      </c>
+      <c r="AB10">
+        <v>97428388000.0</v>
+      </c>
+      <c r="AC10">
+        <v>102027906000.0</v>
+      </c>
+      <c r="AD10">
+        <v>104291055000.0</v>
+      </c>
+      <c r="AE10">
+        <v>66648633000.0</v>
+      </c>
+      <c r="AF10">
+        <v>105049831000.0</v>
+      </c>
+      <c r="AG10">
+        <v>85808509000.0</v>
+      </c>
+      <c r="AH10">
+        <v>89124063000.0</v>
+      </c>
+      <c r="AI10">
+        <v>90495048000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>70810547000.0</v>
+      </c>
+      <c r="AK10">
+        <v>85091392000.0</v>
+      </c>
+      <c r="AL10">
+        <v>56552372000.0</v>
+      </c>
+      <c r="AM10">
+        <v>71942498000.0</v>
+      </c>
+      <c r="AN10">
+        <v>54602712000.0</v>
+      </c>
+      <c r="AO10">
+        <v>66688920000.0</v>
+      </c>
+      <c r="AP10">
+        <v>58830663000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>63048142000.0</v>
+      </c>
+      <c r="AR10">
+        <v>52958177000.0</v>
+      </c>
+      <c r="AS10">
+        <v>55863371000.0</v>
+      </c>
+      <c r="AT10">
+        <v>57028668000.0</v>
+      </c>
+      <c r="AU10">
+        <v>51121154000.0</v>
+      </c>
+      <c r="AV10">
+        <v>57195408000.0</v>
+      </c>
+      <c r="AW10">
+        <v>61668599000.0</v>
+      </c>
+      <c r="AX10">
+        <v>65974018000.0</v>
+      </c>
+      <c r="AY10">
+        <v>57234966000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>60296767000.0</v>
+      </c>
+      <c r="BA10">
+        <v>68299174000.0</v>
+      </c>
+      <c r="BB10">
+        <v>73425629000.0</v>
+      </c>
+      <c r="BC10">
+        <v>65765956000.0</v>
+      </c>
+      <c r="BD10">
+        <v>41882238000.0</v>
+      </c>
+      <c r="BE10">
+        <v>42151149000.0</v>
+      </c>
+      <c r="BF10">
+        <v>40168582000.0</v>
+      </c>
+      <c r="BG10">
+        <v>30853320000.0</v>
+      </c>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
     </row>
     <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
-[...4 lines deleted...]
-      <c r="H11"/>
+      <c r="C11">
+        <v>18371399000.0</v>
+      </c>
+      <c r="D11">
+        <v>18178700000.0</v>
+      </c>
+      <c r="E11">
+        <v>18178700000.0</v>
+      </c>
+      <c r="F11">
+        <v>18178700000.0</v>
+      </c>
+      <c r="G11">
+        <v>24178700000.0</v>
+      </c>
+      <c r="H11">
+        <v>18000000000.0</v>
+      </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11"/>
+      <c r="L11">
+        <v>28100000000.0</v>
+      </c>
       <c r="M11">
-        <v>0.0</v>
+        <v>15100000000.0</v>
       </c>
       <c r="N11">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>11100000000.0</v>
+      </c>
+      <c r="O11"/>
       <c r="P11">
-        <v>0.0</v>
-[...42 lines deleted...]
-      </c>
+        <v>101643548000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
     </row>
     <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>179</v>
-[...11 lines deleted...]
-      <c r="L12"/>
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>118940154000.0</v>
+      </c>
+      <c r="C12">
+        <v>162882066000.0</v>
+      </c>
+      <c r="D12">
+        <v>102152231000.0</v>
+      </c>
+      <c r="E12">
+        <v>99414973000.0</v>
+      </c>
+      <c r="F12">
+        <v>103524067000.0</v>
+      </c>
+      <c r="G12">
+        <v>154021801000.0</v>
+      </c>
+      <c r="H12">
+        <v>159439798000.0</v>
+      </c>
+      <c r="I12">
+        <v>222406462000.0</v>
+      </c>
+      <c r="J12">
+        <v>227954250000.0</v>
+      </c>
+      <c r="K12">
+        <v>165388457000.0</v>
+      </c>
+      <c r="L12">
+        <v>154369671000.0</v>
+      </c>
       <c r="M12">
-        <v>90376951000.0</v>
+        <v>146092176000.0</v>
       </c>
       <c r="N12">
-        <v>117448352000.0</v>
+        <v>128457236000.0</v>
       </c>
       <c r="O12">
-        <v>-575141405000.0</v>
+        <v>143607901000.0</v>
       </c>
       <c r="P12">
-        <v>83031947000.0</v>
+        <v>101643548000.0</v>
       </c>
       <c r="Q12">
-        <v>-129140190000.0</v>
+        <v>109650836000.0</v>
       </c>
       <c r="R12">
-        <v>-126319531000.0</v>
+        <v>119274961000.0</v>
       </c>
       <c r="S12">
-        <v>-94699236000.0</v>
+        <v>74850636000.0</v>
       </c>
       <c r="T12">
-        <v>-39937101000.0</v>
+        <v>65007095000.0</v>
       </c>
       <c r="U12">
-        <v>274331713000.0</v>
+        <v>86661279000.0</v>
       </c>
       <c r="V12">
-        <v>43258512000.0</v>
+        <v>122740703000.0</v>
       </c>
       <c r="W12">
-        <v>-12400037000.0</v>
+        <v>110125084000.0</v>
       </c>
       <c r="X12">
-        <v>3362878000.0</v>
+        <v>80447400000.0</v>
       </c>
       <c r="Y12">
-        <v>197844987000.0</v>
+        <v>70008348000.0</v>
       </c>
       <c r="Z12">
-        <v>-83722207000.0</v>
+        <v>67609261000.0</v>
       </c>
       <c r="AA12">
-        <v>-15871577000.0</v>
+        <v>69778643000.0</v>
       </c>
       <c r="AB12">
-        <v>-34979089000.0</v>
+        <v>97428388000.0</v>
       </c>
       <c r="AC12">
-        <v>-106946212000.0</v>
+        <v>106081242000.0</v>
       </c>
       <c r="AD12">
-        <v>-174238592000.0</v>
-[...29 lines deleted...]
-      <c r="BG12"/>
+        <v>108425458000.0</v>
+      </c>
+      <c r="AE12">
+        <v>70053435000.0</v>
+      </c>
+      <c r="AF12">
+        <v>107968233000.0</v>
+      </c>
+      <c r="AG12">
+        <v>88548564000.0</v>
+      </c>
+      <c r="AH12">
+        <v>91718198000.0</v>
+      </c>
+      <c r="AI12">
+        <v>93267529000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>74215349000.0</v>
+      </c>
+      <c r="AK12">
+        <v>88982595000.0</v>
+      </c>
+      <c r="AL12">
+        <v>60427362000.0</v>
+      </c>
+      <c r="AM12">
+        <v>76157967000.0</v>
+      </c>
+      <c r="AN12">
+        <v>59223515000.0</v>
+      </c>
+      <c r="AO12">
+        <v>71633990000.0</v>
+      </c>
+      <c r="AP12">
+        <v>63897333000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>67101478000.0</v>
+      </c>
+      <c r="AR12">
+        <v>56573753000.0</v>
+      </c>
+      <c r="AS12">
+        <v>60159907000.0</v>
+      </c>
+      <c r="AT12">
+        <v>63595072000.0</v>
+      </c>
+      <c r="AU12">
+        <v>58173959000.0</v>
+      </c>
+      <c r="AV12">
+        <v>65261547000.0</v>
+      </c>
+      <c r="AW12">
+        <v>74404558000.0</v>
+      </c>
+      <c r="AX12">
+        <v>77968343000.0</v>
+      </c>
+      <c r="AY12">
+        <v>63882436000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>72181028000.0</v>
+      </c>
+      <c r="BA12">
+        <v>83720612000.0</v>
+      </c>
+      <c r="BB12">
+        <v>86986066000.0</v>
+      </c>
+      <c r="BC12">
+        <v>69109958000.0</v>
+      </c>
+      <c r="BD12">
+        <v>43929173000.0</v>
+      </c>
+      <c r="BE12">
+        <v>43713017000.0</v>
+      </c>
+      <c r="BF12">
+        <v>49433782000.0</v>
+      </c>
+      <c r="BG12">
+        <v>39775854000.0</v>
+      </c>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
     </row>
     <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>180</v>
-[...74 lines deleted...]
-      <c r="BW13"/>
+        <v>32</v>
+      </c>
+      <c r="B13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="C13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="D13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="E13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="F13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="G13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="H13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="I13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="J13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="K13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="L13">
+        <v>568317516000.0</v>
+      </c>
+      <c r="M13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="N13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="O13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="P13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="Q13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="R13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="S13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="T13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="U13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="V13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="W13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="X13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="Y13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="Z13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="AA13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="AB13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="AC13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="AD13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="AE13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="AF13">
+        <v>445835292000.0</v>
+      </c>
+      <c r="AG13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AH13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AI13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AK13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AL13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AM13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AN13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AO13">
+        <v>405305292000.0</v>
+      </c>
+      <c r="AP13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AR13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AS13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AT13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AU13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AV13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AW13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AX13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AY13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BA13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BB13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BC13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BD13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BE13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BF13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BG13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BH13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BI13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BK13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BL13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BM13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BN13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BO13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BP13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BR13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BS13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BT13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BU13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BV13">
+        <v>289503780000.0</v>
+      </c>
+      <c r="BW13">
+        <v>289503780000.0</v>
+      </c>
       <c r="BX13"/>
-      <c r="BY13"/>
+      <c r="BY13">
+        <v>80000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>123691057000.0</v>
-[...2 lines deleted...]
-      <c r="D14"/>
+        <v>5683175000.0</v>
+      </c>
+      <c r="C14">
+        <v>5683175000.0</v>
+      </c>
+      <c r="D14">
+        <v>5683175000.0</v>
+      </c>
       <c r="E14">
-        <v>133139410000.0</v>
+        <v>5683175000.0</v>
       </c>
       <c r="F14">
-        <v>101343782000.0</v>
+        <v>5683175000.0</v>
       </c>
       <c r="G14">
-        <v>89711005000.0</v>
+        <v>5683175000.0</v>
       </c>
       <c r="H14">
-        <v>85534860000.0</v>
+        <v>5683175000.0</v>
       </c>
       <c r="I14">
-        <v>101645812000.0</v>
+        <v>5683175151.0</v>
       </c>
       <c r="J14">
-        <v>84369645000.0</v>
+        <v>4968695516.0</v>
       </c>
       <c r="K14">
-        <v>80827189000.0</v>
+        <v>5683175151.0</v>
       </c>
       <c r="L14">
-        <v>78035832000.0</v>
+        <v>4458352920.0</v>
       </c>
       <c r="M14">
-        <v>89117321000.0</v>
+        <v>4478602446.0</v>
       </c>
       <c r="N14">
-        <v>83773380000.0</v>
+        <v>4478602446.0</v>
       </c>
       <c r="O14">
-        <v>75271671000.0</v>
+        <v>4478602446.0</v>
       </c>
       <c r="P14">
-        <v>71154537000.0</v>
+        <v>4458352920.0</v>
       </c>
       <c r="Q14">
-        <v>75177703000.0</v>
+        <v>4458352920.0</v>
       </c>
       <c r="R14">
-        <v>66266021000.0</v>
+        <v>4458352920.0</v>
       </c>
       <c r="S14">
-        <v>56573455000.0</v>
+        <v>4554861929.0</v>
       </c>
       <c r="T14">
-        <v>56338604000.0</v>
+        <v>4554861929.0</v>
       </c>
       <c r="U14">
-        <v>125590101000.0</v>
+        <v>4554861929.0</v>
       </c>
       <c r="V14">
-        <v>30851570000.0</v>
+        <v>4478602206.0</v>
       </c>
       <c r="W14">
-        <v>30494315000.0</v>
+        <v>4554861929.0</v>
       </c>
       <c r="X14">
-        <v>29806594000.0</v>
+        <v>4554861929.0</v>
       </c>
       <c r="Y14">
-        <v>36317362000.0</v>
+        <v>4319912000.0</v>
       </c>
       <c r="Z14">
-        <v>25652492000.0</v>
+        <v>4339532706.0</v>
       </c>
       <c r="AA14">
-        <v>23545568000.0</v>
+        <v>4319912000.0</v>
       </c>
       <c r="AB14">
-        <v>23008976000.0</v>
+        <v>4319912000.0</v>
       </c>
       <c r="AC14">
-        <v>24069895000.0</v>
+        <v>5005895000.0</v>
       </c>
       <c r="AD14">
-        <v>24284531000.0</v>
+        <v>5028631155.0</v>
       </c>
       <c r="AE14">
-        <v>22537556000.0</v>
+        <v>5005895000.0</v>
       </c>
       <c r="AF14">
-        <v>21474144000.0</v>
+        <v>5005895000.0</v>
       </c>
       <c r="AG14">
-        <v>20600304000.0</v>
+        <v>4107451600.0</v>
       </c>
       <c r="AH14">
-        <v>19473722000.0</v>
+        <v>4126107136.0</v>
       </c>
       <c r="AI14">
-        <v>18424928000.0</v>
+        <v>4107451600.0</v>
       </c>
       <c r="AJ14">
-        <v>15806580000.0</v>
+        <v>4107451600.0</v>
       </c>
       <c r="AK14">
-        <v>15892677000.0</v>
+        <v>3881166500.0</v>
       </c>
       <c r="AL14">
-        <v>16160588000.0</v>
+        <v>3898794277.0</v>
       </c>
       <c r="AM14">
-        <v>14451358000.0</v>
+        <v>3881166500.0</v>
       </c>
       <c r="AN14">
-        <v>13205107000.0</v>
+        <v>3881166500.0</v>
       </c>
       <c r="AO14">
-        <v>13816456000.0</v>
+        <v>3039628931.0</v>
       </c>
       <c r="AP14">
-        <v>14407731000.0</v>
+        <v>3031423384.0</v>
       </c>
       <c r="AQ14">
-        <v>14390743000.0</v>
+        <v>3039628931.0</v>
       </c>
       <c r="AR14">
-        <v>12817082000.0</v>
+        <v>3039628931.0</v>
       </c>
       <c r="AS14">
-        <v>14499267000.0</v>
+        <v>2814180752.0</v>
       </c>
       <c r="AT14">
-        <v>13886435000.0</v>
+        <v>2826962412.0</v>
       </c>
       <c r="AU14">
-        <v>13183065000.0</v>
+        <v>2814180752.0</v>
       </c>
       <c r="AV14">
-        <v>12369402000.0</v>
+        <v>2814180752.0</v>
       </c>
       <c r="AW14">
-        <v>11600463000.0</v>
+        <v>2916058669.0</v>
       </c>
       <c r="AX14">
-        <v>13080478000.0</v>
+        <v>2784011570.0</v>
       </c>
       <c r="AY14">
-        <v>12499421000.0</v>
+        <v>2916058669.0</v>
       </c>
       <c r="AZ14">
-        <v>12125522000.0</v>
+        <v>2916058669.0</v>
       </c>
       <c r="BA14">
-        <v>14293220000.0</v>
+        <v>2916058669.0</v>
       </c>
       <c r="BB14">
-        <v>11148831000.0</v>
-[...8 lines deleted...]
-      <c r="BJ14"/>
+        <v>2929303046.0</v>
+      </c>
+      <c r="BC14">
+        <v>2916058669.0</v>
+      </c>
+      <c r="BD14">
+        <v>2916058669.0</v>
+      </c>
+      <c r="BE14">
+        <v>2916058669.0</v>
+      </c>
+      <c r="BF14">
+        <v>2929303046.0</v>
+      </c>
+      <c r="BG14">
+        <v>2916058669.0</v>
+      </c>
+      <c r="BH14">
+        <v>2916058669.0</v>
+      </c>
+      <c r="BI14">
+        <v>2916058669.0</v>
+      </c>
+      <c r="BJ14">
+        <v>2929303046.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
     </row>
     <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...4 lines deleted...]
-      </c>
+      <c r="E15"/>
+      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...7 lines deleted...]
-      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...52 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...4 lines deleted...]
-      </c>
+      <c r="AG15"/>
+      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
-[...4 lines deleted...]
-      </c>
+      <c r="AK15"/>
+      <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
-[...4 lines deleted...]
-      </c>
+      <c r="AO15"/>
+      <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
+      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
+      <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
+      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
-[...1 lines deleted...]
-      </c>
+      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
-[...7 lines deleted...]
-      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
-[...1 lines deleted...]
-      </c>
+      <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
     </row>
     <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>183</v>
-[...21 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
       <c r="I16">
-        <v>165388457000.0</v>
+        <v>2128797000.0</v>
       </c>
       <c r="J16">
-        <v>154369672000.0</v>
+        <v>497422000.0</v>
       </c>
       <c r="K16">
-        <v>146092177000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2870869000.0</v>
+      </c>
+      <c r="L16"/>
       <c r="M16">
-        <v>143607901000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>222132790000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
       <c r="T16">
-        <v>122740703000.0</v>
+        <v>233990006000.0</v>
       </c>
       <c r="U16">
-        <v>110125084000.0</v>
+        <v>235784828000.0</v>
       </c>
       <c r="V16">
-        <v>80447402000.0</v>
+        <v>14424223000.0</v>
       </c>
       <c r="W16">
-        <v>70008349000.0</v>
+        <v>21912325000.0</v>
       </c>
       <c r="X16">
-        <v>67609260000.0</v>
+        <v>238148605000.0</v>
       </c>
       <c r="Y16">
-        <v>69778643000.0</v>
+        <v>9164925000.0</v>
       </c>
       <c r="Z16">
-        <v>97428388000.0</v>
+        <v>220778738000.0</v>
       </c>
       <c r="AA16">
-        <v>102027906000.0</v>
+        <v>18324922000.0</v>
       </c>
       <c r="AB16">
-        <v>104502139000.0</v>
+        <v>184587602000.0</v>
       </c>
       <c r="AC16">
-        <v>66648633000.0</v>
+        <v>141682445000.0</v>
       </c>
       <c r="AD16">
-        <v>105049831000.0</v>
+        <v>157193260000.0</v>
       </c>
       <c r="AE16">
-        <v>85808509000.0</v>
+        <v>27582477000.0</v>
       </c>
       <c r="AF16">
-        <v>89124063000.0</v>
+        <v>7969739000.0</v>
       </c>
       <c r="AG16">
-        <v>90495048000.0</v>
+        <v>141239472000.0</v>
       </c>
       <c r="AH16">
-        <v>70810547000.0</v>
+        <v>147604637000.0</v>
       </c>
       <c r="AI16">
-        <v>85091394000.0</v>
+        <v>59371641000.0</v>
       </c>
       <c r="AJ16">
-        <v>56552368000.0</v>
+        <v>140208967000.0</v>
       </c>
       <c r="AK16">
-        <v>71942498000.0</v>
+        <v>6711733000.0</v>
       </c>
       <c r="AL16">
-        <v>54602712000.0</v>
+        <v>143532839000.0</v>
       </c>
       <c r="AM16">
-        <v>66688920000.0</v>
+        <v>14600811000.0</v>
       </c>
       <c r="AN16">
-        <v>58830662000.0</v>
+        <v>4427188000.0</v>
       </c>
       <c r="AO16">
-        <v>63048142000.0</v>
+        <v>91815235000.0</v>
       </c>
       <c r="AP16">
-        <v>52958177000.0</v>
+        <v>101729819000.0</v>
       </c>
       <c r="AQ16">
-        <v>55863371000.0</v>
+        <v>3379732000.0</v>
       </c>
       <c r="AR16">
-        <v>57028668000.0</v>
+        <v>101947515000.0</v>
       </c>
       <c r="AS16">
-        <v>51121154000.0</v>
+        <v>8628453000.0</v>
       </c>
       <c r="AT16">
-        <v>57195413000.0</v>
+        <v>98781301000.0</v>
       </c>
       <c r="AU16">
-        <v>61486447000.0</v>
+        <v>4801418000.0</v>
       </c>
       <c r="AV16">
-        <v>65974018000.0</v>
+        <v>103050483000.0</v>
       </c>
       <c r="AW16">
-        <v>57234966000.0</v>
+        <v>49345402000.0</v>
       </c>
       <c r="AX16">
-        <v>60296767000.0</v>
+        <v>119035254000.0</v>
       </c>
       <c r="AY16">
-        <v>68299175000.0</v>
+        <v>13153956000.0</v>
       </c>
       <c r="AZ16">
-        <v>73425629000.0</v>
+        <v>84748840000.0</v>
       </c>
       <c r="BA16">
-        <v>65765956000.0</v>
+        <v>73436348000.0</v>
       </c>
       <c r="BB16">
-        <v>41882238000.0</v>
+        <v>8273516000.0</v>
       </c>
       <c r="BC16">
-        <v>42151149000.0</v>
+        <v>6926116000.0</v>
       </c>
       <c r="BD16">
-        <v>40168582000.0</v>
+        <v>6692687000.0</v>
       </c>
       <c r="BE16">
-        <v>30853320000.0</v>
+        <v>88619306000.0</v>
       </c>
       <c r="BF16">
-        <v>40804541000.0</v>
+        <v>77824738000.0</v>
       </c>
       <c r="BG16">
-        <v>43523115000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>10264765000.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
     </row>
     <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24070,333 +6573,161 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
     </row>
     <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>185</v>
-[...177 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
     </row>
     <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...79 lines deleted...]
-      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
@@ -24404,64 +6735,60 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
     </row>
     <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
@@ -24489,1121 +6816,1113 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
     </row>
     <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>40</v>
+      </c>
+      <c r="B21">
+        <v>17580764000.0</v>
+      </c>
       <c r="C21">
-        <v>-198418294000.0</v>
+        <v>19183867000.0</v>
       </c>
       <c r="D21">
-        <v>12692337000.0</v>
+        <v>26336104000.0</v>
       </c>
       <c r="E21">
-        <v>201031271000.0</v>
+        <v>28266432000.0</v>
       </c>
       <c r="F21">
-        <v>35070351000.0</v>
+        <v>29559800000.0</v>
       </c>
       <c r="G21">
-        <v>240646689000.0</v>
-[...5 lines deleted...]
-      <c r="L21"/>
+        <v>21218535000.0</v>
+      </c>
+      <c r="H21">
+        <v>16520539000.0</v>
+      </c>
+      <c r="I21">
+        <v>14593610000.0</v>
+      </c>
+      <c r="J21">
+        <v>13548810000.0</v>
+      </c>
+      <c r="K21">
+        <v>15505023000.0</v>
+      </c>
+      <c r="L21">
+        <v>10432757000.0</v>
+      </c>
       <c r="M21">
-        <v>-104406706000.0</v>
+        <v>11152460000.0</v>
       </c>
       <c r="N21">
-        <v>171953851000.0</v>
+        <v>12124975000.0</v>
       </c>
       <c r="O21">
-        <v>207073454000.0</v>
+        <v>12603249000.0</v>
       </c>
       <c r="P21">
-        <v>-7164472000.0</v>
+        <v>14299746000.0</v>
       </c>
       <c r="Q21">
-        <v>29651783000.0</v>
+        <v>15664860000.0</v>
       </c>
       <c r="R21">
-        <v>106042508000.0</v>
+        <v>17176948000.0</v>
       </c>
       <c r="S21">
-        <v>149220704000.0</v>
+        <v>18676571000.0</v>
       </c>
       <c r="T21">
-        <v>24806766000.0</v>
+        <v>19439408000.0</v>
       </c>
       <c r="U21">
-        <v>36982667000.0</v>
+        <v>20920704000.0</v>
       </c>
       <c r="V21">
-        <v>-50463877000.0</v>
+        <v>28567568000.0</v>
       </c>
       <c r="W21">
-        <v>6167531000.0</v>
+        <v>23429242000.0</v>
       </c>
       <c r="X21">
-        <v>56078101000.0</v>
+        <v>28713679000.0</v>
       </c>
       <c r="Y21">
-        <v>-11971948000.0</v>
+        <v>29167798000.0</v>
       </c>
       <c r="Z21">
-        <v>120506892000.0</v>
+        <v>27441704000.0</v>
       </c>
       <c r="AA21">
-        <v>37741739000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25279899000.0</v>
+      </c>
+      <c r="AB21"/>
       <c r="AC21">
-        <v>174228740000.0</v>
-[...28 lines deleted...]
-      <c r="BC21"/>
+        <v>1603647829000.0</v>
+      </c>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>1611192123000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1625533753000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1581532118000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-1000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1579965731000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1471938758000.0</v>
+      </c>
+      <c r="AK21">
+        <v>1382199925000.0</v>
+      </c>
+      <c r="AL21">
+        <v>1335030194000.0</v>
+      </c>
+      <c r="AM21">
+        <v>1260446621000.0</v>
+      </c>
+      <c r="AN21">
+        <v>1159541098000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1004317435000.0</v>
+      </c>
+      <c r="AP21">
+        <v>953001344000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>948139982000.0</v>
+      </c>
+      <c r="AR21">
+        <v>884487961000.0</v>
+      </c>
+      <c r="AS21">
+        <v>952859411000.0</v>
+      </c>
+      <c r="AT21">
+        <v>906101320000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1076297164000.0</v>
+      </c>
+      <c r="AV21">
+        <v>912374646000.0</v>
+      </c>
+      <c r="AW21">
+        <v>928003774000.0</v>
+      </c>
+      <c r="AX21">
+        <v>918131354000.0</v>
+      </c>
+      <c r="AY21">
+        <v>939075201000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>800972179000.0</v>
+      </c>
+      <c r="BA21">
+        <v>949909378000.0</v>
+      </c>
+      <c r="BB21">
+        <v>897760219000.0</v>
+      </c>
+      <c r="BC21">
+        <v>802614137000.0</v>
+      </c>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
     </row>
     <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>41</v>
       </c>
       <c r="B22">
-        <v>40973334000.0</v>
+        <v>3736070883000.0</v>
       </c>
       <c r="C22">
-        <v>21883022000.0</v>
+        <v>3736967650000.0</v>
       </c>
       <c r="D22">
-        <v>4258814000.0</v>
+        <v>3877591082000.0</v>
       </c>
       <c r="E22">
-        <v>53885654000.0</v>
+        <v>3595928225000.0</v>
       </c>
       <c r="F22">
-        <v>50546352000.0</v>
+        <v>3877457069000.0</v>
       </c>
       <c r="G22">
-        <v>26583761000.0</v>
+        <v>4064364298000.0</v>
       </c>
       <c r="H22">
-        <v>53816818000.0</v>
+        <v>4247235155000.0</v>
       </c>
       <c r="I22">
-        <v>32912631000.0</v>
+        <v>3729247790000.0</v>
       </c>
       <c r="J22">
-        <v>58017079000.0</v>
+        <v>3639815656000.0</v>
       </c>
       <c r="K22">
-        <v>26892670000.0</v>
+        <v>3724243215000.0</v>
       </c>
       <c r="L22">
-        <v>64624714000.0</v>
+        <v>3266583983000.0</v>
       </c>
       <c r="M22">
-        <v>71843738000.0</v>
+        <v>3311748330000.0</v>
       </c>
       <c r="N22">
-        <v>54648243000.0</v>
+        <v>3217408211000.0</v>
       </c>
       <c r="O22">
-        <v>33284348000.0</v>
+        <v>3418954688000.0</v>
       </c>
       <c r="P22">
-        <v>79339079000.0</v>
+        <v>3329853101000.0</v>
       </c>
       <c r="Q22">
-        <v>74686527000.0</v>
+        <v>3177782372000.0</v>
       </c>
       <c r="R22">
-        <v>57403053000.0</v>
+        <v>2783072155000.0</v>
       </c>
       <c r="S22">
-        <v>15656571000.0</v>
+        <v>2890951175000.0</v>
       </c>
       <c r="T22">
-        <v>63768067000.0</v>
+        <v>2901323863000.0</v>
       </c>
       <c r="U22">
-        <v>-154484000.0</v>
+        <v>2782679343000.0</v>
       </c>
       <c r="V22">
-        <v>29243717000.0</v>
+        <v>2354636270000.0</v>
       </c>
       <c r="W22">
-        <v>9788951000.0</v>
+        <v>2346120040000.0</v>
       </c>
       <c r="X22">
-        <v>21599560000.0</v>
+        <v>2270988341000.0</v>
       </c>
       <c r="Y22">
-        <v>19836310000.0</v>
+        <v>2107508853000.0</v>
       </c>
       <c r="Z22">
-        <v>23355476000.0</v>
+        <v>2264111401000.0</v>
       </c>
       <c r="AA22">
-        <v>-2381684000.0</v>
+        <v>2394256817000.0</v>
       </c>
       <c r="AB22">
-        <v>20023580000.0</v>
+        <v>2331763638000.0</v>
       </c>
       <c r="AC22">
-        <v>22392163000.0</v>
+        <v>2113734615000.0</v>
       </c>
       <c r="AD22">
-        <v>25123731000.0</v>
+        <v>2093830829000.0</v>
       </c>
       <c r="AE22">
-        <v>9772931000.0</v>
+        <v>2130161186000.0</v>
       </c>
       <c r="AF22">
-        <v>20537258000.0</v>
+        <v>2235430284000.0</v>
       </c>
       <c r="AG22">
-        <v>20563274000.0</v>
+        <v>1880941256000.0</v>
       </c>
       <c r="AH22">
-        <v>16938273000.0</v>
+        <v>1824627862000.0</v>
       </c>
       <c r="AI22">
-        <v>9320574000.0</v>
+        <v>1769543918000.0</v>
       </c>
       <c r="AJ22">
-        <v>31049332000.0</v>
+        <v>1744876550000.0</v>
       </c>
       <c r="AK22">
-        <v>31973414000.0</v>
+        <v>1723733022000.0</v>
       </c>
       <c r="AL22">
-        <v>5122957000.0</v>
+        <v>1576784824000.0</v>
       </c>
       <c r="AM22">
-        <v>14092642000.0</v>
+        <v>1636601843000.0</v>
       </c>
       <c r="AN22">
-        <v>21124021000.0</v>
+        <v>1451556787000.0</v>
       </c>
       <c r="AO22">
-        <v>27445450000.0</v>
+        <v>1419278241000.0</v>
       </c>
       <c r="AP22">
-        <v>-10076605000.0</v>
+        <v>1289857914000.0</v>
       </c>
       <c r="AQ22">
-        <v>3692217000.0</v>
+        <v>1351860483000.0</v>
       </c>
       <c r="AR22">
-        <v>19557260000.0</v>
+        <v>1301837861000.0</v>
       </c>
       <c r="AS22">
-        <v>34325915000.0</v>
+        <v>1338611626000.0</v>
       </c>
       <c r="AT22">
-        <v>2851607000.0</v>
+        <v>1321327968000.0</v>
       </c>
       <c r="AU22">
-        <v>48179162000.0</v>
+        <v>1242866582000.0</v>
       </c>
       <c r="AV22">
-        <v>19260121000.0</v>
+        <v>1133208244000.0</v>
       </c>
       <c r="AW22">
-        <v>31130037000.0</v>
+        <v>1117877196000.0</v>
       </c>
       <c r="AX22">
-        <v>7926873000.0</v>
+        <v>1132922210000.0</v>
       </c>
       <c r="AY22">
-        <v>20711085000.0</v>
+        <v>1090835316000.0</v>
       </c>
       <c r="AZ22">
-        <v>11378895000.0</v>
+        <v>1036227277000.0</v>
       </c>
       <c r="BA22">
-        <v>10357061000.0</v>
+        <v>854672545000.0</v>
       </c>
       <c r="BB22">
-        <v>6653070000.0</v>
+        <v>832577332000.0</v>
       </c>
       <c r="BC22">
-        <v>20868317000.0</v>
+        <v>849126919000.0</v>
       </c>
       <c r="BD22">
-        <v>19486250000.0</v>
+        <v>791146589000.0</v>
       </c>
       <c r="BE22">
-        <v>15862332000.0</v>
+        <v>825564262000.0</v>
       </c>
       <c r="BF22">
-        <v>11857684000.0</v>
+        <v>828938601000.0</v>
       </c>
       <c r="BG22">
-        <v>21009599000.0</v>
+        <v>817463961000.0</v>
       </c>
       <c r="BH22">
-        <v>18315175000.0</v>
+        <v>744654178000.0</v>
       </c>
       <c r="BI22">
-        <v>9363338000.0</v>
+        <v>671082817000.0</v>
       </c>
       <c r="BJ22">
-        <v>4609650000.0</v>
+        <v>650687354000.0</v>
       </c>
       <c r="BK22">
-        <v>7297275000.0</v>
+        <v>650718927000.0</v>
       </c>
       <c r="BL22">
-        <v>11756765000.0</v>
-[...2 lines deleted...]
-      <c r="BN22"/>
+        <v>616301121000.0</v>
+      </c>
+      <c r="BM22">
+        <v>561550746000.0</v>
+      </c>
+      <c r="BN22">
+        <v>547381094000.0</v>
+      </c>
       <c r="BO22">
-        <v>6337577000.0</v>
+        <v>532394736000.0</v>
       </c>
       <c r="BP22">
-        <v>9943957000.0</v>
+        <v>519335869000.0</v>
       </c>
       <c r="BQ22">
-        <v>7976596000.0</v>
+        <v>489932406000.0</v>
       </c>
       <c r="BR22">
-        <v>17606275000.0</v>
+        <v>487586722000.0</v>
       </c>
       <c r="BS22">
-        <v>16594905000.0</v>
+        <v>471219597000.0</v>
       </c>
       <c r="BT22">
-        <v>14049077000.0</v>
+        <v>473028882000.0</v>
       </c>
       <c r="BU22">
-        <v>7699840000.0</v>
+        <v>406305095000.0</v>
       </c>
       <c r="BV22">
-        <v>11918332000.0</v>
+        <v>385960731000.0</v>
       </c>
       <c r="BW22">
-        <v>6528850000.0</v>
-[...4 lines deleted...]
-      <c r="BY22"/>
+        <v>358589119000.0</v>
+      </c>
+      <c r="BX22"/>
+      <c r="BY22">
+        <v>282678603000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>42</v>
       </c>
       <c r="B23">
-        <v>-29454819000.0</v>
+        <v>12009815208000.0</v>
       </c>
       <c r="C23">
-        <v>-76330788000.0</v>
+        <v>11994104239000.0</v>
       </c>
       <c r="D23">
-        <v>13037310000.0</v>
+        <v>11952599008000.0</v>
       </c>
       <c r="E23">
-        <v>-233461035000.0</v>
+        <v>11843613034000.0</v>
       </c>
       <c r="F23">
-        <v>32568570000.0</v>
+        <v>12177780384000.0</v>
       </c>
       <c r="G23">
-        <v>18702908000.0</v>
+        <v>12291206933000.0</v>
       </c>
       <c r="H23">
-        <v>-17823064000.0</v>
+        <v>12467055024000.0</v>
       </c>
       <c r="I23">
-        <v>-197488314000.0</v>
+        <v>11667141850000.0</v>
       </c>
       <c r="J23">
-        <v>745690020000.0</v>
+        <v>11399312165000.0</v>
       </c>
       <c r="K23">
-        <v>-9288000000.0</v>
+        <v>11315578952000.0</v>
       </c>
       <c r="L23">
-        <v>14064417000.0</v>
+        <v>10683315809000.0</v>
       </c>
       <c r="M23">
-        <v>-158757755000.0</v>
+        <v>9720499958000.0</v>
       </c>
       <c r="N23">
-        <v>2646715000.0</v>
+        <v>9596715366000.0</v>
       </c>
       <c r="O23">
-        <v>-2118000000.0</v>
+        <v>9645596019000.0</v>
       </c>
       <c r="P23">
-        <v>-7164472000.0</v>
+        <v>9503739543000.0</v>
       </c>
       <c r="Q23">
-        <v>-103705253000.0</v>
+        <v>9235016324000.0</v>
       </c>
       <c r="R23">
-        <v>-12346128000.0</v>
+        <v>8827621143000.0</v>
       </c>
       <c r="S23">
-        <v>1000.0</v>
+        <v>8505127561000.0</v>
       </c>
       <c r="T23">
-        <v>-1000.0</v>
+        <v>8472138370000.0</v>
       </c>
       <c r="U23">
-        <v>-94357873000.0</v>
+        <v>8028517914000.0</v>
       </c>
       <c r="V23">
-        <v>-21933771000.0</v>
+        <v>7755319999000.0</v>
       </c>
       <c r="W23">
-        <v>6167531000.0</v>
+        <v>7616266096000.0</v>
       </c>
       <c r="X23">
-        <v>55972719000.0</v>
+        <v>7100808884000.0</v>
       </c>
       <c r="Y23">
-        <v>24999000.0</v>
+        <v>6709613847000.0</v>
       </c>
       <c r="Z23">
-        <v>-2000000000.0</v>
+        <v>7086047967000.0</v>
       </c>
       <c r="AA23">
-        <v>-1960000000.0</v>
+        <v>6584587023000.0</v>
       </c>
       <c r="AB23">
-        <v>99282271000.0</v>
+        <v>6400241617000.0</v>
       </c>
       <c r="AC23">
-        <v>-908581000.0</v>
+        <v>5967828366000.0</v>
       </c>
       <c r="AD23">
-        <v>322898940000.0</v>
+        <v>5918589777000.0</v>
       </c>
       <c r="AE23">
-        <v>98443000.0</v>
+        <v>5785287553000.0</v>
       </c>
       <c r="AF23">
-        <v>11230883000.0</v>
+        <v>5883992636000.0</v>
       </c>
       <c r="AG23">
-        <v>36121170000.0</v>
+        <v>5303427681000.0</v>
       </c>
       <c r="AH23">
-        <v>89931986000.0</v>
+        <v>5182747724000.0</v>
       </c>
       <c r="AI23">
-        <v>59086188000.0</v>
+        <v>5138259285000.0</v>
       </c>
       <c r="AJ23">
-        <v>-2573767000.0</v>
+        <v>4796770426000.0</v>
       </c>
       <c r="AK23">
-        <v>-4412802000.0</v>
+        <v>4610731682000.0</v>
       </c>
       <c r="AL23">
-        <v>6530772000.0</v>
+        <v>4303585325000.0</v>
       </c>
       <c r="AM23">
-        <v>479040333000.0</v>
+        <v>4240820320000.0</v>
       </c>
       <c r="AN23">
-        <v>7596715000.0</v>
+        <v>3905570943000.0</v>
       </c>
       <c r="AO23">
-        <v>-52427000.0</v>
+        <v>3782130070000.0</v>
       </c>
       <c r="AP23">
-        <v>-223137000.0</v>
+        <v>3534184985000.0</v>
       </c>
       <c r="AQ23">
-        <v>-734045000.0</v>
+        <v>3522572851000.0</v>
       </c>
       <c r="AR23">
-        <v>-2215124000.0</v>
+        <v>3370369909000.0</v>
       </c>
       <c r="AS23">
-        <v>-79990800000.0</v>
+        <v>3391828660000.0</v>
       </c>
       <c r="AT23">
-        <v>18471232000.0</v>
+        <v>3278438785000.0</v>
       </c>
       <c r="AU23">
-        <v>-226747000.0</v>
+        <v>3308917601000.0</v>
       </c>
       <c r="AV23">
-        <v>-700253000.0</v>
+        <v>3046093925000.0</v>
       </c>
       <c r="AW23">
-        <v>4498901000.0</v>
+        <v>3208813102000.0</v>
       </c>
       <c r="AX23">
-        <v>-2347761000.0</v>
+        <v>3190627613000.0</v>
       </c>
       <c r="AY23">
-        <v>1959095000.0</v>
+        <v>3107895429000.0</v>
       </c>
       <c r="AZ23">
-        <v>640332000.0</v>
+        <v>2914494181000.0</v>
       </c>
       <c r="BA23">
-        <v>-2992370000.0</v>
+        <v>2774394450000.0</v>
       </c>
       <c r="BB23">
-        <v>-3804619000.0</v>
+        <v>2645328171000.0</v>
       </c>
       <c r="BC23">
-        <v>2954298000.0</v>
+        <v>2512217343000.0</v>
       </c>
       <c r="BD23">
-        <v>2339406000.0</v>
+        <v>2300611127000.0</v>
       </c>
       <c r="BE23">
-        <v>-6802849000.0</v>
+        <v>2361756821000.0</v>
       </c>
       <c r="BF23">
-        <v>-501450000.0</v>
+        <v>2286161354000.0</v>
       </c>
       <c r="BG23">
-        <v>2343021000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>2009181636000.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
-[...16 lines deleted...]
-      </c>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
-[...7 lines deleted...]
-      </c>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
       <c r="BY23"/>
     </row>
     <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>43</v>
       </c>
       <c r="B24">
-        <v>2764413000.0</v>
+        <v>778417595000.0</v>
       </c>
       <c r="C24">
-        <v>1136183000.0</v>
+        <v>805615114000.0</v>
       </c>
       <c r="D24">
-        <v>446241000.0</v>
+        <v>799562096000.0</v>
       </c>
       <c r="E24">
-        <v>-801000000.0</v>
+        <v>799045150000.0</v>
       </c>
       <c r="F24">
-        <v>844000.0</v>
+        <v>790038639000.0</v>
       </c>
       <c r="G24">
-        <v>1656338000.0</v>
+        <v>814200698000.0</v>
       </c>
       <c r="H24">
-        <v>-1000000000.0</v>
+        <v>840360046000.0</v>
       </c>
       <c r="I24">
-        <v>-1500000000.0</v>
+        <v>820891484000.0</v>
       </c>
       <c r="J24">
-        <v>1149985000.0</v>
+        <v>771229240000.0</v>
       </c>
       <c r="K24">
-        <v>440177000.0</v>
+        <v>732884155000.0</v>
       </c>
       <c r="L24">
-        <v>707123000.0</v>
+        <v>711445278000.0</v>
       </c>
       <c r="M24">
-        <v>-4043878000.0</v>
+        <v>688655157000.0</v>
       </c>
       <c r="N24">
-        <v>1232649000.0</v>
+        <v>678956281000.0</v>
       </c>
       <c r="O24">
-        <v>705518000.0</v>
+        <v>696990991000.0</v>
       </c>
       <c r="P24">
-        <v>1405045000.0</v>
+        <v>683938201000.0</v>
       </c>
       <c r="Q24">
-        <v>-1977769000.0</v>
+        <v>686931163000.0</v>
       </c>
       <c r="R24">
-        <v>-1683427000.0</v>
+        <v>689397280000.0</v>
       </c>
       <c r="S24">
-        <v>3518196000.0</v>
+        <v>709394094000.0</v>
       </c>
       <c r="T24">
-        <v>9207064000.0</v>
+        <v>667108339000.0</v>
       </c>
       <c r="U24">
-        <v>-6501176000.0</v>
+        <v>647230285000.0</v>
       </c>
       <c r="V24">
-        <v>784226000.0</v>
+        <v>634413653000.0</v>
       </c>
       <c r="W24">
-        <v>891258000.0</v>
+        <v>625951474000.0</v>
       </c>
       <c r="X24">
-        <v>510488000.0</v>
+        <v>421913917000.0</v>
       </c>
       <c r="Y24">
-        <v>-53048914000.0</v>
+        <v>442501711000.0</v>
       </c>
       <c r="Z24">
-        <v>3904170000.0</v>
+        <v>415508650000.0</v>
       </c>
       <c r="AA24">
-        <v>12330923000.0</v>
+        <v>420323350000.0</v>
       </c>
       <c r="AB24">
-        <v>-9371758000.0</v>
+        <v>379328524000.0</v>
       </c>
       <c r="AC24">
-        <v>-42520623000.0</v>
+        <v>353708614000.0</v>
       </c>
       <c r="AD24">
-        <v>13277631000.0</v>
+        <v>354813823000.0</v>
       </c>
       <c r="AE24">
-        <v>-7450549000.0</v>
+        <v>346936681000.0</v>
       </c>
       <c r="AF24">
-        <v>4638054000.0</v>
+        <v>272019140000.0</v>
       </c>
       <c r="AG24">
-        <v>-54626804000.0</v>
+        <v>255969462000.0</v>
       </c>
       <c r="AH24">
-        <v>-4298603000.0</v>
+        <v>255969462000.0</v>
       </c>
       <c r="AI24">
-        <v>-29318554000.0</v>
+        <v>266610453000.0</v>
       </c>
       <c r="AJ24">
-        <v>-4311351000.0</v>
+        <v>224412905000.0</v>
       </c>
       <c r="AK24">
-        <v>-88333591000.0</v>
+        <v>177256011000.0</v>
       </c>
       <c r="AL24">
-        <v>13832245000.0</v>
+        <v>168602168000.0</v>
       </c>
       <c r="AM24">
-        <v>-15047538000.0</v>
+        <v>168203432000.0</v>
       </c>
       <c r="AN24">
-        <v>-4501780000.0</v>
+        <v>172212784000.0</v>
       </c>
       <c r="AO24">
-        <v>-62351411000.0</v>
+        <v>178615268000.0</v>
       </c>
       <c r="AP24">
-        <v>-1164681000.0</v>
+        <v>170926354000.0</v>
       </c>
       <c r="AQ24">
-        <v>-16566666000.0</v>
+        <v>180556306000.0</v>
       </c>
       <c r="AR24">
-        <v>13513811000.0</v>
+        <v>170404104000.0</v>
       </c>
       <c r="AS24">
-        <v>-43833005000.0</v>
+        <v>100963490000.0</v>
       </c>
       <c r="AT24">
-        <v>-406051000.0</v>
+        <v>101385308000.0</v>
       </c>
       <c r="AU24">
-        <v>190482021000.0</v>
+        <v>104631182000.0</v>
       </c>
       <c r="AV24">
-        <v>640220000.0</v>
+        <v>49258205000.0</v>
       </c>
       <c r="AW24">
-        <v>-29008273000.0</v>
+        <v>156304594000.0</v>
       </c>
       <c r="AX24">
-        <v>13001830000.0</v>
+        <v>162553875000.0</v>
       </c>
       <c r="AY24">
-        <v>-7462598000.0</v>
+        <v>167717586000.0</v>
       </c>
       <c r="AZ24">
-        <v>-4612958000.0</v>
+        <v>173788681000.0</v>
       </c>
       <c r="BA24">
-        <v>-28288501000.0</v>
+        <v>183192909000.0</v>
       </c>
       <c r="BB24">
-        <v>-2218656000.0</v>
+        <v>177474247000.0</v>
       </c>
       <c r="BC24">
-        <v>3074640000.0</v>
+        <v>187103335000.0</v>
       </c>
       <c r="BD24">
-        <v>2063143000.0</v>
+        <v>192526243000.0</v>
       </c>
       <c r="BE24">
-        <v>-5700100000.0</v>
+        <v>203639711000.0</v>
       </c>
       <c r="BF24">
-        <v>-1205957000.0</v>
+        <v>197751790000.0</v>
       </c>
       <c r="BG24">
-        <v>421345000.0</v>
+        <v>67752912000.0</v>
       </c>
       <c r="BH24">
-        <v>-219081000.0</v>
-[...3 lines deleted...]
-      <c r="BK24"/>
+        <v>60461565000.0</v>
+      </c>
+      <c r="BI24">
+        <v>51762282000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>49267168000.0</v>
+      </c>
+      <c r="BK24">
+        <v>47235892000.0</v>
+      </c>
       <c r="BL24">
-        <v>1000000.0</v>
-[...1 lines deleted...]
-      <c r="BM24"/>
+        <v>47481961000.0</v>
+      </c>
+      <c r="BM24">
+        <v>45399550000.0</v>
+      </c>
       <c r="BN24">
-        <v>1208243000.0</v>
+        <v>44135934000.0</v>
       </c>
       <c r="BO24">
-        <v>1528600000.0</v>
-[...5 lines deleted...]
-      <c r="BT24"/>
+        <v>50173720000.0</v>
+      </c>
+      <c r="BP24">
+        <v>55850331000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>42730440000.0</v>
+      </c>
+      <c r="BR24">
+        <v>47017368000.0</v>
+      </c>
+      <c r="BS24">
+        <v>51845219000.0</v>
+      </c>
+      <c r="BT24">
+        <v>47457140000.0</v>
+      </c>
       <c r="BU24">
-        <v>25758324000.0</v>
+        <v>48045478000.0</v>
       </c>
       <c r="BV24">
-        <v>2764168000.0</v>
+        <v>53720921000.0</v>
       </c>
       <c r="BW24">
-        <v>9829742000.0</v>
+        <v>56651291000.0</v>
       </c>
       <c r="BX24"/>
       <c r="BY24">
-        <v>1141155000.0</v>
+        <v>54361889000.0</v>
       </c>
     </row>
     <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>333520323000.0</v>
+        <v>1982433377000.0</v>
       </c>
       <c r="D25">
-        <v>89979549000.0</v>
+        <v>1933227366000.0</v>
       </c>
       <c r="E25">
-        <v>-111898172000.0</v>
+        <v>1954625730000.0</v>
       </c>
       <c r="F25">
-        <v>-31963816000.0</v>
+        <v>1963901876000.0</v>
       </c>
       <c r="G25">
-        <v>21194356000.0</v>
+        <v>2027189263000.0</v>
       </c>
       <c r="H25">
-        <v>81856589000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1994129927000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
       <c r="L25">
-        <v>-78035832000.0</v>
+        <v>1731905151000.0</v>
       </c>
       <c r="M25">
-        <v>-160961059000.0</v>
+        <v>1684487162000.0</v>
       </c>
       <c r="N25">
-        <v>-138421623000.0</v>
+        <v>1689778625000.0</v>
       </c>
       <c r="O25">
-        <v>-108556019000.0</v>
+        <v>1706799498000.0</v>
       </c>
       <c r="P25">
-        <v>-150493616000.0</v>
+        <v>1762305294000.0</v>
       </c>
       <c r="Q25">
-        <v>-74686527000.0</v>
+        <v>1718097677000.0</v>
       </c>
       <c r="R25">
-        <v>-57403053000.0</v>
+        <v>1683161837000.0</v>
       </c>
       <c r="S25">
-        <v>-15656571000.0</v>
+        <v>1591428516000.0</v>
       </c>
       <c r="T25">
-        <v>-63768067000.0</v>
+        <v>1560782263000.0</v>
       </c>
       <c r="U25">
-        <v>154484000.0</v>
+        <v>1342870565000.0</v>
       </c>
       <c r="V25">
-        <v>-29243717000.0</v>
+        <v>1287316667000.0</v>
       </c>
       <c r="W25">
-        <v>-9788951000.0</v>
+        <v>1283743554000.0</v>
       </c>
       <c r="X25">
-        <v>-21599560000.0</v>
+        <v>873889363000.0</v>
       </c>
       <c r="Y25">
-        <v>-19836310000.0</v>
+        <v>916628371000.0</v>
       </c>
       <c r="Z25">
-        <v>-23355476000.0</v>
+        <v>415508650000.0</v>
       </c>
       <c r="AA25">
-        <v>2381684000.0</v>
+        <v>420323350000.0</v>
       </c>
       <c r="AB25">
-        <v>-20023580000.0</v>
-[...96 lines deleted...]
-      </c>
+        <v>379586531000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
     </row>
     <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26"/>
-[...3 lines deleted...]
-      <c r="AF26"/>
+      <c r="AB26">
+        <v>2425000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>2425000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2425000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>2425000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>2425000000.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
     </row>
     <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25640,674 +7959,19193 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
     </row>
     <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>47</v>
       </c>
       <c r="B28">
-        <v>-253282404000.0</v>
+        <v>4327214648000.0</v>
       </c>
       <c r="C28">
-        <v>-274749082000.0</v>
+        <v>4209629644000.0</v>
       </c>
       <c r="D28">
-        <v>25729647000.0</v>
+        <v>4349211342000.0</v>
       </c>
       <c r="E28">
-        <v>-32429764000.0</v>
+        <v>4567972866000.0</v>
       </c>
       <c r="F28">
-        <v>3971601000.0</v>
+        <v>4829362852000.0</v>
       </c>
       <c r="G28">
-        <v>283233847000.0</v>
+        <v>4753135472000.0</v>
       </c>
       <c r="H28">
-        <v>173052281000.0</v>
+        <v>4457567980000.0</v>
       </c>
       <c r="I28">
-        <v>-115361227000.0</v>
+        <v>4341802646000.0</v>
       </c>
       <c r="J28">
-        <v>745690020000.0</v>
+        <v>4054021009000.0</v>
       </c>
       <c r="K28">
-        <v>63230161000.0</v>
+        <v>3943534522000.0</v>
       </c>
       <c r="L28">
-        <v>14064417000.0</v>
+        <v>3772817551000.0</v>
       </c>
       <c r="M28">
-        <v>-104753566000.0</v>
+        <v>3866717678000.0</v>
       </c>
       <c r="N28">
-        <v>134475390000.0</v>
+        <v>3778520462000.0</v>
       </c>
       <c r="O28">
-        <v>204955454000.0</v>
+        <v>3758475009000.0</v>
       </c>
       <c r="P28">
-        <v>-7164472000.0</v>
+        <v>3751124513000.0</v>
       </c>
       <c r="Q28">
-        <v>37050911000.0</v>
+        <v>3526352818000.0</v>
       </c>
       <c r="R28">
-        <v>75862968000.0</v>
+        <v>3285646686000.0</v>
       </c>
       <c r="S28">
-        <v>149220705000.0</v>
+        <v>3222764850000.0</v>
       </c>
       <c r="T28">
-        <v>24806765000.0</v>
+        <v>3053070281000.0</v>
       </c>
       <c r="U28">
-        <v>36982666000.0</v>
+        <v>1538043697000.0</v>
       </c>
       <c r="V28">
-        <v>-60530582000.0</v>
+        <v>2485702755000.0</v>
       </c>
       <c r="W28">
-        <v>6167531000.0</v>
+        <v>2485485872000.0</v>
       </c>
       <c r="X28">
-        <v>56078101000.0</v>
+        <v>2135730628000.0</v>
       </c>
       <c r="Y28">
-        <v>-11946948000.0</v>
+        <v>2218784771000.0</v>
       </c>
       <c r="Z28">
-        <v>100673480000.0</v>
+        <v>2209702003000.0</v>
       </c>
       <c r="AA28">
-        <v>35781739000.0</v>
+        <v>1682642180000.0</v>
       </c>
       <c r="AB28">
-        <v>106261064000.0</v>
+        <v>1660145130000.0</v>
       </c>
       <c r="AC28">
-        <v>174528740000.0</v>
+        <v>1535038719000.0</v>
       </c>
       <c r="AD28">
-        <v>217316088000.0</v>
+        <v>1495033831000.0</v>
       </c>
       <c r="AE28">
-        <v>46248274000.0</v>
+        <v>1426415189000.0</v>
       </c>
       <c r="AF28">
-        <v>10075922000.0</v>
+        <v>1211444563000.0</v>
       </c>
       <c r="AG28">
-        <v>115923827000.0</v>
+        <v>1320056524000.0</v>
       </c>
       <c r="AH28">
-        <v>129017493000.0</v>
+        <v>1270272697000.0</v>
       </c>
       <c r="AI28">
-        <v>63702192000.0</v>
+        <v>1258825790000.0</v>
       </c>
       <c r="AJ28">
-        <v>122103810000.0</v>
+        <v>1181993908000.0</v>
       </c>
       <c r="AK28">
-        <v>46618503000.0</v>
+        <v>1038496644000.0</v>
       </c>
       <c r="AL28">
-        <v>156894038000.0</v>
+        <v>991282714000.0</v>
       </c>
       <c r="AM28">
-        <v>81060631000.0</v>
+        <v>852244162000.0</v>
       </c>
       <c r="AN28">
-        <v>110932181000.0</v>
+        <v>808337770000.0</v>
       </c>
       <c r="AO28">
-        <v>-51984038000.0</v>
+        <v>639317525000.0</v>
       </c>
       <c r="AP28">
-        <v>110958253000.0</v>
+        <v>1042938644000.0</v>
       </c>
       <c r="AQ28">
-        <v>7461799000.0</v>
+        <v>938309492000.0</v>
       </c>
       <c r="AR28">
-        <v>112490639000.0</v>
+        <v>1001273324000.0</v>
       </c>
       <c r="AS28">
-        <v>-115797635000.0</v>
+        <v>872934690000.0</v>
       </c>
       <c r="AT28">
-        <v>-89136388000.0</v>
+        <v>863857591000.0</v>
       </c>
       <c r="AU28">
-        <v>-25374028000.0</v>
+        <v>757274468000.0</v>
       </c>
       <c r="AV28">
-        <v>72012058000.0</v>
+        <v>839694673000.0</v>
       </c>
       <c r="AW28">
-        <v>-17493500000.0</v>
+        <v>926907870000.0</v>
       </c>
       <c r="AX28">
-        <v>99343212000.0</v>
+        <v>947526479000.0</v>
       </c>
       <c r="AY28">
-        <v>31762987000.0</v>
+        <v>884253475000.0</v>
       </c>
       <c r="AZ28">
-        <v>41801548000.0</v>
+        <v>880104983000.0</v>
       </c>
       <c r="BA28">
-        <v>3822590000.0</v>
+        <v>772309364000.0</v>
       </c>
       <c r="BB28">
-        <v>-523925000.0</v>
+        <v>735419923000.0</v>
       </c>
       <c r="BC28">
-        <v>23691583000.0</v>
+        <v>701278048000.0</v>
       </c>
       <c r="BD28">
-        <v>192957323000.0</v>
+        <v>703896853000.0</v>
       </c>
       <c r="BE28">
-        <v>21730741000.0</v>
+        <v>700513341000.0</v>
       </c>
       <c r="BF28">
-        <v>81622587000.0</v>
+        <v>680024326000.0</v>
       </c>
       <c r="BG28">
-        <v>-17405601000.0</v>
-[...30 lines deleted...]
-      </c>
+        <v>498895366000.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
-[...10 lines deleted...]
-      </c>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
       <c r="BY28"/>
     </row>
     <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>48</v>
       </c>
       <c r="B29">
-        <v>349554588000.0</v>
+        <v>6683734969000.0</v>
       </c>
       <c r="C29">
-        <v>333520323000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6587586105000.0</v>
+      </c>
+      <c r="D29"/>
       <c r="E29">
-        <v>75126892000.0</v>
+        <v>6877870547000.0</v>
       </c>
       <c r="F29">
-        <v>119926318000.0</v>
+        <v>7054405818000.0</v>
       </c>
       <c r="G29">
-        <v>-41932888000.0</v>
+        <v>7037454668000.0</v>
       </c>
       <c r="H29">
-        <v>50138547000.0</v>
+        <v>6757666267000.0</v>
       </c>
       <c r="I29">
-        <v>273987365000.0</v>
+        <v>6711831791000.0</v>
       </c>
       <c r="J29">
-        <v>112285037000.0</v>
+        <v>6444601340000.0</v>
       </c>
       <c r="K29">
-        <v>60170882000.0</v>
+        <v>6199030178000.0</v>
       </c>
       <c r="L29">
-        <v>64624714000.0</v>
+        <v>6064281572000.0</v>
       </c>
       <c r="M29">
-        <v>160961059000.0</v>
+        <v>5259594473000.0</v>
       </c>
       <c r="N29">
-        <v>138421623000.0</v>
+        <v>5146744281000.0</v>
       </c>
       <c r="O29">
-        <v>108556019000.0</v>
+        <v>5081494511000.0</v>
       </c>
       <c r="P29">
-        <v>71154537000.0</v>
+        <v>4939720829000.0</v>
       </c>
       <c r="Q29">
-        <v>28161697000.0</v>
+        <v>4754153072000.0</v>
       </c>
       <c r="R29">
-        <v>-2650457000.0</v>
+        <v>4513795267000.0</v>
       </c>
       <c r="S29">
-        <v>-22469210000.0</v>
+        <v>4441620661000.0</v>
       </c>
       <c r="T29">
-        <v>80169570000.0</v>
+        <v>4203758534000.0</v>
       </c>
       <c r="U29">
-        <v>399767330000.0</v>
+        <v>2882331774000.0</v>
       </c>
       <c r="V29">
-        <v>103353799000.0</v>
+        <v>3893278108000.0</v>
       </c>
       <c r="W29">
-        <v>27883228000.0</v>
+        <v>3804703275000.0</v>
       </c>
       <c r="X29">
-        <v>54769033000.0</v>
+        <v>3637376396000.0</v>
       </c>
       <c r="Y29">
-        <v>244867361000.0</v>
+        <v>3667513263000.0</v>
       </c>
       <c r="Z29">
-        <v>-35037837000.0</v>
-[...84 lines deleted...]
-      </c>
+        <v>3651556780000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
       <c r="BC29"/>
-      <c r="BD29">
-[...4 lines deleted...]
-      </c>
+      <c r="BD29"/>
+      <c r="BE29"/>
       <c r="BF29"/>
-      <c r="BG29">
-[...4 lines deleted...]
-      </c>
+      <c r="BG29"/>
+      <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-      <c r="BM29">
-[...1 lines deleted...]
-      </c>
+      <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
-      <c r="BQ29">
-[...4 lines deleted...]
-      </c>
+      <c r="BQ29"/>
+      <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
-      <c r="BY29">
-[...1 lines deleted...]
-      </c>
+      <c r="BY29"/>
     </row>
     <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>49</v>
       </c>
       <c r="B30">
-        <v>-93534926000.0</v>
+        <v>2018274828000.0</v>
       </c>
       <c r="C30">
-        <v>-62880335000.0</v>
+        <v>1994227618000.0</v>
       </c>
       <c r="D30">
-        <v>-166206930000.0</v>
+        <v>2006271777000.0</v>
       </c>
       <c r="E30">
-        <v>-48115125000.0</v>
+        <v>2033119812000.0</v>
       </c>
       <c r="F30">
-        <v>-186864583000.0</v>
+        <v>2008279805000.0</v>
       </c>
       <c r="G30">
-        <v>-246848747000.0</v>
+        <v>1975269693000.0</v>
       </c>
       <c r="H30">
-        <v>-160625035000.0</v>
+        <v>2043116650000.0</v>
       </c>
       <c r="I30">
-        <v>-147607352000.0</v>
+        <v>2056755945000.0</v>
       </c>
       <c r="J30">
-        <v>-849697563000.0</v>
+        <v>2016576199000.0</v>
       </c>
       <c r="K30">
-        <v>-105766102000.0</v>
+        <v>1986689265000.0</v>
       </c>
       <c r="L30">
-        <v>-68319120000.0</v>
+        <v>1951334471000.0</v>
       </c>
       <c r="M30">
-        <v>-110145458000.0</v>
+        <v>1848142465000.0</v>
       </c>
       <c r="N30">
-        <v>-99763613000.0</v>
+        <v>1878314902000.0</v>
       </c>
       <c r="O30">
-        <v>-120396946000.0</v>
+        <v>1845106239000.0</v>
       </c>
       <c r="P30">
-        <v>-94691558000.0</v>
+        <v>1805982022000.0</v>
       </c>
       <c r="Q30">
-        <v>-55369067000.0</v>
+        <v>1791273524000.0</v>
       </c>
       <c r="R30">
-        <v>-102772823000.0</v>
+        <v>1938862453000.0</v>
       </c>
       <c r="S30">
-        <v>-162830919000.0</v>
+        <v>1779543107000.0</v>
       </c>
       <c r="T30">
-        <v>-92360716000.0</v>
+        <v>1773448534000.0</v>
       </c>
       <c r="U30">
-        <v>-407072313000.0</v>
+        <v>1646094489000.0</v>
       </c>
       <c r="V30">
-        <v>-32384165000.0</v>
+        <v>1823967430000.0</v>
       </c>
       <c r="W30">
-        <v>-31651671000.0</v>
+        <v>1792269532000.0</v>
       </c>
       <c r="X30">
-        <v>-113016516000.0</v>
+        <v>1807944458000.0</v>
       </c>
       <c r="Y30">
-        <v>-261391904000.0</v>
+        <v>1584005158000.0</v>
       </c>
       <c r="Z30">
-        <v>-71538635000.0</v>
+        <v>1755954612000.0</v>
       </c>
       <c r="AA30">
-        <v>-44448746000.0</v>
+        <v>2033812412000.0</v>
       </c>
       <c r="AB30">
-        <v>-77165855000.0</v>
+        <v>1750729141000.0</v>
       </c>
       <c r="AC30">
-        <v>-152445783000.0</v>
+        <v>1603647829000.0</v>
       </c>
       <c r="AD30">
-        <v>-73244437000.0</v>
+        <v>1678670018000.0</v>
       </c>
       <c r="AE30">
-        <v>-64289889000.0</v>
+        <v>1611192123000.0</v>
       </c>
       <c r="AF30">
-        <v>-53509988000.0</v>
+        <v>1625533753000.0</v>
       </c>
       <c r="AG30">
-        <v>-208848616000.0</v>
+        <v>1581532118000.0</v>
       </c>
       <c r="AH30">
-        <v>-141583334000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="AI30">
-        <v>-80890222000.0</v>
+        <v>1579965731000.0</v>
       </c>
       <c r="AJ30">
-        <v>-40683675000.0</v>
+        <v>1471938758000.0</v>
       </c>
       <c r="AK30">
-        <v>-109433163000.0</v>
+        <v>1382199925000.0</v>
       </c>
       <c r="AL30">
-        <v>-28582082000.0</v>
+        <v>1335030194000.0</v>
       </c>
       <c r="AM30">
-        <v>-57818086000.0</v>
+        <v>1260446621000.0</v>
       </c>
       <c r="AN30">
-        <v>-24862071000.0</v>
+        <v>1159541098000.0</v>
       </c>
       <c r="AO30">
-        <v>-98522506000.0</v>
+        <v>1004317435000.0</v>
       </c>
       <c r="AP30">
-        <v>-73436401000.0</v>
+        <v>953001344000.0</v>
       </c>
       <c r="AQ30">
-        <v>-55737955000.0</v>
+        <v>948139982000.0</v>
       </c>
       <c r="AR30">
-        <v>-31883300000.0</v>
+        <v>884487961000.0</v>
       </c>
       <c r="AS30">
-        <v>-55798664000.0</v>
+        <v>952859411000.0</v>
       </c>
       <c r="AT30">
-        <v>160769613000.0</v>
+        <v>906101320000.0</v>
       </c>
       <c r="AU30">
-        <v>-52870812000.0</v>
+        <v>1076297164000.0</v>
       </c>
       <c r="AV30">
-        <v>-18614785000.0</v>
+        <v>912374646000.0</v>
       </c>
       <c r="AW30">
-        <v>-47428652000.0</v>
+        <v>928003774000.0</v>
       </c>
       <c r="AX30">
-        <v>-18642440000.0</v>
+        <v>918131354000.0</v>
       </c>
       <c r="AY30">
-        <v>-38593264000.0</v>
+        <v>939075201000.0</v>
       </c>
       <c r="AZ30">
-        <v>-34602096000.0</v>
+        <v>800972179000.0</v>
       </c>
       <c r="BA30">
-        <v>-80356172000.0</v>
+        <v>949909378000.0</v>
       </c>
       <c r="BB30">
-        <v>-29041206000.0</v>
+        <v>897760219000.0</v>
       </c>
       <c r="BC30">
-        <v>-6447457000.0</v>
+        <v>802614137000.0</v>
       </c>
       <c r="BD30">
-        <v>-193833102000.0</v>
+        <v>719914049000.0</v>
       </c>
       <c r="BE30">
-        <v>-44250412000.0</v>
+        <v>781085559000.0</v>
       </c>
       <c r="BF30">
-        <v>-23526912000.0</v>
+        <v>709168618000.0</v>
       </c>
       <c r="BG30">
-        <v>-23891127000.0</v>
+        <v>628274469000.0</v>
       </c>
       <c r="BH30">
-        <v>-18215099000.0</v>
-[...2 lines deleted...]
-      <c r="BJ30"/>
+        <v>526559351000.0</v>
+      </c>
+      <c r="BI30">
+        <v>615067185000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>554903347000.0</v>
+      </c>
+      <c r="BK30">
+        <v>520183526000.0</v>
+      </c>
+      <c r="BL30">
+        <v>505392467000.0</v>
+      </c>
+      <c r="BM30">
+        <v>494648880000.0</v>
+      </c>
+      <c r="BN30">
+        <v>443352384000.0</v>
+      </c>
+      <c r="BO30">
+        <v>401156070000.0</v>
+      </c>
+      <c r="BP30">
+        <v>394615477000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>411366922000.0</v>
+      </c>
+      <c r="BR30">
+        <v>334187081000.0</v>
+      </c>
+      <c r="BS30">
+        <v>348111008000.0</v>
+      </c>
+      <c r="BT30">
+        <v>386023860000.0</v>
+      </c>
+      <c r="BU30">
+        <v>400470051000.0</v>
+      </c>
+      <c r="BV30">
+        <v>321850448000.0</v>
+      </c>
+      <c r="BW30">
+        <v>348218046000.0</v>
+      </c>
+      <c r="BX30"/>
+      <c r="BY30">
+        <v>282518246000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:77">
+      <c r="A31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>2297929133000.0</v>
+      </c>
+      <c r="P31">
+        <v>2217457189000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2202478166000.0</v>
+      </c>
+      <c r="R31">
+        <v>2167681730000.0</v>
+      </c>
+      <c r="S31">
+        <v>2086843028000.0</v>
+      </c>
+      <c r="T31">
+        <v>2002519742000.0</v>
+      </c>
+      <c r="U31">
+        <v>1961468805000.0</v>
+      </c>
+      <c r="V31">
+        <v>1938165370000.0</v>
+      </c>
+      <c r="W31">
+        <v>1879535629000.0</v>
+      </c>
+      <c r="X31">
+        <v>1844460135000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1823679006000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1843057854000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1821458293000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1813451932000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1811863204000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1814325955000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1793572773000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1752927861000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+    </row>
+    <row r="32" spans="1:77">
+      <c r="A32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32">
+        <v>-51047155000.0</v>
+      </c>
+      <c r="C32">
+        <v>-27655134000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>22793725000.0</v>
+      </c>
+      <c r="F32">
+        <v>-24951729000.0</v>
+      </c>
+      <c r="G32">
+        <v>81751671000.0</v>
+      </c>
+      <c r="H32">
+        <v>185495281000.0</v>
+      </c>
+      <c r="I32">
+        <v>353594620000.0</v>
+      </c>
+      <c r="J32">
+        <v>347165637000.0</v>
+      </c>
+      <c r="K32">
+        <v>313847213000.0</v>
+      </c>
+      <c r="L32">
+        <v>366582732000.0</v>
+      </c>
+      <c r="M32">
+        <v>217485490000.0</v>
+      </c>
+      <c r="N32">
+        <v>285298877000.0</v>
+      </c>
+      <c r="O32">
+        <v>262723623000.0</v>
+      </c>
+      <c r="P32">
+        <v>352780578000.0</v>
+      </c>
+      <c r="Q32">
+        <v>378258498000.0</v>
+      </c>
+      <c r="R32">
+        <v>438001833000.0</v>
+      </c>
+      <c r="S32">
+        <v>423158534000.0</v>
+      </c>
+      <c r="T32">
+        <v>470434002000.0</v>
+      </c>
+      <c r="U32">
+        <v>447216663000.0</v>
+      </c>
+      <c r="V32">
+        <v>431402925000.0</v>
+      </c>
+      <c r="W32">
+        <v>358695114000.0</v>
+      </c>
+      <c r="X32">
+        <v>464201549000.0</v>
+      </c>
+      <c r="Y32">
+        <v>499688073000.0</v>
+      </c>
+      <c r="Z32">
+        <v>428853652000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+    </row>
+    <row r="33" spans="1:77">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>5991305863000.0</v>
+      </c>
+      <c r="C33">
+        <v>5981826217000.0</v>
+      </c>
+      <c r="D33">
+        <v>5830902946000.0</v>
+      </c>
+      <c r="E33">
+        <v>5842063015000.0</v>
+      </c>
+      <c r="F33">
+        <v>5882227844000.0</v>
+      </c>
+      <c r="G33">
+        <v>5834539337000.0</v>
+      </c>
+      <c r="H33">
+        <v>5619967465000.0</v>
+      </c>
+      <c r="I33">
+        <v>5451056432000.0</v>
+      </c>
+      <c r="J33">
+        <v>5330661136000.0</v>
+      </c>
+      <c r="K33">
+        <v>5274166907000.0</v>
+      </c>
+      <c r="L33">
+        <v>5009327761000.0</v>
+      </c>
+      <c r="M33">
+        <v>4186714579000.0</v>
+      </c>
+      <c r="N33">
+        <v>4146767927000.0</v>
+      </c>
+      <c r="O33">
+        <v>4111224586000.0</v>
+      </c>
+      <c r="P33">
+        <v>4024068377000.0</v>
+      </c>
+      <c r="Q33">
+        <v>3924607709000.0</v>
+      </c>
+      <c r="R33">
+        <v>3786645225000.0</v>
+      </c>
+      <c r="S33">
+        <v>3615410976000.0</v>
+      </c>
+      <c r="T33">
+        <v>3512476689000.0</v>
+      </c>
+      <c r="U33">
+        <v>3273673488000.0</v>
+      </c>
+      <c r="V33">
+        <v>3209411982000.0</v>
+      </c>
+      <c r="W33">
+        <v>3196610049000.0</v>
+      </c>
+      <c r="X33">
+        <v>2698052731000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2680096845000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2694070116000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2082140740000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1950066399000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1847459584000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1785190438000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1698593459000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1652561346000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1552659980000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1518022091000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1475759765000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1340212289000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1219291262000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1143603793000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1106243637000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1063287499000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1035424179000.0</v>
+      </c>
+      <c r="AP33">
+        <v>989591648000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>968247815000.0</v>
+      </c>
+      <c r="AR33">
+        <v>923470808000.0</v>
+      </c>
+      <c r="AS33">
+        <v>844699273000.0</v>
+      </c>
+      <c r="AT33">
+        <v>795655533000.0</v>
+      </c>
+      <c r="AU33">
+        <v>767141149000.0</v>
+      </c>
+      <c r="AV33">
+        <v>741881084000.0</v>
+      </c>
+      <c r="AW33">
+        <v>696541409000.0</v>
+      </c>
+      <c r="AX33">
+        <v>848299561000.0</v>
+      </c>
+      <c r="AY33">
+        <v>842014504000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>826955930000.0</v>
+      </c>
+      <c r="BA33">
+        <v>807004327000.0</v>
+      </c>
+      <c r="BB33">
+        <v>782126540000.0</v>
+      </c>
+      <c r="BC33">
+        <v>755326765000.0</v>
+      </c>
+      <c r="BD33">
+        <v>726339120000.0</v>
+      </c>
+      <c r="BE33">
+        <v>694415931000.0</v>
+      </c>
+      <c r="BF33">
+        <v>689791926000.0</v>
+      </c>
+      <c r="BG33">
+        <v>502119486000.0</v>
+      </c>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+    </row>
+    <row r="34" spans="1:77">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
+        <v>1000.0</v>
+      </c>
+      <c r="X34">
+        <v>2000.0</v>
+      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+    </row>
+    <row r="35" spans="1:77">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>2168274602000.0</v>
+      </c>
+      <c r="C35">
+        <v>2204243869000.0</v>
+      </c>
+      <c r="D35">
+        <v>2172383942000.0</v>
+      </c>
+      <c r="E35">
+        <v>2181503688000.0</v>
+      </c>
+      <c r="F35">
+        <v>2189456061000.0</v>
+      </c>
+      <c r="G35">
+        <v>2254853843000.0</v>
+      </c>
+      <c r="H35">
+        <v>2206776759000.0</v>
+      </c>
+      <c r="I35">
+        <v>2214629099000.0</v>
+      </c>
+      <c r="J35">
+        <v>2117562242000.0</v>
+      </c>
+      <c r="K35">
+        <v>2086317978000.0</v>
+      </c>
+      <c r="L35">
+        <v>1920540753000.0</v>
+      </c>
+      <c r="M35">
+        <v>1867742445000.0</v>
+      </c>
+      <c r="N35">
+        <v>1867447871000.0</v>
+      </c>
+      <c r="O35">
+        <v>1877900670000.0</v>
+      </c>
+      <c r="P35">
+        <v>1968573415000.0</v>
+      </c>
+      <c r="Q35">
+        <v>1916433622000.0</v>
+      </c>
+      <c r="R35">
+        <v>1873466275000.0</v>
+      </c>
+      <c r="S35">
+        <v>1773382559000.0</v>
+      </c>
+      <c r="T35">
+        <v>1805340561000.0</v>
+      </c>
+      <c r="U35">
+        <v>1578558924000.0</v>
+      </c>
+      <c r="V35">
+        <v>1515120432000.0</v>
+      </c>
+      <c r="W35">
+        <v>1501752937000.0</v>
+      </c>
+      <c r="X35">
+        <v>1133071544000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1172227434000.0</v>
+      </c>
+      <c r="Z35">
+        <v>1130044650000.0</v>
+      </c>
+      <c r="AA35">
+        <v>655939101000.0</v>
+      </c>
+      <c r="AB35">
+        <v>597129166000.0</v>
+      </c>
+      <c r="AC35">
+        <v>564930709000.0</v>
+      </c>
+      <c r="AD35">
+        <v>558661289000.0</v>
+      </c>
+      <c r="AE35">
+        <v>541927303000.0</v>
+      </c>
+      <c r="AF35">
+        <v>484129352000.0</v>
+      </c>
+      <c r="AG35">
+        <v>459141931000.0</v>
+      </c>
+      <c r="AH35">
+        <v>466738864000.0</v>
+      </c>
+      <c r="AI35">
+        <v>453189976000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>417183607000.0</v>
+      </c>
+      <c r="AK35">
+        <v>361916994000.0</v>
+      </c>
+      <c r="AL35">
+        <v>345034234000.0</v>
+      </c>
+      <c r="AM35">
+        <v>336432611000.0</v>
+      </c>
+      <c r="AN35">
+        <v>333555135000.0</v>
+      </c>
+      <c r="AO35">
+        <v>333072093000.0</v>
+      </c>
+      <c r="AP35">
+        <v>319415471000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>323840559000.0</v>
+      </c>
+      <c r="AR35">
+        <v>322301131000.0</v>
+      </c>
+      <c r="AS35">
+        <v>246457050000.0</v>
+      </c>
+      <c r="AT35">
+        <v>240501015000.0</v>
+      </c>
+      <c r="AU35">
+        <v>237989892000.0</v>
+      </c>
+      <c r="AV35">
+        <v>188389039000.0</v>
+      </c>
+      <c r="AW35">
+        <v>288090118000.0</v>
+      </c>
+      <c r="AX35">
+        <v>283486913000.0</v>
+      </c>
+      <c r="AY35">
+        <v>280187701000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>278678640000.0</v>
+      </c>
+      <c r="BA35">
+        <v>280169872000.0</v>
+      </c>
+      <c r="BB35">
+        <v>266221331000.0</v>
+      </c>
+      <c r="BC35">
+        <v>269662905000.0</v>
+      </c>
+      <c r="BD35">
+        <v>267868219000.0</v>
+      </c>
+      <c r="BE35">
+        <v>275303244000.0</v>
+      </c>
+      <c r="BF35">
+        <v>266550455000.0</v>
+      </c>
+      <c r="BG35">
+        <v>133444836000.0</v>
+      </c>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+    </row>
+    <row r="36" spans="1:77">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>400878621000.0</v>
+      </c>
+      <c r="C36">
+        <v>365781337000.0</v>
+      </c>
+      <c r="D36">
+        <v>343951113000.0</v>
+      </c>
+      <c r="E36">
+        <v>326034694000.0</v>
+      </c>
+      <c r="F36">
+        <v>308922133000.0</v>
+      </c>
+      <c r="G36">
+        <v>329920546000.0</v>
+      </c>
+      <c r="H36">
+        <v>350406274000.0</v>
+      </c>
+      <c r="I36">
+        <v>274335247000.0</v>
+      </c>
+      <c r="J36">
+        <v>314937067000.0</v>
+      </c>
+      <c r="K36">
+        <v>339267856000.0</v>
+      </c>
+      <c r="L36">
+        <v>20778705000.0</v>
+      </c>
+      <c r="M36">
+        <v>19841690000.0</v>
+      </c>
+      <c r="N36">
+        <v>252261957000.0</v>
+      </c>
+      <c r="O36">
+        <v>779194529000.0</v>
+      </c>
+      <c r="P36">
+        <v>170200305000.0</v>
+      </c>
+      <c r="Q36">
+        <v>168712301000.0</v>
+      </c>
+      <c r="R36">
+        <v>117728593000.0</v>
+      </c>
+      <c r="S36">
+        <v>117762589000.0</v>
+      </c>
+      <c r="T36">
+        <v>115079634000.0</v>
+      </c>
+      <c r="U36">
+        <v>10539995000.0</v>
+      </c>
+      <c r="V36">
+        <v>5683299000.0</v>
+      </c>
+      <c r="W36">
+        <v>14701429000.0</v>
+      </c>
+      <c r="X36">
+        <v>4737206000.0</v>
+      </c>
+      <c r="Y36">
+        <v>9302030000.0</v>
+      </c>
+      <c r="Z36">
+        <v>652360000.0</v>
+      </c>
+      <c r="AA36">
+        <v>8989153000.0</v>
+      </c>
+      <c r="AB36">
+        <v>257527447000.0</v>
+      </c>
+      <c r="AC36">
+        <v>26814572000.0</v>
+      </c>
+      <c r="AD36">
+        <v>249314609000.0</v>
+      </c>
+      <c r="AE36">
+        <v>24017378000.0</v>
+      </c>
+      <c r="AF36">
+        <v>84514627000.0</v>
+      </c>
+      <c r="AG36">
+        <v>63011294000.0</v>
+      </c>
+      <c r="AH36">
+        <v>66952626000.0</v>
+      </c>
+      <c r="AI36">
+        <v>21717008000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>6755150000.0</v>
+      </c>
+      <c r="AK36">
+        <v>62695257000.0</v>
+      </c>
+      <c r="AL36">
+        <v>51173305000.0</v>
+      </c>
+      <c r="AM36">
+        <v>52203378000.0</v>
+      </c>
+      <c r="AN36">
+        <v>72767731000.0</v>
+      </c>
+      <c r="AO36">
+        <v>65641334000.0</v>
+      </c>
+      <c r="AP36">
+        <v>63109220000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>63398646000.0</v>
+      </c>
+      <c r="AR36">
+        <v>10422907000.0</v>
+      </c>
+      <c r="AS36">
+        <v>8271791000.0</v>
+      </c>
+      <c r="AT36">
+        <v>8236427000.0</v>
+      </c>
+      <c r="AU36">
+        <v>9257379000.0</v>
+      </c>
+      <c r="AV36">
+        <v>6209109000.0</v>
+      </c>
+      <c r="AW36">
+        <v>6052340000.0</v>
+      </c>
+      <c r="AX36">
+        <v>6298993000.0</v>
+      </c>
+      <c r="AY36">
+        <v>7765585000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>6728387000.0</v>
+      </c>
+      <c r="BA36">
+        <v>6628996000.0</v>
+      </c>
+      <c r="BB36">
+        <v>6851952000.0</v>
+      </c>
+      <c r="BC36">
+        <v>7726932000.0</v>
+      </c>
+      <c r="BD36">
+        <v>53509061000.0</v>
+      </c>
+      <c r="BE36">
+        <v>47019050000.0</v>
+      </c>
+      <c r="BF36">
+        <v>60280446000.0</v>
+      </c>
+      <c r="BG36">
+        <v>59587028000.0</v>
+      </c>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+    </row>
+    <row r="37" spans="1:77">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+    </row>
+    <row r="38" spans="1:77">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>164523026000.0</v>
+      </c>
+      <c r="D38">
+        <v>154200001000.0</v>
+      </c>
+      <c r="E38">
+        <v>159196094000.0</v>
+      </c>
+      <c r="F38">
+        <v>154332895000.0</v>
+      </c>
+      <c r="G38">
+        <v>138785632000.0</v>
+      </c>
+      <c r="H38">
+        <v>138155811000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>116416530000.0</v>
+      </c>
+      <c r="M38">
+        <v>113375139000.0</v>
+      </c>
+      <c r="N38">
+        <v>109097341000.0</v>
+      </c>
+      <c r="O38">
+        <v>434238594000.0</v>
+      </c>
+      <c r="P38">
+        <v>353723978000.0</v>
+      </c>
+      <c r="Q38">
+        <v>319980841000.0</v>
+      </c>
+      <c r="R38">
+        <v>249767908000.0</v>
+      </c>
+      <c r="S38">
+        <v>224011379000.0</v>
+      </c>
+      <c r="T38">
+        <v>233435671000.0</v>
+      </c>
+      <c r="U38">
+        <v>229609639000.0</v>
+      </c>
+      <c r="V38">
+        <v>310237737000.0</v>
+      </c>
+      <c r="W38">
+        <v>334230078000.0</v>
+      </c>
+      <c r="X38">
+        <v>400827483000.0</v>
+      </c>
+      <c r="Y38">
+        <v>368485619000.0</v>
+      </c>
+      <c r="Z38">
+        <v>396165367000.0</v>
+      </c>
+      <c r="AA38">
+        <v>420557888000.0</v>
+      </c>
+      <c r="AB38">
+        <v>290348815000.0</v>
+      </c>
+      <c r="AC38">
+        <v>390041852000.0</v>
+      </c>
+      <c r="AD38">
+        <v>360724786000.0</v>
+      </c>
+      <c r="AE38">
+        <v>319065607000.0</v>
+      </c>
+      <c r="AF38">
+        <v>316707115000.0</v>
+      </c>
+      <c r="AG38">
+        <v>281669755000.0</v>
+      </c>
+      <c r="AH38">
+        <v>281669755000.0</v>
+      </c>
+      <c r="AI38">
+        <v>274561614000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1000.0</v>
+      </c>
+      <c r="AK38">
+        <v>290419043000.0</v>
+      </c>
+      <c r="AL38">
+        <v>249325269000.0</v>
+      </c>
+      <c r="AM38">
+        <v>234879954000.0</v>
+      </c>
+      <c r="AN38">
+        <v>220086048000.0</v>
+      </c>
+      <c r="AO38">
+        <v>218087727000.0</v>
+      </c>
+      <c r="AP38">
+        <v>202008402000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>189409283000.0</v>
+      </c>
+      <c r="AR38">
+        <v>166596269000.0</v>
+      </c>
+      <c r="AS38">
+        <v>145386841000.0</v>
+      </c>
+      <c r="AT38">
+        <v>121678483000.0</v>
+      </c>
+      <c r="AU38">
+        <v>125372595000.0</v>
+      </c>
+      <c r="AV38">
+        <v>110185927000.0</v>
+      </c>
+      <c r="AW38">
+        <v>110207204000.0</v>
+      </c>
+      <c r="AX38">
+        <v>107055386000.0</v>
+      </c>
+      <c r="AY38">
+        <v>107972833000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>108438343000.0</v>
+      </c>
+      <c r="BA38">
+        <v>107115066000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1000.0</v>
+      </c>
+      <c r="BC38">
+        <v>91924610000.0</v>
+      </c>
+      <c r="BD38">
+        <v>79870828000.0</v>
+      </c>
+      <c r="BE38">
+        <v>74399767000.0</v>
+      </c>
+      <c r="BF38">
+        <v>87764065000.0</v>
+      </c>
+      <c r="BG38">
+        <v>86961484000.0</v>
+      </c>
+      <c r="BH38">
+        <v>86062648000.0</v>
+      </c>
+      <c r="BI38">
+        <v>81603640000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>93259155000.0</v>
+      </c>
+      <c r="BK38">
+        <v>94908759000.0</v>
+      </c>
+      <c r="BL38">
+        <v>88258162000.0</v>
+      </c>
+      <c r="BM38">
+        <v>85949434000.0</v>
+      </c>
+      <c r="BN38">
+        <v>85368697000.0</v>
+      </c>
+      <c r="BO38">
+        <v>76179373000.0</v>
+      </c>
+      <c r="BP38">
+        <v>73752940000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>63845050000.0</v>
+      </c>
+      <c r="BR38">
+        <v>78012235000.0</v>
+      </c>
+      <c r="BS38">
+        <v>58586622000.0</v>
+      </c>
+      <c r="BT38">
+        <v>54903522000.0</v>
+      </c>
+      <c r="BU38">
+        <v>60510655000.0</v>
+      </c>
+      <c r="BV38">
+        <v>40546415000.0</v>
+      </c>
+      <c r="BW38">
+        <v>35448357000.0</v>
+      </c>
+      <c r="BX38"/>
+      <c r="BY38">
+        <v>37142872000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:77">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>145223480000.0</v>
+      </c>
+      <c r="C39">
+        <v>118200688000.0</v>
+      </c>
+      <c r="D39">
+        <v>135680972000.0</v>
+      </c>
+      <c r="E39">
+        <v>273087009000.0</v>
+      </c>
+      <c r="F39">
+        <v>306291599000.0</v>
+      </c>
+      <c r="G39">
+        <v>263011804000.0</v>
+      </c>
+      <c r="H39">
+        <v>397295956000.0</v>
+      </c>
+      <c r="I39">
+        <v>535900489000.0</v>
+      </c>
+      <c r="J39">
+        <v>479563365000.0</v>
+      </c>
+      <c r="K39">
+        <v>449647443000.0</v>
+      </c>
+      <c r="L39">
+        <v>492255088000.0</v>
+      </c>
+      <c r="M39">
+        <v>417979932000.0</v>
+      </c>
+      <c r="N39">
+        <v>416197497000.0</v>
+      </c>
+      <c r="O39">
+        <v>352549179000.0</v>
+      </c>
+      <c r="P39">
+        <v>419008646000.0</v>
+      </c>
+      <c r="Q39">
+        <v>430741584000.0</v>
+      </c>
+      <c r="R39">
+        <v>410601020000.0</v>
+      </c>
+      <c r="S39">
+        <v>144371667000.0</v>
+      </c>
+      <c r="T39">
+        <v>396903122000.0</v>
+      </c>
+      <c r="U39">
+        <v>361529128000.0</v>
+      </c>
+      <c r="V39">
+        <v>431637933000.0</v>
+      </c>
+      <c r="W39">
+        <v>339591911000.0</v>
+      </c>
+      <c r="X39">
+        <v>406296596000.0</v>
+      </c>
+      <c r="Y39">
+        <v>510898268000.0</v>
+      </c>
+      <c r="Z39">
+        <v>573146376000.0</v>
+      </c>
+      <c r="AA39">
+        <v>294979029000.0</v>
+      </c>
+      <c r="AB39">
+        <v>692743235000.0</v>
+      </c>
+      <c r="AC39">
+        <v>538522141000.0</v>
+      </c>
+      <c r="AD39">
+        <v>516036526000.0</v>
+      </c>
+      <c r="AE39">
+        <v>528977103000.0</v>
+      </c>
+      <c r="AF39">
+        <v>506103202000.0</v>
+      </c>
+      <c r="AG39">
+        <v>550703972000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1748379573000.0</v>
+      </c>
+      <c r="AI39">
+        <v>511080666000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>165527479000.0</v>
+      </c>
+      <c r="AK39">
+        <v>196524878000.0</v>
+      </c>
+      <c r="AL39">
+        <v>314980831000.0</v>
+      </c>
+      <c r="AM39">
+        <v>278029074000.0</v>
+      </c>
+      <c r="AN39">
+        <v>299502391000.0</v>
+      </c>
+      <c r="AO39">
+        <v>251476225000.0</v>
+      </c>
+      <c r="AP39">
+        <v>237815146000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>187223093000.0</v>
+      </c>
+      <c r="AR39">
+        <v>203999526000.0</v>
+      </c>
+      <c r="AS39">
+        <v>195415363000.0</v>
+      </c>
+      <c r="AT39">
+        <v>191758892000.0</v>
+      </c>
+      <c r="AU39">
+        <v>164438747000.0</v>
+      </c>
+      <c r="AV39">
+        <v>193368404000.0</v>
+      </c>
+      <c r="AW39">
+        <v>396512785000.0</v>
+      </c>
+      <c r="AX39">
+        <v>217618065000.0</v>
+      </c>
+      <c r="AY39">
+        <v>167434552000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>183129757000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1028996966000.0</v>
+      </c>
+      <c r="BB39">
+        <v>943638232000.0</v>
+      </c>
+      <c r="BC39">
+        <v>838653701000.0</v>
+      </c>
+      <c r="BD39">
+        <v>739196245000.0</v>
+      </c>
+      <c r="BE39">
+        <v>798063611000.0</v>
+      </c>
+      <c r="BF39">
+        <v>717997045000.0</v>
+      </c>
+      <c r="BG39">
+        <v>658005135000.0</v>
+      </c>
+      <c r="BH39">
+        <v>70269783000.0</v>
+      </c>
+      <c r="BI39">
+        <v>50800222000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>56327599000.0</v>
+      </c>
+      <c r="BK39">
+        <v>53296505000.0</v>
+      </c>
+      <c r="BL39">
+        <v>63809372000.0</v>
+      </c>
+      <c r="BM39">
+        <v>54926064000.0</v>
+      </c>
+      <c r="BN39">
+        <v>56923437000.0</v>
+      </c>
+      <c r="BO39">
+        <v>52468747000.0</v>
+      </c>
+      <c r="BP39">
+        <v>67077746000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>62111241000.0</v>
+      </c>
+      <c r="BR39">
+        <v>59874805000.0</v>
+      </c>
+      <c r="BS39">
+        <v>41555378000.0</v>
+      </c>
+      <c r="BT39">
+        <v>55578623000.0</v>
+      </c>
+      <c r="BU39">
+        <v>54737202000.0</v>
+      </c>
+      <c r="BV39">
+        <v>58128590000.0</v>
+      </c>
+      <c r="BW39">
+        <v>24783553000.0</v>
+      </c>
+      <c r="BX39"/>
+      <c r="BY39">
+        <v>15310170000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:77">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>409840929000.0</v>
+      </c>
+      <c r="C40">
+        <v>407711793000.0</v>
+      </c>
+      <c r="D40">
+        <v>406801702000.0</v>
+      </c>
+      <c r="E40">
+        <v>406698770000.0</v>
+      </c>
+      <c r="F40">
+        <v>553312215000.0</v>
+      </c>
+      <c r="G40">
+        <v>387332025000.0</v>
+      </c>
+      <c r="H40">
+        <v>363313974000.0</v>
+      </c>
+      <c r="I40">
+        <v>556356530000.0</v>
+      </c>
+      <c r="J40">
+        <v>606387034000.0</v>
+      </c>
+      <c r="K40">
+        <v>531416138000.0</v>
+      </c>
+      <c r="L40">
+        <v>261895584000.0</v>
+      </c>
+      <c r="M40">
+        <v>215780923000.0</v>
+      </c>
+      <c r="N40">
+        <v>249620272000.0</v>
+      </c>
+      <c r="O40">
+        <v>232776674000.0</v>
+      </c>
+      <c r="P40">
+        <v>220208668000.0</v>
+      </c>
+      <c r="Q40">
+        <v>261318301000.0</v>
+      </c>
+      <c r="R40">
+        <v>263391594000.0</v>
+      </c>
+      <c r="S40">
+        <v>217662389000.0</v>
+      </c>
+      <c r="T40">
+        <v>219908021000.0</v>
+      </c>
+      <c r="U40">
+        <v>214994558000.0</v>
+      </c>
+      <c r="V40">
+        <v>231221601000.0</v>
+      </c>
+      <c r="W40">
+        <v>152889917000.0</v>
+      </c>
+      <c r="X40">
+        <v>221317593000.0</v>
+      </c>
+      <c r="Y40">
+        <v>200918371000.0</v>
+      </c>
+      <c r="Z40">
+        <v>214871663000.0</v>
+      </c>
+      <c r="AA40">
+        <v>156877225000.0</v>
+      </c>
+      <c r="AB40">
+        <v>176283667000.0</v>
+      </c>
+      <c r="AC40">
+        <v>136772519000.0</v>
+      </c>
+      <c r="AD40">
+        <v>147801646000.0</v>
+      </c>
+      <c r="AE40">
+        <v>101572080000.0</v>
+      </c>
+      <c r="AF40">
+        <v>123538125000.0</v>
+      </c>
+      <c r="AG40">
+        <v>133993131000.0</v>
+      </c>
+      <c r="AH40">
+        <v>138297588000.0</v>
+      </c>
+      <c r="AI40">
+        <v>69539742000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>135213206000.0</v>
+      </c>
+      <c r="AK40">
+        <v>122253337000.0</v>
+      </c>
+      <c r="AL40">
+        <v>132695264000.0</v>
+      </c>
+      <c r="AM40">
+        <v>72367830000.0</v>
+      </c>
+      <c r="AN40">
+        <v>98074993000.0</v>
+      </c>
+      <c r="AO40">
+        <v>86123248000.0</v>
+      </c>
+      <c r="AP40">
+        <v>97739821000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>80579019000.0</v>
+      </c>
+      <c r="AR40">
+        <v>86856094000.0</v>
+      </c>
+      <c r="AS40">
+        <v>85185185000.0</v>
+      </c>
+      <c r="AT40">
+        <v>93254450000.0</v>
+      </c>
+      <c r="AU40">
+        <v>75383570000.0</v>
+      </c>
+      <c r="AV40">
+        <v>92537456000.0</v>
+      </c>
+      <c r="AW40">
+        <v>74583530000.0</v>
+      </c>
+      <c r="AX40">
+        <v>105314180000.0</v>
+      </c>
+      <c r="AY40">
+        <v>78429108000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>76417623000.0</v>
+      </c>
+      <c r="BA40">
+        <v>68622299000.0</v>
+      </c>
+      <c r="BB40">
+        <v>63436278000.0</v>
+      </c>
+      <c r="BC40">
+        <v>52371848000.0</v>
+      </c>
+      <c r="BD40">
+        <v>61987695000.0</v>
+      </c>
+      <c r="BE40">
+        <v>70516312000.0</v>
+      </c>
+      <c r="BF40">
+        <v>64994694000.0</v>
+      </c>
+      <c r="BG40">
+        <v>46828725000.0</v>
+      </c>
+      <c r="BH40">
+        <v>56792922000.0</v>
+      </c>
+      <c r="BI40">
+        <v>56321940000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>48151853000.0</v>
+      </c>
+      <c r="BK40">
+        <v>42502135000.0</v>
+      </c>
+      <c r="BL40">
+        <v>49310820000.0</v>
+      </c>
+      <c r="BM40">
+        <v>48943815000.0</v>
+      </c>
+      <c r="BN40">
+        <v>52254268000.0</v>
+      </c>
+      <c r="BO40">
+        <v>38944347000.0</v>
+      </c>
+      <c r="BP40">
+        <v>43168823000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>43821265000.0</v>
+      </c>
+      <c r="BR40">
+        <v>41502017000.0</v>
+      </c>
+      <c r="BS40">
+        <v>45787997000.0</v>
+      </c>
+      <c r="BT40">
+        <v>48346434000.0</v>
+      </c>
+      <c r="BU40">
+        <v>35219028000.0</v>
+      </c>
+      <c r="BV40">
+        <v>23097269000.0</v>
+      </c>
+      <c r="BW40">
+        <v>26844421000.0</v>
+      </c>
+      <c r="BX40"/>
+      <c r="BY40">
+        <v>21162205000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:77">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>171101172000.0</v>
+      </c>
+      <c r="P41">
+        <v>206268121000.0</v>
+      </c>
+      <c r="Q41">
+        <v>198335945000.0</v>
+      </c>
+      <c r="R41">
+        <v>190304438000.0</v>
+      </c>
+      <c r="S41">
+        <v>181954043000.0</v>
+      </c>
+      <c r="T41">
+        <v>244558298000.0</v>
+      </c>
+      <c r="U41">
+        <v>235688359000.0</v>
+      </c>
+      <c r="V41">
+        <v>227803765000.0</v>
+      </c>
+      <c r="W41">
+        <v>218009383000.0</v>
+      </c>
+      <c r="X41">
+        <v>259182181000.0</v>
+      </c>
+      <c r="Y41">
+        <v>255599063000.0</v>
+      </c>
+      <c r="Z41">
+        <v>245723662000.0</v>
+      </c>
+      <c r="AA41">
+        <v>235615751000.0</v>
+      </c>
+      <c r="AB41">
+        <v>217542635000.0</v>
+      </c>
+      <c r="AC41">
+        <v>211222095000.0</v>
+      </c>
+      <c r="AD41">
+        <v>203393694000.0</v>
+      </c>
+      <c r="AE41">
+        <v>194990622000.0</v>
+      </c>
+      <c r="AF41">
+        <v>211457030000.0</v>
+      </c>
+      <c r="AG41">
+        <v>203172469000.0</v>
+      </c>
+      <c r="AH41">
+        <v>203172469000.0</v>
+      </c>
+      <c r="AI41">
+        <v>186579523000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>192770704000.0</v>
+      </c>
+      <c r="AK41">
+        <v>184660983000.0</v>
+      </c>
+      <c r="AL41">
+        <v>176432066000.0</v>
+      </c>
+      <c r="AM41">
+        <v>168229179000.0</v>
+      </c>
+      <c r="AN41">
+        <v>161342352000.0</v>
+      </c>
+      <c r="AO41">
+        <v>154456825000.0</v>
+      </c>
+      <c r="AP41">
+        <v>148489117000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>143284253000.0</v>
+      </c>
+      <c r="AR41">
+        <v>151897027000.0</v>
+      </c>
+      <c r="AS41">
+        <v>145493560000.0</v>
+      </c>
+      <c r="AT41">
+        <v>139115707000.0</v>
+      </c>
+      <c r="AU41">
+        <v>133358710000.0</v>
+      </c>
+      <c r="AV41">
+        <v>139130834000.0</v>
+      </c>
+      <c r="AW41">
+        <v>131785524000.0</v>
+      </c>
+      <c r="AX41">
+        <v>120933037000.0</v>
+      </c>
+      <c r="AY41">
+        <v>112470115000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>104889960000.0</v>
+      </c>
+      <c r="BA41">
+        <v>96976963000.0</v>
+      </c>
+      <c r="BB41">
+        <v>88747083000.0</v>
+      </c>
+      <c r="BC41">
+        <v>82559570000.0</v>
+      </c>
+      <c r="BD41">
+        <v>75341976000.0</v>
+      </c>
+      <c r="BE41">
+        <v>71663534000.0</v>
+      </c>
+      <c r="BF41">
+        <v>68798665000.0</v>
+      </c>
+      <c r="BG41">
+        <v>65691924000.0</v>
+      </c>
+      <c r="BH41">
+        <v>64113804000.0</v>
+      </c>
+      <c r="BI41">
+        <v>63575108000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>60826171000.0</v>
+      </c>
+      <c r="BK41">
+        <v>58192735000.0</v>
+      </c>
+      <c r="BL41">
+        <v>56613453000.0</v>
+      </c>
+      <c r="BM41">
+        <v>53907643000.0</v>
+      </c>
+      <c r="BN41">
+        <v>51151918000.0</v>
+      </c>
+      <c r="BO41">
+        <v>48413356000.0</v>
+      </c>
+      <c r="BP41">
+        <v>47376613000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>44274226000.0</v>
+      </c>
+      <c r="BR41">
+        <v>41220041000.0</v>
+      </c>
+      <c r="BS41">
+        <v>39672428000.0</v>
+      </c>
+      <c r="BT41">
+        <v>38296670000.0</v>
+      </c>
+      <c r="BU41">
+        <v>37262833000.0</v>
+      </c>
+      <c r="BV41">
+        <v>35675288000.0</v>
+      </c>
+      <c r="BW41">
+        <v>33737972000.0</v>
+      </c>
+      <c r="BX41"/>
+      <c r="BY41">
+        <v>26583683000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:77">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="C42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="D42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="E42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="F42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="G42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="H42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="I42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="J42">
+        <v>1436920034000.0</v>
+      </c>
+      <c r="K42">
+        <v>1436920034000.0</v>
+      </c>
+      <c r="L42">
+        <v>1441633779000.0</v>
+      </c>
+      <c r="M42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="N42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="O42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="P42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="Q42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="R42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="S42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="T42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="U42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="V42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="W42">
+        <v>709446651002.0</v>
+      </c>
+      <c r="X42">
+        <v>709446649000.0</v>
+      </c>
+      <c r="Y42">
+        <v>709446651002.0</v>
+      </c>
+      <c r="Z42">
+        <v>709446651002.0</v>
+      </c>
+      <c r="AA42">
+        <v>709446651000.0</v>
+      </c>
+      <c r="AB42">
+        <v>709446651002.0</v>
+      </c>
+      <c r="AC42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="AD42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="AE42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="AF42">
+        <v>709679146000.0</v>
+      </c>
+      <c r="AG42">
+        <v>426410206000.0</v>
+      </c>
+      <c r="AH42">
+        <v>426410206000.0</v>
+      </c>
+      <c r="AI42">
+        <v>426410206000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>431462514000.0</v>
+      </c>
+      <c r="AK42">
+        <v>426410206000.0</v>
+      </c>
+      <c r="AL42">
+        <v>426410206000.0</v>
+      </c>
+      <c r="AM42">
+        <v>426410206000.0</v>
+      </c>
+      <c r="AN42">
+        <v>426410205000.0</v>
+      </c>
+      <c r="AO42">
+        <v>426410205000.0</v>
+      </c>
+      <c r="AP42">
+        <v>58396794000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AR42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AS42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AT42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AU42">
+        <v>50770688000.0</v>
+      </c>
+      <c r="AV42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AW42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AX42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AY42">
+        <v>51882619000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>59620795000.0</v>
+      </c>
+      <c r="BA42">
+        <v>59215462000.0</v>
+      </c>
+      <c r="BB42">
+        <v>57343459000.0</v>
+      </c>
+      <c r="BC42">
+        <v>55874126000.0</v>
+      </c>
+      <c r="BD42">
+        <v>54841867000.0</v>
+      </c>
+      <c r="BE42">
+        <v>52914932000.0</v>
+      </c>
+      <c r="BF42">
+        <v>52714932000.0</v>
+      </c>
+      <c r="BG42">
+        <v>53334667000.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+    </row>
+    <row r="43" spans="1:77">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+    </row>
+    <row r="44" spans="1:77">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+    </row>
+    <row r="45" spans="1:77">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>7899894854000.0</v>
+      </c>
+      <c r="C45">
+        <v>7853985804000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>7546369696000.0</v>
+      </c>
+      <c r="F45">
+        <v>7492942190000.0</v>
+      </c>
+      <c r="G45">
+        <v>7328930317000.0</v>
+      </c>
+      <c r="H45">
+        <v>6982372306000.0</v>
+      </c>
+      <c r="I45">
+        <v>6793598841000.0</v>
+      </c>
+      <c r="J45">
+        <v>6556939614000.0</v>
+      </c>
+      <c r="K45">
+        <v>6423791107000.0</v>
+      </c>
+      <c r="L45">
+        <v>6199686515000.0</v>
+      </c>
+      <c r="M45">
+        <v>5302885832000.0</v>
+      </c>
+      <c r="N45">
+        <v>5213655897000.0</v>
+      </c>
+      <c r="O45">
+        <v>4588645480000.0</v>
+      </c>
+      <c r="P45">
+        <v>5050187468000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+    </row>
+    <row r="46" spans="1:77">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>5454559336000.0</v>
+      </c>
+      <c r="C46">
+        <v>5483077659000.0</v>
+      </c>
+      <c r="D46">
+        <v>5344651378000.0</v>
+      </c>
+      <c r="E46">
+        <v>5372096932000.0</v>
+      </c>
+      <c r="F46">
+        <v>5433545132000.0</v>
+      </c>
+      <c r="G46">
+        <v>5378004194000.0</v>
+      </c>
+      <c r="H46">
+        <v>5147411495000.0</v>
+      </c>
+      <c r="I46">
+        <v>5058825054000.0</v>
+      </c>
+      <c r="J46">
+        <v>4900985182000.0</v>
+      </c>
+      <c r="K46">
+        <v>4823149612000.0</v>
+      </c>
+      <c r="L46">
+        <v>4629298935000.0</v>
+      </c>
+      <c r="M46">
+        <v>3811137730000.0</v>
+      </c>
+      <c r="N46">
+        <v>3799817576000.0</v>
+      </c>
+      <c r="O46">
+        <v>3240068497000.0</v>
+      </c>
+      <c r="P46">
+        <v>3750683356000.0</v>
+      </c>
+      <c r="Q46">
+        <v>3654393083000.0</v>
+      </c>
+      <c r="R46">
+        <v>3570861101000.0</v>
+      </c>
+      <c r="S46">
+        <v>3410851050000.0</v>
+      </c>
+      <c r="T46">
+        <v>3305469413000.0</v>
+      </c>
+      <c r="U46">
+        <v>3043824484000.0</v>
+      </c>
+      <c r="V46">
+        <v>2948216502000.0</v>
+      </c>
+      <c r="W46">
+        <v>2928374619000.0</v>
+      </c>
+      <c r="X46">
+        <v>2404310146000.0</v>
+      </c>
+      <c r="Y46">
+        <v>2370821576000.0</v>
+      </c>
+      <c r="Z46">
+        <v>2375399931000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1715524940000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1618646968000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1556122093000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1470630149000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1432626717000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1333429233000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1270990225000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1236177951000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1242717993000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1086513062000.0</v>
+      </c>
+      <c r="AK46">
+        <v>928872218000.0</v>
+      </c>
+      <c r="AL46">
+        <v>894278524000.0</v>
+      </c>
+      <c r="AM46">
+        <v>871363683000.0</v>
+      </c>
+      <c r="AN46">
+        <v>843201450000.0</v>
+      </c>
+      <c r="AO46">
+        <v>817336452000.0</v>
+      </c>
+      <c r="AP46">
+        <v>787583247000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>778838532000.0</v>
+      </c>
+      <c r="AR46">
+        <v>756874539000.0</v>
+      </c>
+      <c r="AS46">
+        <v>699312432000.0</v>
+      </c>
+      <c r="AT46">
+        <v>673977051000.0</v>
+      </c>
+      <c r="AU46">
+        <v>641768554000.0</v>
+      </c>
+      <c r="AV46">
+        <v>631695157000.0</v>
+      </c>
+      <c r="AW46">
+        <v>586334205000.0</v>
+      </c>
+      <c r="AX46">
+        <v>741244175000.0</v>
+      </c>
+      <c r="AY46">
+        <v>734041671000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>718517588000.0</v>
+      </c>
+      <c r="BA46">
+        <v>699889262000.0</v>
+      </c>
+      <c r="BB46">
+        <v>681456525000.0</v>
+      </c>
+      <c r="BC46">
+        <v>663402155000.0</v>
+      </c>
+      <c r="BD46">
+        <v>646468292000.0</v>
+      </c>
+      <c r="BE46">
+        <v>620016162000.0</v>
+      </c>
+      <c r="BF46">
+        <v>602027860000.0</v>
+      </c>
+      <c r="BG46">
+        <v>415158002000.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+    </row>
+    <row r="47" spans="1:77">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>5483077659000.0</v>
+      </c>
+      <c r="D47">
+        <v>5344651378000.0</v>
+      </c>
+      <c r="E47">
+        <v>5372096932000.0</v>
+      </c>
+      <c r="F47">
+        <v>5433545132000.0</v>
+      </c>
+      <c r="G47">
+        <v>5378004194000.0</v>
+      </c>
+      <c r="H47">
+        <v>5147411495000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>4629298935000.0</v>
+      </c>
+      <c r="M47">
+        <v>3811137730000.0</v>
+      </c>
+      <c r="N47">
+        <v>3799817575000.0</v>
+      </c>
+      <c r="O47">
+        <v>3657882743000.0</v>
+      </c>
+      <c r="P47">
+        <v>3651044653000.0</v>
+      </c>
+      <c r="Q47">
+        <v>3583962008000.0</v>
+      </c>
+      <c r="R47">
+        <v>3514700369000.0</v>
+      </c>
+      <c r="S47">
+        <v>3367723026000.0</v>
+      </c>
+      <c r="T47">
+        <v>3254601610000.0</v>
+      </c>
+      <c r="U47">
+        <v>3018143145000.0</v>
+      </c>
+      <c r="V47">
+        <v>2868181677000.0</v>
+      </c>
+      <c r="W47">
+        <v>2836525729000.0</v>
+      </c>
+      <c r="X47">
+        <v>2266086569000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2280018428000.0</v>
+      </c>
+      <c r="Z47">
+        <v>2295479749000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1659157852000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1504634429000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1454992732000.0</v>
+      </c>
+      <c r="AD47">
+        <v>1422040652000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1377102852000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1333429231000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1270990225000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1270990225000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1201198151000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1047441941000.0</v>
+      </c>
+      <c r="AK47">
+        <v>928872218000.0</v>
+      </c>
+      <c r="AL47">
+        <v>894278524000.0</v>
+      </c>
+      <c r="AM47">
+        <v>871363683000.0</v>
+      </c>
+      <c r="AN47">
+        <v>843201451000.0</v>
+      </c>
+      <c r="AO47">
+        <v>817336452000.0</v>
+      </c>
+      <c r="AP47">
+        <v>787583246000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>778838532000.0</v>
+      </c>
+      <c r="AR47">
+        <v>756874539000.0</v>
+      </c>
+      <c r="AS47">
+        <v>699312432000.0</v>
+      </c>
+      <c r="AT47">
+        <v>673977050000.0</v>
+      </c>
+      <c r="AU47">
+        <v>641768554000.0</v>
+      </c>
+      <c r="AV47">
+        <v>631695157000.0</v>
+      </c>
+      <c r="AW47">
+        <v>586334205000.0</v>
+      </c>
+      <c r="AX47">
+        <v>741244175000.0</v>
+      </c>
+      <c r="AY47">
+        <v>734041671000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>718517587000.0</v>
+      </c>
+      <c r="BA47">
+        <v>699889261000.0</v>
+      </c>
+      <c r="BB47">
+        <v>681456526000.0</v>
+      </c>
+      <c r="BC47">
+        <v>663402155000.0</v>
+      </c>
+      <c r="BD47">
+        <v>646468292000.0</v>
+      </c>
+      <c r="BE47">
+        <v>620016164000.0</v>
+      </c>
+      <c r="BF47">
+        <v>602027860000.0</v>
+      </c>
+      <c r="BG47">
+        <v>415158002000.0</v>
+      </c>
+      <c r="BH47">
+        <v>389682535000.0</v>
+      </c>
+      <c r="BI47">
+        <v>377067709000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>361767938000.0</v>
+      </c>
+      <c r="BK47">
+        <v>352139893000.0</v>
+      </c>
+      <c r="BL47">
+        <v>350108494000.0</v>
+      </c>
+      <c r="BM47">
+        <v>305925378000.0</v>
+      </c>
+      <c r="BN47">
+        <v>289267114000.0</v>
+      </c>
+      <c r="BO47">
+        <v>289102996000.0</v>
+      </c>
+      <c r="BP47">
+        <v>292795562000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>294664608000.0</v>
+      </c>
+      <c r="BR47">
+        <v>274922645000.0</v>
+      </c>
+      <c r="BS47">
+        <v>267729886000.0</v>
+      </c>
+      <c r="BT47">
+        <v>234516411000.0</v>
+      </c>
+      <c r="BU47">
+        <v>192653629000.0</v>
+      </c>
+      <c r="BV47">
+        <v>170291291000.0</v>
+      </c>
+      <c r="BW47">
+        <v>166058368000.0</v>
+      </c>
+      <c r="BX47"/>
+      <c r="BY47">
+        <v>160326811000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:77">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>1549999367000.0</v>
+      </c>
+      <c r="C48">
+        <v>1530382845000.0</v>
+      </c>
+      <c r="D48">
+        <v>1477011141000.0</v>
+      </c>
+      <c r="E48">
+        <v>1474492190000.0</v>
+      </c>
+      <c r="F48">
+        <v>1452809168000.0</v>
+      </c>
+      <c r="G48">
+        <v>1447036609000.0</v>
+      </c>
+      <c r="H48">
+        <v>1385262720000.0</v>
+      </c>
+      <c r="I48">
+        <v>1379412339000.0</v>
+      </c>
+      <c r="J48">
+        <v>1348114833000.0</v>
+      </c>
+      <c r="K48">
+        <v>1294298015000.0</v>
+      </c>
+      <c r="L48">
+        <v>1253824270000.0</v>
+      </c>
+      <c r="M48">
+        <v>1195807191000.0</v>
+      </c>
+      <c r="N48">
+        <v>1217956403000.0</v>
+      </c>
+      <c r="O48">
+        <v>1153531689000.0</v>
+      </c>
+      <c r="P48">
+        <v>1074384150000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1059861083000.0</v>
+      </c>
+      <c r="R48">
+        <v>1026776735000.0</v>
+      </c>
+      <c r="S48">
+        <v>947437656000.0</v>
+      </c>
+      <c r="T48">
+        <v>863877207000.0</v>
+      </c>
+      <c r="U48">
+        <v>824507566000.0</v>
+      </c>
+      <c r="V48">
+        <v>808850995000.0</v>
+      </c>
+      <c r="W48">
+        <v>745082928000.0</v>
+      </c>
+      <c r="X48">
+        <v>715291872000.0</v>
+      </c>
+      <c r="Y48">
+        <v>695164861000.0</v>
+      </c>
+      <c r="Z48">
+        <v>685375911000.0</v>
+      </c>
+      <c r="AA48">
+        <v>663776350000.0</v>
+      </c>
+      <c r="AB48">
+        <v>655769989000.0</v>
+      </c>
+      <c r="AC48">
+        <v>650247925000.0</v>
+      </c>
+      <c r="AD48">
+        <v>652829609000.0</v>
+      </c>
+      <c r="AE48">
+        <v>632806029000.0</v>
+      </c>
+      <c r="AF48">
+        <v>592647516000.0</v>
+      </c>
+      <c r="AG48">
+        <v>583735997000.0</v>
+      </c>
+      <c r="AH48">
+        <v>574163065000.0</v>
+      </c>
+      <c r="AI48">
+        <v>553625808000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>523538952000.0</v>
+      </c>
+      <c r="AK48">
+        <v>506800678000.0</v>
+      </c>
+      <c r="AL48">
+        <v>511633610000.0</v>
+      </c>
+      <c r="AM48">
+        <v>480616457000.0</v>
+      </c>
+      <c r="AN48">
+        <v>452376145000.0</v>
+      </c>
+      <c r="AO48">
+        <v>447253187000.0</v>
+      </c>
+      <c r="AP48">
+        <v>440398140000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>419474119000.0</v>
+      </c>
+      <c r="AR48">
+        <v>382213900000.0</v>
+      </c>
+      <c r="AS48">
+        <v>406765694000.0</v>
+      </c>
+      <c r="AT48">
+        <v>403273528000.0</v>
+      </c>
+      <c r="AU48">
+        <v>383716217000.0</v>
+      </c>
+      <c r="AV48">
+        <v>363865489000.0</v>
+      </c>
+      <c r="AW48">
+        <v>361013881000.0</v>
+      </c>
+      <c r="AX48">
+        <v>313034720000.0</v>
+      </c>
+      <c r="AY48">
+        <v>293774601000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>272777189000.0</v>
+      </c>
+      <c r="BA48">
+        <v>264850316000.0</v>
+      </c>
+      <c r="BB48">
+        <v>244339232000.0</v>
+      </c>
+      <c r="BC48">
+        <v>232960343000.0</v>
+      </c>
+      <c r="BD48">
+        <v>235630969000.0</v>
+      </c>
+      <c r="BE48">
+        <v>230398167000.0</v>
+      </c>
+      <c r="BF48">
+        <v>209192781000.0</v>
+      </c>
+      <c r="BG48">
+        <v>189623315000.0</v>
+      </c>
+      <c r="BH48">
+        <v>179551059000.0</v>
+      </c>
+      <c r="BI48">
+        <v>167693375000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>146683776000.0</v>
+      </c>
+      <c r="BK48">
+        <v>128368601000.0</v>
+      </c>
+      <c r="BL48">
+        <v>119005299000.0</v>
+      </c>
+      <c r="BM48">
+        <v>114395615000.0</v>
+      </c>
+      <c r="BN48">
+        <v>107098340000.0</v>
+      </c>
+      <c r="BO48">
+        <v>95341573000.0</v>
+      </c>
+      <c r="BP48">
+        <v>95968051000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>100369356000.0</v>
+      </c>
+      <c r="BR48">
+        <v>105611931000.0</v>
+      </c>
+      <c r="BS48">
+        <v>95667973000.0</v>
+      </c>
+      <c r="BT48">
+        <v>87691376000.0</v>
+      </c>
+      <c r="BU48">
+        <v>70085102000.0</v>
+      </c>
+      <c r="BV48">
+        <v>53490199000.0</v>
+      </c>
+      <c r="BW48">
+        <v>39441120000.0</v>
+      </c>
+      <c r="BX48"/>
+      <c r="BY48">
+        <v>101946457000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:77">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+    </row>
+    <row r="50" spans="1:77">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50">
+        <v>2341766712000.0</v>
+      </c>
+      <c r="C50">
+        <v>2238036851000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>2592295657000.0</v>
+      </c>
+      <c r="F50">
+        <v>2799720461000.0</v>
+      </c>
+      <c r="G50">
+        <v>2762866066000.0</v>
+      </c>
+      <c r="H50">
+        <v>2518692206000.0</v>
+      </c>
+      <c r="I50">
+        <v>2503090418000.0</v>
+      </c>
+      <c r="J50">
+        <v>2312105972000.0</v>
+      </c>
+      <c r="K50">
+        <v>2158696713000.0</v>
+      </c>
+      <c r="L50">
+        <v>2087374474000.0</v>
+      </c>
+      <c r="M50">
+        <v>2217931432000.0</v>
+      </c>
+      <c r="N50">
+        <v>2092630904000.0</v>
+      </c>
+      <c r="O50">
+        <v>2073971138000.0</v>
+      </c>
+      <c r="P50">
+        <v>2024025693000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1849078883000.0</v>
+      </c>
+      <c r="R50">
+        <v>1639539309000.0</v>
+      </c>
+      <c r="S50">
+        <v>1626706968000.0</v>
+      </c>
+      <c r="T50">
+        <v>1514691045000.0</v>
+      </c>
+      <c r="U50">
+        <v>252711980000.0</v>
+      </c>
+      <c r="V50">
+        <v>1292131517000.0</v>
+      </c>
+      <c r="W50">
+        <v>1275786931000.0</v>
+      </c>
+      <c r="X50">
+        <v>1342288665000.0</v>
+      </c>
+      <c r="Y50">
+        <v>1372164748000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1392990276000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1332097473000.0</v>
+      </c>
+      <c r="AB50">
+        <v>1377544688000.0</v>
+      </c>
+      <c r="AC50">
+        <v>1283358011000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1243580183000.0</v>
+      </c>
+      <c r="AE50">
+        <v>68134075000.0</v>
+      </c>
+      <c r="AF50">
+        <v>60850017000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+    </row>
+    <row r="51" spans="1:77">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>4446154802000.0</v>
+      </c>
+      <c r="C51">
+        <v>4372511710000.0</v>
+      </c>
+      <c r="D51">
+        <v>4451363573000.0</v>
+      </c>
+      <c r="E51">
+        <v>4667387839000.0</v>
+      </c>
+      <c r="F51">
+        <v>4932886919000.0</v>
+      </c>
+      <c r="G51">
+        <v>4907157273000.0</v>
+      </c>
+      <c r="H51">
+        <v>4617007778000.0</v>
+      </c>
+      <c r="I51">
+        <v>4564209108000.0</v>
+      </c>
+      <c r="J51">
+        <v>4281975259000.0</v>
+      </c>
+      <c r="K51">
+        <v>4108922979000.0</v>
+      </c>
+      <c r="L51">
+        <v>3927187222000.0</v>
+      </c>
+      <c r="M51">
+        <v>4012809854000.0</v>
+      </c>
+      <c r="N51">
+        <v>3906977698000.0</v>
+      </c>
+      <c r="O51">
+        <v>3902082910000.0</v>
+      </c>
+      <c r="P51">
+        <v>3852768061000.0</v>
+      </c>
+      <c r="Q51">
+        <v>3636003654000.0</v>
+      </c>
+      <c r="R51">
+        <v>3404921647000.0</v>
+      </c>
+      <c r="S51">
+        <v>3289709358000.0</v>
+      </c>
+      <c r="T51">
+        <v>3110171248000.0</v>
+      </c>
+      <c r="U51">
+        <v>1624704976000.0</v>
+      </c>
+      <c r="V51">
+        <v>2608443458000.0</v>
+      </c>
+      <c r="W51">
+        <v>2595610956000.0</v>
+      </c>
+      <c r="X51">
+        <v>2216178028000.0</v>
+      </c>
+      <c r="Y51">
+        <v>2288793119000.0</v>
+      </c>
+      <c r="Z51">
+        <v>2277311264000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1752420823000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1757573518000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1637066625000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1599324886000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1493063822000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1316494394000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1405865033000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1359396760000.0</v>
+      </c>
+      <c r="AI51">
+        <v>1349320838000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1252804455000.0</v>
+      </c>
+      <c r="AK51">
+        <v>1123588036000.0</v>
+      </c>
+      <c r="AL51">
+        <v>1047835086000.0</v>
+      </c>
+      <c r="AM51">
+        <v>924186660000.0</v>
+      </c>
+      <c r="AN51">
+        <v>862940482000.0</v>
+      </c>
+      <c r="AO51">
+        <v>706006445000.0</v>
+      </c>
+      <c r="AP51">
+        <v>1101769307000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1001357634000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1054231501000.0</v>
+      </c>
+      <c r="AS51">
+        <v>928798061000.0</v>
+      </c>
+      <c r="AT51">
+        <v>920886259000.0</v>
+      </c>
+      <c r="AU51">
+        <v>808395622000.0</v>
+      </c>
+      <c r="AV51">
+        <v>896890081000.0</v>
+      </c>
+      <c r="AW51">
+        <v>988576469000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1013500497000.0</v>
+      </c>
+      <c r="AY51">
+        <v>941488441000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>940401750000.0</v>
+      </c>
+      <c r="BA51">
+        <v>840608538000.0</v>
+      </c>
+      <c r="BB51">
+        <v>808845552000.0</v>
+      </c>
+      <c r="BC51">
+        <v>767044004000.0</v>
+      </c>
+      <c r="BD51">
+        <v>745779091000.0</v>
+      </c>
+      <c r="BE51">
+        <v>742664490000.0</v>
+      </c>
+      <c r="BF51">
+        <v>720192908000.0</v>
+      </c>
+      <c r="BG51">
+        <v>529748686000.0</v>
+      </c>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+    </row>
+    <row r="52" spans="1:77">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>2507677443000.0</v>
+      </c>
+      <c r="C52">
+        <v>2390078333000.0</v>
+      </c>
+      <c r="D52">
+        <v>2518136207000.0</v>
+      </c>
+      <c r="E52">
+        <v>2712762109000.0</v>
+      </c>
+      <c r="F52">
+        <v>2968985043000.0</v>
+      </c>
+      <c r="G52">
+        <v>2879968010000.0</v>
+      </c>
+      <c r="H52">
+        <v>2622877851000.0</v>
+      </c>
+      <c r="I52">
+        <v>2558238180000.0</v>
+      </c>
+      <c r="J52">
+        <v>2366580937000.0</v>
+      </c>
+      <c r="K52">
+        <v>2217271358000.0</v>
+      </c>
+      <c r="L52">
+        <v>2195282071000.0</v>
+      </c>
+      <c r="M52">
+        <v>2328322693000.0</v>
+      </c>
+      <c r="N52">
+        <v>2217199073000.0</v>
+      </c>
+      <c r="O52">
+        <v>2195283412000.0</v>
+      </c>
+      <c r="P52">
+        <v>2090462767000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1917905975000.0</v>
+      </c>
+      <c r="R52">
+        <v>1721759810000.0</v>
+      </c>
+      <c r="S52">
+        <v>1698280842000.0</v>
+      </c>
+      <c r="T52">
+        <v>1549397985000.0</v>
+      </c>
+      <c r="U52">
+        <v>1457658021000.0</v>
+      </c>
+      <c r="V52">
+        <v>1321126792000.0</v>
+      </c>
+      <c r="W52">
+        <v>1311867402000.0</v>
+      </c>
+      <c r="X52">
+        <v>1342288664000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1362999823000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1392990277000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1313772551000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1377986985000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1283358010000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1244057291000.0</v>
+      </c>
+      <c r="AE52">
+        <v>1045691702000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1043822072000.0</v>
+      </c>
+      <c r="AG52">
+        <v>1149895571000.0</v>
+      </c>
+      <c r="AH52">
+        <v>1087534148000.0</v>
+      </c>
+      <c r="AI52">
+        <v>1023338744000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1027597243000.0</v>
+      </c>
+      <c r="AK52">
+        <v>946332025000.0</v>
+      </c>
+      <c r="AL52">
+        <v>877232918000.0</v>
+      </c>
+      <c r="AM52">
+        <v>755983228000.0</v>
+      </c>
+      <c r="AN52">
+        <v>690727697000.0</v>
+      </c>
+      <c r="AO52">
+        <v>527431175000.0</v>
+      </c>
+      <c r="AP52">
+        <v>930842954000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>820801328000.0</v>
+      </c>
+      <c r="AR52">
+        <v>883827399000.0</v>
+      </c>
+      <c r="AS52">
+        <v>827834570000.0</v>
+      </c>
+      <c r="AT52">
+        <v>819500951000.0</v>
+      </c>
+      <c r="AU52">
+        <v>703764440000.0</v>
+      </c>
+      <c r="AV52">
+        <v>847631876000.0</v>
+      </c>
+      <c r="AW52">
+        <v>832271876000.0</v>
+      </c>
+      <c r="AX52">
+        <v>850946623000.0</v>
+      </c>
+      <c r="AY52">
+        <v>773770855000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>766613069000.0</v>
+      </c>
+      <c r="BA52">
+        <v>657415629000.0</v>
+      </c>
+      <c r="BB52">
+        <v>631371303000.0</v>
+      </c>
+      <c r="BC52">
+        <v>579940669000.0</v>
+      </c>
+      <c r="BD52">
+        <v>553252848000.0</v>
+      </c>
+      <c r="BE52">
+        <v>539024779000.0</v>
+      </c>
+      <c r="BF52">
+        <v>522471116000.0</v>
+      </c>
+      <c r="BG52">
+        <v>462795774000.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+    </row>
+    <row r="53" spans="1:77">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>-260289147000.0</v>
+      </c>
+      <c r="M53">
+        <v>-258158858000.0</v>
+      </c>
+      <c r="N53">
+        <v>11100000000.0</v>
+      </c>
+      <c r="O53">
+        <v>6100000000.0</v>
+      </c>
+      <c r="P53">
+        <v>12100000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>10000000000.0</v>
+      </c>
+      <c r="R53">
+        <v>6500000000.0</v>
+      </c>
+      <c r="S53">
+        <v>7906128000.0</v>
+      </c>
+      <c r="T53">
+        <v>7906128000.0</v>
+      </c>
+      <c r="U53">
+        <v>-125874923000.0</v>
+      </c>
+      <c r="V53">
+        <v>22406128000.0</v>
+      </c>
+      <c r="W53">
+        <v>-166894641000.0</v>
+      </c>
+      <c r="X53">
+        <v>12500000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>-191043228000.0</v>
+      </c>
+      <c r="Z53">
+        <v>-212087303000.0</v>
+      </c>
+      <c r="AA53">
+        <v>-256509870000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>4053336000.0</v>
+      </c>
+      <c r="AD53">
+        <v>4134403000.0</v>
+      </c>
+      <c r="AE53">
+        <v>3404802000.0</v>
+      </c>
+      <c r="AF53">
+        <v>2918402000.0</v>
+      </c>
+      <c r="AG53">
+        <v>2740055000.0</v>
+      </c>
+      <c r="AH53">
+        <v>2594135000.0</v>
+      </c>
+      <c r="AI53">
+        <v>2772481000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>3404802000.0</v>
+      </c>
+      <c r="AK53">
+        <v>3891203000.0</v>
+      </c>
+      <c r="AL53">
+        <v>3874990000.0</v>
+      </c>
+      <c r="AM53">
+        <v>4215469000.0</v>
+      </c>
+      <c r="AN53">
+        <v>4620803000.0</v>
+      </c>
+      <c r="AO53">
+        <v>4945070000.0</v>
+      </c>
+      <c r="AP53">
+        <v>5066670000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>4053336000.0</v>
+      </c>
+      <c r="AR53">
+        <v>3615576000.0</v>
+      </c>
+      <c r="AS53">
+        <v>4296536000.0</v>
+      </c>
+      <c r="AT53">
+        <v>6566404000.0</v>
+      </c>
+      <c r="AU53">
+        <v>7052805000.0</v>
+      </c>
+      <c r="AV53">
+        <v>8066139000.0</v>
+      </c>
+      <c r="AW53">
+        <v>12735959000.0</v>
+      </c>
+      <c r="AX53">
+        <v>11994325000.0</v>
+      </c>
+      <c r="AY53">
+        <v>6647470000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>11884261000.0</v>
+      </c>
+      <c r="BA53">
+        <v>15421438000.0</v>
+      </c>
+      <c r="BB53">
+        <v>13560437000.0</v>
+      </c>
+      <c r="BC53">
+        <v>3344002000.0</v>
+      </c>
+      <c r="BD53">
+        <v>2046935000.0</v>
+      </c>
+      <c r="BE53">
+        <v>1561868000.0</v>
+      </c>
+      <c r="BF53">
+        <v>9265200000.0</v>
+      </c>
+      <c r="BG53">
+        <v>8922534000.0</v>
+      </c>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+    </row>
+    <row r="54" spans="1:77">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+    </row>
+    <row r="55" spans="1:77">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>12009815208000.0</v>
+      </c>
+      <c r="C55">
+        <v>11994104239000.0</v>
+      </c>
+      <c r="D55">
+        <v>11952599008000.0</v>
+      </c>
+      <c r="E55">
+        <v>11843613034000.0</v>
+      </c>
+      <c r="F55">
+        <v>12177780384000.0</v>
+      </c>
+      <c r="G55">
+        <v>12291206933000.0</v>
+      </c>
+      <c r="H55">
+        <v>12467055024000.0</v>
+      </c>
+      <c r="I55">
+        <v>11667141850000.0</v>
+      </c>
+      <c r="J55">
+        <v>11399312165000.0</v>
+      </c>
+      <c r="K55">
+        <v>11315578952000.0</v>
+      </c>
+      <c r="L55">
+        <v>10683315809000.0</v>
+      </c>
+      <c r="M55">
+        <v>9720499958000.0</v>
+      </c>
+      <c r="N55">
+        <v>9596715366000.0</v>
+      </c>
+      <c r="O55">
+        <v>9645596019000.0</v>
+      </c>
+      <c r="P55">
+        <v>9503739543000.0</v>
+      </c>
+      <c r="Q55">
+        <v>9235016324000.0</v>
+      </c>
+      <c r="R55">
+        <v>8827621143000.0</v>
+      </c>
+      <c r="S55">
+        <v>8505127561000.0</v>
+      </c>
+      <c r="T55">
+        <v>8472138370000.0</v>
+      </c>
+      <c r="U55">
+        <v>8028517914000.0</v>
+      </c>
+      <c r="V55">
+        <v>7755319999000.0</v>
+      </c>
+      <c r="W55">
+        <v>7616266096000.0</v>
+      </c>
+      <c r="X55">
+        <v>7100808884000.0</v>
+      </c>
+      <c r="Y55">
+        <v>6709613847000.0</v>
+      </c>
+      <c r="Z55">
+        <v>7086047967000.0</v>
+      </c>
+      <c r="AA55">
+        <v>6584587023000.0</v>
+      </c>
+      <c r="AB55">
+        <v>6400241617000.0</v>
+      </c>
+      <c r="AC55">
+        <v>5967828366000.0</v>
+      </c>
+      <c r="AD55">
+        <v>5918589777000.0</v>
+      </c>
+      <c r="AE55">
+        <v>5785287553000.0</v>
+      </c>
+      <c r="AF55">
+        <v>5883992636000.0</v>
+      </c>
+      <c r="AG55">
+        <v>5303427681000.0</v>
+      </c>
+      <c r="AH55">
+        <v>5182747724000.0</v>
+      </c>
+      <c r="AI55">
+        <v>5138259285000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>4796770426000.0</v>
+      </c>
+      <c r="AK55">
+        <v>4610731682000.0</v>
+      </c>
+      <c r="AL55">
+        <v>4303585325000.0</v>
+      </c>
+      <c r="AM55">
+        <v>4240820320000.0</v>
+      </c>
+      <c r="AN55">
+        <v>3905570943000.0</v>
+      </c>
+      <c r="AO55">
+        <v>3782130070000.0</v>
+      </c>
+      <c r="AP55">
+        <v>3534184985000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>3522572851000.0</v>
+      </c>
+      <c r="AR55">
+        <v>3370369909000.0</v>
+      </c>
+      <c r="AS55">
+        <v>3391828660000.0</v>
+      </c>
+      <c r="AT55">
+        <v>3278438785000.0</v>
+      </c>
+      <c r="AU55">
+        <v>3308917601000.0</v>
+      </c>
+      <c r="AV55">
+        <v>3046093925000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3208813102000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3190627613000.0</v>
+      </c>
+      <c r="AY55">
+        <v>3107895429000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2914494181000.0</v>
+      </c>
+      <c r="BA55">
+        <v>2774394450000.0</v>
+      </c>
+      <c r="BB55">
+        <v>2645328171000.0</v>
+      </c>
+      <c r="BC55">
+        <v>2512217343000.0</v>
+      </c>
+      <c r="BD55">
+        <v>2300611127000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2361756821000.0</v>
+      </c>
+      <c r="BF55">
+        <v>2286161354000.0</v>
+      </c>
+      <c r="BG55">
+        <v>2009181636000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1866731696000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1847162173000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1756428837000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1704910741000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1652140144000.0</v>
+      </c>
+      <c r="BM55">
+        <v>1530792537000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1457330926000.0</v>
+      </c>
+      <c r="BO55">
+        <v>1385588393000.0</v>
+      </c>
+      <c r="BP55">
+        <v>1379095434000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1358172854000.0</v>
+      </c>
+      <c r="BR55">
+        <v>1267280252000.0</v>
+      </c>
+      <c r="BS55">
+        <v>1226644857000.0</v>
+      </c>
+      <c r="BT55">
+        <v>1241230601000.0</v>
+      </c>
+      <c r="BU55">
+        <v>1167962548000.0</v>
+      </c>
+      <c r="BV55">
+        <v>1086012276000.0</v>
+      </c>
+      <c r="BW55">
+        <v>1078198473000.0</v>
+      </c>
+      <c r="BX55"/>
+      <c r="BY55">
+        <v>809654770000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:77">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>6018509345000.0</v>
+      </c>
+      <c r="C56">
+        <v>6012278022000.0</v>
+      </c>
+      <c r="D56">
+        <v>6121696062000.0</v>
+      </c>
+      <c r="E56">
+        <v>6001550019000.0</v>
+      </c>
+      <c r="F56">
+        <v>6295552540000.0</v>
+      </c>
+      <c r="G56">
+        <v>6456667596000.0</v>
+      </c>
+      <c r="H56">
+        <v>6847087559000.0</v>
+      </c>
+      <c r="I56">
+        <v>6216085418000.0</v>
+      </c>
+      <c r="J56">
+        <v>6068651029000.0</v>
+      </c>
+      <c r="K56">
+        <v>6041412045000.0</v>
+      </c>
+      <c r="L56">
+        <v>5673988048000.0</v>
+      </c>
+      <c r="M56">
+        <v>5533785379000.0</v>
+      </c>
+      <c r="N56">
+        <v>5449947439000.0</v>
+      </c>
+      <c r="O56">
+        <v>5534371433000.0</v>
+      </c>
+      <c r="P56">
+        <v>5479671166000.0</v>
+      </c>
+      <c r="Q56">
+        <v>5310408615000.0</v>
+      </c>
+      <c r="R56">
+        <v>5040975918000.0</v>
+      </c>
+      <c r="S56">
+        <v>4889716585000.0</v>
+      </c>
+      <c r="T56">
+        <v>4959661681000.0</v>
+      </c>
+      <c r="U56">
+        <v>4754844426000.0</v>
+      </c>
+      <c r="V56">
+        <v>4545908017000.0</v>
+      </c>
+      <c r="W56">
+        <v>4419656047000.0</v>
+      </c>
+      <c r="X56">
+        <v>4402756153000.0</v>
+      </c>
+      <c r="Y56">
+        <v>4029517002000.0</v>
+      </c>
+      <c r="Z56">
+        <v>4391977851000.0</v>
+      </c>
+      <c r="AA56">
+        <v>4502446283000.0</v>
+      </c>
+      <c r="AB56">
+        <v>4450175218000.0</v>
+      </c>
+      <c r="AC56">
+        <v>4120368782000.0</v>
+      </c>
+      <c r="AD56">
+        <v>4133399339000.0</v>
+      </c>
+      <c r="AE56">
+        <v>4086694094000.0</v>
+      </c>
+      <c r="AF56">
+        <v>4231431290000.0</v>
+      </c>
+      <c r="AG56">
+        <v>3750767701000.0</v>
+      </c>
+      <c r="AH56">
+        <v>3664725633000.0</v>
+      </c>
+      <c r="AI56">
+        <v>3662499520000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>3456558136000.0</v>
+      </c>
+      <c r="AK56">
+        <v>3391440420000.0</v>
+      </c>
+      <c r="AL56">
+        <v>3159981532000.0</v>
+      </c>
+      <c r="AM56">
+        <v>3134576683000.0</v>
+      </c>
+      <c r="AN56">
+        <v>2842283444000.0</v>
+      </c>
+      <c r="AO56">
+        <v>2746705891000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2544593337000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>2554325036000.0</v>
+      </c>
+      <c r="AR56">
+        <v>2446899101000.0</v>
+      </c>
+      <c r="AS56">
+        <v>2547129387000.0</v>
+      </c>
+      <c r="AT56">
+        <v>2482783252000.0</v>
+      </c>
+      <c r="AU56">
+        <v>2541776452000.0</v>
+      </c>
+      <c r="AV56">
+        <v>2304212841000.0</v>
+      </c>
+      <c r="AW56">
+        <v>2512271693000.0</v>
+      </c>
+      <c r="AX56">
+        <v>2342328052000.0</v>
+      </c>
+      <c r="AY56">
+        <v>2265880925000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>2087538251000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1967390123000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1863201630000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1756890578000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1574272007000.0</v>
+      </c>
+      <c r="BE56">
+        <v>1667340890000.0</v>
+      </c>
+      <c r="BF56">
+        <v>1596369428000.0</v>
+      </c>
+      <c r="BG56">
+        <v>1507062150000.0</v>
+      </c>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+    </row>
+    <row r="57" spans="1:77">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>6069556500000.0</v>
+      </c>
+      <c r="C57">
+        <v>6039933156000.0</v>
+      </c>
+      <c r="D57">
+        <v>6089109200000.0</v>
+      </c>
+      <c r="E57">
+        <v>5978756294000.0</v>
+      </c>
+      <c r="F57">
+        <v>6320504269000.0</v>
+      </c>
+      <c r="G57">
+        <v>6374915925000.0</v>
+      </c>
+      <c r="H57">
+        <v>6661592278000.0</v>
+      </c>
+      <c r="I57">
+        <v>5862490798000.0</v>
+      </c>
+      <c r="J57">
+        <v>5721485392000.0</v>
+      </c>
+      <c r="K57">
+        <v>5727564832000.0</v>
+      </c>
+      <c r="L57">
+        <v>5307405316000.0</v>
+      </c>
+      <c r="M57">
+        <v>5316299889000.0</v>
+      </c>
+      <c r="N57">
+        <v>5164648562000.0</v>
+      </c>
+      <c r="O57">
+        <v>5271647810000.0</v>
+      </c>
+      <c r="P57">
+        <v>5126890588000.0</v>
+      </c>
+      <c r="Q57">
+        <v>4932150117000.0</v>
+      </c>
+      <c r="R57">
+        <v>4602974085000.0</v>
+      </c>
+      <c r="S57">
+        <v>4466558051000.0</v>
+      </c>
+      <c r="T57">
+        <v>4489227679000.0</v>
+      </c>
+      <c r="U57">
+        <v>4307627763000.0</v>
+      </c>
+      <c r="V57">
+        <v>4114505092000.0</v>
+      </c>
+      <c r="W57">
+        <v>4060960933000.0</v>
+      </c>
+      <c r="X57">
+        <v>3938554604000.0</v>
+      </c>
+      <c r="Y57">
+        <v>3529828929000.0</v>
+      </c>
+      <c r="Z57">
+        <v>3963124199000.0</v>
+      </c>
+      <c r="AA57">
+        <v>3956848238000.0</v>
+      </c>
+      <c r="AB57">
+        <v>3838946352000.0</v>
+      </c>
+      <c r="AC57">
+        <v>3440906529000.0</v>
+      </c>
+      <c r="AD57">
+        <v>3395213779000.0</v>
+      </c>
+      <c r="AE57">
+        <v>3302706214000.0</v>
+      </c>
+      <c r="AF57">
+        <v>3504430700000.0</v>
+      </c>
+      <c r="AG57">
+        <v>3284538310000.0</v>
+      </c>
+      <c r="AH57">
+        <v>3167229697000.0</v>
+      </c>
+      <c r="AI57">
+        <v>3159792330000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>2921710141000.0</v>
+      </c>
+      <c r="AK57">
+        <v>2807965502000.0</v>
+      </c>
+      <c r="AL57">
+        <v>2515223802000.0</v>
+      </c>
+      <c r="AM57">
+        <v>2492613396000.0</v>
+      </c>
+      <c r="AN57">
+        <v>2186499095000.0</v>
+      </c>
+      <c r="AO57">
+        <v>2068140011000.0</v>
+      </c>
+      <c r="AP57">
+        <v>2328891728000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>2345213308000.0</v>
+      </c>
+      <c r="AR57">
+        <v>2235753434000.0</v>
+      </c>
+      <c r="AS57">
+        <v>2305966618000.0</v>
+      </c>
+      <c r="AT57">
+        <v>2199881027000.0</v>
+      </c>
+      <c r="AU57">
+        <v>2252049932000.0</v>
+      </c>
+      <c r="AV57">
+        <v>2059617765000.0</v>
+      </c>
+      <c r="AW57">
+        <v>2128562688000.0</v>
+      </c>
+      <c r="AX57">
+        <v>2164912534000.0</v>
+      </c>
+      <c r="AY57">
+        <v>2110833501000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1943226503000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1807451115000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1716934671000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1594281238000.0</v>
+      </c>
+      <c r="BD57">
+        <v>1384048693000.0</v>
+      </c>
+      <c r="BE57">
+        <v>1442461359000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1400175635000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1281146090000.0</v>
+      </c>
+      <c r="BH57">
+        <v>1158960641000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1161747593000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1102594630000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1076522152000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1037880731000.0</v>
+      </c>
+      <c r="BM57">
+        <v>928049936000.0</v>
+      </c>
+      <c r="BN57">
+        <v>867021801000.0</v>
+      </c>
+      <c r="BO57">
+        <v>804818750000.0</v>
+      </c>
+      <c r="BP57">
+        <v>793601857000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>788790137000.0</v>
+      </c>
+      <c r="BR57">
+        <v>694406288000.0</v>
+      </c>
+      <c r="BS57">
+        <v>661044140000.0</v>
+      </c>
+      <c r="BT57">
+        <v>688135268000.0</v>
+      </c>
+      <c r="BU57">
+        <v>637639607000.0</v>
+      </c>
+      <c r="BV57">
+        <v>570766152000.0</v>
+      </c>
+      <c r="BW57">
+        <v>578003598000.0</v>
+      </c>
+      <c r="BX57"/>
+      <c r="BY57">
+        <v>507091868000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:77">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>8237831102000.0</v>
+      </c>
+      <c r="C58">
+        <v>8244177025000.0</v>
+      </c>
+      <c r="D58">
+        <v>8261493142000.0</v>
+      </c>
+      <c r="E58">
+        <v>8160259982000.0</v>
+      </c>
+      <c r="F58">
+        <v>8509960330000.0</v>
+      </c>
+      <c r="G58">
+        <v>8629769768000.0</v>
+      </c>
+      <c r="H58">
+        <v>8868369037000.0</v>
+      </c>
+      <c r="I58">
+        <v>8077119897000.0</v>
+      </c>
+      <c r="J58">
+        <v>7839047634000.0</v>
+      </c>
+      <c r="K58">
+        <v>7813882810000.0</v>
+      </c>
+      <c r="L58">
+        <v>7227946069000.0</v>
+      </c>
+      <c r="M58">
+        <v>7184042334000.0</v>
+      </c>
+      <c r="N58">
+        <v>7032096433000.0</v>
+      </c>
+      <c r="O58">
+        <v>7149548480000.0</v>
+      </c>
+      <c r="P58">
+        <v>7095464003000.0</v>
+      </c>
+      <c r="Q58">
+        <v>6848583739000.0</v>
+      </c>
+      <c r="R58">
+        <v>6476440360000.0</v>
+      </c>
+      <c r="S58">
+        <v>6239940610000.0</v>
+      </c>
+      <c r="T58">
+        <v>6294568240000.0</v>
+      </c>
+      <c r="U58">
+        <v>5886186687000.0</v>
+      </c>
+      <c r="V58">
+        <v>5629625524000.0</v>
+      </c>
+      <c r="W58">
+        <v>5562713870000.0</v>
+      </c>
+      <c r="X58">
+        <v>5071626148000.0</v>
+      </c>
+      <c r="Y58">
+        <v>4702056363000.0</v>
+      </c>
+      <c r="Z58">
+        <v>5093168849000.0</v>
+      </c>
+      <c r="AA58">
+        <v>4612787339000.0</v>
+      </c>
+      <c r="AB58">
+        <v>4436075518000.0</v>
+      </c>
+      <c r="AC58">
+        <v>4005837238000.0</v>
+      </c>
+      <c r="AD58">
+        <v>3953875068000.0</v>
+      </c>
+      <c r="AE58">
+        <v>3844633517000.0</v>
+      </c>
+      <c r="AF58">
+        <v>3988560052000.0</v>
+      </c>
+      <c r="AG58">
+        <v>3743680241000.0</v>
+      </c>
+      <c r="AH58">
+        <v>3633968561000.0</v>
+      </c>
+      <c r="AI58">
+        <v>3612982306000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>3338893748000.0</v>
+      </c>
+      <c r="AK58">
+        <v>3169882496000.0</v>
+      </c>
+      <c r="AL58">
+        <v>2860258036000.0</v>
+      </c>
+      <c r="AM58">
+        <v>2829046007000.0</v>
+      </c>
+      <c r="AN58">
+        <v>2520054230000.0</v>
+      </c>
+      <c r="AO58">
+        <v>2401212104000.0</v>
+      </c>
+      <c r="AP58">
+        <v>2648307199000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>2669053867000.0</v>
+      </c>
+      <c r="AR58">
+        <v>2558054565000.0</v>
+      </c>
+      <c r="AS58">
+        <v>2552423668000.0</v>
+      </c>
+      <c r="AT58">
+        <v>2440382042000.0</v>
+      </c>
+      <c r="AU58">
+        <v>2490039824000.0</v>
+      </c>
+      <c r="AV58">
+        <v>2248006804000.0</v>
+      </c>
+      <c r="AW58">
+        <v>2416652806000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2448399447000.0</v>
+      </c>
+      <c r="AY58">
+        <v>2391021202000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2221905143000.0</v>
+      </c>
+      <c r="BA58">
+        <v>2087620987000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1983156002000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1863944143000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1651916912000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1717764603000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1666726090000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1414590926000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1283536010000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1277084983000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1212687969000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1181950779000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1142106331000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1027501966000.0</v>
+      </c>
+      <c r="BN58">
+        <v>962465906000.0</v>
+      </c>
+      <c r="BO58">
+        <v>903579954000.0</v>
+      </c>
+      <c r="BP58">
+        <v>896963835000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>875975890000.0</v>
+      </c>
+      <c r="BR58">
+        <v>782843307000.0</v>
+      </c>
+      <c r="BS58">
+        <v>752781055000.0</v>
+      </c>
+      <c r="BT58">
+        <v>773889078000.0</v>
+      </c>
+      <c r="BU58">
+        <v>722947918000.0</v>
+      </c>
+      <c r="BV58">
+        <v>660162361000.0</v>
+      </c>
+      <c r="BW58">
+        <v>668392861000.0</v>
+      </c>
+      <c r="BX58"/>
+      <c r="BY58">
+        <v>588037440000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:77">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+    </row>
+    <row r="60" spans="1:77">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>3563550662000.0</v>
+      </c>
+      <c r="C60">
+        <v>3543934140000.0</v>
+      </c>
+      <c r="D60">
+        <v>3490562436000.0</v>
+      </c>
+      <c r="E60">
+        <v>3486529740000.0</v>
+      </c>
+      <c r="F60">
+        <v>3464646718000.0</v>
+      </c>
+      <c r="G60">
+        <v>3460387904000.0</v>
+      </c>
+      <c r="H60">
+        <v>3398614015000.0</v>
+      </c>
+      <c r="I60">
+        <v>3387849889000.0</v>
+      </c>
+      <c r="J60">
+        <v>3361266128000.0</v>
+      </c>
+      <c r="K60">
+        <v>3307449310000.0</v>
+      </c>
+      <c r="L60">
+        <v>3265461820000.0</v>
+      </c>
+      <c r="M60">
+        <v>2353007884000.0</v>
+      </c>
+      <c r="N60">
+        <v>2375157096000.0</v>
+      </c>
+      <c r="O60">
+        <v>2310532382000.0</v>
+      </c>
+      <c r="P60">
+        <v>2231756935000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2218143026000.0</v>
+      </c>
+      <c r="R60">
+        <v>2184858678000.0</v>
+      </c>
+      <c r="S60">
+        <v>2105519599000.0</v>
+      </c>
+      <c r="T60">
+        <v>2021959150000.0</v>
+      </c>
+      <c r="U60">
+        <v>1982389509000.0</v>
+      </c>
+      <c r="V60">
+        <v>1966732938000.0</v>
+      </c>
+      <c r="W60">
+        <v>1902964871000.0</v>
+      </c>
+      <c r="X60">
+        <v>1873173814000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1852846804000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1843057854000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1821458293000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1813451932000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1811863204000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1814325955000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1793572773000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1752927861000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1420039055000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1410120204000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1389761292000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1360306758000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1343854884000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1348671603000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1317994929000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1290159950000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1285361259000.0</v>
+      </c>
+      <c r="AP60">
+        <v>788298714000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>766161359000.0</v>
+      </c>
+      <c r="AR60">
+        <v>728463380000.0</v>
+      </c>
+      <c r="AS60">
+        <v>753696134000.0</v>
+      </c>
+      <c r="AT60">
+        <v>752273836000.0</v>
+      </c>
+      <c r="AU60">
+        <v>733202925000.0</v>
+      </c>
+      <c r="AV60">
+        <v>714365531000.0</v>
+      </c>
+      <c r="AW60">
+        <v>711635524000.0</v>
+      </c>
+      <c r="AX60">
+        <v>662929429000.0</v>
+      </c>
+      <c r="AY60">
+        <v>642655975000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>621901764000.0</v>
+      </c>
+      <c r="BA60">
+        <v>613569558000.0</v>
+      </c>
+      <c r="BB60">
+        <v>591186471000.0</v>
+      </c>
+      <c r="BC60">
+        <v>578338249000.0</v>
+      </c>
+      <c r="BD60">
+        <v>579976616000.0</v>
+      </c>
+      <c r="BE60">
+        <v>572816879000.0</v>
+      </c>
+      <c r="BF60">
+        <v>551411493000.0</v>
+      </c>
+      <c r="BG60">
+        <v>531661762000.0</v>
+      </c>
+      <c r="BH60">
+        <v>521548972000.0</v>
+      </c>
+      <c r="BI60">
+        <v>509721688000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>488529689000.0</v>
+      </c>
+      <c r="BK60">
+        <v>470255048000.0</v>
+      </c>
+      <c r="BL60">
+        <v>460942412000.0</v>
+      </c>
+      <c r="BM60">
+        <v>456170594000.0</v>
+      </c>
+      <c r="BN60">
+        <v>448832786000.0</v>
+      </c>
+      <c r="BO60">
+        <v>436942260000.0</v>
+      </c>
+      <c r="BP60">
+        <v>437546444000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>441987269000.0</v>
+      </c>
+      <c r="BR60">
+        <v>447214643000.0</v>
+      </c>
+      <c r="BS60">
+        <v>437361886000.0</v>
+      </c>
+      <c r="BT60">
+        <v>429349917000.0</v>
+      </c>
+      <c r="BU60">
+        <v>411748711000.0</v>
+      </c>
+      <c r="BV60">
+        <v>395108207000.0</v>
+      </c>
+      <c r="BW60">
+        <v>381099662000.0</v>
+      </c>
+      <c r="BX60">
+        <v>221617330000.0</v>
+      </c>
+      <c r="BY60">
+        <v>197772948000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:77">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+    </row>
+    <row r="62" spans="1:77">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>15173185745000.0</v>
+      </c>
+      <c r="C2">
+        <v>14436544826000.0</v>
+      </c>
+      <c r="D2">
+        <v>13827300202000.0</v>
+      </c>
+      <c r="E2">
+        <v>12927166619000.0</v>
+      </c>
+      <c r="F2">
+        <v>11946467386000.0</v>
+      </c>
+      <c r="G2">
+        <v>10686779830000.0</v>
+      </c>
+      <c r="H2">
+        <v>10277152234000.0</v>
+      </c>
+      <c r="I2">
+        <v>9350976078000.0</v>
+      </c>
+      <c r="J2">
+        <v>8306481930000.0</v>
+      </c>
+      <c r="K2">
+        <v>6868590227000.0</v>
+      </c>
+      <c r="L2">
+        <v>6305361662000.0</v>
+      </c>
+      <c r="M2">
+        <v>6212186001000.0</v>
+      </c>
+      <c r="N2">
+        <v>5603411268000.0</v>
+      </c>
+      <c r="O2">
+        <v>4388829312000.0</v>
+      </c>
+      <c r="P2">
+        <v>3636357815000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2935145766000.0</v>
+      </c>
+      <c r="R2">
+        <v>2520170889000.0</v>
+      </c>
+      <c r="S2">
+        <v>2346667542000.0</v>
+      </c>
+      <c r="T2">
+        <v>1865857379000.0</v>
+      </c>
+      <c r="U2">
+        <v>1478404194000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>474175892000.0</v>
+      </c>
+      <c r="C3">
+        <v>409729057000.0</v>
+      </c>
+      <c r="D3">
+        <v>347555473000.0</v>
+      </c>
+      <c r="E3">
+        <v>312087259000.0</v>
+      </c>
+      <c r="F3">
+        <v>254355783000.0</v>
+      </c>
+      <c r="G3">
+        <v>209499336000.0</v>
+      </c>
+      <c r="H3">
+        <v>102800019000.0</v>
+      </c>
+      <c r="I3">
+        <v>104093611000.0</v>
+      </c>
+      <c r="J3">
+        <v>74305534000.0</v>
+      </c>
+      <c r="K3">
+        <v>59709730000.0</v>
+      </c>
+      <c r="L3">
+        <v>56840894000.0</v>
+      </c>
+      <c r="M3">
+        <v>53938169000.0</v>
+      </c>
+      <c r="N3">
+        <v>49305884000.0</v>
+      </c>
+      <c r="O3">
+        <v>44707321000.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3">
+        <v>3073621000.0</v>
+      </c>
+      <c r="R3">
+        <v>5751275000.0</v>
+      </c>
+      <c r="S3">
+        <v>2336592000.0</v>
+      </c>
+      <c r="T3">
+        <v>1513996000.0</v>
+      </c>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>369109861000.0</v>
+      </c>
+      <c r="C5">
+        <v>574029950000.0</v>
+      </c>
+      <c r="D5">
+        <v>550258643000.0</v>
+      </c>
+      <c r="E5">
+        <v>643907150000.0</v>
+      </c>
+      <c r="F5">
+        <v>550397534000.0</v>
+      </c>
+      <c r="G5">
+        <v>356634750000.0</v>
+      </c>
+      <c r="H5">
+        <v>296661905000.0</v>
+      </c>
+      <c r="I5">
+        <v>288619862000.0</v>
+      </c>
+      <c r="J5">
+        <v>219871218000.0</v>
+      </c>
+      <c r="K5">
+        <v>198352907000.0</v>
+      </c>
+      <c r="L5">
+        <v>176169029000.0</v>
+      </c>
+      <c r="M5">
+        <v>269831297000.0</v>
+      </c>
+      <c r="N5">
+        <v>175373734000.0</v>
+      </c>
+      <c r="O5">
+        <v>150791502000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>78740265000.0</v>
+      </c>
+      <c r="R5">
+        <v>50752238000.0</v>
+      </c>
+      <c r="S5">
+        <v>136058798000.0</v>
+      </c>
+      <c r="T5">
+        <v>75241394000.0</v>
+      </c>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B6">
+        <v>843285753000.0</v>
+      </c>
+      <c r="C6">
+        <v>983759007000.0</v>
+      </c>
+      <c r="D6">
+        <v>897814116000.0</v>
+      </c>
+      <c r="E6">
+        <v>955994409000.0</v>
+      </c>
+      <c r="F6">
+        <v>804753317000.0</v>
+      </c>
+      <c r="G6">
+        <v>566134086000.0</v>
+      </c>
+      <c r="H6">
+        <v>399461924000.0</v>
+      </c>
+      <c r="I6">
+        <v>392713473000.0</v>
+      </c>
+      <c r="J6">
+        <v>294176752000.0</v>
+      </c>
+      <c r="K6">
+        <v>258062637000.0</v>
+      </c>
+      <c r="L6">
+        <v>233009923000.0</v>
+      </c>
+      <c r="M6">
+        <v>323769466000.0</v>
+      </c>
+      <c r="N6">
+        <v>224679618000.0</v>
+      </c>
+      <c r="O6">
+        <v>195498823000.0</v>
+      </c>
+      <c r="P6">
+        <v>182867714000.0</v>
+      </c>
+      <c r="Q6">
+        <v>81813886000.0</v>
+      </c>
+      <c r="R6">
+        <v>56503513000.0</v>
+      </c>
+      <c r="S6">
+        <v>138395390000.0</v>
+      </c>
+      <c r="T6">
+        <v>76755390000.0</v>
+      </c>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9">
+        <v>2362422511000.0</v>
+      </c>
+      <c r="C9">
+        <v>2840090996000.0</v>
+      </c>
+      <c r="D9">
+        <v>2626938544000.0</v>
+      </c>
+      <c r="E9">
+        <v>2520214401000.0</v>
+      </c>
+      <c r="F9">
+        <v>2289955873000.0</v>
+      </c>
+      <c r="G9">
+        <v>1972767412000.0</v>
+      </c>
+      <c r="H9">
+        <v>1802786966000.0</v>
+      </c>
+      <c r="I9">
+        <v>1538187290000.0</v>
+      </c>
+      <c r="J9">
+        <v>1332996936000.0</v>
+      </c>
+      <c r="K9">
+        <v>1099330044000.0</v>
+      </c>
+      <c r="L9">
+        <v>979155839000.0</v>
+      </c>
+      <c r="M9">
+        <v>931738567000.0</v>
+      </c>
+      <c r="N9">
+        <v>835335435000.0</v>
+      </c>
+      <c r="O9">
+        <v>632321954000.0</v>
+      </c>
+      <c r="P9">
+        <v>529569588000.0</v>
+      </c>
+      <c r="Q9">
+        <v>410840852000.0</v>
+      </c>
+      <c r="R9">
+        <v>354076639000.0</v>
+      </c>
+      <c r="S9">
+        <v>364978542000.0</v>
+      </c>
+      <c r="T9">
+        <v>268175252000.0</v>
+      </c>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10">
+        <v>156949064000.0</v>
+      </c>
+      <c r="C10">
+        <v>249549035000.0</v>
+      </c>
+      <c r="D10">
+        <v>259735587000.0</v>
+      </c>
+      <c r="E10">
+        <v>338872598000.0</v>
+      </c>
+      <c r="F10">
+        <v>288064940000.0</v>
+      </c>
+      <c r="G10">
+        <v>114757297000.0</v>
+      </c>
+      <c r="H10">
+        <v>105046392000.0</v>
+      </c>
+      <c r="I10">
+        <v>131939083000.0</v>
+      </c>
+      <c r="J10">
+        <v>115130429000.0</v>
+      </c>
+      <c r="K10">
+        <v>100896941000.0</v>
+      </c>
+      <c r="L10">
+        <v>52490576000.0</v>
+      </c>
+      <c r="M10">
+        <v>141091148000.0</v>
+      </c>
+      <c r="N10">
+        <v>97361926000.0</v>
+      </c>
+      <c r="O10">
+        <v>86051770000.0</v>
+      </c>
+      <c r="P10">
+        <v>97723466000.0</v>
+      </c>
+      <c r="Q10">
+        <v>48995535000.0</v>
+      </c>
+      <c r="R10">
+        <v>22176603000.0</v>
+      </c>
+      <c r="S10">
+        <v>91498908000.0</v>
+      </c>
+      <c r="T10">
+        <v>54027586000.0</v>
+      </c>
+      <c r="U10">
+        <v>25187257000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11">
+        <v>32116205000.0</v>
+      </c>
+      <c r="C11">
+        <v>51091245000.0</v>
+      </c>
+      <c r="D11">
+        <v>53142088000.0</v>
+      </c>
+      <c r="E11">
+        <v>75610785000.0</v>
+      </c>
+      <c r="F11">
+        <v>62750428000.0</v>
+      </c>
+      <c r="G11">
+        <v>53939352000.0</v>
+      </c>
+      <c r="H11">
+        <v>36566280000.0</v>
+      </c>
+      <c r="I11">
+        <v>42329390000.0</v>
+      </c>
+      <c r="J11">
+        <v>26108238000.0</v>
+      </c>
+      <c r="K11">
+        <v>26260017000.0</v>
+      </c>
+      <c r="L11">
+        <v>9468661000.0</v>
+      </c>
+      <c r="M11">
+        <v>26401743000.0</v>
+      </c>
+      <c r="N11">
+        <v>21481735000.0</v>
+      </c>
+      <c r="O11">
+        <v>22979590000.0</v>
+      </c>
+      <c r="P11">
+        <v>22419642000.0</v>
+      </c>
+      <c r="Q11">
+        <v>11577431000.0</v>
+      </c>
+      <c r="R11">
+        <v>7877590000.0</v>
+      </c>
+      <c r="S11">
+        <v>29475132000.0</v>
+      </c>
+      <c r="T11">
+        <v>16867502000.0</v>
+      </c>
+      <c r="U11">
+        <v>7252195000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12">
+        <v>366457959000.0</v>
+      </c>
+      <c r="C12">
+        <v>366864121000.0</v>
+      </c>
+      <c r="D12">
+        <v>332061694000.0</v>
+      </c>
+      <c r="E12">
+        <v>305034552000.0</v>
+      </c>
+      <c r="F12">
+        <v>262332593999.0</v>
+      </c>
+      <c r="G12">
+        <v>241877453000.0</v>
+      </c>
+      <c r="H12">
+        <v>191615513000.0</v>
+      </c>
+      <c r="I12">
+        <v>156680779000.0</v>
+      </c>
+      <c r="J12">
+        <v>132471011999.0</v>
+      </c>
+      <c r="K12">
+        <v>119610339000.0</v>
+      </c>
+      <c r="L12">
+        <v>123678453000.0</v>
+      </c>
+      <c r="M12">
+        <v>119232053000.0</v>
+      </c>
+      <c r="N12">
+        <v>81977463000.0</v>
+      </c>
+      <c r="O12">
+        <v>64739732000.0</v>
+      </c>
+      <c r="P12">
+        <v>46502069000.0</v>
+      </c>
+      <c r="Q12">
+        <v>37711671000.0</v>
+      </c>
+      <c r="R12">
+        <v>34326910000.0</v>
+      </c>
+      <c r="S12">
+        <v>22650993000.0</v>
+      </c>
+      <c r="T12">
+        <v>22727804000.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13">
+        <v>320793712000.0</v>
+      </c>
+      <c r="C13">
+        <v>321844993000.0</v>
+      </c>
+      <c r="D13">
+        <v>2734847000.0</v>
+      </c>
+      <c r="E13">
+        <v>266916788000.0</v>
+      </c>
+      <c r="F13">
+        <v>228534929000.0</v>
+      </c>
+      <c r="G13">
+        <v>211834751000.0</v>
+      </c>
+      <c r="H13">
+        <v>164275638000.0</v>
+      </c>
+      <c r="I13">
+        <v>132211516000.0</v>
+      </c>
+      <c r="J13">
+        <v>108536199000.0</v>
+      </c>
+      <c r="K13">
+        <v>99205605000.0</v>
+      </c>
+      <c r="L13">
+        <v>102569146000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14">
+        <v>-12388301000.0</v>
+      </c>
+      <c r="C14">
+        <v>-13625205000.0</v>
+      </c>
+      <c r="D14">
+        <v>-24146405000.0</v>
+      </c>
+      <c r="E14">
+        <v>-24146405000.0</v>
+      </c>
+      <c r="F14">
+        <v>-13800294000.0</v>
+      </c>
+      <c r="G14">
+        <v>150587355000.0</v>
+      </c>
+      <c r="H14">
+        <v>150341391000.0</v>
+      </c>
+      <c r="I14">
+        <v>147081263000.0</v>
+      </c>
+      <c r="J14">
+        <v>135515687000.0</v>
+      </c>
+      <c r="K14">
+        <v>93779384000.0</v>
+      </c>
+      <c r="L14">
+        <v>87357625000.0</v>
+      </c>
+      <c r="M14">
+        <v>10072600000.0</v>
+      </c>
+      <c r="N14">
+        <v>4733301000.0</v>
+      </c>
+      <c r="O14">
+        <v>5707482000.0</v>
+      </c>
+      <c r="P14">
+        <v>8259034000.0</v>
+      </c>
+      <c r="Q14">
+        <v>4391076000.0</v>
+      </c>
+      <c r="R14">
+        <v>3045262000.0</v>
+      </c>
+      <c r="S14">
+        <v>5796923000.0</v>
+      </c>
+      <c r="T14">
+        <v>3665421000.0</v>
+      </c>
+      <c r="U14">
+        <v>2274868000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15">
+        <v>112444558000.0</v>
+      </c>
+      <c r="C15">
+        <v>184832585000.0</v>
+      </c>
+      <c r="D15">
+        <v>182447094000.0</v>
+      </c>
+      <c r="E15">
+        <v>239115408000.0</v>
+      </c>
+      <c r="F15">
+        <v>211514218000.0</v>
+      </c>
+      <c r="G15">
+        <v>60477744000.0</v>
+      </c>
+      <c r="H15">
+        <v>60833682000.0</v>
+      </c>
+      <c r="I15">
+        <v>77826083000.0</v>
+      </c>
+      <c r="J15">
+        <v>77871453000.0</v>
+      </c>
+      <c r="K15">
+        <v>72313034000.0</v>
+      </c>
+      <c r="L15">
+        <v>40618322000.0</v>
+      </c>
+      <c r="M15">
+        <v>104616805000.0</v>
+      </c>
+      <c r="N15">
+        <v>71146890000.0</v>
+      </c>
+      <c r="O15">
+        <v>57364698000.0</v>
+      </c>
+      <c r="P15">
+        <v>67044790000.0</v>
+      </c>
+      <c r="Q15">
+        <v>33027028000.0</v>
+      </c>
+      <c r="R15">
+        <v>11253751000.0</v>
+      </c>
+      <c r="S15">
+        <v>56226853000.0</v>
+      </c>
+      <c r="T15">
+        <v>33494663000.0</v>
+      </c>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16">
+        <v>112444558000.0</v>
+      </c>
+      <c r="C16">
+        <v>184832585000.0</v>
+      </c>
+      <c r="D16">
+        <v>182447094000.0</v>
+      </c>
+      <c r="E16">
+        <v>239115408000.0</v>
+      </c>
+      <c r="F16">
+        <v>211514218000.0</v>
+      </c>
+      <c r="G16">
+        <v>60477744000.0</v>
+      </c>
+      <c r="H16">
+        <v>60833682000.0</v>
+      </c>
+      <c r="I16">
+        <v>77826083000.0</v>
+      </c>
+      <c r="J16">
+        <v>77871453000.0</v>
+      </c>
+      <c r="K16">
+        <v>72313034000.0</v>
+      </c>
+      <c r="L16">
+        <v>40618322000.0</v>
+      </c>
+      <c r="M16">
+        <v>104616805000.0</v>
+      </c>
+      <c r="N16">
+        <v>71146890000.0</v>
+      </c>
+      <c r="O16">
+        <v>57364698000.0</v>
+      </c>
+      <c r="P16">
+        <v>67044790000.0</v>
+      </c>
+      <c r="Q16">
+        <v>33027028000.0</v>
+      </c>
+      <c r="R16">
+        <v>11253751000.0</v>
+      </c>
+      <c r="S16">
+        <v>56226853000.0</v>
+      </c>
+      <c r="T16">
+        <v>33494663000.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17">
+        <v>124832859000.0</v>
+      </c>
+      <c r="C17">
+        <v>198457790000.0</v>
+      </c>
+      <c r="D17">
+        <v>206593499000.0</v>
+      </c>
+      <c r="E17">
+        <v>263261813000.0</v>
+      </c>
+      <c r="F17">
+        <v>225314512000.0</v>
+      </c>
+      <c r="G17">
+        <v>60817945000.0</v>
+      </c>
+      <c r="H17">
+        <v>68480112000.0</v>
+      </c>
+      <c r="I17">
+        <v>89609693000.0</v>
+      </c>
+      <c r="J17">
+        <v>89022191000.0</v>
+      </c>
+      <c r="K17">
+        <v>74636924000.0</v>
+      </c>
+      <c r="L17">
+        <v>43021915000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18">
+        <v>-363487684000.0</v>
+      </c>
+      <c r="C18">
+        <v>-364228199000.0</v>
+      </c>
+      <c r="D18">
+        <v>-329326847000.0</v>
+      </c>
+      <c r="E18">
+        <v>-303522824000.0</v>
+      </c>
+      <c r="F18">
+        <v>-260618561000.0</v>
+      </c>
+      <c r="G18">
+        <v>-240414957000.0</v>
+      </c>
+      <c r="H18">
+        <v>-190219602000.0</v>
+      </c>
+      <c r="I18">
+        <v>-155742025000.0</v>
+      </c>
+      <c r="J18">
+        <v>-131600058000.0</v>
+      </c>
+      <c r="K18">
+        <v>-117947122000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>369109861000.0</v>
+      </c>
+      <c r="C21">
+        <v>571394028000.0</v>
+      </c>
+      <c r="D21">
+        <v>547523796000.0</v>
+      </c>
+      <c r="E21">
+        <v>605789386000.0</v>
+      </c>
+      <c r="F21">
+        <v>516599869000.0</v>
+      </c>
+      <c r="G21">
+        <v>326592048000.0</v>
+      </c>
+      <c r="H21">
+        <v>269322030000.0</v>
+      </c>
+      <c r="I21">
+        <v>264150599000.0</v>
+      </c>
+      <c r="J21">
+        <v>223666628000.0</v>
+      </c>
+      <c r="K21">
+        <v>200102546000.0</v>
+      </c>
+      <c r="L21">
+        <v>155059722000.0</v>
+      </c>
+      <c r="M21">
+        <v>241724970000.0</v>
+      </c>
+      <c r="N21">
+        <v>178172522000.0</v>
+      </c>
+      <c r="O21">
+        <v>150077890000.0</v>
+      </c>
+      <c r="P21">
+        <v>125676347000.0</v>
+      </c>
+      <c r="Q21">
+        <v>81813886000.0</v>
+      </c>
+      <c r="R21">
+        <v>49260360000.0</v>
+      </c>
+      <c r="S21">
+        <v>108869436000.0</v>
+      </c>
+      <c r="T21">
+        <v>74216683000.0</v>
+      </c>
+      <c r="U21">
+        <v>41673484000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>17166498395000.0</v>
+      </c>
+      <c r="C23">
+        <v>16705241794000.0</v>
+      </c>
+      <c r="D23">
+        <v>15906714950000.0</v>
+      </c>
+      <c r="E23">
+        <v>14832511449000.0</v>
+      </c>
+      <c r="F23">
+        <v>13711152912000.0</v>
+      </c>
+      <c r="G23">
+        <v>12312179910000.0</v>
+      </c>
+      <c r="H23">
+        <v>11784292560000.0</v>
+      </c>
+      <c r="I23">
+        <v>10605818861000.0</v>
+      </c>
+      <c r="J23">
+        <v>9392748379000.0</v>
+      </c>
+      <c r="K23">
+        <v>7749076208000.0</v>
+      </c>
+      <c r="L23">
+        <v>7091352672000.0</v>
+      </c>
+      <c r="M23">
+        <v>6881989962000.0</v>
+      </c>
+      <c r="N23">
+        <v>6243409838000.0</v>
+      </c>
+      <c r="O23">
+        <v>4857157956000.0</v>
+      </c>
+      <c r="P23">
+        <v>4040251056000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3264172732000.0</v>
+      </c>
+      <c r="R23">
+        <v>2824987168000.0</v>
+      </c>
+      <c r="S23">
+        <v>2602776648000.0</v>
+      </c>
+      <c r="T23">
+        <v>2059815948000.0</v>
+      </c>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25">
+        <v>474175892000.0</v>
+      </c>
+      <c r="C25">
+        <v>409729057000.0</v>
+      </c>
+      <c r="D25">
+        <v>347555473000.0</v>
+      </c>
+      <c r="E25">
+        <v>319316909000.0</v>
+      </c>
+      <c r="F25">
+        <v>261793440000.0</v>
+      </c>
+      <c r="G25">
+        <v>216742580000.0</v>
+      </c>
+      <c r="H25">
+        <v>102800019000.0</v>
+      </c>
+      <c r="I25">
+        <v>92366126000.0</v>
+      </c>
+      <c r="J25">
+        <v>74305534000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>169635883000.0</v>
+      </c>
+      <c r="D27">
+        <v>171036010000.0</v>
+      </c>
+      <c r="E27">
+        <v>160629131000.0</v>
+      </c>
+      <c r="F27">
+        <v>142458528000.0</v>
+      </c>
+      <c r="G27">
+        <v>127903217000.0</v>
+      </c>
+      <c r="H27">
+        <v>373434470000.0</v>
+      </c>
+      <c r="I27">
+        <v>285799213000.0</v>
+      </c>
+      <c r="J27">
+        <v>262021180000.0</v>
+      </c>
+      <c r="K27">
+        <v>215668801000.0</v>
+      </c>
+      <c r="L27">
+        <v>200759173000.0</v>
+      </c>
+      <c r="M27">
+        <v>179033770000.0</v>
+      </c>
+      <c r="N27">
+        <v>148727590000.0</v>
+      </c>
+      <c r="O27">
+        <v>117113114000.0</v>
+      </c>
+      <c r="P27">
+        <v>275485140000.0</v>
+      </c>
+      <c r="Q27">
+        <v>223284810000.0</v>
+      </c>
+      <c r="R27">
+        <v>207609546000.0</v>
+      </c>
+      <c r="S27">
+        <v>162195876000.0</v>
+      </c>
+      <c r="T27">
+        <v>131481364000.0</v>
+      </c>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28">
+        <v>2001862315000.0</v>
+      </c>
+      <c r="C28">
+        <v>383260720000.0</v>
+      </c>
+      <c r="D28">
+        <v>308068095000.0</v>
+      </c>
+      <c r="E28">
+        <v>303288790000.0</v>
+      </c>
+      <c r="F28">
+        <v>120748698000.0</v>
+      </c>
+      <c r="G28">
+        <v>109232882000.0</v>
+      </c>
+      <c r="H28">
+        <v>129459509000.0</v>
+      </c>
+      <c r="I28">
+        <v>106989744000.0</v>
+      </c>
+      <c r="J28">
+        <v>86993316000.0</v>
+      </c>
+      <c r="K28">
+        <v>66872145000.0</v>
+      </c>
+      <c r="L28">
+        <v>40904388000.0</v>
+      </c>
+      <c r="M28">
+        <v>47696747000.0</v>
+      </c>
+      <c r="N28">
+        <v>38077463000.0</v>
+      </c>
+      <c r="O28">
+        <v>28744014000.0</v>
+      </c>
+      <c r="P28">
+        <v>128408101000.0</v>
+      </c>
+      <c r="Q28">
+        <v>105742156000.0</v>
+      </c>
+      <c r="R28">
+        <v>97206733000.0</v>
+      </c>
+      <c r="S28">
+        <v>93913230000.0</v>
+      </c>
+      <c r="T28">
+        <v>62477205000.0</v>
+      </c>
+      <c r="U28">
+        <v>169704089000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29">
+        <v>32116205000.0</v>
+      </c>
+      <c r="C29">
+        <v>51091245000.0</v>
+      </c>
+      <c r="D29">
+        <v>53142088000.0</v>
+      </c>
+      <c r="E29">
+        <v>75610785000.0</v>
+      </c>
+      <c r="F29">
+        <v>62750428000.0</v>
+      </c>
+      <c r="G29">
+        <v>53939352000.0</v>
+      </c>
+      <c r="H29">
+        <v>36566280000.0</v>
+      </c>
+      <c r="I29">
+        <v>42329390000.0</v>
+      </c>
+      <c r="J29">
+        <v>26108238000.0</v>
+      </c>
+      <c r="K29">
+        <v>26260017000.0</v>
+      </c>
+      <c r="L29">
+        <v>9468661000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30">
+        <v>1993312650000.0</v>
+      </c>
+      <c r="C30">
+        <v>2268696968000.0</v>
+      </c>
+      <c r="D30">
+        <v>2079414748000.0</v>
+      </c>
+      <c r="E30">
+        <v>1905344830000.0</v>
+      </c>
+      <c r="F30">
+        <v>1764685526000.0</v>
+      </c>
+      <c r="G30">
+        <v>1625400080000.0</v>
+      </c>
+      <c r="H30">
+        <v>1507140326000.0</v>
+      </c>
+      <c r="I30">
+        <v>1254842783000.0</v>
+      </c>
+      <c r="J30">
+        <v>1086266449000.0</v>
+      </c>
+      <c r="K30">
+        <v>880485981000.0</v>
+      </c>
+      <c r="L30">
+        <v>785991010000.0</v>
+      </c>
+      <c r="M30">
+        <v>669803961000.0</v>
+      </c>
+      <c r="N30">
+        <v>639998570000.0</v>
+      </c>
+      <c r="O30">
+        <v>468328644000.0</v>
+      </c>
+      <c r="P30">
+        <v>403893241000.0</v>
+      </c>
+      <c r="Q30">
+        <v>329026966000.0</v>
+      </c>
+      <c r="R30">
+        <v>304816279000.0</v>
+      </c>
+      <c r="S30">
+        <v>256109106000.0</v>
+      </c>
+      <c r="T30">
+        <v>193958569000.0</v>
+      </c>
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31">
+        <v>-212160797000.0</v>
+      </c>
+      <c r="C31">
+        <v>-321844993000.0</v>
+      </c>
+      <c r="D31">
+        <v>-287788209000.0</v>
+      </c>
+      <c r="E31">
+        <v>-266916788000.0</v>
+      </c>
+      <c r="F31">
+        <v>-228534929000.0</v>
+      </c>
+      <c r="G31">
+        <v>-211834751000.0</v>
+      </c>
+      <c r="H31">
+        <v>-164275638000.0</v>
+      </c>
+      <c r="I31">
+        <v>-132211516000.0</v>
+      </c>
+      <c r="J31">
+        <v>-108536199000.0</v>
+      </c>
+      <c r="K31">
+        <v>-99205605000.0</v>
+      </c>
+      <c r="L31">
+        <v>-102569146000.0</v>
+      </c>
+      <c r="M31">
+        <v>-100633822000.0</v>
+      </c>
+      <c r="N31">
+        <v>-80810596000.0</v>
+      </c>
+      <c r="O31">
+        <v>-64026120000.0</v>
+      </c>
+      <c r="P31">
+        <v>-47037398000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-32818351000.0</v>
+      </c>
+      <c r="R31">
+        <v>-27083757000.0</v>
+      </c>
+      <c r="S31">
+        <v>-17370528000.0</v>
+      </c>
+      <c r="T31">
+        <v>-20189097000.0</v>
+      </c>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32">
+        <v>17535608256000.0</v>
+      </c>
+      <c r="C32">
+        <v>17276635822000.0</v>
+      </c>
+      <c r="D32">
+        <v>16454238746000.0</v>
+      </c>
+      <c r="E32">
+        <v>15447381020000.0</v>
+      </c>
+      <c r="F32">
+        <v>14236423259000.0</v>
+      </c>
+      <c r="G32">
+        <v>12659547242000.0</v>
+      </c>
+      <c r="H32">
+        <v>12079939200000.0</v>
+      </c>
+      <c r="I32">
+        <v>10889163368000.0</v>
+      </c>
+      <c r="J32">
+        <v>9639478866000.0</v>
+      </c>
+      <c r="K32">
+        <v>7967920271000.0</v>
+      </c>
+      <c r="L32">
+        <v>7284517501000.0</v>
+      </c>
+      <c r="M32">
+        <v>7143924568000.0</v>
+      </c>
+      <c r="N32">
+        <v>6438746703000.0</v>
+      </c>
+      <c r="O32">
+        <v>5021151266000.0</v>
+      </c>
+      <c r="P32">
+        <v>4165927403000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3345986618000.0</v>
+      </c>
+      <c r="R32">
+        <v>2874247528000.0</v>
+      </c>
+      <c r="S32">
+        <v>2711646084000.0</v>
+      </c>
+      <c r="T32">
+        <v>2134032631000.0</v>
+      </c>
+      <c r="U32">
+        <v>1707047362000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BZ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:78">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>3629158328000.0</v>
+      </c>
+      <c r="C2">
+        <v>4044043456000.0</v>
+      </c>
+      <c r="D2">
+        <v>3958413826000.0</v>
+      </c>
+      <c r="E2">
+        <v>3500465631000.0</v>
+      </c>
+      <c r="F2">
+        <v>3430048652000.0</v>
+      </c>
+      <c r="G2">
+        <v>3821523962000.0</v>
+      </c>
+      <c r="H2">
+        <v>3747708142000.0</v>
+      </c>
+      <c r="I2">
+        <v>3392177041000.0</v>
+      </c>
+      <c r="J2">
+        <v>3650381546000.0</v>
+      </c>
+      <c r="K2">
+        <v>3772943004000.0</v>
+      </c>
+      <c r="L2">
+        <v>3613985078000.0</v>
+      </c>
+      <c r="M2">
+        <v>3133730952000.0</v>
+      </c>
+      <c r="N2">
+        <v>3408286980000.0</v>
+      </c>
+      <c r="O2">
+        <v>3375554143000.0</v>
+      </c>
+      <c r="P2">
+        <v>3358289126000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2908830950000.0</v>
+      </c>
+      <c r="R2">
+        <v>3284492400000.0</v>
+      </c>
+      <c r="S2">
+        <v>3251530646000.0</v>
+      </c>
+      <c r="T2">
+        <v>3070990053000.0</v>
+      </c>
+      <c r="U2">
+        <v>2692867370000.0</v>
+      </c>
+      <c r="V2">
+        <v>2931079317000.0</v>
+      </c>
+      <c r="W2">
+        <v>3032785426000.0</v>
+      </c>
+      <c r="X2">
+        <v>2802533336000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2243413760000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2608047308000.0</v>
+      </c>
+      <c r="AA2">
+        <v>2818905310000.0</v>
+      </c>
+      <c r="AB2">
+        <v>2677961782000.0</v>
+      </c>
+      <c r="AC2">
+        <v>2336698610000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2443586532000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2609333848000.0</v>
+      </c>
+      <c r="AF2">
+        <v>2464119261000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2083949033000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2193573936000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2335522220000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2124374538000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1926498280000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1920086892000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1905483324000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1556407212000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1749357957000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1657341734000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1761361283000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1433759539000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1633994764000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1476246076000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1803393568000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1454167471000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1555851014000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1398773948000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1573101346000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1340321277000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1412201118000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1277787527000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1230703629000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1082892271000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1072925178000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1002308234000.0</v>
+      </c>
+      <c r="BG2">
+        <v>958447784000.0</v>
+      </c>
+      <c r="BH2">
+        <v>869964299000.0</v>
+      </c>
+      <c r="BI2">
+        <v>950639625000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>857306107000.0</v>
+      </c>
+      <c r="BK2">
+        <v>806900948000.0</v>
+      </c>
+      <c r="BL2">
+        <v>728913954000.0</v>
+      </c>
+      <c r="BM2">
+        <v>726022665000.0</v>
+      </c>
+      <c r="BN2">
+        <v>647617162000.0</v>
+      </c>
+      <c r="BO2">
+        <v>672461486000.0</v>
+      </c>
+      <c r="BP2">
+        <v>625412200000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>635640727000.0</v>
+      </c>
+      <c r="BR2">
+        <v>558229273000.0</v>
+      </c>
+      <c r="BS2">
+        <v>540389194000.0</v>
+      </c>
+      <c r="BT2">
+        <v>619899002000.0</v>
+      </c>
+      <c r="BU2">
+        <v>640686539000.0</v>
+      </c>
+      <c r="BV2">
+        <v>529121430000.0</v>
+      </c>
+      <c r="BW2">
+        <v>472795503000.0</v>
+      </c>
+      <c r="BX2">
+        <v>529662483000.0</v>
+      </c>
+      <c r="BY2">
+        <v>441549194000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>410284899000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:78">
+      <c r="A3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>119136668000.0</v>
+      </c>
+      <c r="C3">
+        <v>110270655000.0</v>
+      </c>
+      <c r="D3">
+        <v>123691057000.0</v>
+      </c>
+      <c r="E3">
+        <v>120437243000.0</v>
+      </c>
+      <c r="F3">
+        <v>119776937000.0</v>
+      </c>
+      <c r="G3">
+        <v>133139410000.0</v>
+      </c>
+      <c r="H3">
+        <v>101343782000.0</v>
+      </c>
+      <c r="I3">
+        <v>89711005000.0</v>
+      </c>
+      <c r="J3">
+        <v>85534860000.0</v>
+      </c>
+      <c r="K3">
+        <v>101645812000.0</v>
+      </c>
+      <c r="L3">
+        <v>84369645000.0</v>
+      </c>
+      <c r="M3">
+        <v>80827189000.0</v>
+      </c>
+      <c r="N3">
+        <v>78035832000.0</v>
+      </c>
+      <c r="O3">
+        <v>87413038000.0</v>
+      </c>
+      <c r="P3">
+        <v>78248013000.0</v>
+      </c>
+      <c r="Q3">
+        <v>75271671000.0</v>
+      </c>
+      <c r="R3">
+        <v>71154537000.0</v>
+      </c>
+      <c r="S3">
+        <v>75177703000.0</v>
+      </c>
+      <c r="T3">
+        <v>66266021000.0</v>
+      </c>
+      <c r="U3">
+        <v>56573455000.0</v>
+      </c>
+      <c r="V3">
+        <v>56338604000.0</v>
+      </c>
+      <c r="W3">
+        <v>125590101000.0</v>
+      </c>
+      <c r="X3">
+        <v>30851570000.0</v>
+      </c>
+      <c r="Y3">
+        <v>30494315000.0</v>
+      </c>
+      <c r="Z3">
+        <v>29806594000.0</v>
+      </c>
+      <c r="AA3">
+        <v>28007809000.0</v>
+      </c>
+      <c r="AB3">
+        <v>26632370000.0</v>
+      </c>
+      <c r="AC3">
+        <v>24446035000.0</v>
+      </c>
+      <c r="AD3">
+        <v>23008976000.0</v>
+      </c>
+      <c r="AE3">
+        <v>24069895000.0</v>
+      </c>
+      <c r="AF3">
+        <v>24284531000.0</v>
+      </c>
+      <c r="AG3">
+        <v>23010617000.0</v>
+      </c>
+      <c r="AH3">
+        <v>21001083000.0</v>
+      </c>
+      <c r="AI3">
+        <v>20600304000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>19473722000.0</v>
+      </c>
+      <c r="AK3">
+        <v>17709137000.0</v>
+      </c>
+      <c r="AL3">
+        <v>16522371000.0</v>
+      </c>
+      <c r="AM3">
+        <v>15892677000.0</v>
+      </c>
+      <c r="AN3">
+        <v>16160588000.0</v>
+      </c>
+      <c r="AO3">
+        <v>14573278000.0</v>
+      </c>
+      <c r="AP3">
+        <v>13083187000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>15225338000.0</v>
+      </c>
+      <c r="AR3">
+        <v>14407731000.0</v>
+      </c>
+      <c r="AS3">
+        <v>14010105000.0</v>
+      </c>
+      <c r="AT3">
+        <v>13197720000.0</v>
+      </c>
+      <c r="AU3">
+        <v>14499267000.0</v>
+      </c>
+      <c r="AV3">
+        <v>13886141000.0</v>
+      </c>
+      <c r="AW3">
+        <v>13183359000.0</v>
+      </c>
+      <c r="AX3">
+        <v>12369402000.0</v>
+      </c>
+      <c r="AY3">
+        <v>39500225000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-14905041000.0</v>
+      </c>
+      <c r="BA3">
+        <v>12585178000.0</v>
+      </c>
+      <c r="BB3">
+        <v>12125522000.0</v>
+      </c>
+      <c r="BC3">
+        <v>13061932000.0</v>
+      </c>
+      <c r="BD3">
+        <v>11570329000.0</v>
+      </c>
+      <c r="BE3">
+        <v>11068582000.0</v>
+      </c>
+      <c r="BF3">
+        <v>9006478000.0</v>
+      </c>
+      <c r="BG3">
+        <v>-11688239000.0</v>
+      </c>
+      <c r="BH3">
+        <v>9046406000.0</v>
+      </c>
+      <c r="BI3">
+        <v>9473079000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>8305193000.0</v>
+      </c>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+    </row>
+    <row r="4" spans="1:78">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+    </row>
+    <row r="5" spans="1:78">
+      <c r="A5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>65007705000.0</v>
+      </c>
+      <c r="C5">
+        <v>168160829000.0</v>
+      </c>
+      <c r="D5">
+        <v>117500463000.0</v>
+      </c>
+      <c r="E5">
+        <v>114203529000.0</v>
+      </c>
+      <c r="F5">
+        <v>90186731000.0</v>
+      </c>
+      <c r="G5">
+        <v>158485920000.0</v>
+      </c>
+      <c r="H5">
+        <v>151465733000.0</v>
+      </c>
+      <c r="I5">
+        <v>125582079000.0</v>
+      </c>
+      <c r="J5">
+        <v>157941014000.0</v>
+      </c>
+      <c r="K5">
+        <v>138293447000.0</v>
+      </c>
+      <c r="L5">
+        <v>155162038000.0</v>
+      </c>
+      <c r="M5">
+        <v>120519195000.0</v>
+      </c>
+      <c r="N5">
+        <v>158929266000.0</v>
+      </c>
+      <c r="O5">
+        <v>184151762000.0</v>
+      </c>
+      <c r="P5">
+        <v>156529306000.0</v>
+      </c>
+      <c r="Q5">
+        <v>120050341000.0</v>
+      </c>
+      <c r="R5">
+        <v>182822895000.0</v>
+      </c>
+      <c r="S5">
+        <v>166073541000.0</v>
+      </c>
+      <c r="T5">
+        <v>136847572000.0</v>
+      </c>
+      <c r="U5">
+        <v>80840348000.0</v>
+      </c>
+      <c r="V5">
+        <v>144592976000.0</v>
+      </c>
+      <c r="W5">
+        <v>83870750000.0</v>
+      </c>
+      <c r="X5">
+        <v>91844568000.0</v>
+      </c>
+      <c r="Y5">
+        <v>70061810000.0</v>
+      </c>
+      <c r="Z5">
+        <v>82277416000.0</v>
+      </c>
+      <c r="AA5">
+        <v>88065227000.0</v>
+      </c>
+      <c r="AB5">
+        <v>77465520000.0</v>
+      </c>
+      <c r="AC5">
+        <v>37433730000.0</v>
+      </c>
+      <c r="AD5">
+        <v>67753464000.0</v>
+      </c>
+      <c r="AE5">
+        <v>89451460000.0</v>
+      </c>
+      <c r="AF5">
+        <v>70114383000.0</v>
+      </c>
+      <c r="AG5">
+        <v>49091184000.0</v>
+      </c>
+      <c r="AH5">
+        <v>67814077000.0</v>
+      </c>
+      <c r="AI5">
+        <v>61718956000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>52040426000.0</v>
+      </c>
+      <c r="AK5">
+        <v>38196755000.0</v>
+      </c>
+      <c r="AL5">
+        <v>66674515000.0</v>
+      </c>
+      <c r="AM5">
+        <v>65800860000.0</v>
+      </c>
+      <c r="AN5">
+        <v>24428171000.0</v>
+      </c>
+      <c r="AO5">
+        <v>50769353000.0</v>
+      </c>
+      <c r="AP5">
+        <v>58395683000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>68725633000.0</v>
+      </c>
+      <c r="AR5">
+        <v>8997371000.0</v>
+      </c>
+      <c r="AS5">
+        <v>29887828000.0</v>
+      </c>
+      <c r="AT5">
+        <v>47811721000.0</v>
+      </c>
+      <c r="AU5">
+        <v>75733154000.0</v>
+      </c>
+      <c r="AV5">
+        <v>28461873000.0</v>
+      </c>
+      <c r="AW5">
+        <v>82040007000.0</v>
+      </c>
+      <c r="AX5">
+        <v>56205683000.0</v>
+      </c>
+      <c r="AY5">
+        <v>69090055000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>44133163000.0</v>
+      </c>
+      <c r="BA5">
+        <v>46346489000.0</v>
+      </c>
+      <c r="BB5">
+        <v>34674723000.0</v>
+      </c>
+      <c r="BC5">
+        <v>32892252000.0</v>
+      </c>
+      <c r="BD5">
+        <v>28725048000.0</v>
+      </c>
+      <c r="BE5">
+        <v>48928227000.0</v>
+      </c>
+      <c r="BF5">
+        <v>40245975000.0</v>
+      </c>
+      <c r="BG5">
+        <v>26484251000.0</v>
+      </c>
+      <c r="BH5">
+        <v>29596043000.0</v>
+      </c>
+      <c r="BI5">
+        <v>41030993000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>40253299000.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+    </row>
+    <row r="6" spans="1:78">
+      <c r="A6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B6">
+        <v>184144373000.0</v>
+      </c>
+      <c r="C6">
+        <v>278431484000.0</v>
+      </c>
+      <c r="D6">
+        <v>241191520000.0</v>
+      </c>
+      <c r="E6">
+        <v>234640772000.0</v>
+      </c>
+      <c r="F6">
+        <v>209963668000.0</v>
+      </c>
+      <c r="G6">
+        <v>291625330000.0</v>
+      </c>
+      <c r="H6">
+        <v>252809515000.0</v>
+      </c>
+      <c r="I6">
+        <v>215293084000.0</v>
+      </c>
+      <c r="J6">
+        <v>243475874000.0</v>
+      </c>
+      <c r="K6">
+        <v>239939259000.0</v>
+      </c>
+      <c r="L6">
+        <v>239531683000.0</v>
+      </c>
+      <c r="M6">
+        <v>201346384000.0</v>
+      </c>
+      <c r="N6">
+        <v>236965098000.0</v>
+      </c>
+      <c r="O6">
+        <v>271564800000.0</v>
+      </c>
+      <c r="P6">
+        <v>234777319000.0</v>
+      </c>
+      <c r="Q6">
+        <v>195322012000.0</v>
+      </c>
+      <c r="R6">
+        <v>253977432000.0</v>
+      </c>
+      <c r="S6">
+        <v>241251244000.0</v>
+      </c>
+      <c r="T6">
+        <v>203113593000.0</v>
+      </c>
+      <c r="U6">
+        <v>137413803000.0</v>
+      </c>
+      <c r="V6">
+        <v>200931580000.0</v>
+      </c>
+      <c r="W6">
+        <v>209460851000.0</v>
+      </c>
+      <c r="X6">
+        <v>122696138000.0</v>
+      </c>
+      <c r="Y6">
+        <v>100556125000.0</v>
+      </c>
+      <c r="Z6">
+        <v>112084010000.0</v>
+      </c>
+      <c r="AA6">
+        <v>116073036000.0</v>
+      </c>
+      <c r="AB6">
+        <v>104097890000.0</v>
+      </c>
+      <c r="AC6">
+        <v>61879765000.0</v>
+      </c>
+      <c r="AD6">
+        <v>90762440000.0</v>
+      </c>
+      <c r="AE6">
+        <v>113521355000.0</v>
+      </c>
+      <c r="AF6">
+        <v>94398914000.0</v>
+      </c>
+      <c r="AG6">
+        <v>72101801000.0</v>
+      </c>
+      <c r="AH6">
+        <v>88815160000.0</v>
+      </c>
+      <c r="AI6">
+        <v>82319260000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>71514148000.0</v>
+      </c>
+      <c r="AK6">
+        <v>55905892000.0</v>
+      </c>
+      <c r="AL6">
+        <v>83196886000.0</v>
+      </c>
+      <c r="AM6">
+        <v>81693537000.0</v>
+      </c>
+      <c r="AN6">
+        <v>40588759000.0</v>
+      </c>
+      <c r="AO6">
+        <v>65342631000.0</v>
+      </c>
+      <c r="AP6">
+        <v>71478870000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>83950971000.0</v>
+      </c>
+      <c r="AR6">
+        <v>23405102000.0</v>
+      </c>
+      <c r="AS6">
+        <v>43897933000.0</v>
+      </c>
+      <c r="AT6">
+        <v>61009441000.0</v>
+      </c>
+      <c r="AU6">
+        <v>90232421000.0</v>
+      </c>
+      <c r="AV6">
+        <v>42348014000.0</v>
+      </c>
+      <c r="AW6">
+        <v>95223366000.0</v>
+      </c>
+      <c r="AX6">
+        <v>68575085000.0</v>
+      </c>
+      <c r="AY6">
+        <v>108590280000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>29228122000.0</v>
+      </c>
+      <c r="BA6">
+        <v>58931667000.0</v>
+      </c>
+      <c r="BB6">
+        <v>46800245000.0</v>
+      </c>
+      <c r="BC6">
+        <v>45954184000.0</v>
+      </c>
+      <c r="BD6">
+        <v>40295377000.0</v>
+      </c>
+      <c r="BE6">
+        <v>59996809000.0</v>
+      </c>
+      <c r="BF6">
+        <v>49252453000.0</v>
+      </c>
+      <c r="BG6">
+        <v>14796012000.0</v>
+      </c>
+      <c r="BH6">
+        <v>38642449000.0</v>
+      </c>
+      <c r="BI6">
+        <v>50504072000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>48558492000.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+    </row>
+    <row r="7" spans="1:78">
+      <c r="A7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+    </row>
+    <row r="8" spans="1:78">
+      <c r="A8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+    </row>
+    <row r="9" spans="1:78">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9">
+        <v>562723091000.0</v>
+      </c>
+      <c r="C9">
+        <v>629485109000.0</v>
+      </c>
+      <c r="D9">
+        <v>585867191000.0</v>
+      </c>
+      <c r="E9">
+        <v>681860120000.0</v>
+      </c>
+      <c r="F9">
+        <v>705424271000.0</v>
+      </c>
+      <c r="G9">
+        <v>741347532000.0</v>
+      </c>
+      <c r="H9">
+        <v>726098086000.0</v>
+      </c>
+      <c r="I9">
+        <v>569237457000.0</v>
+      </c>
+      <c r="J9">
+        <v>628162056000.0</v>
+      </c>
+      <c r="K9">
+        <v>590734109000.0</v>
+      </c>
+      <c r="L9">
+        <v>681792541000.0</v>
+      </c>
+      <c r="M9">
+        <v>593601236000.0</v>
+      </c>
+      <c r="N9">
+        <v>659164847000.0</v>
+      </c>
+      <c r="O9">
+        <v>655807117000.0</v>
+      </c>
+      <c r="P9">
+        <v>638895587000.0</v>
+      </c>
+      <c r="Q9">
+        <v>580312945000.0</v>
+      </c>
+      <c r="R9">
+        <v>645198752000.0</v>
+      </c>
+      <c r="S9">
+        <v>601362923000.0</v>
+      </c>
+      <c r="T9">
+        <v>580699761000.0</v>
+      </c>
+      <c r="U9">
+        <v>528172449000.0</v>
+      </c>
+      <c r="V9">
+        <v>579720740000.0</v>
+      </c>
+      <c r="W9">
+        <v>532199234000.0</v>
+      </c>
+      <c r="X9">
+        <v>505774762000.0</v>
+      </c>
+      <c r="Y9">
+        <v>436511637000.0</v>
+      </c>
+      <c r="Z9">
+        <v>498281779000.0</v>
+      </c>
+      <c r="AA9">
+        <v>512380596000.0</v>
+      </c>
+      <c r="AB9">
+        <v>470037594000.0</v>
+      </c>
+      <c r="AC9">
+        <v>396856720000.0</v>
+      </c>
+      <c r="AD9">
+        <v>423512056000.0</v>
+      </c>
+      <c r="AE9">
+        <v>389701284000.0</v>
+      </c>
+      <c r="AF9">
+        <v>375346270000.0</v>
+      </c>
+      <c r="AG9">
+        <v>391252161000.0</v>
+      </c>
+      <c r="AH9">
+        <v>381887575000.0</v>
+      </c>
+      <c r="AI9">
+        <v>348223177000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>337271547000.0</v>
+      </c>
+      <c r="AK9">
+        <v>319218857000.0</v>
+      </c>
+      <c r="AL9">
+        <v>328283355000.0</v>
+      </c>
+      <c r="AM9">
+        <v>285633206000.0</v>
+      </c>
+      <c r="AN9">
+        <v>250149451000.0</v>
+      </c>
+      <c r="AO9">
+        <v>290136321000.0</v>
+      </c>
+      <c r="AP9">
+        <v>273411066000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>281259151000.0</v>
+      </c>
+      <c r="AR9">
+        <v>215344863000.0</v>
+      </c>
+      <c r="AS9">
+        <v>237846625000.0</v>
+      </c>
+      <c r="AT9">
+        <v>244705200000.0</v>
+      </c>
+      <c r="AU9">
+        <v>229585218000.0</v>
+      </c>
+      <c r="AV9">
+        <v>214457068000.0</v>
+      </c>
+      <c r="AW9">
+        <v>248481763000.0</v>
+      </c>
+      <c r="AX9">
+        <v>239214518000.0</v>
+      </c>
+      <c r="AY9">
+        <v>235083850000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>207269104000.0</v>
+      </c>
+      <c r="BA9">
+        <v>206868911000.0</v>
+      </c>
+      <c r="BB9">
+        <v>186113570000.0</v>
+      </c>
+      <c r="BC9">
+        <v>167364212000.0</v>
+      </c>
+      <c r="BD9">
+        <v>148531791000.0</v>
+      </c>
+      <c r="BE9">
+        <v>157929493000.0</v>
+      </c>
+      <c r="BF9">
+        <v>158496458000.0</v>
+      </c>
+      <c r="BG9">
+        <v>134069138000.0</v>
+      </c>
+      <c r="BH9">
+        <v>126648041000.0</v>
+      </c>
+      <c r="BI9">
+        <v>138343718000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>130508691000.0</v>
+      </c>
+      <c r="BK9">
+        <v>121733332000.0</v>
+      </c>
+      <c r="BL9">
+        <v>106567542000.0</v>
+      </c>
+      <c r="BM9">
+        <v>106285179000.0</v>
+      </c>
+      <c r="BN9">
+        <v>101945836000.0</v>
+      </c>
+      <c r="BO9">
+        <v>97980001000.0</v>
+      </c>
+      <c r="BP9">
+        <v>98497843000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>95072005000.0</v>
+      </c>
+      <c r="BR9">
+        <v>90953993000.0</v>
+      </c>
+      <c r="BS9">
+        <v>89450294000.0</v>
+      </c>
+      <c r="BT9">
+        <v>113453823000.0</v>
+      </c>
+      <c r="BU9">
+        <v>97102090000.0</v>
+      </c>
+      <c r="BV9">
+        <v>81543712000.0</v>
+      </c>
+      <c r="BW9">
+        <v>76043660000.0</v>
+      </c>
+      <c r="BX9">
+        <v>76973147000.0</v>
+      </c>
+      <c r="BY9">
+        <v>63007414000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>63716331000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78">
+      <c r="A10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10">
+        <v>25879767000.0</v>
+      </c>
+      <c r="C10">
+        <v>66221756000.0</v>
+      </c>
+      <c r="D10">
+        <v>54908534000.0</v>
+      </c>
+      <c r="E10">
+        <v>29438755000.0</v>
+      </c>
+      <c r="F10">
+        <v>6380019000.0</v>
+      </c>
+      <c r="G10">
+        <v>66509375000.0</v>
+      </c>
+      <c r="H10">
+        <v>71985062000.0</v>
+      </c>
+      <c r="I10">
+        <v>37844187000.0</v>
+      </c>
+      <c r="J10">
+        <v>73210411000.0</v>
+      </c>
+      <c r="K10">
+        <v>51562855000.0</v>
+      </c>
+      <c r="L10">
+        <v>82700278000.0</v>
+      </c>
+      <c r="M10">
+        <v>37977068000.0</v>
+      </c>
+      <c r="N10">
+        <v>87495386000.0</v>
+      </c>
+      <c r="O10">
+        <v>105562135000.0</v>
+      </c>
+      <c r="P10">
+        <v>75877783000.0</v>
+      </c>
+      <c r="Q10">
+        <v>47416743000.0</v>
+      </c>
+      <c r="R10">
+        <v>110015937000.0</v>
+      </c>
+      <c r="S10">
+        <v>97872472000.0</v>
+      </c>
+      <c r="T10">
+        <v>73897631000.0</v>
+      </c>
+      <c r="U10">
+        <v>24573203000.0</v>
+      </c>
+      <c r="V10">
+        <v>91721634000.0</v>
+      </c>
+      <c r="W10">
+        <v>23934278000.0</v>
+      </c>
+      <c r="X10">
+        <v>42238376000.0</v>
+      </c>
+      <c r="Y10">
+        <v>20173210000.0</v>
+      </c>
+      <c r="Z10">
+        <v>28411433000.0</v>
+      </c>
+      <c r="AA10">
+        <v>43575572000.0</v>
+      </c>
+      <c r="AB10">
+        <v>34094578000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-2278664000.0</v>
+      </c>
+      <c r="AD10">
+        <v>29654906000.0</v>
+      </c>
+      <c r="AE10">
+        <v>45169168000.0</v>
+      </c>
+      <c r="AF10">
+        <v>39194632000.0</v>
+      </c>
+      <c r="AG10">
+        <v>17298338000.0</v>
+      </c>
+      <c r="AH10">
+        <v>30276945000.0</v>
+      </c>
+      <c r="AI10">
+        <v>31345399000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>25494762000.0</v>
+      </c>
+      <c r="AK10">
+        <v>13660798000.0</v>
+      </c>
+      <c r="AL10">
+        <v>44629470000.0</v>
+      </c>
+      <c r="AM10">
+        <v>45636375000.0</v>
+      </c>
+      <c r="AN10">
+        <v>5419279000.0</v>
+      </c>
+      <c r="AO10">
+        <v>20219152000.0</v>
+      </c>
+      <c r="AP10">
+        <v>29622135000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>40850418000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-17443909000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4117618000.0</v>
+      </c>
+      <c r="AT10">
+        <v>24966449000.0</v>
+      </c>
+      <c r="AU10">
+        <v>49747492000.0</v>
+      </c>
+      <c r="AV10">
+        <v>3523715000.0</v>
+      </c>
+      <c r="AW10">
+        <v>56224190000.0</v>
+      </c>
+      <c r="AX10">
+        <v>31595751000.0</v>
+      </c>
+      <c r="AY10">
+        <v>44492622000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>7626789000.0</v>
+      </c>
+      <c r="BA10">
+        <v>28248367000.0</v>
+      </c>
+      <c r="BB10">
+        <v>16994148000.0</v>
+      </c>
+      <c r="BC10">
+        <v>14932267000.0</v>
+      </c>
+      <c r="BD10">
+        <v>12815525000.0</v>
+      </c>
+      <c r="BE10">
+        <v>30994107000.0</v>
+      </c>
+      <c r="BF10">
+        <v>27309871000.0</v>
+      </c>
+      <c r="BG10">
+        <v>19240468000.0</v>
+      </c>
+      <c r="BH10">
+        <v>18414204000.0</v>
+      </c>
+      <c r="BI10">
+        <v>31984665000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>28084129000.0</v>
+      </c>
+      <c r="BK10">
+        <v>13285904000.0</v>
+      </c>
+      <c r="BL10">
+        <v>7203017000.0</v>
+      </c>
+      <c r="BM10">
+        <v>11362030000.0</v>
+      </c>
+      <c r="BN10">
+        <v>17144584000.0</v>
+      </c>
+      <c r="BO10">
+        <v>3192795000.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10">
+        <v>10051602000.0</v>
+      </c>
+      <c r="BR10">
+        <v>14798182000.0</v>
+      </c>
+      <c r="BS10">
+        <v>11759847000.0</v>
+      </c>
+      <c r="BT10">
+        <v>29224390000.0</v>
+      </c>
+      <c r="BU10">
+        <v>28350526000.0</v>
+      </c>
+      <c r="BV10">
+        <v>22164145000.0</v>
+      </c>
+      <c r="BW10">
+        <v>11600716000.0</v>
+      </c>
+      <c r="BX10">
+        <v>20437101000.0</v>
+      </c>
+      <c r="BY10">
+        <v>9894010000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>12095759000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11">
+        <v>3822875000.0</v>
+      </c>
+      <c r="C11">
+        <v>17248236000.0</v>
+      </c>
+      <c r="D11">
+        <v>10215082000.0</v>
+      </c>
+      <c r="E11">
+        <v>4655757000.0</v>
+      </c>
+      <c r="F11">
+        <v>-2870000.0</v>
+      </c>
+      <c r="G11">
+        <v>11988656000.0</v>
+      </c>
+      <c r="H11">
+        <v>15494802000.0</v>
+      </c>
+      <c r="I11">
+        <v>8086765000.0</v>
+      </c>
+      <c r="J11">
+        <v>15521022000.0</v>
+      </c>
+      <c r="K11">
+        <v>9164582000.0</v>
+      </c>
+      <c r="L11">
+        <v>17245019000.0</v>
+      </c>
+      <c r="M11">
+        <v>7808495000.0</v>
+      </c>
+      <c r="N11">
+        <v>18923992000.0</v>
+      </c>
+      <c r="O11">
+        <v>24985372000.0</v>
+      </c>
+      <c r="P11">
+        <v>16556367000.0</v>
+      </c>
+      <c r="Q11">
+        <v>10046941000.0</v>
+      </c>
+      <c r="R11">
+        <v>24022105000.0</v>
+      </c>
+      <c r="S11">
+        <v>18849276000.0</v>
+      </c>
+      <c r="T11">
+        <v>16385316000.0</v>
+      </c>
+      <c r="U11">
+        <v>7936451000.0</v>
+      </c>
+      <c r="V11">
+        <v>19579385000.0</v>
+      </c>
+      <c r="W11">
+        <v>30566092000.0</v>
+      </c>
+      <c r="X11">
+        <v>10546417000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5494843000.0</v>
+      </c>
+      <c r="Z11">
+        <v>7332000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>23685736000.0</v>
+      </c>
+      <c r="AB11">
+        <v>8152859000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1596149000.0</v>
+      </c>
+      <c r="AD11">
+        <v>6323834000.0</v>
+      </c>
+      <c r="AE11">
+        <v>19102431000.0</v>
+      </c>
+      <c r="AF11">
+        <v>10374564000.0</v>
+      </c>
+      <c r="AG11">
+        <v>6255981000.0</v>
+      </c>
+      <c r="AH11">
+        <v>6596414000.0</v>
+      </c>
+      <c r="AI11">
+        <v>7769624000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5880870000.0</v>
+      </c>
+      <c r="AK11">
+        <v>2301610000.0</v>
+      </c>
+      <c r="AL11">
+        <v>10156134000.0</v>
+      </c>
+      <c r="AM11">
+        <v>15125709000.0</v>
+      </c>
+      <c r="AN11">
+        <v>496267000.0</v>
+      </c>
+      <c r="AO11">
+        <v>4348873000.0</v>
+      </c>
+      <c r="AP11">
+        <v>6289168000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>9628486000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-5510411000.0</v>
+      </c>
+      <c r="AS11">
+        <v>49450000.0</v>
+      </c>
+      <c r="AT11">
+        <v>5301136000.0</v>
+      </c>
+      <c r="AU11">
+        <v>12752314000.0</v>
+      </c>
+      <c r="AV11">
+        <v>25285000.0</v>
+      </c>
+      <c r="AW11">
+        <v>6368998000.0</v>
+      </c>
+      <c r="AX11">
+        <v>7255146000.0</v>
+      </c>
+      <c r="AY11">
+        <v>9831605000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1766548000.0</v>
+      </c>
+      <c r="BA11">
+        <v>5319076000.0</v>
+      </c>
+      <c r="BB11">
+        <v>4564506000.0</v>
+      </c>
+      <c r="BC11">
+        <v>3761799000.0</v>
+      </c>
+      <c r="BD11">
+        <v>4981669000.0</v>
+      </c>
+      <c r="BE11">
+        <v>8224223000.0</v>
+      </c>
+      <c r="BF11">
+        <v>6011899000.0</v>
+      </c>
+      <c r="BG11">
+        <v>2570903000.0</v>
+      </c>
+      <c r="BH11">
+        <v>4675307000.0</v>
+      </c>
+      <c r="BI11">
+        <v>7910743000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>7262689000.0</v>
+      </c>
+      <c r="BK11">
+        <v>2205850000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1972806000.0</v>
+      </c>
+      <c r="BM11">
+        <v>2977012000.0</v>
+      </c>
+      <c r="BN11">
+        <v>4421763000.0</v>
+      </c>
+      <c r="BO11">
+        <v>3332741000.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11">
+        <v>2748632000.0</v>
+      </c>
+      <c r="BR11">
+        <v>4139348000.0</v>
+      </c>
+      <c r="BS11">
+        <v>4596343000.0</v>
+      </c>
+      <c r="BT11">
+        <v>9542305000.0</v>
+      </c>
+      <c r="BU11">
+        <v>9256764000.0</v>
+      </c>
+      <c r="BV11">
+        <v>6079720000.0</v>
+      </c>
+      <c r="BW11">
+        <v>3564539000.0</v>
+      </c>
+      <c r="BX11">
+        <v>6811016000.0</v>
+      </c>
+      <c r="BY11">
+        <v>2704326000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>3787621000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12">
+        <v>80443451000.0</v>
+      </c>
+      <c r="C12">
+        <v>115579067000.0</v>
+      </c>
+      <c r="D12">
+        <v>62591929000.0</v>
+      </c>
+      <c r="E12">
+        <v>94429210000.0</v>
+      </c>
+      <c r="F12">
+        <v>93826285000.0</v>
+      </c>
+      <c r="G12">
+        <v>103775533000.0</v>
+      </c>
+      <c r="H12">
+        <v>90620093000.0</v>
+      </c>
+      <c r="I12">
+        <v>87737892000.0</v>
+      </c>
+      <c r="J12">
+        <v>84730603000.0</v>
+      </c>
+      <c r="K12">
+        <v>86730592000.0</v>
+      </c>
+      <c r="L12">
+        <v>83063001000.0</v>
+      </c>
+      <c r="M12">
+        <v>82542127000.0</v>
+      </c>
+      <c r="N12">
+        <v>79725974000.0</v>
+      </c>
+      <c r="O12">
+        <v>78589627000.0</v>
+      </c>
+      <c r="P12">
+        <v>80651523000.0</v>
+      </c>
+      <c r="Q12">
+        <v>72667988000.0</v>
+      </c>
+      <c r="R12">
+        <v>73125414000.0</v>
+      </c>
+      <c r="S12">
+        <v>68201069000.0</v>
+      </c>
+      <c r="T12">
+        <v>70377875000.0</v>
+      </c>
+      <c r="U12">
+        <v>63352248000.0</v>
+      </c>
+      <c r="V12">
+        <v>60401402000.0</v>
+      </c>
+      <c r="W12">
+        <v>68164235000.0</v>
+      </c>
+      <c r="X12">
+        <v>56581063000.0</v>
+      </c>
+      <c r="Y12">
+        <v>55972691000.0</v>
+      </c>
+      <c r="Z12">
+        <v>61159464000.0</v>
+      </c>
+      <c r="AA12">
+        <v>51838606000.0</v>
+      </c>
+      <c r="AB12">
+        <v>50751973000.0</v>
+      </c>
+      <c r="AC12">
+        <v>45291790000.0</v>
+      </c>
+      <c r="AD12">
+        <v>43733144000.0</v>
+      </c>
+      <c r="AE12">
+        <v>44442568000.0</v>
+      </c>
+      <c r="AF12">
+        <v>37000591000.0</v>
+      </c>
+      <c r="AG12">
+        <v>37700488000.0</v>
+      </c>
+      <c r="AH12">
+        <v>37537132000.0</v>
+      </c>
+      <c r="AI12">
+        <v>40653084000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>32025612000.0</v>
+      </c>
+      <c r="AK12">
+        <v>25267121000.0</v>
+      </c>
+      <c r="AL12">
+        <v>22951612000.0</v>
+      </c>
+      <c r="AM12">
+        <v>27484776000.0</v>
+      </c>
+      <c r="AN12">
+        <v>23427182000.0</v>
+      </c>
+      <c r="AO12">
+        <v>30550201000.0</v>
+      </c>
+      <c r="AP12">
+        <v>28476074000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>27875215000.0</v>
+      </c>
+      <c r="AR12">
+        <v>26761746000.0</v>
+      </c>
+      <c r="AS12">
+        <v>25642929000.0</v>
+      </c>
+      <c r="AT12">
+        <v>23550656000.0</v>
+      </c>
+      <c r="AU12">
+        <v>25985662000.0</v>
+      </c>
+      <c r="AV12">
+        <v>24938158000.0</v>
+      </c>
+      <c r="AW12">
+        <v>26176661000.0</v>
+      </c>
+      <c r="AX12">
+        <v>24952511000.0</v>
+      </c>
+      <c r="AY12">
+        <v>24597433000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>21601333000.0</v>
+      </c>
+      <c r="BA12">
+        <v>18098122000.0</v>
+      </c>
+      <c r="BB12">
+        <v>17680575000.0</v>
+      </c>
+      <c r="BC12">
+        <v>17959985000.0</v>
+      </c>
+      <c r="BD12">
+        <v>15909523000.0</v>
+      </c>
+      <c r="BE12">
+        <v>17934120000.0</v>
+      </c>
+      <c r="BF12">
+        <v>12936104000.0</v>
+      </c>
+      <c r="BG12">
+        <v>18800740000.0</v>
+      </c>
+      <c r="BH12">
+        <v>11181839000.0</v>
+      </c>
+      <c r="BI12">
+        <v>9046328000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>12169170000.0</v>
+      </c>
+      <c r="BK12">
+        <v>10798630000.0</v>
+      </c>
+      <c r="BL12">
+        <v>10133132000.0</v>
+      </c>
+      <c r="BM12">
+        <v>8460899000.0</v>
+      </c>
+      <c r="BN12">
+        <v>8319010000.0</v>
+      </c>
+      <c r="BO12">
+        <v>8666761000.0</v>
+      </c>
+      <c r="BP12">
+        <v>11223804000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>9075833000.0</v>
+      </c>
+      <c r="BR12">
+        <v>8008343000.0</v>
+      </c>
+      <c r="BS12">
+        <v>10530736000.0</v>
+      </c>
+      <c r="BT12">
+        <v>4263099000.0</v>
+      </c>
+      <c r="BU12">
+        <v>3806406000.0</v>
+      </c>
+      <c r="BV12">
+        <v>4050752000.0</v>
+      </c>
+      <c r="BW12">
+        <v>7057940000.0</v>
+      </c>
+      <c r="BX12">
+        <v>5146761000.0</v>
+      </c>
+      <c r="BY12">
+        <v>6001402000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>4583666000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13">
+        <v>440727000.0</v>
+      </c>
+      <c r="C13">
+        <v>71350909000.0</v>
+      </c>
+      <c r="D13">
+        <v>81823904000.0</v>
+      </c>
+      <c r="E13">
+        <v>84291631000.0</v>
+      </c>
+      <c r="F13">
+        <v>83327268000.0</v>
+      </c>
+      <c r="G13">
+        <v>90900277000.0</v>
+      </c>
+      <c r="H13">
+        <v>78894485000.0</v>
+      </c>
+      <c r="I13">
+        <v>511956000.0</v>
+      </c>
+      <c r="J13">
+        <v>461512000.0</v>
+      </c>
+      <c r="K13">
+        <v>1210788000.0</v>
+      </c>
+      <c r="L13">
+        <v>71509872000.0</v>
+      </c>
+      <c r="M13">
+        <v>73210083000.0</v>
+      </c>
+      <c r="N13">
+        <v>69538163000.0</v>
+      </c>
+      <c r="O13">
+        <v>68136260000.0</v>
+      </c>
+      <c r="P13">
+        <v>69965005000.0</v>
+      </c>
+      <c r="Q13">
+        <v>262085000.0</v>
+      </c>
+      <c r="R13">
+        <v>348557000.0</v>
+      </c>
+      <c r="S13">
+        <v>57717666000.0</v>
+      </c>
+      <c r="T13">
+        <v>62494791000.0</v>
+      </c>
+      <c r="U13">
+        <v>55790261000.0</v>
+      </c>
+      <c r="V13">
+        <v>52532211000.0</v>
+      </c>
+      <c r="W13">
+        <v>59443595000.0</v>
+      </c>
+      <c r="X13">
+        <v>351535000.0</v>
+      </c>
+      <c r="Y13">
+        <v>49612812000.0</v>
+      </c>
+      <c r="Z13">
+        <v>53523687000.0</v>
+      </c>
+      <c r="AA13">
+        <v>44159498000.0</v>
+      </c>
+      <c r="AB13">
+        <v>42886677000.0</v>
+      </c>
+      <c r="AC13">
+        <v>322280000.0</v>
+      </c>
+      <c r="AD13">
+        <v>259209000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14">
+        <v>-2440370000.0</v>
+      </c>
+      <c r="C14">
+        <v>-3644132000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-2899976000.0</v>
+      </c>
+      <c r="F14">
+        <v>-2124075000.0</v>
+      </c>
+      <c r="G14">
+        <v>-635065000.0</v>
+      </c>
+      <c r="H14">
+        <v>-5943908000.0</v>
+      </c>
+      <c r="I14">
+        <v>-3173661000.0</v>
+      </c>
+      <c r="J14">
+        <v>-3872571000.0</v>
+      </c>
+      <c r="K14">
+        <v>-9485642000.0</v>
+      </c>
+      <c r="L14">
+        <v>-7438180000.0</v>
+      </c>
+      <c r="M14">
+        <v>-3275903000.0</v>
+      </c>
+      <c r="N14">
+        <v>-3946680000.0</v>
+      </c>
+      <c r="O14">
+        <v>-8733025000.0</v>
+      </c>
+      <c r="P14">
+        <v>-4673173000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-4085454000.0</v>
+      </c>
+      <c r="R14">
+        <v>-6654753000.0</v>
+      </c>
+      <c r="S14">
+        <v>-4336669000.0</v>
+      </c>
+      <c r="T14">
+        <v>-109262000.0</v>
+      </c>
+      <c r="U14">
+        <v>159941718000.0</v>
+      </c>
+      <c r="V14">
+        <v>158961537000.0</v>
+      </c>
+      <c r="W14">
+        <v>150587355000.0</v>
+      </c>
+      <c r="X14">
+        <v>156008922000.0</v>
+      </c>
+      <c r="Y14">
+        <v>154710680000.0</v>
+      </c>
+      <c r="Z14">
+        <v>149821264000.0</v>
+      </c>
+      <c r="AA14">
+        <v>150341391000.0</v>
+      </c>
+      <c r="AB14">
+        <v>150714167000.0</v>
+      </c>
+      <c r="AC14">
+        <v>150127924000.0</v>
+      </c>
+      <c r="AD14">
+        <v>150388754000.0</v>
+      </c>
+      <c r="AE14">
+        <v>147081263000.0</v>
+      </c>
+      <c r="AF14">
+        <v>142504723000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2206349500.0</v>
+      </c>
+      <c r="AH14">
+        <v>2206349500.0</v>
+      </c>
+      <c r="AI14">
+        <v>3012500000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2675618000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2038616000.0</v>
+      </c>
+      <c r="AL14">
+        <v>3424004000.0</v>
+      </c>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14">
+        <v>1777637000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2208946000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3776483000.0</v>
+      </c>
+      <c r="AR14"/>
+      <c r="AS14">
+        <v>375951000.0</v>
+      </c>
+      <c r="AT14">
+        <v>108053000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2669263000.0</v>
+      </c>
+      <c r="AV14">
+        <v>646819000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1676034000.0</v>
+      </c>
+      <c r="AX14">
+        <v>5080484000.0</v>
+      </c>
+      <c r="AY14">
+        <v>3530979000.0</v>
+      </c>
+      <c r="AZ14"/>
+      <c r="BA14">
+        <v>2218207000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1050746000.0</v>
+      </c>
+      <c r="BC14">
+        <v>813408000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1180785000.0</v>
+      </c>
+      <c r="BE14">
+        <v>1901567000.0</v>
+      </c>
+      <c r="BF14">
+        <v>1811722000.0</v>
+      </c>
+      <c r="BG14">
+        <v>807234000.0</v>
+      </c>
+      <c r="BH14">
+        <v>1881212000.0</v>
+      </c>
+      <c r="BI14">
+        <v>5570588000.0</v>
+      </c>
+      <c r="BJ14"/>
+      <c r="BK14">
+        <v>1716716000.0</v>
+      </c>
+      <c r="BL14">
+        <v>620561000.0</v>
+      </c>
+      <c r="BM14">
+        <v>1087743000.0</v>
+      </c>
+      <c r="BN14">
+        <v>966056000.0</v>
+      </c>
+      <c r="BO14">
+        <v>486532000.0</v>
+      </c>
+      <c r="BP14">
+        <v>878460000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>965393000.0</v>
+      </c>
+      <c r="BR14">
+        <v>714877000.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14">
+        <v>2075810000.0</v>
+      </c>
+      <c r="BU14">
+        <v>2498857000.0</v>
+      </c>
+      <c r="BV14">
+        <v>2035348000.0</v>
+      </c>
+      <c r="BW14">
+        <v>336337000.0</v>
+      </c>
+      <c r="BX14">
+        <v>1707753000.0</v>
+      </c>
+      <c r="BY14">
+        <v>660834000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>960497000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15">
+        <v>19616522000.0</v>
+      </c>
+      <c r="C15">
+        <v>45329388000.0</v>
+      </c>
+      <c r="D15">
+        <v>40973334000.0</v>
+      </c>
+      <c r="E15">
+        <v>21883022000.0</v>
+      </c>
+      <c r="F15">
+        <v>4258814000.0</v>
+      </c>
+      <c r="G15">
+        <v>53885654000.0</v>
+      </c>
+      <c r="H15">
+        <v>50546352000.0</v>
+      </c>
+      <c r="I15">
+        <v>26583761000.0</v>
+      </c>
+      <c r="J15">
+        <v>53816818000.0</v>
+      </c>
+      <c r="K15">
+        <v>32912631000.0</v>
+      </c>
+      <c r="L15">
+        <v>58017079000.0</v>
+      </c>
+      <c r="M15">
+        <v>26892670000.0</v>
+      </c>
+      <c r="N15">
+        <v>64624714000.0</v>
+      </c>
+      <c r="O15">
+        <v>71843738000.0</v>
+      </c>
+      <c r="P15">
+        <v>54648243000.0</v>
+      </c>
+      <c r="Q15">
+        <v>33284348000.0</v>
+      </c>
+      <c r="R15">
+        <v>79339079000.0</v>
+      </c>
+      <c r="S15">
+        <v>74686527000.0</v>
+      </c>
+      <c r="T15">
+        <v>57403053000.0</v>
+      </c>
+      <c r="U15">
+        <v>15656571000.0</v>
+      </c>
+      <c r="V15">
+        <v>63768067000.0</v>
+      </c>
+      <c r="W15">
+        <v>-154484000.0</v>
+      </c>
+      <c r="X15">
+        <v>29243717000.0</v>
+      </c>
+      <c r="Y15">
+        <v>9788951000.0</v>
+      </c>
+      <c r="Z15">
+        <v>21599561000.0</v>
+      </c>
+      <c r="AA15">
+        <v>19836310000.0</v>
+      </c>
+      <c r="AB15">
+        <v>23355476000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-2381684000.0</v>
+      </c>
+      <c r="AD15">
+        <v>20023580000.0</v>
+      </c>
+      <c r="AE15">
+        <v>22392163000.0</v>
+      </c>
+      <c r="AF15">
+        <v>25123731000.0</v>
+      </c>
+      <c r="AG15">
+        <v>9772931000.0</v>
+      </c>
+      <c r="AH15">
+        <v>20537258000.0</v>
+      </c>
+      <c r="AI15">
+        <v>20563274000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>16938273000.0</v>
+      </c>
+      <c r="AK15">
+        <v>9320574000.0</v>
+      </c>
+      <c r="AL15">
+        <v>31049332000.0</v>
+      </c>
+      <c r="AM15">
+        <v>31973414000.0</v>
+      </c>
+      <c r="AN15">
+        <v>5122957000.0</v>
+      </c>
+      <c r="AO15">
+        <v>14092642000.0</v>
+      </c>
+      <c r="AP15">
+        <v>21124021000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>27445450000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-10076605000.0</v>
+      </c>
+      <c r="AS15">
+        <v>3692217000.0</v>
+      </c>
+      <c r="AT15">
+        <v>19557260000.0</v>
+      </c>
+      <c r="AU15">
+        <v>34325915000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2851607000.0</v>
+      </c>
+      <c r="AW15">
+        <v>48179162000.0</v>
+      </c>
+      <c r="AX15">
+        <v>19260121000.0</v>
+      </c>
+      <c r="AY15">
+        <v>31130037000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>7926873000.0</v>
+      </c>
+      <c r="BA15">
+        <v>20711085000.0</v>
+      </c>
+      <c r="BB15">
+        <v>11378895000.0</v>
+      </c>
+      <c r="BC15">
+        <v>10357061000.0</v>
+      </c>
+      <c r="BD15">
+        <v>6653070000.0</v>
+      </c>
+      <c r="BE15">
+        <v>20868317000.0</v>
+      </c>
+      <c r="BF15">
+        <v>19486249000.0</v>
+      </c>
+      <c r="BG15">
+        <v>15862332000.0</v>
+      </c>
+      <c r="BH15">
+        <v>11857684000.0</v>
+      </c>
+      <c r="BI15">
+        <v>21009599000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>18315175000.0</v>
+      </c>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>45329388000.0</v>
+      </c>
+      <c r="D16">
+        <v>40973334000.0</v>
+      </c>
+      <c r="E16">
+        <v>21883022000.0</v>
+      </c>
+      <c r="F16">
+        <v>4258814000.0</v>
+      </c>
+      <c r="G16">
+        <v>53885654000.0</v>
+      </c>
+      <c r="H16">
+        <v>50546352000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>58017079000.0</v>
+      </c>
+      <c r="M16">
+        <v>26892670000.0</v>
+      </c>
+      <c r="N16">
+        <v>64624714000.0</v>
+      </c>
+      <c r="O16">
+        <v>71843738000.0</v>
+      </c>
+      <c r="P16">
+        <v>54648243000.0</v>
+      </c>
+      <c r="Q16">
+        <v>33284348000.0</v>
+      </c>
+      <c r="R16">
+        <v>79339079000.0</v>
+      </c>
+      <c r="S16">
+        <v>74686527000.0</v>
+      </c>
+      <c r="T16">
+        <v>57403053000.0</v>
+      </c>
+      <c r="U16">
+        <v>15656571000.0</v>
+      </c>
+      <c r="V16">
+        <v>63768067000.0</v>
+      </c>
+      <c r="W16">
+        <v>-154484000.0</v>
+      </c>
+      <c r="X16">
+        <v>29243717000.0</v>
+      </c>
+      <c r="Y16">
+        <v>9788951000.0</v>
+      </c>
+      <c r="Z16">
+        <v>21599560000.0</v>
+      </c>
+      <c r="AA16">
+        <v>19836310000.0</v>
+      </c>
+      <c r="AB16">
+        <v>23355476000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-2381684000.0</v>
+      </c>
+      <c r="AD16">
+        <v>20023580000.0</v>
+      </c>
+      <c r="AE16">
+        <v>22392163000.0</v>
+      </c>
+      <c r="AF16">
+        <v>25123731000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+    </row>
+    <row r="17" spans="1:78">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17">
+        <v>22056892000.0</v>
+      </c>
+      <c r="C17">
+        <v>48973520000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>24782998000.0</v>
+      </c>
+      <c r="F17">
+        <v>6382889000.0</v>
+      </c>
+      <c r="G17">
+        <v>54520719000.0</v>
+      </c>
+      <c r="H17">
+        <v>56490260000.0</v>
+      </c>
+      <c r="I17">
+        <v>29757422000.0</v>
+      </c>
+      <c r="J17">
+        <v>57689389000.0</v>
+      </c>
+      <c r="K17">
+        <v>42398273000.0</v>
+      </c>
+      <c r="L17">
+        <v>65455259000.0</v>
+      </c>
+      <c r="M17">
+        <v>30168573000.0</v>
+      </c>
+      <c r="N17">
+        <v>68571394000.0</v>
+      </c>
+      <c r="O17">
+        <v>80576763000.0</v>
+      </c>
+      <c r="P17">
+        <v>59321416000.0</v>
+      </c>
+      <c r="Q17">
+        <v>37369802000.0</v>
+      </c>
+      <c r="R17">
+        <v>85993832000.0</v>
+      </c>
+      <c r="S17">
+        <v>79023196000.0</v>
+      </c>
+      <c r="T17">
+        <v>57512315000.0</v>
+      </c>
+      <c r="U17">
+        <v>16636752000.0</v>
+      </c>
+      <c r="V17">
+        <v>72142249000.0</v>
+      </c>
+      <c r="W17">
+        <v>-6631814000.0</v>
+      </c>
+      <c r="X17">
+        <v>31691959000.0</v>
+      </c>
+      <c r="Y17">
+        <v>14678367000.0</v>
+      </c>
+      <c r="Z17">
+        <v>21079433000.0</v>
+      </c>
+      <c r="AA17">
+        <v>19889836000.0</v>
+      </c>
+      <c r="AB17">
+        <v>25941719000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-682515000.0</v>
+      </c>
+      <c r="AD17">
+        <v>23331072000.0</v>
+      </c>
+      <c r="AE17">
+        <v>26066737000.0</v>
+      </c>
+      <c r="AF17">
+        <v>28820068000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+    </row>
+    <row r="18" spans="1:78">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18">
+        <v>-80002724000.0</v>
+      </c>
+      <c r="C18">
+        <v>-82576686000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-93956067000.0</v>
+      </c>
+      <c r="F18">
+        <v>-93346841000.0</v>
+      </c>
+      <c r="G18">
+        <v>-102699265000.0</v>
+      </c>
+      <c r="H18">
+        <v>-90033907000.0</v>
+      </c>
+      <c r="I18">
+        <v>-87225936000.0</v>
+      </c>
+      <c r="J18">
+        <v>-84269091000.0</v>
+      </c>
+      <c r="K18">
+        <v>-85519804000.0</v>
+      </c>
+      <c r="L18">
+        <v>-82111113000.0</v>
+      </c>
+      <c r="M18">
+        <v>-82275097000.0</v>
+      </c>
+      <c r="N18">
+        <v>-79420833000.0</v>
+      </c>
+      <c r="O18">
+        <v>-77916195000.0</v>
+      </c>
+      <c r="P18">
+        <v>-80423869000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-72405903000.0</v>
+      </c>
+      <c r="R18">
+        <v>-72776857000.0</v>
+      </c>
+      <c r="S18">
+        <v>-67758201000.0</v>
+      </c>
+      <c r="T18">
+        <v>-69922725000.0</v>
+      </c>
+      <c r="U18">
+        <v>-62875364000.0</v>
+      </c>
+      <c r="V18">
+        <v>-60062271000.0</v>
+      </c>
+      <c r="W18">
+        <v>-67671358000.0</v>
+      </c>
+      <c r="X18">
+        <v>-56229528000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-55696903000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-60817168000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-51508449000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-50267708000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-44969510000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-43473935000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+    </row>
+    <row r="19" spans="1:78">
+      <c r="A19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+    </row>
+    <row r="20" spans="1:78">
+      <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+    </row>
+    <row r="21" spans="1:78">
+      <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>65007705000.0</v>
+      </c>
+      <c r="C21">
+        <v>168160829000.0</v>
+      </c>
+      <c r="D21">
+        <v>65824037000.0</v>
+      </c>
+      <c r="E21">
+        <v>113730386000.0</v>
+      </c>
+      <c r="F21">
+        <v>89707287000.0</v>
+      </c>
+      <c r="G21">
+        <v>157409652000.0</v>
+      </c>
+      <c r="H21">
+        <v>150879547000.0</v>
+      </c>
+      <c r="I21">
+        <v>80745031000.0</v>
+      </c>
+      <c r="J21">
+        <v>135010848000.0</v>
+      </c>
+      <c r="K21">
+        <v>113299833000.0</v>
+      </c>
+      <c r="L21">
+        <v>154210150000.0</v>
+      </c>
+      <c r="M21">
+        <v>111187151000.0</v>
+      </c>
+      <c r="N21">
+        <v>157033549000.0</v>
+      </c>
+      <c r="O21">
+        <v>173698395000.0</v>
+      </c>
+      <c r="P21">
+        <v>145842788000.0</v>
+      </c>
+      <c r="Q21">
+        <v>112090281000.0</v>
+      </c>
+      <c r="R21">
+        <v>174157922000.0</v>
+      </c>
+      <c r="S21">
+        <v>155590138000.0</v>
+      </c>
+      <c r="T21">
+        <v>136392422000.0</v>
+      </c>
+      <c r="U21">
+        <v>80363464000.0</v>
+      </c>
+      <c r="V21">
+        <v>144253845000.0</v>
+      </c>
+      <c r="W21">
+        <v>83377873000.0</v>
+      </c>
+      <c r="X21">
+        <v>91493033000.0</v>
+      </c>
+      <c r="Y21">
+        <v>69786023000.0</v>
+      </c>
+      <c r="Z21">
+        <v>81935119000.0</v>
+      </c>
+      <c r="AA21">
+        <v>87735070000.0</v>
+      </c>
+      <c r="AB21">
+        <v>76981255000.0</v>
+      </c>
+      <c r="AC21">
+        <v>37111450000.0</v>
+      </c>
+      <c r="AD21">
+        <v>67494255000.0</v>
+      </c>
+      <c r="AE21">
+        <v>82747322000.0</v>
+      </c>
+      <c r="AF21">
+        <v>70114383000.0</v>
+      </c>
+      <c r="AG21">
+        <v>49564245000.0</v>
+      </c>
+      <c r="AH21">
+        <v>61724649000.0</v>
+      </c>
+      <c r="AI21">
+        <v>65514365000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>52040426000.0</v>
+      </c>
+      <c r="AK21">
+        <v>38721532000.0</v>
+      </c>
+      <c r="AL21">
+        <v>67390305000.0</v>
+      </c>
+      <c r="AM21">
+        <v>67550498000.0</v>
+      </c>
+      <c r="AN21">
+        <v>24428172000.0</v>
+      </c>
+      <c r="AO21">
+        <v>50488072000.0</v>
+      </c>
+      <c r="AP21">
+        <v>57635804000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>68362802000.0</v>
+      </c>
+      <c r="AR21">
+        <v>8997371000.0</v>
+      </c>
+      <c r="AS21">
+        <v>29507190000.0</v>
+      </c>
+      <c r="AT21">
+        <v>48192359000.0</v>
+      </c>
+      <c r="AU21">
+        <v>75351454000.0</v>
+      </c>
+      <c r="AV21">
+        <v>28127532000.0</v>
+      </c>
+      <c r="AW21">
+        <v>82040301000.0</v>
+      </c>
+      <c r="AX21">
+        <v>56205683000.0</v>
+      </c>
+      <c r="AY21">
+        <v>68733147000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>28939112000.0</v>
+      </c>
+      <c r="BA21">
+        <v>46082463000.0</v>
+      </c>
+      <c r="BB21">
+        <v>34417800000.0</v>
+      </c>
+      <c r="BC21">
+        <v>47475916000.0</v>
+      </c>
+      <c r="BD21">
+        <v>23181098000.0</v>
+      </c>
+      <c r="BE21">
+        <v>43504511000.0</v>
+      </c>
+      <c r="BF21">
+        <v>35916365000.0</v>
+      </c>
+      <c r="BG21">
+        <v>26484251000.0</v>
+      </c>
+      <c r="BH21">
+        <v>27778840000.0</v>
+      </c>
+      <c r="BI21">
+        <v>36969848000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>34443408000.0</v>
+      </c>
+      <c r="BK21">
+        <v>28040492000.0</v>
+      </c>
+      <c r="BL21">
+        <v>13102398000.0</v>
+      </c>
+      <c r="BM21">
+        <v>17547947000.0</v>
+      </c>
+      <c r="BN21">
+        <v>23123049000.0</v>
+      </c>
+      <c r="BO21">
+        <v>17242684000.0</v>
+      </c>
+      <c r="BP21">
+        <v>4976688000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>7647700000.0</v>
+      </c>
+      <c r="BR21">
+        <v>19393288000.0</v>
+      </c>
+      <c r="BS21">
+        <v>27962166000.0</v>
+      </c>
+      <c r="BT21">
+        <v>28050340000.0</v>
+      </c>
+      <c r="BU21">
+        <v>29034922000.0</v>
+      </c>
+      <c r="BV21">
+        <v>23822008000.0</v>
+      </c>
+      <c r="BW21">
+        <v>19405758000.0</v>
+      </c>
+      <c r="BX21">
+        <v>23680151000.0</v>
+      </c>
+      <c r="BY21">
+        <v>14188487000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>16942287000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:78">
+      <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+    </row>
+    <row r="23" spans="1:78">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>4126873714000.0</v>
+      </c>
+      <c r="C23">
+        <v>4505367736000.0</v>
+      </c>
+      <c r="D23">
+        <v>4478456980000.0</v>
+      </c>
+      <c r="E23">
+        <v>4068595365000.0</v>
+      </c>
+      <c r="F23">
+        <v>4045765636000.0</v>
+      </c>
+      <c r="G23">
+        <v>4405461842000.0</v>
+      </c>
+      <c r="H23">
+        <v>4322926681000.0</v>
+      </c>
+      <c r="I23">
+        <v>3880669467000.0</v>
+      </c>
+      <c r="J23">
+        <v>4143532754000.0</v>
+      </c>
+      <c r="K23">
+        <v>4250377280000.0</v>
+      </c>
+      <c r="L23">
+        <v>4137962593000.0</v>
+      </c>
+      <c r="M23">
+        <v>3602930409000.0</v>
+      </c>
+      <c r="N23">
+        <v>3928848980000.0</v>
+      </c>
+      <c r="O23">
+        <v>3865926824000.0</v>
+      </c>
+      <c r="P23">
+        <v>3843467677000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3384293825000.0</v>
+      </c>
+      <c r="R23">
+        <v>3738823123000.0</v>
+      </c>
+      <c r="S23">
+        <v>3691916356000.0</v>
+      </c>
+      <c r="T23">
+        <v>3517125794000.0</v>
+      </c>
+      <c r="U23">
+        <v>3136254926000.0</v>
+      </c>
+      <c r="V23">
+        <v>3365855836000.0</v>
+      </c>
+      <c r="W23">
+        <v>3451954039000.0</v>
+      </c>
+      <c r="X23">
+        <v>3231448365000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2615539059000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3013238447000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3235821236000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3063637092000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2690774486000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2794059746000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2914103697000.0</v>
+      </c>
+      <c r="AF23">
+        <v>2763487449000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2420392283000.0</v>
+      </c>
+      <c r="AH23">
+        <v>2507835432000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2612017104000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2404329310000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2201318601000.0</v>
+      </c>
+      <c r="AL23">
+        <v>2175083364000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2120194986000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1777483351000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1983698138000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1867699733000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1952342942000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1634938693000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1836547208000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1667523829000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1950602623000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1638673743000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1714896915000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1577816681000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2057203292000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1190607816000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1567893521000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1427705209000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1345212760000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1204972013000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1193059984000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1113913199000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1073250518000.0</v>
+      </c>
+      <c r="BH23">
+        <v>965858356000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1049691813000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>951450369000.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+    </row>
+    <row r="24" spans="1:78">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+    </row>
+    <row r="25" spans="1:78">
+      <c r="A25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25">
+        <v>119136668000.0</v>
+      </c>
+      <c r="C25">
+        <v>110270655000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>120437243000.0</v>
+      </c>
+      <c r="F25">
+        <v>119776937000.0</v>
+      </c>
+      <c r="G25">
+        <v>133139410000.0</v>
+      </c>
+      <c r="H25">
+        <v>101343782000.0</v>
+      </c>
+      <c r="I25">
+        <v>89711005000.0</v>
+      </c>
+      <c r="J25">
+        <v>85534860000.0</v>
+      </c>
+      <c r="K25">
+        <v>101645812000.0</v>
+      </c>
+      <c r="L25">
+        <v>84369645000.0</v>
+      </c>
+      <c r="M25">
+        <v>82091393000.0</v>
+      </c>
+      <c r="N25">
+        <v>79448623000.0</v>
+      </c>
+      <c r="O25">
+        <v>89117321000.0</v>
+      </c>
+      <c r="P25">
+        <v>83773380000.0</v>
+      </c>
+      <c r="Q25">
+        <v>75271671000.0</v>
+      </c>
+      <c r="R25">
+        <v>71154537000.0</v>
+      </c>
+      <c r="S25">
+        <v>77171781000.0</v>
+      </c>
+      <c r="T25">
+        <v>71709600000.0</v>
+      </c>
+      <c r="U25">
+        <v>56573455000.0</v>
+      </c>
+      <c r="V25">
+        <v>56338604000.0</v>
+      </c>
+      <c r="W25">
+        <v>125590101000.0</v>
+      </c>
+      <c r="X25">
+        <v>30851570000.0</v>
+      </c>
+      <c r="Y25">
+        <v>30494315000.0</v>
+      </c>
+      <c r="Z25">
+        <v>29806594000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+    </row>
+    <row r="26" spans="1:78">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+    </row>
+    <row r="27" spans="1:78">
+      <c r="A27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>27492772000.0</v>
+      </c>
+      <c r="F27">
+        <v>39086506000.0</v>
+      </c>
+      <c r="G27">
+        <v>28227224000.0</v>
+      </c>
+      <c r="H27">
+        <v>48715447000.0</v>
+      </c>
+      <c r="I27">
+        <v>40883980000.0</v>
+      </c>
+      <c r="J27">
+        <v>51809232000.0</v>
+      </c>
+      <c r="K27">
+        <v>44558618000.0</v>
+      </c>
+      <c r="L27">
+        <v>49480857000.0</v>
+      </c>
+      <c r="M27">
+        <v>37289499000.0</v>
+      </c>
+      <c r="N27">
+        <v>39707036000.0</v>
+      </c>
+      <c r="O27">
+        <v>37856360000.0</v>
+      </c>
+      <c r="P27">
+        <v>49123531000.0</v>
+      </c>
+      <c r="Q27">
+        <v>40960521000.0</v>
+      </c>
+      <c r="R27">
+        <v>32688719000.0</v>
+      </c>
+      <c r="S27">
+        <v>28181691000.0</v>
+      </c>
+      <c r="T27">
+        <v>27441911000.0</v>
+      </c>
+      <c r="U27">
+        <v>37278576000.0</v>
+      </c>
+      <c r="V27">
+        <v>49556350000.0</v>
+      </c>
+      <c r="W27">
+        <v>50745347000.0</v>
+      </c>
+      <c r="X27">
+        <v>55980641000.0</v>
+      </c>
+      <c r="Y27">
+        <v>2340680000.0</v>
+      </c>
+      <c r="Z27">
+        <v>125008603000.0</v>
+      </c>
+      <c r="AA27">
+        <v>114761367000.0</v>
+      </c>
+      <c r="AB27">
+        <v>91490583000.0</v>
+      </c>
+      <c r="AC27">
+        <v>86522461000.0</v>
+      </c>
+      <c r="AD27">
+        <v>80660059000.0</v>
+      </c>
+      <c r="AE27">
+        <v>75117767000.0</v>
+      </c>
+      <c r="AF27">
+        <v>71780722000.0</v>
+      </c>
+      <c r="AG27">
+        <v>70414158000.0</v>
+      </c>
+      <c r="AH27">
+        <v>68486566000.0</v>
+      </c>
+      <c r="AI27">
+        <v>75206188000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>61389894000.0</v>
+      </c>
+      <c r="AK27">
+        <v>67452461000.0</v>
+      </c>
+      <c r="AL27">
+        <v>57972637000.0</v>
+      </c>
+      <c r="AM27">
+        <v>57783071000.0</v>
+      </c>
+      <c r="AN27">
+        <v>102600133000.0</v>
+      </c>
+      <c r="AO27">
+        <v>6469554000.0</v>
+      </c>
+      <c r="AP27">
+        <v>48816043000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>65578856000.0</v>
+      </c>
+      <c r="AR27">
+        <v>40537279000.0</v>
+      </c>
+      <c r="AS27">
+        <v>49235780000.0</v>
+      </c>
+      <c r="AT27">
+        <v>45407258000.0</v>
+      </c>
+      <c r="AU27">
+        <v>52826774000.0</v>
+      </c>
+      <c r="AV27">
+        <v>43221880000.0</v>
+      </c>
+      <c r="AW27">
+        <v>43608382000.0</v>
+      </c>
+      <c r="AX27">
+        <v>39376734000.0</v>
+      </c>
+      <c r="AY27">
+        <v>138310009000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>62212507000.0</v>
+      </c>
+      <c r="BA27">
+        <v>37459307000.0</v>
+      </c>
+      <c r="BB27">
+        <v>35170781000.0</v>
+      </c>
+      <c r="BC27">
+        <v>31670445000.0</v>
+      </c>
+      <c r="BD27">
+        <v>29924846000.0</v>
+      </c>
+      <c r="BE27">
+        <v>30235244000.0</v>
+      </c>
+      <c r="BF27">
+        <v>25282579000.0</v>
+      </c>
+      <c r="BG27">
+        <v>205627142000.0</v>
+      </c>
+      <c r="BH27">
+        <v>25382713000.0</v>
+      </c>
+      <c r="BI27">
+        <v>22192088000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>22283197000.0</v>
+      </c>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+    </row>
+    <row r="28" spans="1:78">
+      <c r="A28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28">
+        <v>131335028000.0</v>
+      </c>
+      <c r="C28">
+        <v>494651005000.0</v>
+      </c>
+      <c r="D28">
+        <v>492074115000.0</v>
+      </c>
+      <c r="E28">
+        <v>93177029000.0</v>
+      </c>
+      <c r="F28">
+        <v>105763569000.0</v>
+      </c>
+      <c r="G28">
+        <v>115398207000.0</v>
+      </c>
+      <c r="H28">
+        <v>96206444000.0</v>
+      </c>
+      <c r="I28">
+        <v>86114090000.0</v>
+      </c>
+      <c r="J28">
+        <v>85541979000.0</v>
+      </c>
+      <c r="K28">
+        <v>85193092000.0</v>
+      </c>
+      <c r="L28">
+        <v>211799729000.0</v>
+      </c>
+      <c r="M28">
+        <v>6055663000.0</v>
+      </c>
+      <c r="N28">
+        <v>5019611000.0</v>
+      </c>
+      <c r="O28">
+        <v>282840928000.0</v>
+      </c>
+      <c r="P28">
+        <v>5949722000.0</v>
+      </c>
+      <c r="Q28">
+        <v>8871140000.0</v>
+      </c>
+      <c r="R28">
+        <v>5627000000.0</v>
+      </c>
+      <c r="S28">
+        <v>92182816000.0</v>
+      </c>
+      <c r="T28">
+        <v>8208575000.0</v>
+      </c>
+      <c r="U28">
+        <v>9800057000.0</v>
+      </c>
+      <c r="V28">
+        <v>10557250000.0</v>
+      </c>
+      <c r="W28">
+        <v>49375057000.0</v>
+      </c>
+      <c r="X28">
+        <v>21566457000.0</v>
+      </c>
+      <c r="Y28">
+        <v>19709845000.0</v>
+      </c>
+      <c r="Z28">
+        <v>18581523000.0</v>
+      </c>
+      <c r="AA28">
+        <v>38480555000.0</v>
+      </c>
+      <c r="AB28">
+        <v>35762831000.0</v>
+      </c>
+      <c r="AC28">
+        <v>27198201000.0</v>
+      </c>
+      <c r="AD28">
+        <v>28017922000.0</v>
+      </c>
+      <c r="AE28">
+        <v>32888595000.0</v>
+      </c>
+      <c r="AF28">
+        <v>25098568000.0</v>
+      </c>
+      <c r="AG28">
+        <v>23425297000.0</v>
+      </c>
+      <c r="AH28">
+        <v>25577284000.0</v>
+      </c>
+      <c r="AI28">
+        <v>31971464000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>18150754000.0</v>
+      </c>
+      <c r="AK28">
+        <v>19093004000.0</v>
+      </c>
+      <c r="AL28">
+        <v>17778094000.0</v>
+      </c>
+      <c r="AM28">
+        <v>26127034000.0</v>
+      </c>
+      <c r="AN28">
+        <v>41691420000.0</v>
+      </c>
+      <c r="AO28">
+        <v>68970202000.0</v>
+      </c>
+      <c r="AP28">
+        <v>13466329000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2679243000.0</v>
+      </c>
+      <c r="AR28">
+        <v>12735761000.0</v>
+      </c>
+      <c r="AS28">
+        <v>14265330000.0</v>
+      </c>
+      <c r="AT28">
+        <v>11224054000.0</v>
+      </c>
+      <c r="AU28">
+        <v>16341787000.0</v>
+      </c>
+      <c r="AV28">
+        <v>10932626000.0</v>
+      </c>
+      <c r="AW28">
+        <v>9847163000.0</v>
+      </c>
+      <c r="AX28">
+        <v>10575171000.0</v>
+      </c>
+      <c r="AY28">
+        <v>11085833000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>8753137000.0</v>
+      </c>
+      <c r="BA28">
+        <v>7908200000.0</v>
+      </c>
+      <c r="BB28">
+        <v>10330293000.0</v>
+      </c>
+      <c r="BC28">
+        <v>12914493000.0</v>
+      </c>
+      <c r="BD28">
+        <v>3979747000.0</v>
+      </c>
+      <c r="BE28">
+        <v>5921493000.0</v>
+      </c>
+      <c r="BF28">
+        <v>5928281000.0</v>
+      </c>
+      <c r="BG28">
+        <v>113631266000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3254870000.0</v>
+      </c>
+      <c r="BI28">
+        <v>5958020000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>5563945000.0</v>
+      </c>
+      <c r="BK28">
+        <v>83124460000.0</v>
+      </c>
+      <c r="BL28">
+        <v>84076050000.0</v>
+      </c>
+      <c r="BM28">
+        <v>79996985000.0</v>
+      </c>
+      <c r="BN28">
+        <v>70282573000.0</v>
+      </c>
+      <c r="BO28">
+        <v>68885207000.0</v>
+      </c>
+      <c r="BP28">
+        <v>81487496000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>78864119000.0</v>
+      </c>
+      <c r="BR28">
+        <v>64294153000.0</v>
+      </c>
+      <c r="BS28">
+        <v>53283094000.0</v>
+      </c>
+      <c r="BT28">
+        <v>79320314000.0</v>
+      </c>
+      <c r="BU28">
+        <v>62826142000.0</v>
+      </c>
+      <c r="BV28">
+        <v>53005444000.0</v>
+      </c>
+      <c r="BW28">
+        <v>51265482000.0</v>
+      </c>
+      <c r="BX28">
+        <v>48357728000.0</v>
+      </c>
+      <c r="BY28">
+        <v>44936245000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>43172407000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:78">
+      <c r="A29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29">
+        <v>3822875000.0</v>
+      </c>
+      <c r="C29">
+        <v>17248236000.0</v>
+      </c>
+      <c r="D29">
+        <v>10215082000.0</v>
+      </c>
+      <c r="E29">
+        <v>4655757000.0</v>
+      </c>
+      <c r="F29">
+        <v>-2870000.0</v>
+      </c>
+      <c r="G29">
+        <v>11988656000.0</v>
+      </c>
+      <c r="H29">
+        <v>15494802000.0</v>
+      </c>
+      <c r="I29">
+        <v>8086765000.0</v>
+      </c>
+      <c r="J29">
+        <v>15521022000.0</v>
+      </c>
+      <c r="K29">
+        <v>9164582000.0</v>
+      </c>
+      <c r="L29">
+        <v>17245019000.0</v>
+      </c>
+      <c r="M29">
+        <v>7808495000.0</v>
+      </c>
+      <c r="N29">
+        <v>18923992000.0</v>
+      </c>
+      <c r="O29">
+        <v>24985372000.0</v>
+      </c>
+      <c r="P29">
+        <v>16556367000.0</v>
+      </c>
+      <c r="Q29">
+        <v>10046941000.0</v>
+      </c>
+      <c r="R29">
+        <v>24022105000.0</v>
+      </c>
+      <c r="S29">
+        <v>18849276000.0</v>
+      </c>
+      <c r="T29">
+        <v>16385316000.0</v>
+      </c>
+      <c r="U29">
+        <v>7936451000.0</v>
+      </c>
+      <c r="V29">
+        <v>19579385000.0</v>
+      </c>
+      <c r="W29">
+        <v>30566092000.0</v>
+      </c>
+      <c r="X29">
+        <v>10546417000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5494843000.0</v>
+      </c>
+      <c r="Z29">
+        <v>7332000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>23685736000.0</v>
+      </c>
+      <c r="AB29">
+        <v>8152859000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-1596149000.0</v>
+      </c>
+      <c r="AD29">
+        <v>6323834000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+    </row>
+    <row r="30" spans="1:78">
+      <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30">
+        <v>497715386000.0</v>
+      </c>
+      <c r="C30">
+        <v>461324280000.0</v>
+      </c>
+      <c r="D30">
+        <v>520043154000.0</v>
+      </c>
+      <c r="E30">
+        <v>568129734000.0</v>
+      </c>
+      <c r="F30">
+        <v>615716984000.0</v>
+      </c>
+      <c r="G30">
+        <v>583937880000.0</v>
+      </c>
+      <c r="H30">
+        <v>575218539000.0</v>
+      </c>
+      <c r="I30">
+        <v>488492426000.0</v>
+      </c>
+      <c r="J30">
+        <v>493151208000.0</v>
+      </c>
+      <c r="K30">
+        <v>477434276000.0</v>
+      </c>
+      <c r="L30">
+        <v>523977515000.0</v>
+      </c>
+      <c r="M30">
+        <v>469199457000.0</v>
+      </c>
+      <c r="N30">
+        <v>520562000000.0</v>
+      </c>
+      <c r="O30">
+        <v>490372681000.0</v>
+      </c>
+      <c r="P30">
+        <v>485178551000.0</v>
+      </c>
+      <c r="Q30">
+        <v>475462875000.0</v>
+      </c>
+      <c r="R30">
+        <v>454330723000.0</v>
+      </c>
+      <c r="S30">
+        <v>440385710000.0</v>
+      </c>
+      <c r="T30">
+        <v>446135741000.0</v>
+      </c>
+      <c r="U30">
+        <v>443387556000.0</v>
+      </c>
+      <c r="V30">
+        <v>434776519000.0</v>
+      </c>
+      <c r="W30">
+        <v>419168613000.0</v>
+      </c>
+      <c r="X30">
+        <v>428915029000.0</v>
+      </c>
+      <c r="Y30">
+        <v>372125299000.0</v>
+      </c>
+      <c r="Z30">
+        <v>405191139000.0</v>
+      </c>
+      <c r="AA30">
+        <v>416915926000.0</v>
+      </c>
+      <c r="AB30">
+        <v>385675310000.0</v>
+      </c>
+      <c r="AC30">
+        <v>354075876000.0</v>
+      </c>
+      <c r="AD30">
+        <v>350473214000.0</v>
+      </c>
+      <c r="AE30">
+        <v>304769849000.0</v>
+      </c>
+      <c r="AF30">
+        <v>299368188000.0</v>
+      </c>
+      <c r="AG30">
+        <v>336443250000.0</v>
+      </c>
+      <c r="AH30">
+        <v>314261496000.0</v>
+      </c>
+      <c r="AI30">
+        <v>276494884000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>279954772000.0</v>
+      </c>
+      <c r="AK30">
+        <v>274820321000.0</v>
+      </c>
+      <c r="AL30">
+        <v>254996472000.0</v>
+      </c>
+      <c r="AM30">
+        <v>214711662000.0</v>
+      </c>
+      <c r="AN30">
+        <v>221076139000.0</v>
+      </c>
+      <c r="AO30">
+        <v>234340181000.0</v>
+      </c>
+      <c r="AP30">
+        <v>210357999000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>190981659000.0</v>
+      </c>
+      <c r="AR30">
+        <v>201179154000.0</v>
+      </c>
+      <c r="AS30">
+        <v>202552444000.0</v>
+      </c>
+      <c r="AT30">
+        <v>191277753000.0</v>
+      </c>
+      <c r="AU30">
+        <v>147209055000.0</v>
+      </c>
+      <c r="AV30">
+        <v>184506272000.0</v>
+      </c>
+      <c r="AW30">
+        <v>159045901000.0</v>
+      </c>
+      <c r="AX30">
+        <v>179042733000.0</v>
+      </c>
+      <c r="AY30">
+        <v>484101946000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-149713461000.0</v>
+      </c>
+      <c r="BA30">
+        <v>155692403000.0</v>
+      </c>
+      <c r="BB30">
+        <v>149917682000.0</v>
+      </c>
+      <c r="BC30">
+        <v>114509131000.0</v>
+      </c>
+      <c r="BD30">
+        <v>122079742000.0</v>
+      </c>
+      <c r="BE30">
+        <v>120134806000.0</v>
+      </c>
+      <c r="BF30">
+        <v>111604965000.0</v>
+      </c>
+      <c r="BG30">
+        <v>114802734000.0</v>
+      </c>
+      <c r="BH30">
+        <v>95894057000.0</v>
+      </c>
+      <c r="BI30">
+        <v>99052188000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>94144262000.0</v>
+      </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30"/>
+    </row>
+    <row r="31" spans="1:78">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31">
+        <v>-39127938000.0</v>
+      </c>
+      <c r="C31">
+        <v>-101939073000.0</v>
+      </c>
+      <c r="D31">
+        <v>-10915503000.0</v>
+      </c>
+      <c r="E31">
+        <v>-84291631000.0</v>
+      </c>
+      <c r="F31">
+        <v>-83327268000.0</v>
+      </c>
+      <c r="G31">
+        <v>-90900277000.0</v>
+      </c>
+      <c r="H31">
+        <v>-78894485000.0</v>
+      </c>
+      <c r="I31">
+        <v>-77514072000.0</v>
+      </c>
+      <c r="J31">
+        <v>-74536159000.0</v>
+      </c>
+      <c r="K31">
+        <v>-73530091000.0</v>
+      </c>
+      <c r="L31">
+        <v>-71509872000.0</v>
+      </c>
+      <c r="M31">
+        <v>-73210083000.0</v>
+      </c>
+      <c r="N31">
+        <v>-69538163000.0</v>
+      </c>
+      <c r="O31">
+        <v>-68136260000.0</v>
+      </c>
+      <c r="P31">
+        <v>-68348886000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-63062166000.0</v>
+      </c>
+      <c r="R31">
+        <v>-62504645000.0</v>
+      </c>
+      <c r="S31">
+        <v>-57717665000.0</v>
+      </c>
+      <c r="T31">
+        <v>-62494792000.0</v>
+      </c>
+      <c r="U31">
+        <v>-55790260000.0</v>
+      </c>
+      <c r="V31">
+        <v>-52532212000.0</v>
+      </c>
+      <c r="W31">
+        <v>-59443595000.0</v>
+      </c>
+      <c r="X31">
+        <v>-49254657000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-49612812000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-53523687000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-44159499000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-42886675000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-39390115000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-37839349000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-37578154000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-30919751000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-32265907000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-31447704000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-34168966000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-26545664000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-25060734000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-22760835000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-21914123000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-19008893000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-30268920000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-28013669000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-27512384000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-26441280000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-25389572000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-23225910000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-35112058000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-24603817000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-25816111000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-24609932000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-24240525000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-21312323000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-17834096000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-17423652000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-32543649000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-10365573000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-12510404000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-12781304000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-7243783000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-9364636000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-4985183000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-6359279000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+    </row>
+    <row r="32" spans="1:78">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32">
+        <v>4191881419000.0</v>
+      </c>
+      <c r="C32">
+        <v>4673528565000.0</v>
+      </c>
+      <c r="D32">
+        <v>4544281017000.0</v>
+      </c>
+      <c r="E32">
+        <v>4182325751000.0</v>
+      </c>
+      <c r="F32">
+        <v>4135472923000.0</v>
+      </c>
+      <c r="G32">
+        <v>4562871494000.0</v>
+      </c>
+      <c r="H32">
+        <v>4473806228000.0</v>
+      </c>
+      <c r="I32">
+        <v>3961414498000.0</v>
+      </c>
+      <c r="J32">
+        <v>4278543602000.0</v>
+      </c>
+      <c r="K32">
+        <v>4363677113000.0</v>
+      </c>
+      <c r="L32">
+        <v>4295777619000.0</v>
+      </c>
+      <c r="M32">
+        <v>3727332188000.0</v>
+      </c>
+      <c r="N32">
+        <v>4067451827000.0</v>
+      </c>
+      <c r="O32">
+        <v>4031361260000.0</v>
+      </c>
+      <c r="P32">
+        <v>3997184713000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3489143895000.0</v>
+      </c>
+      <c r="R32">
+        <v>3929691152000.0</v>
+      </c>
+      <c r="S32">
+        <v>3852893569000.0</v>
+      </c>
+      <c r="T32">
+        <v>3651689814000.0</v>
+      </c>
+      <c r="U32">
+        <v>3221039819000.0</v>
+      </c>
+      <c r="V32">
+        <v>3510800057000.0</v>
+      </c>
+      <c r="W32">
+        <v>3564984660000.0</v>
+      </c>
+      <c r="X32">
+        <v>3308308098000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2679925397000.0</v>
+      </c>
+      <c r="Z32">
+        <v>3106329087000.0</v>
+      </c>
+      <c r="AA32">
+        <v>3331285906000.0</v>
+      </c>
+      <c r="AB32">
+        <v>3147999376000.0</v>
+      </c>
+      <c r="AC32">
+        <v>2733555330000.0</v>
+      </c>
+      <c r="AD32">
+        <v>2867098588000.0</v>
+      </c>
+      <c r="AE32">
+        <v>2999035132000.0</v>
+      </c>
+      <c r="AF32">
+        <v>2839465531000.0</v>
+      </c>
+      <c r="AG32">
+        <v>2475201194000.0</v>
+      </c>
+      <c r="AH32">
+        <v>2575461511000.0</v>
+      </c>
+      <c r="AI32">
+        <v>2683745397000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>2461646085000.0</v>
+      </c>
+      <c r="AK32">
+        <v>2245717137000.0</v>
+      </c>
+      <c r="AL32">
+        <v>2248370247000.0</v>
+      </c>
+      <c r="AM32">
+        <v>2191116530000.0</v>
+      </c>
+      <c r="AN32">
+        <v>1806556663000.0</v>
+      </c>
+      <c r="AO32">
+        <v>2039494278000.0</v>
+      </c>
+      <c r="AP32">
+        <v>1930752800000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>2042620434000.0</v>
+      </c>
+      <c r="AR32">
+        <v>1649104402000.0</v>
+      </c>
+      <c r="AS32">
+        <v>1871841389000.0</v>
+      </c>
+      <c r="AT32">
+        <v>1720951276000.0</v>
+      </c>
+      <c r="AU32">
+        <v>2032978786000.0</v>
+      </c>
+      <c r="AV32">
+        <v>1668624539000.0</v>
+      </c>
+      <c r="AW32">
+        <v>1804332777000.0</v>
+      </c>
+      <c r="AX32">
+        <v>1637988466000.0</v>
+      </c>
+      <c r="AY32">
+        <v>1808185196000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>1547590381000.0</v>
+      </c>
+      <c r="BA32">
+        <v>1619070029000.0</v>
+      </c>
+      <c r="BB32">
+        <v>1463901097000.0</v>
+      </c>
+      <c r="BC32">
+        <v>1398067841000.0</v>
+      </c>
+      <c r="BD32">
+        <v>1231424062000.0</v>
+      </c>
+      <c r="BE32">
+        <v>1230854671000.0</v>
+      </c>
+      <c r="BF32">
+        <v>1160804692000.0</v>
+      </c>
+      <c r="BG32">
+        <v>1092516922000.0</v>
+      </c>
+      <c r="BH32">
+        <v>996612340000.0</v>
+      </c>
+      <c r="BI32">
+        <v>1088983343000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>987814798000.0</v>
+      </c>
+      <c r="BK32">
+        <v>928634280000.0</v>
+      </c>
+      <c r="BL32">
+        <v>835481496000.0</v>
+      </c>
+      <c r="BM32">
+        <v>832307844000.0</v>
+      </c>
+      <c r="BN32">
+        <v>749562998000.0</v>
+      </c>
+      <c r="BO32">
+        <v>770441487000.0</v>
+      </c>
+      <c r="BP32">
+        <v>723910043000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>730712732000.0</v>
+      </c>
+      <c r="BR32">
+        <v>649183266000.0</v>
+      </c>
+      <c r="BS32">
+        <v>629839488000.0</v>
+      </c>
+      <c r="BT32">
+        <v>733352825000.0</v>
+      </c>
+      <c r="BU32">
+        <v>737788629000.0</v>
+      </c>
+      <c r="BV32">
+        <v>610665142000.0</v>
+      </c>
+      <c r="BW32">
+        <v>548839163000.0</v>
+      </c>
+      <c r="BX32">
+        <v>606635630000.0</v>
+      </c>
+      <c r="BY32">
+        <v>504556608000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>474001230000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>154021801000.0</v>
+      </c>
+      <c r="C2">
+        <v>165388457000.0</v>
+      </c>
+      <c r="D2">
+        <v>143607901000.0</v>
+      </c>
+      <c r="E2">
+        <v>66944508000.0</v>
+      </c>
+      <c r="F2">
+        <v>110125084000.0</v>
+      </c>
+      <c r="G2">
+        <v>69778643000.0</v>
+      </c>
+      <c r="H2">
+        <v>66648633000.0</v>
+      </c>
+      <c r="I2">
+        <v>90495048000.0</v>
+      </c>
+      <c r="J2">
+        <v>71942498000.0</v>
+      </c>
+      <c r="K2">
+        <v>63048142000.0</v>
+      </c>
+      <c r="L2">
+        <v>51121154000.0</v>
+      </c>
+      <c r="M2">
+        <v>57234966000.0</v>
+      </c>
+      <c r="N2">
+        <v>65765956000.0</v>
+      </c>
+      <c r="O2">
+        <v>30853320000.0</v>
+      </c>
+      <c r="P2">
+        <v>28362209000.0</v>
+      </c>
+      <c r="Q2">
+        <v>33427335000.0</v>
+      </c>
+      <c r="R2">
+        <v>37121081000.0</v>
+      </c>
+      <c r="S2">
+        <v>140711583000.0</v>
+      </c>
+      <c r="T2">
+        <v>28865273000.0</v>
+      </c>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3">
+        <v>413090693000</v>
+      </c>
+      <c r="C3">
+        <v>648625160000</v>
+      </c>
+      <c r="D3">
+        <v>1173848301000</v>
+      </c>
+      <c r="E3">
+        <v>422796909000</v>
+      </c>
+      <c r="F3">
+        <v>422397589000</v>
+      </c>
+      <c r="G3">
+        <v>579809461000</v>
+      </c>
+      <c r="H3">
+        <v>408359560000</v>
+      </c>
+      <c r="I3">
+        <v>311434610000</v>
+      </c>
+      <c r="J3">
+        <v>381890615000</v>
+      </c>
+      <c r="K3">
+        <v>128847582000</v>
+      </c>
+      <c r="L3">
+        <v>192268521000</v>
+      </c>
+      <c r="M3">
+        <v>113397833000</v>
+      </c>
+      <c r="N3">
+        <v>111184453000</v>
+      </c>
+      <c r="O3">
+        <v>284308563000</v>
+      </c>
+      <c r="P3">
+        <v>103179757000</v>
+      </c>
+      <c r="Q3">
+        <v>99679825000</v>
+      </c>
+      <c r="R3">
+        <v>62963862000</v>
+      </c>
+      <c r="S3">
+        <v>124146744000</v>
+      </c>
+      <c r="T3">
+        <v>42945689000</v>
+      </c>
+      <c r="U3">
+        <v>36825504000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>8860265000.0</v>
+      </c>
+      <c r="C6">
+        <v>-11366656000.0</v>
+      </c>
+      <c r="D6">
+        <v>21780556000.0</v>
+      </c>
+      <c r="E6">
+        <v>76663393000.0</v>
+      </c>
+      <c r="F6">
+        <v>-43180576000.0</v>
+      </c>
+      <c r="G6">
+        <v>40346441000.0</v>
+      </c>
+      <c r="H6">
+        <v>3130010000.0</v>
+      </c>
+      <c r="I6">
+        <v>-23846415000.0</v>
+      </c>
+      <c r="J6">
+        <v>18552550000.0</v>
+      </c>
+      <c r="K6">
+        <v>8894356000.0</v>
+      </c>
+      <c r="L6">
+        <v>11926988000.0</v>
+      </c>
+      <c r="M6">
+        <v>-6113812000.0</v>
+      </c>
+      <c r="N6">
+        <v>-8530990000.0</v>
+      </c>
+      <c r="O6">
+        <v>34912636000.0</v>
+      </c>
+      <c r="P6">
+        <v>2491111000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-5065126000.0</v>
+      </c>
+      <c r="R6">
+        <v>-3693746000.0</v>
+      </c>
+      <c r="S6">
+        <v>-103590502000.0</v>
+      </c>
+      <c r="T6">
+        <v>111846310000.0</v>
+      </c>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B7">
+        <v>-996930034000.0</v>
+      </c>
+      <c r="C7">
+        <v>-974849955000.0</v>
+      </c>
+      <c r="D7">
+        <v>-907890766000.0</v>
+      </c>
+      <c r="E7">
+        <v>-841809920000.0</v>
+      </c>
+      <c r="F7">
+        <v>-783278352000.0</v>
+      </c>
+      <c r="G7">
+        <v>-739991228000.0</v>
+      </c>
+      <c r="H7">
+        <v>-740529458000.0</v>
+      </c>
+      <c r="I7">
+        <v>-685463536000.0</v>
+      </c>
+      <c r="J7">
+        <v>-552064647000.0</v>
+      </c>
+      <c r="K7">
+        <v>1663217000.0</v>
+      </c>
+      <c r="L7">
+        <v>1261400000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-284284155000.0</v>
+      </c>
+      <c r="F12">
+        <v>-390096058000.0</v>
+      </c>
+      <c r="G12">
+        <v>308553066000.0</v>
+      </c>
+      <c r="H12">
+        <v>57547735000.0</v>
+      </c>
+      <c r="I12">
+        <v>-298717551000.0</v>
+      </c>
+      <c r="J12">
+        <v>-92365912000.0</v>
+      </c>
+      <c r="K12">
+        <v>-297938359000.0</v>
+      </c>
+      <c r="L12">
+        <v>-3469837000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14">
+        <v>474175892000.0</v>
+      </c>
+      <c r="C14">
+        <v>409729057000.0</v>
+      </c>
+      <c r="D14">
+        <v>347555473000.0</v>
+      </c>
+      <c r="E14">
+        <v>319316909000.0</v>
+      </c>
+      <c r="F14">
+        <v>254355783000.0</v>
+      </c>
+      <c r="G14">
+        <v>209499336000.0</v>
+      </c>
+      <c r="H14">
+        <v>102800019000.0</v>
+      </c>
+      <c r="I14">
+        <v>104093611000.0</v>
+      </c>
+      <c r="J14">
+        <v>74305534000.0</v>
+      </c>
+      <c r="K14">
+        <v>59709730000.0</v>
+      </c>
+      <c r="L14">
+        <v>56840894000.0</v>
+      </c>
+      <c r="M14">
+        <v>53938169000.0</v>
+      </c>
+      <c r="N14">
+        <v>49305884000.0</v>
+      </c>
+      <c r="O14">
+        <v>44707321000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15">
+        <v>36940638000.0</v>
+      </c>
+      <c r="C15">
+        <v>39782226000.0</v>
+      </c>
+      <c r="D15">
+        <v>49041882000.0</v>
+      </c>
+      <c r="E15">
+        <v>40125176000.0</v>
+      </c>
+      <c r="F15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="G15">
+        <v>8916706000.0</v>
+      </c>
+      <c r="H15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="I15">
+        <v>16212212000.0</v>
+      </c>
+      <c r="J15">
+        <v>14185685000.0</v>
+      </c>
+      <c r="K15">
+        <v>7237595000.0</v>
+      </c>
+      <c r="L15">
+        <v>14475189000.0</v>
+      </c>
+      <c r="M15">
+        <v>14475189000.0</v>
+      </c>
+      <c r="N15">
+        <v>10132632000.0</v>
+      </c>
+      <c r="O15">
+        <v>13027670000.0</v>
+      </c>
+      <c r="P15">
+        <v>5790076000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
+        <v>11580151000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16">
+        <v>162882066000.0</v>
+      </c>
+      <c r="C16">
+        <v>154021801000.0</v>
+      </c>
+      <c r="D16">
+        <v>165388457000.0</v>
+      </c>
+      <c r="E16">
+        <v>143607901000.0</v>
+      </c>
+      <c r="F16">
+        <v>66944508000.0</v>
+      </c>
+      <c r="G16">
+        <v>110125084000.0</v>
+      </c>
+      <c r="H16">
+        <v>69778643000.0</v>
+      </c>
+      <c r="I16">
+        <v>66648633000.0</v>
+      </c>
+      <c r="J16">
+        <v>90495048000.0</v>
+      </c>
+      <c r="K16">
+        <v>71942498000.0</v>
+      </c>
+      <c r="L16">
+        <v>63048142000.0</v>
+      </c>
+      <c r="M16">
+        <v>51121154000.0</v>
+      </c>
+      <c r="N16">
+        <v>57234966000.0</v>
+      </c>
+      <c r="O16">
+        <v>65765956000.0</v>
+      </c>
+      <c r="P16">
+        <v>30853320000.0</v>
+      </c>
+      <c r="Q16">
+        <v>28362209000.0</v>
+      </c>
+      <c r="R16">
+        <v>33427335000.0</v>
+      </c>
+      <c r="S16">
+        <v>37121081000.0</v>
+      </c>
+      <c r="T16">
+        <v>140711583000.0</v>
+      </c>
+      <c r="U16">
+        <v>28865273000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B18">
+        <v>816203530000.0</v>
+      </c>
+      <c r="C18">
+        <v>-445366291000.0</v>
+      </c>
+      <c r="D18">
+        <v>-688300979000.0</v>
+      </c>
+      <c r="E18">
+        <v>135635408000.0</v>
+      </c>
+      <c r="F18">
+        <v>-339185989000.0</v>
+      </c>
+      <c r="G18">
+        <v>5963929000.0</v>
+      </c>
+      <c r="H18">
+        <v>-181343494000.0</v>
+      </c>
+      <c r="I18">
+        <v>-439877264000.0</v>
+      </c>
+      <c r="J18">
+        <v>-322045087000.0</v>
+      </c>
+      <c r="K18">
+        <v>-294728724000.0</v>
+      </c>
+      <c r="L18">
+        <v>-99605336000.0</v>
+      </c>
+      <c r="M18">
+        <v>5298996000.0</v>
+      </c>
+      <c r="N18">
+        <v>-135863238000.0</v>
+      </c>
+      <c r="O18">
+        <v>-159665561000.0</v>
+      </c>
+      <c r="P18">
+        <v>-91685514000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-157610037000.0</v>
+      </c>
+      <c r="R18">
+        <v>-56892857000.0</v>
+      </c>
+      <c r="S18">
+        <v>-109511243000.0</v>
+      </c>
+      <c r="T18">
+        <v>-22820475000.0</v>
+      </c>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-643333334000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1172246137000.0</v>
+      </c>
+      <c r="E19">
+        <v>-424997575000.0</v>
+      </c>
+      <c r="F19">
+        <v>-413333525000.0</v>
+      </c>
+      <c r="G19">
+        <v>-584124665000.0</v>
+      </c>
+      <c r="H19">
+        <v>4649683000.0</v>
+      </c>
+      <c r="I19">
+        <v>4649683000.0</v>
+      </c>
+      <c r="J19">
+        <v>2440080000.0</v>
+      </c>
+      <c r="K19">
+        <v>2202844000.0</v>
+      </c>
+      <c r="L19">
+        <v>2202844000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>854436857000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>323798940000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>-540101783000.0</v>
+      </c>
+      <c r="C21">
+        <v>668502656000.0</v>
+      </c>
+      <c r="D21">
+        <v>109984710000.0</v>
+      </c>
+      <c r="E21">
+        <v>267456127000.0</v>
+      </c>
+      <c r="F21">
+        <v>309721761000.0</v>
+      </c>
+      <c r="G21">
+        <v>48764422000.0</v>
+      </c>
+      <c r="H21">
+        <v>252537747000.0</v>
+      </c>
+      <c r="I21">
+        <v>141402296000.0</v>
+      </c>
+      <c r="J21">
+        <v>413033007000.0</v>
+      </c>
+      <c r="K21">
+        <v>-91798651000.0</v>
+      </c>
+      <c r="L21">
+        <v>194651842000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22">
+        <v>112444558000.0</v>
+      </c>
+      <c r="C22">
+        <v>184832585000.0</v>
+      </c>
+      <c r="D22">
+        <v>182447094000.0</v>
+      </c>
+      <c r="E22">
+        <v>239115408000.0</v>
+      </c>
+      <c r="F22">
+        <v>211514218000.0</v>
+      </c>
+      <c r="G22">
+        <v>60477744000.0</v>
+      </c>
+      <c r="H22">
+        <v>60833682000.0</v>
+      </c>
+      <c r="I22">
+        <v>77826083000.0</v>
+      </c>
+      <c r="J22">
+        <v>77871453000.0</v>
+      </c>
+      <c r="K22">
+        <v>72313034000.0</v>
+      </c>
+      <c r="L22">
+        <v>40618322000.0</v>
+      </c>
+      <c r="M22">
+        <v>104616805000.0</v>
+      </c>
+      <c r="N22">
+        <v>71146890000.0</v>
+      </c>
+      <c r="O22">
+        <v>57364698000.0</v>
+      </c>
+      <c r="P22">
+        <v>67044790000.0</v>
+      </c>
+      <c r="Q22">
+        <v>33027028000.0</v>
+      </c>
+      <c r="R22">
+        <v>11253751000.0</v>
+      </c>
+      <c r="S22">
+        <v>56226853000.0</v>
+      </c>
+      <c r="T22">
+        <v>33494663000.0</v>
+      </c>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>191</v>
+      </c>
+      <c r="B23">
+        <v>-241231869000.0</v>
+      </c>
+      <c r="C23">
+        <v>-200012621000.0</v>
+      </c>
+      <c r="D23">
+        <v>-206900314000.0</v>
+      </c>
+      <c r="E23">
+        <v>414315674000.0</v>
+      </c>
+      <c r="F23">
+        <v>-116051381000.0</v>
+      </c>
+      <c r="G23">
+        <v>-95507872000.0</v>
+      </c>
+      <c r="H23">
+        <v>-3935000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-820000000.0</v>
+      </c>
+      <c r="J23">
+        <v>31900000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-76126486000.0</v>
+      </c>
+      <c r="L23">
+        <v>-2774733000.0</v>
+      </c>
+      <c r="M23">
+        <v>1384000000.0</v>
+      </c>
+      <c r="N23">
+        <v>190701583000.0</v>
+      </c>
+      <c r="O23">
+        <v>-1503285000.0</v>
+      </c>
+      <c r="P23">
+        <v>1888129000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2621173000.0</v>
+      </c>
+      <c r="R23">
+        <v>4665768000.0</v>
+      </c>
+      <c r="S23">
+        <v>643072000.0</v>
+      </c>
+      <c r="T23">
+        <v>-39829090000.0</v>
+      </c>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>192</v>
+      </c>
+      <c r="B24">
+        <v>4953418000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1800000000.0</v>
+      </c>
+      <c r="D24">
+        <v>1602164000.0</v>
+      </c>
+      <c r="E24">
+        <v>-700666000.0</v>
+      </c>
+      <c r="F24">
+        <v>-7577176000.0</v>
+      </c>
+      <c r="G24">
+        <v>-8103629000.0</v>
+      </c>
+      <c r="H24">
+        <v>-50835263000.0</v>
+      </c>
+      <c r="I24">
+        <v>-32055487000.0</v>
+      </c>
+      <c r="J24">
+        <v>-92555312000.0</v>
+      </c>
+      <c r="K24">
+        <v>-94050664000.0</v>
+      </c>
+      <c r="L24">
+        <v>-67311641000.0</v>
+      </c>
+      <c r="M24">
+        <v>146418765000.0</v>
+      </c>
+      <c r="N24">
+        <v>-28081999000.0</v>
+      </c>
+      <c r="O24">
+        <v>-24827574000.0</v>
+      </c>
+      <c r="P24">
+        <v>-3234181000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-4451178000.0</v>
+      </c>
+      <c r="R24">
+        <v>3098218000.0</v>
+      </c>
+      <c r="S24">
+        <v>-19940251000.0</v>
+      </c>
+      <c r="T24">
+        <v>25203077000.0</v>
+      </c>
+      <c r="U24">
+        <v>1141155000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>193</v>
+      </c>
+      <c r="B25">
+        <v>642673773000.0</v>
+      </c>
+      <c r="C25">
+        <v>-391302773000.0</v>
+      </c>
+      <c r="D25">
+        <v>-44455245000.0</v>
+      </c>
+      <c r="E25">
+        <v>-558432317000.0</v>
+      </c>
+      <c r="F25">
+        <v>-382658401000.0</v>
+      </c>
+      <c r="G25">
+        <v>315796310000.0</v>
+      </c>
+      <c r="H25">
+        <v>63382365000.0</v>
+      </c>
+      <c r="I25">
+        <v>-77826083000.0</v>
+      </c>
+      <c r="J25">
+        <v>-77871453000.0</v>
+      </c>
+      <c r="K25">
+        <v>-72313034000.0</v>
+      </c>
+      <c r="L25">
+        <v>-40618322000.0</v>
+      </c>
+      <c r="M25">
+        <v>-104616805000.0</v>
+      </c>
+      <c r="N25">
+        <v>-71146890000.0</v>
+      </c>
+      <c r="O25">
+        <v>-57364698000.0</v>
+      </c>
+      <c r="P25">
+        <v>11494243000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-57930212000.0</v>
+      </c>
+      <c r="R25">
+        <v>6071005000.0</v>
+      </c>
+      <c r="S25">
+        <v>14635501000.0</v>
+      </c>
+      <c r="T25">
+        <v>20125214000.0</v>
+      </c>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>3152023000.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>2273288155000.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
+        <v>2537440498000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28">
+        <v>-818274290000.0</v>
+      </c>
+      <c r="C28">
+        <v>428707809000.0</v>
+      </c>
+      <c r="D28">
+        <v>708479371000.0</v>
+      </c>
+      <c r="E28">
+        <v>227512806000.0</v>
+      </c>
+      <c r="F28">
+        <v>286941349000.0</v>
+      </c>
+      <c r="G28">
+        <v>38697716000.0</v>
+      </c>
+      <c r="H28">
+        <v>230769335000.0</v>
+      </c>
+      <c r="I28">
+        <v>448169024000.0</v>
+      </c>
+      <c r="J28">
+        <v>430747322000.0</v>
+      </c>
+      <c r="K28">
+        <v>395505353000.0</v>
+      </c>
+      <c r="L28">
+        <v>178926653000.0</v>
+      </c>
+      <c r="M28">
+        <v>-158295993000.0</v>
+      </c>
+      <c r="N28">
+        <v>155414247000.0</v>
+      </c>
+      <c r="O28">
+        <v>219947571000.0</v>
+      </c>
+      <c r="P28">
+        <v>100880418000.0</v>
+      </c>
+      <c r="Q28">
+        <v>161039011000.0</v>
+      </c>
+      <c r="R28">
+        <v>48731970000.0</v>
+      </c>
+      <c r="S28">
+        <v>23782697000.0</v>
+      </c>
+      <c r="T28">
+        <v>109463708000.0</v>
+      </c>
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>1229294223000.0</v>
+      </c>
+      <c r="C29">
+        <v>203258869000.0</v>
+      </c>
+      <c r="D29">
+        <v>485547322000.0</v>
+      </c>
+      <c r="E29">
+        <v>558432317000.0</v>
+      </c>
+      <c r="F29">
+        <v>83211600000.0</v>
+      </c>
+      <c r="G29">
+        <v>585773390000.0</v>
+      </c>
+      <c r="H29">
+        <v>227016066000.0</v>
+      </c>
+      <c r="I29">
+        <v>-128442654000.0</v>
+      </c>
+      <c r="J29">
+        <v>59845528000.0</v>
+      </c>
+      <c r="K29">
+        <v>-165881142000.0</v>
+      </c>
+      <c r="L29">
+        <v>92663185000.0</v>
+      </c>
+      <c r="M29">
+        <v>118696829000.0</v>
+      </c>
+      <c r="N29">
+        <v>-24678785000.0</v>
+      </c>
+      <c r="O29">
+        <v>124643002000.0</v>
+      </c>
+      <c r="P29">
+        <v>11494243000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-57930212000.0</v>
+      </c>
+      <c r="R29">
+        <v>6071005000.0</v>
+      </c>
+      <c r="S29">
+        <v>14635501000.0</v>
+      </c>
+      <c r="T29">
+        <v>20125214000.0</v>
+      </c>
+      <c r="U29">
+        <v>26142251000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>198</v>
+      </c>
+      <c r="B30">
+        <v>-402159668000.0</v>
+      </c>
+      <c r="C30">
+        <v>-642453334000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1172246137000.0</v>
+      </c>
+      <c r="E30">
+        <v>-424997575000.0</v>
+      </c>
+      <c r="F30">
+        <v>-413333525000.0</v>
+      </c>
+      <c r="G30">
+        <v>-584124665000.0</v>
+      </c>
+      <c r="H30">
+        <v>-454545140000.0</v>
+      </c>
+      <c r="I30">
+        <v>-343490097000.0</v>
+      </c>
+      <c r="J30">
+        <v>-472005847000.0</v>
+      </c>
+      <c r="K30">
+        <v>-220695402000.0</v>
+      </c>
+      <c r="L30">
+        <v>-259580162000.0</v>
+      </c>
+      <c r="M30">
+        <v>33485352000.0</v>
+      </c>
+      <c r="N30">
+        <v>-139266452000.0</v>
+      </c>
+      <c r="O30">
+        <v>-309677937000.0</v>
+      </c>
+      <c r="P30">
+        <v>-109883550000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-108173925000.0</v>
+      </c>
+      <c r="R30">
+        <v>-58496721000.0</v>
+      </c>
+      <c r="S30">
+        <v>-142008700000.0</v>
+      </c>
+      <c r="T30">
+        <v>-17742612000.0</v>
+      </c>
+      <c r="U30">
+        <v>5879043000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:79">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:79">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>162882066000.0</v>
+      </c>
+      <c r="C2">
+        <v>102152231000.0</v>
+      </c>
+      <c r="D2">
+        <v>99414973000.0</v>
+      </c>
+      <c r="E2">
+        <v>103524067000.0</v>
+      </c>
+      <c r="F2">
+        <v>154021801000.0</v>
+      </c>
+      <c r="G2">
+        <v>159439798000.0</v>
+      </c>
+      <c r="H2">
+        <v>222406462000.0</v>
+      </c>
+      <c r="I2">
+        <v>227954250000.0</v>
+      </c>
+      <c r="J2">
+        <v>165388457000.0</v>
+      </c>
+      <c r="K2">
+        <v>154369671000.0</v>
+      </c>
+      <c r="L2">
+        <v>146092177000.0</v>
+      </c>
+      <c r="M2">
+        <v>128457236000.0</v>
+      </c>
+      <c r="N2">
+        <v>143607901000.0</v>
+      </c>
+      <c r="O2">
+        <v>101643547000.0</v>
+      </c>
+      <c r="P2">
+        <v>109650836000.0</v>
+      </c>
+      <c r="Q2">
+        <v>119274963000.0</v>
+      </c>
+      <c r="R2">
+        <v>66944508000.0</v>
+      </c>
+      <c r="S2">
+        <v>57100967000.0</v>
+      </c>
+      <c r="T2">
+        <v>86661279000.0</v>
+      </c>
+      <c r="U2">
+        <v>122740703000.0</v>
+      </c>
+      <c r="V2">
+        <v>110125084000.0</v>
+      </c>
+      <c r="W2">
+        <v>80447402000.0</v>
+      </c>
+      <c r="X2">
+        <v>70008349000.0</v>
+      </c>
+      <c r="Y2">
+        <v>67609260000.0</v>
+      </c>
+      <c r="Z2">
+        <v>69778643000.0</v>
+      </c>
+      <c r="AA2">
+        <v>97428388000.0</v>
+      </c>
+      <c r="AB2">
+        <v>102027906000.0</v>
+      </c>
+      <c r="AC2">
+        <v>104502139000.0</v>
+      </c>
+      <c r="AD2">
+        <v>66648633000.0</v>
+      </c>
+      <c r="AE2">
+        <v>105049831000.0</v>
+      </c>
+      <c r="AF2">
+        <v>85808509000.0</v>
+      </c>
+      <c r="AG2">
+        <v>89124063000.0</v>
+      </c>
+      <c r="AH2">
+        <v>90495048000.0</v>
+      </c>
+      <c r="AI2">
+        <v>70810547000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>85091394000.0</v>
+      </c>
+      <c r="AK2">
+        <v>56552368000.0</v>
+      </c>
+      <c r="AL2">
+        <v>71942498000.0</v>
+      </c>
+      <c r="AM2">
+        <v>54602712000.0</v>
+      </c>
+      <c r="AN2">
+        <v>66688920000.0</v>
+      </c>
+      <c r="AO2">
+        <v>58830662000.0</v>
+      </c>
+      <c r="AP2">
+        <v>63048142000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>52958177000.0</v>
+      </c>
+      <c r="AR2">
+        <v>55863371000.0</v>
+      </c>
+      <c r="AS2">
+        <v>57028668000.0</v>
+      </c>
+      <c r="AT2">
+        <v>51121154000.0</v>
+      </c>
+      <c r="AU2">
+        <v>57195413000.0</v>
+      </c>
+      <c r="AV2">
+        <v>61486447000.0</v>
+      </c>
+      <c r="AW2">
+        <v>65974018000.0</v>
+      </c>
+      <c r="AX2">
+        <v>57234966000.0</v>
+      </c>
+      <c r="AY2">
+        <v>60296767000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>68299175000.0</v>
+      </c>
+      <c r="BA2">
+        <v>73425629000.0</v>
+      </c>
+      <c r="BB2">
+        <v>65765956000.0</v>
+      </c>
+      <c r="BC2">
+        <v>41882238000.0</v>
+      </c>
+      <c r="BD2">
+        <v>42151149000.0</v>
+      </c>
+      <c r="BE2">
+        <v>40168582000.0</v>
+      </c>
+      <c r="BF2">
+        <v>30853320000.0</v>
+      </c>
+      <c r="BG2">
+        <v>40804541000.0</v>
+      </c>
+      <c r="BH2">
+        <v>43523115000.0</v>
+      </c>
+      <c r="BI2">
+        <v>32933899000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>28362209000.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+    </row>
+    <row r="3" spans="1:79">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3">
+        <v>95485296000</v>
+      </c>
+      <c r="C3">
+        <v>87704089000</v>
+      </c>
+      <c r="D3">
+        <v>94716915000</v>
+      </c>
+      <c r="E3">
+        <v>64016518000</v>
+      </c>
+      <c r="F3">
+        <v>166653171000</v>
+      </c>
+      <c r="G3">
+        <v>44109047000</v>
+      </c>
+      <c r="H3">
+        <v>188773467000</v>
+      </c>
+      <c r="I3">
+        <v>248505929000</v>
+      </c>
+      <c r="J3">
+        <v>167236717000</v>
+      </c>
+      <c r="K3">
+        <v>147768231000</v>
+      </c>
+      <c r="L3">
+        <v>850847548000</v>
+      </c>
+      <c r="M3">
+        <v>106206279000</v>
+      </c>
+      <c r="N3">
+        <v>69026243000</v>
+      </c>
+      <c r="O3">
+        <v>104601580000</v>
+      </c>
+      <c r="P3">
+        <v>100996263000</v>
+      </c>
+      <c r="Q3">
+        <v>121102463000</v>
+      </c>
+      <c r="R3">
+        <v>96096603000</v>
+      </c>
+      <c r="S3">
+        <v>53391298000</v>
+      </c>
+      <c r="T3">
+        <v>101089396000</v>
+      </c>
+      <c r="U3">
+        <v>166349115000</v>
+      </c>
+      <c r="V3">
+        <v>101567780000</v>
+      </c>
+      <c r="W3">
+        <v>400571137000</v>
+      </c>
+      <c r="X3">
+        <v>33168391000</v>
+      </c>
+      <c r="Y3">
+        <v>32542929000</v>
+      </c>
+      <c r="Z3">
+        <v>113527004000</v>
+      </c>
+      <c r="AA3">
+        <v>208342989000</v>
+      </c>
+      <c r="AB3">
+        <v>75442805000</v>
+      </c>
+      <c r="AC3">
+        <v>56779669000</v>
+      </c>
+      <c r="AD3">
+        <v>67794097000</v>
+      </c>
+      <c r="AE3">
+        <v>109925160000</v>
+      </c>
+      <c r="AF3">
+        <v>86522068000</v>
+      </c>
+      <c r="AG3">
+        <v>56839340000</v>
+      </c>
+      <c r="AH3">
+        <v>58148042000</v>
+      </c>
+      <c r="AI3">
+        <v>154221812000</v>
+      </c>
+      <c r="AJ3">
+        <v>137306331000</v>
+      </c>
+      <c r="AK3">
+        <v>51571668000</v>
+      </c>
+      <c r="AL3">
+        <v>38790804000</v>
+      </c>
+      <c r="AM3">
+        <v>21020731000</v>
+      </c>
+      <c r="AN3">
+        <v>42447087000</v>
+      </c>
+      <c r="AO3">
+        <v>43451628000</v>
+      </c>
+      <c r="AP3">
+        <v>21928136000</v>
+      </c>
+      <c r="AQ3">
+        <v>36171095000</v>
+      </c>
+      <c r="AR3">
+        <v>71827845000</v>
+      </c>
+      <c r="AS3">
+        <v>39088209000</v>
+      </c>
+      <c r="AT3">
+        <v>45181372000</v>
+      </c>
+      <c r="AU3">
+        <v>11965659000</v>
+      </c>
+      <c r="AV3">
+        <v>161175664000</v>
+      </c>
+      <c r="AW3">
+        <v>243352833000</v>
+      </c>
+      <c r="AX3">
+        <v>19255005000</v>
+      </c>
+      <c r="AY3">
+        <v>18420379000</v>
+      </c>
+      <c r="AZ3">
+        <v>31644270000</v>
+      </c>
+      <c r="BA3">
+        <v>31130666000</v>
+      </c>
+      <c r="BB3">
+        <v>29989138000</v>
+      </c>
+      <c r="BC3">
+        <v>52067671000</v>
+      </c>
+      <c r="BD3">
+        <v>26822550000</v>
+      </c>
+      <c r="BE3">
+        <v>9522097000</v>
+      </c>
+      <c r="BF3">
+        <v>195896245000</v>
+      </c>
+      <c r="BG3">
+        <v>38550312000</v>
+      </c>
+      <c r="BH3">
+        <v>22320955000</v>
+      </c>
+      <c r="BI3">
+        <v>24312472000</v>
+      </c>
+      <c r="BJ3">
+        <v>17996018000</v>
+      </c>
+      <c r="BK3">
+        <v>99679825000</v>
+      </c>
+      <c r="BL3">
+        <v>69714049000</v>
+      </c>
+      <c r="BM3">
+        <v>21445287000</v>
+      </c>
+      <c r="BN3">
+        <v>29632730000</v>
+      </c>
+      <c r="BO3">
+        <v>62963862000</v>
+      </c>
+      <c r="BP3">
+        <v>56505378000</v>
+      </c>
+      <c r="BQ3">
+        <v>43091199000</v>
+      </c>
+      <c r="BR3">
+        <v>23327055000</v>
+      </c>
+      <c r="BS3">
+        <v>124146744000</v>
+      </c>
+      <c r="BT3">
+        <v>85282556000</v>
+      </c>
+      <c r="BU3">
+        <v>36841806000</v>
+      </c>
+      <c r="BV3">
+        <v>9040903000</v>
+      </c>
+      <c r="BW3">
+        <v>42945688000</v>
+      </c>
+      <c r="BX3">
+        <v>20699675000</v>
+      </c>
+      <c r="BY3">
+        <v>27308790000</v>
+      </c>
+      <c r="BZ3">
+        <v>9181000000</v>
+      </c>
+      <c r="CA3">
+        <v>36825504000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+    </row>
+    <row r="5" spans="1:79">
+      <c r="A5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+    </row>
+    <row r="6" spans="1:79">
+      <c r="A6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>-43941912000.0</v>
+      </c>
+      <c r="C6">
+        <v>60729835000.0</v>
+      </c>
+      <c r="D6">
+        <v>2737258000.0</v>
+      </c>
+      <c r="E6">
+        <v>-4109094000.0</v>
+      </c>
+      <c r="F6">
+        <v>-50497734000.0</v>
+      </c>
+      <c r="G6">
+        <v>-5417997000.0</v>
+      </c>
+      <c r="H6">
+        <v>-62966664000.0</v>
+      </c>
+      <c r="I6">
+        <v>-5547788000.0</v>
+      </c>
+      <c r="J6">
+        <v>62565793000.0</v>
+      </c>
+      <c r="K6">
+        <v>11018786000.0</v>
+      </c>
+      <c r="L6">
+        <v>8277495000.0</v>
+      </c>
+      <c r="M6">
+        <v>17634941000.0</v>
+      </c>
+      <c r="N6">
+        <v>-15150665000.0</v>
+      </c>
+      <c r="O6">
+        <v>41964354000.0</v>
+      </c>
+      <c r="P6">
+        <v>-8007289000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-9624127000.0</v>
+      </c>
+      <c r="R6">
+        <v>52330455000.0</v>
+      </c>
+      <c r="S6">
+        <v>9843541000.0</v>
+      </c>
+      <c r="T6">
+        <v>-29560312000.0</v>
+      </c>
+      <c r="U6">
+        <v>-36079424000.0</v>
+      </c>
+      <c r="V6">
+        <v>12615619000.0</v>
+      </c>
+      <c r="W6">
+        <v>29677682000.0</v>
+      </c>
+      <c r="X6">
+        <v>10439053000.0</v>
+      </c>
+      <c r="Y6">
+        <v>2399089000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2169383000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-27649745000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-4599518000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-2474233000.0</v>
+      </c>
+      <c r="AD6">
+        <v>37853506000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-38401198000.0</v>
+      </c>
+      <c r="AF6">
+        <v>19241322000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-3315554000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1370985000.0</v>
+      </c>
+      <c r="AI6">
+        <v>19684501000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-14280847000.0</v>
+      </c>
+      <c r="AK6">
+        <v>28539026000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-15390130000.0</v>
+      </c>
+      <c r="AM6">
+        <v>17339786000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-12086208000.0</v>
+      </c>
+      <c r="AO6">
+        <v>7858258000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-4217480000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>10089965000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-2905194000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1165297000.0</v>
+      </c>
+      <c r="AT6">
+        <v>5907514000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-6074259000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-4291034000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-4487571000.0</v>
+      </c>
+      <c r="AX6">
+        <v>8739052000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-3061801000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-8002408000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-5126454000.0</v>
+      </c>
+      <c r="BB6">
+        <v>7659673000.0</v>
+      </c>
+      <c r="BC6">
+        <v>23883718000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-268911000.0</v>
+      </c>
+      <c r="BE6">
+        <v>1982567000.0</v>
+      </c>
+      <c r="BF6">
+        <v>9315262000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-9951221000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-2718574000.0</v>
+      </c>
+      <c r="BI6">
+        <v>10589216000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>4571690000.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+    </row>
+    <row r="7" spans="1:79">
+      <c r="A7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-996930034000.0</v>
+      </c>
+      <c r="D7">
+        <v>-756956720000.0</v>
+      </c>
+      <c r="E7">
+        <v>-513520708000.0</v>
+      </c>
+      <c r="F7">
+        <v>-258245716000.0</v>
+      </c>
+      <c r="G7">
+        <v>-974849955000.0</v>
+      </c>
+      <c r="H7">
+        <v>-731228734000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-678370885000.0</v>
+      </c>
+      <c r="M7">
+        <v>-451272135000.0</v>
+      </c>
+      <c r="N7">
+        <v>-225613441000.0</v>
+      </c>
+      <c r="O7">
+        <v>-841809920000.0</v>
+      </c>
+      <c r="P7">
+        <v>-538522103000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-357754051000.0</v>
+      </c>
+      <c r="R7">
+        <v>-177717727000.0</v>
+      </c>
+      <c r="S7">
+        <v>-783278352000.0</v>
+      </c>
+      <c r="T7">
+        <v>-388674607000.0</v>
+      </c>
+      <c r="U7">
+        <v>-387488791000.0</v>
+      </c>
+      <c r="V7">
+        <v>-193615773000.0</v>
+      </c>
+      <c r="W7">
+        <v>-739991228000.0</v>
+      </c>
+      <c r="X7">
+        <v>-528155832000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-347101201000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-182418601000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-740529458000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-532976044000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
+        <v>90376951000.0</v>
+      </c>
+      <c r="P12">
+        <v>117448352000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-575141405000.0</v>
+      </c>
+      <c r="R12">
+        <v>83031947000.0</v>
+      </c>
+      <c r="S12">
+        <v>-129140190000.0</v>
+      </c>
+      <c r="T12">
+        <v>-126319531000.0</v>
+      </c>
+      <c r="U12">
+        <v>-94699236000.0</v>
+      </c>
+      <c r="V12">
+        <v>-39937101000.0</v>
+      </c>
+      <c r="W12">
+        <v>274331713000.0</v>
+      </c>
+      <c r="X12">
+        <v>43258512000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-12400037000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3362878000.0</v>
+      </c>
+      <c r="AA12">
+        <v>197844987000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-83722207000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-15871577000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-34979089000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-106946212000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-174238592000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14">
+        <v>119136668000.0</v>
+      </c>
+      <c r="C14">
+        <v>110270655000.0</v>
+      </c>
+      <c r="D14">
+        <v>123691057000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>133139410000.0</v>
+      </c>
+      <c r="H14">
+        <v>101343782000.0</v>
+      </c>
+      <c r="I14">
+        <v>89711005000.0</v>
+      </c>
+      <c r="J14">
+        <v>85534860000.0</v>
+      </c>
+      <c r="K14">
+        <v>101645812000.0</v>
+      </c>
+      <c r="L14">
+        <v>84369645000.0</v>
+      </c>
+      <c r="M14">
+        <v>80827189000.0</v>
+      </c>
+      <c r="N14">
+        <v>78035832000.0</v>
+      </c>
+      <c r="O14">
+        <v>89117321000.0</v>
+      </c>
+      <c r="P14">
+        <v>83773380000.0</v>
+      </c>
+      <c r="Q14">
+        <v>75271671000.0</v>
+      </c>
+      <c r="R14">
+        <v>71154537000.0</v>
+      </c>
+      <c r="S14">
+        <v>75177703000.0</v>
+      </c>
+      <c r="T14">
+        <v>66266021000.0</v>
+      </c>
+      <c r="U14">
+        <v>56573455000.0</v>
+      </c>
+      <c r="V14">
+        <v>56338604000.0</v>
+      </c>
+      <c r="W14">
+        <v>125590101000.0</v>
+      </c>
+      <c r="X14">
+        <v>30851570000.0</v>
+      </c>
+      <c r="Y14">
+        <v>30494315000.0</v>
+      </c>
+      <c r="Z14">
+        <v>29806594000.0</v>
+      </c>
+      <c r="AA14">
+        <v>36317362000.0</v>
+      </c>
+      <c r="AB14">
+        <v>25652492000.0</v>
+      </c>
+      <c r="AC14">
+        <v>23545568000.0</v>
+      </c>
+      <c r="AD14">
+        <v>23008976000.0</v>
+      </c>
+      <c r="AE14">
+        <v>24069895000.0</v>
+      </c>
+      <c r="AF14">
+        <v>24284531000.0</v>
+      </c>
+      <c r="AG14">
+        <v>22537556000.0</v>
+      </c>
+      <c r="AH14">
+        <v>21474144000.0</v>
+      </c>
+      <c r="AI14">
+        <v>20600304000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>19473722000.0</v>
+      </c>
+      <c r="AK14">
+        <v>18424928000.0</v>
+      </c>
+      <c r="AL14">
+        <v>15806580000.0</v>
+      </c>
+      <c r="AM14">
+        <v>15892677000.0</v>
+      </c>
+      <c r="AN14">
+        <v>16160588000.0</v>
+      </c>
+      <c r="AO14">
+        <v>14451358000.0</v>
+      </c>
+      <c r="AP14">
+        <v>13205107000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>13816456000.0</v>
+      </c>
+      <c r="AR14">
+        <v>14407731000.0</v>
+      </c>
+      <c r="AS14">
+        <v>14390743000.0</v>
+      </c>
+      <c r="AT14">
+        <v>12817082000.0</v>
+      </c>
+      <c r="AU14">
+        <v>14499267000.0</v>
+      </c>
+      <c r="AV14">
+        <v>13886435000.0</v>
+      </c>
+      <c r="AW14">
+        <v>13183065000.0</v>
+      </c>
+      <c r="AX14">
+        <v>12369402000.0</v>
+      </c>
+      <c r="AY14">
+        <v>11600463000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>13080478000.0</v>
+      </c>
+      <c r="BA14">
+        <v>12499421000.0</v>
+      </c>
+      <c r="BB14">
+        <v>12125522000.0</v>
+      </c>
+      <c r="BC14">
+        <v>14293220000.0</v>
+      </c>
+      <c r="BD14">
+        <v>11148831000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>36940638000.0</v>
+      </c>
+      <c r="D15">
+        <v>36940638000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>39782226000.0</v>
+      </c>
+      <c r="H15">
+        <v>39782226000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>49041882000.0</v>
+      </c>
+      <c r="M15">
+        <v>49041882000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
+        <v>40125176000.0</v>
+      </c>
+      <c r="P15">
+        <v>40125176000.0</v>
+      </c>
+      <c r="Q15">
+        <v>40125176000.0</v>
+      </c>
+      <c r="R15">
+        <v>40125176000.0</v>
+      </c>
+      <c r="S15">
+        <v>40125176000.0</v>
+      </c>
+      <c r="T15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="U15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="V15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="W15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="X15">
+        <v>8916706000.0</v>
+      </c>
+      <c r="Y15">
+        <v>8916706000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8916706000.0</v>
+      </c>
+      <c r="AA15">
+        <v>8916706000.0</v>
+      </c>
+      <c r="AB15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="AC15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="AD15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="AE15">
+        <v>17833412000.0</v>
+      </c>
+      <c r="AF15">
+        <v>16212212000.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
+        <v>14185685000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>14185685000.0</v>
+      </c>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
+        <v>4607500000.0</v>
+      </c>
+      <c r="AN15">
+        <v>7237594000.0</v>
+      </c>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
+        <v>450000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>14475189000.0</v>
+      </c>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>14475189000.0</v>
+      </c>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
+        <v>10132632000.0</v>
+      </c>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
+        <v>13027670000.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
+        <v>5790076000.0</v>
+      </c>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
+        <v>11580151000.0</v>
+      </c>
+      <c r="BP15">
+        <v>13300151000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>13300151000.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
+        <v>1775460000.0</v>
+      </c>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16">
+        <v>118940154000.0</v>
+      </c>
+      <c r="C16">
+        <v>162882066000.0</v>
+      </c>
+      <c r="D16">
+        <v>102152231000.0</v>
+      </c>
+      <c r="E16">
+        <v>99414973000.0</v>
+      </c>
+      <c r="F16">
+        <v>103524067000.0</v>
+      </c>
+      <c r="G16">
+        <v>154021801000.0</v>
+      </c>
+      <c r="H16">
+        <v>159439798000.0</v>
+      </c>
+      <c r="I16">
+        <v>222406462000.0</v>
+      </c>
+      <c r="J16">
+        <v>227954250000.0</v>
+      </c>
+      <c r="K16">
+        <v>165388457000.0</v>
+      </c>
+      <c r="L16">
+        <v>154369672000.0</v>
+      </c>
+      <c r="M16">
+        <v>146092177000.0</v>
+      </c>
+      <c r="N16">
+        <v>128457236000.0</v>
+      </c>
+      <c r="O16">
+        <v>143607901000.0</v>
+      </c>
+      <c r="P16">
+        <v>101643547000.0</v>
+      </c>
+      <c r="Q16">
+        <v>109650836000.0</v>
+      </c>
+      <c r="R16">
+        <v>119274963000.0</v>
+      </c>
+      <c r="S16">
+        <v>66944508000.0</v>
+      </c>
+      <c r="T16">
+        <v>57100967000.0</v>
+      </c>
+      <c r="U16">
+        <v>86661279000.0</v>
+      </c>
+      <c r="V16">
+        <v>122740703000.0</v>
+      </c>
+      <c r="W16">
+        <v>110125084000.0</v>
+      </c>
+      <c r="X16">
+        <v>80447402000.0</v>
+      </c>
+      <c r="Y16">
+        <v>70008349000.0</v>
+      </c>
+      <c r="Z16">
+        <v>67609260000.0</v>
+      </c>
+      <c r="AA16">
+        <v>69778643000.0</v>
+      </c>
+      <c r="AB16">
+        <v>97428388000.0</v>
+      </c>
+      <c r="AC16">
+        <v>102027906000.0</v>
+      </c>
+      <c r="AD16">
+        <v>104502139000.0</v>
+      </c>
+      <c r="AE16">
+        <v>66648633000.0</v>
+      </c>
+      <c r="AF16">
+        <v>105049831000.0</v>
+      </c>
+      <c r="AG16">
+        <v>85808509000.0</v>
+      </c>
+      <c r="AH16">
+        <v>89124063000.0</v>
+      </c>
+      <c r="AI16">
+        <v>90495048000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>70810547000.0</v>
+      </c>
+      <c r="AK16">
+        <v>85091394000.0</v>
+      </c>
+      <c r="AL16">
+        <v>56552368000.0</v>
+      </c>
+      <c r="AM16">
+        <v>71942498000.0</v>
+      </c>
+      <c r="AN16">
+        <v>54602712000.0</v>
+      </c>
+      <c r="AO16">
+        <v>66688920000.0</v>
+      </c>
+      <c r="AP16">
+        <v>58830662000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>63048142000.0</v>
+      </c>
+      <c r="AR16">
+        <v>52958177000.0</v>
+      </c>
+      <c r="AS16">
+        <v>55863371000.0</v>
+      </c>
+      <c r="AT16">
+        <v>57028668000.0</v>
+      </c>
+      <c r="AU16">
+        <v>51121154000.0</v>
+      </c>
+      <c r="AV16">
+        <v>57195413000.0</v>
+      </c>
+      <c r="AW16">
+        <v>61486447000.0</v>
+      </c>
+      <c r="AX16">
+        <v>65974018000.0</v>
+      </c>
+      <c r="AY16">
+        <v>57234966000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>60296767000.0</v>
+      </c>
+      <c r="BA16">
+        <v>68299175000.0</v>
+      </c>
+      <c r="BB16">
+        <v>73425629000.0</v>
+      </c>
+      <c r="BC16">
+        <v>65765956000.0</v>
+      </c>
+      <c r="BD16">
+        <v>41882238000.0</v>
+      </c>
+      <c r="BE16">
+        <v>42151149000.0</v>
+      </c>
+      <c r="BF16">
+        <v>40168582000.0</v>
+      </c>
+      <c r="BG16">
+        <v>30853320000.0</v>
+      </c>
+      <c r="BH16">
+        <v>40804541000.0</v>
+      </c>
+      <c r="BI16">
+        <v>43523115000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>32933899000.0</v>
+      </c>
+      <c r="BK16">
+        <v>28362209000.0</v>
+      </c>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B18">
+        <v>-118235867000.0</v>
+      </c>
+      <c r="C18">
+        <v>368535674000.0</v>
+      </c>
+      <c r="D18">
+        <v>254837673000.0</v>
+      </c>
+      <c r="E18">
+        <v>269503805000.0</v>
+      </c>
+      <c r="F18">
+        <v>-76673622000.0</v>
+      </c>
+      <c r="G18">
+        <v>31017845000.0</v>
+      </c>
+      <c r="H18">
+        <v>-68847149000.0</v>
+      </c>
+      <c r="I18">
+        <v>-290438817000.0</v>
+      </c>
+      <c r="J18">
+        <v>-117098170000.0</v>
+      </c>
+      <c r="K18">
+        <v>126219134000.0</v>
+      </c>
+      <c r="L18">
+        <v>-738562511000.0</v>
+      </c>
+      <c r="M18">
+        <v>-46035397000.0</v>
+      </c>
+      <c r="N18">
+        <v>-4401529000.0</v>
+      </c>
+      <c r="O18">
+        <v>56359479000.0</v>
+      </c>
+      <c r="P18">
+        <v>37425360000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-12546444000.0</v>
+      </c>
+      <c r="R18">
+        <v>-24942066000.0</v>
+      </c>
+      <c r="S18">
+        <v>-25229601000.0</v>
+      </c>
+      <c r="T18">
+        <v>-103739853000.0</v>
+      </c>
+      <c r="U18">
+        <v>-188818325000.0</v>
+      </c>
+      <c r="V18">
+        <v>-21398210000.0</v>
+      </c>
+      <c r="W18">
+        <v>-803807000.0</v>
+      </c>
+      <c r="X18">
+        <v>70185408000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-4659701000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-58757971000.0</v>
+      </c>
+      <c r="AA18">
+        <v>36524372000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-110480642000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-38379443000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-69118032000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-170408652000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-199495557000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-53970783000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-16084960000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-41612523000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-139021335000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-5844616000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-135601066000.0</v>
+      </c>
+      <c r="AM18">
+        <v>59133715000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-182845251000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-61343921000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-109707720000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>124425414000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-112254892000.0</v>
+      </c>
+      <c r="AS18">
+        <v>8022650000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-119881196000.0</v>
+      </c>
+      <c r="AU18">
+        <v>153556380000.0</v>
+      </c>
+      <c r="AV18">
+        <v>85069249000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-169413407000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-63913226000.0</v>
+      </c>
+      <c r="AY18">
+        <v>43439972000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-120347450000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-29426844000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-29528916000.0</v>
+      </c>
+      <c r="BC18">
+        <v>48349629000.0</v>
+      </c>
+      <c r="BD18">
+        <v>2473670000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-9522097000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-195896245000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-38550312000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-22320955000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-24312472000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-17996018000.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-62880335000.0</v>
+      </c>
+      <c r="F19">
+        <v>-166206930000.0</v>
+      </c>
+      <c r="G19">
+        <v>-48115125000.0</v>
+      </c>
+      <c r="H19">
+        <v>-186864583000.0</v>
+      </c>
+      <c r="I19">
+        <v>-246849591000.0</v>
+      </c>
+      <c r="J19">
+        <v>-161504035000.0</v>
+      </c>
+      <c r="K19">
+        <v>-148463352000.0</v>
+      </c>
+      <c r="L19">
+        <v>-849697563000.0</v>
+      </c>
+      <c r="M19">
+        <v>-105766102000.0</v>
+      </c>
+      <c r="N19">
+        <v>-68319120000.0</v>
+      </c>
+      <c r="O19">
+        <v>-110145458000.0</v>
+      </c>
+      <c r="P19">
+        <v>-99763613000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-120396946000.0</v>
+      </c>
+      <c r="R19">
+        <v>-94691558000.0</v>
+      </c>
+      <c r="S19">
+        <v>-55369067000.0</v>
+      </c>
+      <c r="T19">
+        <v>-102772823000.0</v>
+      </c>
+      <c r="U19">
+        <v>-162830919000.0</v>
+      </c>
+      <c r="V19">
+        <v>-92360716000.0</v>
+      </c>
+      <c r="W19">
+        <v>-407072313000.0</v>
+      </c>
+      <c r="X19">
+        <v>-32384165000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-31651671000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-113016516000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-71538635000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-44448746000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-77165855000.0</v>
+      </c>
+      <c r="AE19">
+        <v>4649684000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>76532342000.0</v>
+      </c>
+      <c r="C21">
+        <v>-167488879000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-198418294000.0</v>
+      </c>
+      <c r="F21">
+        <v>12692337000.0</v>
+      </c>
+      <c r="G21">
+        <v>201031271000.0</v>
+      </c>
+      <c r="H21">
+        <v>35070351000.0</v>
+      </c>
+      <c r="I21">
+        <v>240646689000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
+        <v>-104406706000.0</v>
+      </c>
+      <c r="P21">
+        <v>171953851000.0</v>
+      </c>
+      <c r="Q21">
+        <v>207073454000.0</v>
+      </c>
+      <c r="R21">
+        <v>-7164472000.0</v>
+      </c>
+      <c r="S21">
+        <v>29651783000.0</v>
+      </c>
+      <c r="T21">
+        <v>106042508000.0</v>
+      </c>
+      <c r="U21">
+        <v>149220704000.0</v>
+      </c>
+      <c r="V21">
+        <v>24806766000.0</v>
+      </c>
+      <c r="W21">
+        <v>36982667000.0</v>
+      </c>
+      <c r="X21">
+        <v>-50463877000.0</v>
+      </c>
+      <c r="Y21">
+        <v>6167531000.0</v>
+      </c>
+      <c r="Z21">
+        <v>56078101000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-11971948000.0</v>
+      </c>
+      <c r="AB21">
+        <v>120506892000.0</v>
+      </c>
+      <c r="AC21">
+        <v>37741739000.0</v>
+      </c>
+      <c r="AD21">
+        <v>106261064000.0</v>
+      </c>
+      <c r="AE21">
+        <v>174228740000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-89370640000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22">
+        <v>19616522000.0</v>
+      </c>
+      <c r="C22">
+        <v>45329388000.0</v>
+      </c>
+      <c r="D22">
+        <v>40973334000.0</v>
+      </c>
+      <c r="E22">
+        <v>21883022000.0</v>
+      </c>
+      <c r="F22">
+        <v>4258814000.0</v>
+      </c>
+      <c r="G22">
+        <v>53885654000.0</v>
+      </c>
+      <c r="H22">
+        <v>50546352000.0</v>
+      </c>
+      <c r="I22">
+        <v>26583761000.0</v>
+      </c>
+      <c r="J22">
+        <v>53816818000.0</v>
+      </c>
+      <c r="K22">
+        <v>32912631000.0</v>
+      </c>
+      <c r="L22">
+        <v>58017079000.0</v>
+      </c>
+      <c r="M22">
+        <v>26892670000.0</v>
+      </c>
+      <c r="N22">
+        <v>64624714000.0</v>
+      </c>
+      <c r="O22">
+        <v>71843738000.0</v>
+      </c>
+      <c r="P22">
+        <v>54648243000.0</v>
+      </c>
+      <c r="Q22">
+        <v>33284348000.0</v>
+      </c>
+      <c r="R22">
+        <v>79339079000.0</v>
+      </c>
+      <c r="S22">
+        <v>74686527000.0</v>
+      </c>
+      <c r="T22">
+        <v>57403053000.0</v>
+      </c>
+      <c r="U22">
+        <v>15656571000.0</v>
+      </c>
+      <c r="V22">
+        <v>63768067000.0</v>
+      </c>
+      <c r="W22">
+        <v>-154484000.0</v>
+      </c>
+      <c r="X22">
+        <v>29243717000.0</v>
+      </c>
+      <c r="Y22">
+        <v>9788951000.0</v>
+      </c>
+      <c r="Z22">
+        <v>21599560000.0</v>
+      </c>
+      <c r="AA22">
+        <v>19836310000.0</v>
+      </c>
+      <c r="AB22">
+        <v>23355476000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-2381684000.0</v>
+      </c>
+      <c r="AD22">
+        <v>20023580000.0</v>
+      </c>
+      <c r="AE22">
+        <v>22392163000.0</v>
+      </c>
+      <c r="AF22">
+        <v>25123731000.0</v>
+      </c>
+      <c r="AG22">
+        <v>9772931000.0</v>
+      </c>
+      <c r="AH22">
+        <v>20537258000.0</v>
+      </c>
+      <c r="AI22">
+        <v>20563274000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>16938273000.0</v>
+      </c>
+      <c r="AK22">
+        <v>9320574000.0</v>
+      </c>
+      <c r="AL22">
+        <v>31049332000.0</v>
+      </c>
+      <c r="AM22">
+        <v>31973414000.0</v>
+      </c>
+      <c r="AN22">
+        <v>5122957000.0</v>
+      </c>
+      <c r="AO22">
+        <v>14092642000.0</v>
+      </c>
+      <c r="AP22">
+        <v>21124021000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>27445450000.0</v>
+      </c>
+      <c r="AR22">
+        <v>-10076605000.0</v>
+      </c>
+      <c r="AS22">
+        <v>3692217000.0</v>
+      </c>
+      <c r="AT22">
+        <v>19557260000.0</v>
+      </c>
+      <c r="AU22">
+        <v>34325915000.0</v>
+      </c>
+      <c r="AV22">
+        <v>2851607000.0</v>
+      </c>
+      <c r="AW22">
+        <v>48179162000.0</v>
+      </c>
+      <c r="AX22">
+        <v>19260121000.0</v>
+      </c>
+      <c r="AY22">
+        <v>31130037000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>7926873000.0</v>
+      </c>
+      <c r="BA22">
+        <v>20711085000.0</v>
+      </c>
+      <c r="BB22">
+        <v>11378895000.0</v>
+      </c>
+      <c r="BC22">
+        <v>10357061000.0</v>
+      </c>
+      <c r="BD22">
+        <v>6653070000.0</v>
+      </c>
+      <c r="BE22">
+        <v>20868317000.0</v>
+      </c>
+      <c r="BF22">
+        <v>19486250000.0</v>
+      </c>
+      <c r="BG22">
+        <v>15862332000.0</v>
+      </c>
+      <c r="BH22">
+        <v>11857684000.0</v>
+      </c>
+      <c r="BI22">
+        <v>21009599000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>18315175000.0</v>
+      </c>
+      <c r="BK22">
+        <v>9363338000.0</v>
+      </c>
+      <c r="BL22">
+        <v>4609650000.0</v>
+      </c>
+      <c r="BM22">
+        <v>7297275000.0</v>
+      </c>
+      <c r="BN22">
+        <v>11756765000.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22">
+        <v>6337577000.0</v>
+      </c>
+      <c r="BR22">
+        <v>9943957000.0</v>
+      </c>
+      <c r="BS22">
+        <v>7976596000.0</v>
+      </c>
+      <c r="BT22">
+        <v>17606275000.0</v>
+      </c>
+      <c r="BU22">
+        <v>16594905000.0</v>
+      </c>
+      <c r="BV22">
+        <v>14049077000.0</v>
+      </c>
+      <c r="BW22">
+        <v>7699840000.0</v>
+      </c>
+      <c r="BX22">
+        <v>11918332000.0</v>
+      </c>
+      <c r="BY22">
+        <v>6528850000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>7347641000.0</v>
+      </c>
+      <c r="CA22"/>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>191</v>
+      </c>
+      <c r="B23">
+        <v>-2889250000.0</v>
+      </c>
+      <c r="C23">
+        <v>-148483572000.0</v>
+      </c>
+      <c r="D23">
+        <v>-29454819000.0</v>
+      </c>
+      <c r="E23">
+        <v>-76330788000.0</v>
+      </c>
+      <c r="F23">
+        <v>13037310000.0</v>
+      </c>
+      <c r="G23">
+        <v>-233461035000.0</v>
+      </c>
+      <c r="H23">
+        <v>32568570000.0</v>
+      </c>
+      <c r="I23">
+        <v>18702908000.0</v>
+      </c>
+      <c r="J23">
+        <v>-17823064000.0</v>
+      </c>
+      <c r="K23">
+        <v>-197488314000.0</v>
+      </c>
+      <c r="L23">
+        <v>745690020000.0</v>
+      </c>
+      <c r="M23">
+        <v>-9288000000.0</v>
+      </c>
+      <c r="N23">
+        <v>14064417000.0</v>
+      </c>
+      <c r="O23">
+        <v>-158757755000.0</v>
+      </c>
+      <c r="P23">
+        <v>2646715000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-2118000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-7164472000.0</v>
+      </c>
+      <c r="S23">
+        <v>-103705253000.0</v>
+      </c>
+      <c r="T23">
+        <v>-12346128000.0</v>
+      </c>
+      <c r="U23">
+        <v>1000.0</v>
+      </c>
+      <c r="V23">
+        <v>-1000.0</v>
+      </c>
+      <c r="W23">
+        <v>-94357873000.0</v>
+      </c>
+      <c r="X23">
+        <v>-21933771000.0</v>
+      </c>
+      <c r="Y23">
+        <v>6167531000.0</v>
+      </c>
+      <c r="Z23">
+        <v>55972719000.0</v>
+      </c>
+      <c r="AA23">
+        <v>24999000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-2000000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-1960000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>99282271000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-908581000.0</v>
+      </c>
+      <c r="AF23">
+        <v>322898940000.0</v>
+      </c>
+      <c r="AG23">
+        <v>98443000.0</v>
+      </c>
+      <c r="AH23">
+        <v>11230883000.0</v>
+      </c>
+      <c r="AI23">
+        <v>36121170000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>89931986000.0</v>
+      </c>
+      <c r="AK23">
+        <v>59086188000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-2573767000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-4412802000.0</v>
+      </c>
+      <c r="AN23">
+        <v>6530772000.0</v>
+      </c>
+      <c r="AO23">
+        <v>479040333000.0</v>
+      </c>
+      <c r="AP23">
+        <v>7596715000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-52427000.0</v>
+      </c>
+      <c r="AR23">
+        <v>-223137000.0</v>
+      </c>
+      <c r="AS23">
+        <v>-734045000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-2215124000.0</v>
+      </c>
+      <c r="AU23">
+        <v>-79990800000.0</v>
+      </c>
+      <c r="AV23">
+        <v>18471232000.0</v>
+      </c>
+      <c r="AW23">
+        <v>-226747000.0</v>
+      </c>
+      <c r="AX23">
+        <v>-700253000.0</v>
+      </c>
+      <c r="AY23">
+        <v>4498901000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>-2347761000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1959095000.0</v>
+      </c>
+      <c r="BB23">
+        <v>640332000.0</v>
+      </c>
+      <c r="BC23">
+        <v>-2992370000.0</v>
+      </c>
+      <c r="BD23">
+        <v>-3804619000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2954298000.0</v>
+      </c>
+      <c r="BF23">
+        <v>2339406000.0</v>
+      </c>
+      <c r="BG23">
+        <v>-6802849000.0</v>
+      </c>
+      <c r="BH23">
+        <v>-501450000.0</v>
+      </c>
+      <c r="BI23">
+        <v>2343021000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>259331000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3247659000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1627154000.0</v>
+      </c>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23">
+        <v>5519000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>7239000000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>3742000000.0</v>
+      </c>
+      <c r="BR23">
+        <v>5508000.0</v>
+      </c>
+      <c r="BS23">
+        <v>2024280000.0</v>
+      </c>
+      <c r="BT23">
+        <v>2675641000.0</v>
+      </c>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23">
+        <v>1205528000.0</v>
+      </c>
+      <c r="BY23">
+        <v>1205527000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1191094000.0</v>
+      </c>
+      <c r="CA23"/>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>192</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>4953418000.0</v>
+      </c>
+      <c r="D24">
+        <v>2764413000.0</v>
+      </c>
+      <c r="E24">
+        <v>1136183000.0</v>
+      </c>
+      <c r="F24">
+        <v>446241000.0</v>
+      </c>
+      <c r="G24">
+        <v>-801000000.0</v>
+      </c>
+      <c r="H24">
+        <v>844000.0</v>
+      </c>
+      <c r="I24">
+        <v>1656338000.0</v>
+      </c>
+      <c r="J24">
+        <v>-1000000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-1500000000.0</v>
+      </c>
+      <c r="L24">
+        <v>1149985000.0</v>
+      </c>
+      <c r="M24">
+        <v>440177000.0</v>
+      </c>
+      <c r="N24">
+        <v>707123000.0</v>
+      </c>
+      <c r="O24">
+        <v>-4043878000.0</v>
+      </c>
+      <c r="P24">
+        <v>1232649000.0</v>
+      </c>
+      <c r="Q24">
+        <v>705518000.0</v>
+      </c>
+      <c r="R24">
+        <v>1405045000.0</v>
+      </c>
+      <c r="S24">
+        <v>-1977769000.0</v>
+      </c>
+      <c r="T24">
+        <v>-1683427000.0</v>
+      </c>
+      <c r="U24">
+        <v>3518196000.0</v>
+      </c>
+      <c r="V24">
+        <v>9207064000.0</v>
+      </c>
+      <c r="W24">
+        <v>-6501176000.0</v>
+      </c>
+      <c r="X24">
+        <v>784226000.0</v>
+      </c>
+      <c r="Y24">
+        <v>891258000.0</v>
+      </c>
+      <c r="Z24">
+        <v>510488000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-53048914000.0</v>
+      </c>
+      <c r="AB24">
+        <v>3904170000.0</v>
+      </c>
+      <c r="AC24">
+        <v>12330923000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-9371758000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-42520623000.0</v>
+      </c>
+      <c r="AF24">
+        <v>13277631000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-7450549000.0</v>
+      </c>
+      <c r="AH24">
+        <v>4638054000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-54626804000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>-4298603000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-29318554000.0</v>
+      </c>
+      <c r="AL24">
+        <v>-4311351000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-88333591000.0</v>
+      </c>
+      <c r="AN24">
+        <v>13832245000.0</v>
+      </c>
+      <c r="AO24">
+        <v>-15047538000.0</v>
+      </c>
+      <c r="AP24">
+        <v>-4501780000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-62351411000.0</v>
+      </c>
+      <c r="AR24">
+        <v>-1164681000.0</v>
+      </c>
+      <c r="AS24">
+        <v>-16566666000.0</v>
+      </c>
+      <c r="AT24">
+        <v>13513811000.0</v>
+      </c>
+      <c r="AU24">
+        <v>-43833005000.0</v>
+      </c>
+      <c r="AV24">
+        <v>-406051000.0</v>
+      </c>
+      <c r="AW24">
+        <v>190482021000.0</v>
+      </c>
+      <c r="AX24">
+        <v>640220000.0</v>
+      </c>
+      <c r="AY24">
+        <v>-29008273000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>13001830000.0</v>
+      </c>
+      <c r="BA24">
+        <v>-7462598000.0</v>
+      </c>
+      <c r="BB24">
+        <v>-4612958000.0</v>
+      </c>
+      <c r="BC24">
+        <v>-28288501000.0</v>
+      </c>
+      <c r="BD24">
+        <v>-2218656000.0</v>
+      </c>
+      <c r="BE24">
+        <v>3074640000.0</v>
+      </c>
+      <c r="BF24">
+        <v>2063143000.0</v>
+      </c>
+      <c r="BG24">
+        <v>-5700100000.0</v>
+      </c>
+      <c r="BH24">
+        <v>-1205957000.0</v>
+      </c>
+      <c r="BI24">
+        <v>421345000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>-219081000.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
+        <v>1000000.0</v>
+      </c>
+      <c r="BO24"/>
+      <c r="BP24">
+        <v>1208243000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>1528600000.0</v>
+      </c>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
+        <v>25758324000.0</v>
+      </c>
+      <c r="BX24">
+        <v>2764168000.0</v>
+      </c>
+      <c r="BY24">
+        <v>9829742000.0</v>
+      </c>
+      <c r="BZ24"/>
+      <c r="CA24">
+        <v>1141155000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>193</v>
+      </c>
+      <c r="B25">
+        <v>-161503761000.0</v>
+      </c>
+      <c r="C25">
+        <v>300639720000.0</v>
+      </c>
+      <c r="D25">
+        <v>184890197000.0</v>
+      </c>
+      <c r="E25">
+        <v>333520323000.0</v>
+      </c>
+      <c r="F25">
+        <v>89979549000.0</v>
+      </c>
+      <c r="G25">
+        <v>-111898172000.0</v>
+      </c>
+      <c r="H25">
+        <v>-31963816000.0</v>
+      </c>
+      <c r="I25">
+        <v>21194356000.0</v>
+      </c>
+      <c r="J25">
+        <v>81856589000.0</v>
+      </c>
+      <c r="K25">
+        <v>139428922000.0</v>
+      </c>
+      <c r="L25">
+        <v>-30101687000.0</v>
+      </c>
+      <c r="M25">
+        <v>-47548977000.0</v>
+      </c>
+      <c r="N25">
+        <v>-78035832000.0</v>
+      </c>
+      <c r="O25">
+        <v>-160961059000.0</v>
+      </c>
+      <c r="P25">
+        <v>-138421623000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-108556019000.0</v>
+      </c>
+      <c r="R25">
+        <v>-150493616000.0</v>
+      </c>
+      <c r="S25">
+        <v>-74686527000.0</v>
+      </c>
+      <c r="T25">
+        <v>-57403053000.0</v>
+      </c>
+      <c r="U25">
+        <v>-15656571000.0</v>
+      </c>
+      <c r="V25">
+        <v>-63768067000.0</v>
+      </c>
+      <c r="W25">
+        <v>154484000.0</v>
+      </c>
+      <c r="X25">
+        <v>-29243717000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-9788951000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-21599560000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-19836310000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-23355476000.0</v>
+      </c>
+      <c r="AC25">
+        <v>2381684000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-20023580000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-22392163000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-25123731000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-9772931000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-20537258000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-20563274000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-16938273000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-9320574000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-31049332000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-31973414000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-5122957000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-14092642000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-21124021000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-27445450000.0</v>
+      </c>
+      <c r="AR25">
+        <v>10076605000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-3692217000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-19557260000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-34325915000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-2851607000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-48179162000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-19260121000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-31130037000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-7926873000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-20711085000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-11378895000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-10357061000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-6653070000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-20868317000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-19486250000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-15862332000.0</v>
+      </c>
+      <c r="BH25">
+        <v>-11857684000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-21009599000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-18315175000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
+        <v>9215000000.0</v>
+      </c>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28">
+        <v>73643092000.0</v>
+      </c>
+      <c r="C28">
+        <v>-315972451000.0</v>
+      </c>
+      <c r="D28">
+        <v>-253282404000.0</v>
+      </c>
+      <c r="E28">
+        <v>-274749082000.0</v>
+      </c>
+      <c r="F28">
+        <v>25729647000.0</v>
+      </c>
+      <c r="G28">
+        <v>-32429764000.0</v>
+      </c>
+      <c r="H28">
+        <v>3971601000.0</v>
+      </c>
+      <c r="I28">
+        <v>283233847000.0</v>
+      </c>
+      <c r="J28">
+        <v>173052281000.0</v>
+      </c>
+      <c r="K28">
+        <v>-115361227000.0</v>
+      </c>
+      <c r="L28">
+        <v>745690020000.0</v>
+      </c>
+      <c r="M28">
+        <v>63230161000.0</v>
+      </c>
+      <c r="N28">
+        <v>14064417000.0</v>
+      </c>
+      <c r="O28">
+        <v>-104753566000.0</v>
+      </c>
+      <c r="P28">
+        <v>134475390000.0</v>
+      </c>
+      <c r="Q28">
+        <v>204955454000.0</v>
+      </c>
+      <c r="R28">
+        <v>-7164472000.0</v>
+      </c>
+      <c r="S28">
+        <v>37050911000.0</v>
+      </c>
+      <c r="T28">
+        <v>75862968000.0</v>
+      </c>
+      <c r="U28">
+        <v>149220705000.0</v>
+      </c>
+      <c r="V28">
+        <v>24806765000.0</v>
+      </c>
+      <c r="W28">
+        <v>36982666000.0</v>
+      </c>
+      <c r="X28">
+        <v>-60530582000.0</v>
+      </c>
+      <c r="Y28">
+        <v>6167531000.0</v>
+      </c>
+      <c r="Z28">
+        <v>56078101000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-11946948000.0</v>
+      </c>
+      <c r="AB28">
+        <v>100673480000.0</v>
+      </c>
+      <c r="AC28">
+        <v>35781739000.0</v>
+      </c>
+      <c r="AD28">
+        <v>106261064000.0</v>
+      </c>
+      <c r="AE28">
+        <v>174528740000.0</v>
+      </c>
+      <c r="AF28">
+        <v>217316088000.0</v>
+      </c>
+      <c r="AG28">
+        <v>46248274000.0</v>
+      </c>
+      <c r="AH28">
+        <v>10075922000.0</v>
+      </c>
+      <c r="AI28">
+        <v>115923827000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>129017493000.0</v>
+      </c>
+      <c r="AK28">
+        <v>63702192000.0</v>
+      </c>
+      <c r="AL28">
+        <v>122103810000.0</v>
+      </c>
+      <c r="AM28">
+        <v>46618503000.0</v>
+      </c>
+      <c r="AN28">
+        <v>156894038000.0</v>
+      </c>
+      <c r="AO28">
+        <v>81060631000.0</v>
+      </c>
+      <c r="AP28">
+        <v>110932181000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-51984038000.0</v>
+      </c>
+      <c r="AR28">
+        <v>110958253000.0</v>
+      </c>
+      <c r="AS28">
+        <v>7461799000.0</v>
+      </c>
+      <c r="AT28">
+        <v>112490639000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-115797635000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-89136388000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-25374028000.0</v>
+      </c>
+      <c r="AX28">
+        <v>72012058000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-17493500000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>99343212000.0</v>
+      </c>
+      <c r="BA28">
+        <v>31762987000.0</v>
+      </c>
+      <c r="BB28">
+        <v>41801548000.0</v>
+      </c>
+      <c r="BC28">
+        <v>3822590000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-523925000.0</v>
+      </c>
+      <c r="BE28">
+        <v>23691583000.0</v>
+      </c>
+      <c r="BF28">
+        <v>192957323000.0</v>
+      </c>
+      <c r="BG28">
+        <v>21730741000.0</v>
+      </c>
+      <c r="BH28">
+        <v>81622587000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-17405601000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>14932691000.0</v>
+      </c>
+      <c r="BK28">
+        <v>161039011000.0</v>
+      </c>
+      <c r="BL28">
+        <v>159482982000.0</v>
+      </c>
+      <c r="BM28">
+        <v>88698416000.0</v>
+      </c>
+      <c r="BN28">
+        <v>36958218000.0</v>
+      </c>
+      <c r="BO28">
+        <v>48731970000.0</v>
+      </c>
+      <c r="BP28">
+        <v>53329515000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>46259479000.0</v>
+      </c>
+      <c r="BR28">
+        <v>42528650000.0</v>
+      </c>
+      <c r="BS28">
+        <v>23782697000.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28">
+        <v>132970722000.0</v>
+      </c>
+      <c r="BX28">
+        <v>21901494000.0</v>
+      </c>
+      <c r="BY28">
+        <v>34237571000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>23040353000.0</v>
+      </c>
+      <c r="CA28"/>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>-22750571000.0</v>
+      </c>
+      <c r="C29">
+        <v>456239763000.0</v>
+      </c>
+      <c r="D29">
+        <v>349554588000.0</v>
+      </c>
+      <c r="E29">
+        <v>333520323000.0</v>
+      </c>
+      <c r="F29">
+        <v>89979549000.0</v>
+      </c>
+      <c r="G29">
+        <v>75126892000.0</v>
+      </c>
+      <c r="H29">
+        <v>119926318000.0</v>
+      </c>
+      <c r="I29">
+        <v>-41932888000.0</v>
+      </c>
+      <c r="J29">
+        <v>50138547000.0</v>
+      </c>
+      <c r="K29">
+        <v>273987365000.0</v>
+      </c>
+      <c r="L29">
+        <v>112285037000.0</v>
+      </c>
+      <c r="M29">
+        <v>60170882000.0</v>
+      </c>
+      <c r="N29">
+        <v>64624714000.0</v>
+      </c>
+      <c r="O29">
+        <v>160961059000.0</v>
+      </c>
+      <c r="P29">
+        <v>138421623000.0</v>
+      </c>
+      <c r="Q29">
+        <v>108556019000.0</v>
+      </c>
+      <c r="R29">
+        <v>71154537000.0</v>
+      </c>
+      <c r="S29">
+        <v>28161697000.0</v>
+      </c>
+      <c r="T29">
+        <v>-2650457000.0</v>
+      </c>
+      <c r="U29">
+        <v>-22469210000.0</v>
+      </c>
+      <c r="V29">
+        <v>80169570000.0</v>
+      </c>
+      <c r="W29">
+        <v>399767330000.0</v>
+      </c>
+      <c r="X29">
+        <v>103353799000.0</v>
+      </c>
+      <c r="Y29">
+        <v>27883228000.0</v>
+      </c>
+      <c r="Z29">
+        <v>54769033000.0</v>
+      </c>
+      <c r="AA29">
+        <v>244867361000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-35037837000.0</v>
+      </c>
+      <c r="AC29">
+        <v>18400226000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-1323935000.0</v>
+      </c>
+      <c r="AE29">
+        <v>-60483492000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-112973489000.0</v>
+      </c>
+      <c r="AG29">
+        <v>2868557000.0</v>
+      </c>
+      <c r="AH29">
+        <v>42063082000.0</v>
+      </c>
+      <c r="AI29">
+        <v>112609289000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-1715004000.0</v>
+      </c>
+      <c r="AK29">
+        <v>45727052000.0</v>
+      </c>
+      <c r="AL29">
+        <v>-96810262000.0</v>
+      </c>
+      <c r="AM29">
+        <v>80154446000.0</v>
+      </c>
+      <c r="AN29">
+        <v>-140398164000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-17892293000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-87779584000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>160596509000.0</v>
+      </c>
+      <c r="AR29">
+        <v>-40427047000.0</v>
+      </c>
+      <c r="AS29">
+        <v>47110859000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-74699824000.0</v>
+      </c>
+      <c r="AU29">
+        <v>165522039000.0</v>
+      </c>
+      <c r="AV29">
+        <v>-76106415000.0</v>
+      </c>
+      <c r="AW29">
+        <v>73939426000.0</v>
+      </c>
+      <c r="AX29">
+        <v>-44658221000.0</v>
+      </c>
+      <c r="AY29">
+        <v>61860351000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>-88703180000.0</v>
+      </c>
+      <c r="BA29">
+        <v>1703822000.0</v>
+      </c>
+      <c r="BB29">
+        <v>460222000.0</v>
+      </c>
+      <c r="BC29">
+        <v>100417300000.0</v>
+      </c>
+      <c r="BD29">
+        <v>29296220000.0</v>
+      </c>
+      <c r="BE29"/>
+      <c r="BF29">
+        <v>10191041000.0</v>
+      </c>
+      <c r="BG29">
+        <v>11494243000.0</v>
+      </c>
+      <c r="BH29"/>
+      <c r="BI29">
+        <v>59740041000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>7854098000.0</v>
+      </c>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29">
+        <v>6071005000.0</v>
+      </c>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29">
+        <v>14635501000.0</v>
+      </c>
+      <c r="BT29">
+        <v>9549192000.0</v>
+      </c>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29">
+        <v>26142251000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>198</v>
+      </c>
+      <c r="B30">
+        <v>-94834432000.0</v>
+      </c>
+      <c r="C30">
+        <v>-79537477000.0</v>
+      </c>
+      <c r="D30">
+        <v>-93534926000.0</v>
+      </c>
+      <c r="E30">
+        <v>-62880335000.0</v>
+      </c>
+      <c r="F30">
+        <v>-166206930000.0</v>
+      </c>
+      <c r="G30">
+        <v>-48115125000.0</v>
+      </c>
+      <c r="H30">
+        <v>-186864583000.0</v>
+      </c>
+      <c r="I30">
+        <v>-246848747000.0</v>
+      </c>
+      <c r="J30">
+        <v>-160625035000.0</v>
+      </c>
+      <c r="K30">
+        <v>-147607352000.0</v>
+      </c>
+      <c r="L30">
+        <v>-849697563000.0</v>
+      </c>
+      <c r="M30">
+        <v>-105766102000.0</v>
+      </c>
+      <c r="N30">
+        <v>-68319120000.0</v>
+      </c>
+      <c r="O30">
+        <v>-110145458000.0</v>
+      </c>
+      <c r="P30">
+        <v>-99763613000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-120396946000.0</v>
+      </c>
+      <c r="R30">
+        <v>-94691558000.0</v>
+      </c>
+      <c r="S30">
+        <v>-55369067000.0</v>
+      </c>
+      <c r="T30">
+        <v>-102772823000.0</v>
+      </c>
+      <c r="U30">
+        <v>-162830919000.0</v>
+      </c>
+      <c r="V30">
+        <v>-92360716000.0</v>
+      </c>
+      <c r="W30">
+        <v>-407072313000.0</v>
+      </c>
+      <c r="X30">
+        <v>-32384165000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-31651671000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-113016516000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-261391904000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-71538635000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-44448746000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-77165855000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-152445783000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-73244437000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-64289889000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-53509988000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-208848616000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-141583334000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-80890222000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-40683675000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-109433163000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-28582082000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-57818086000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-24862071000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-98522506000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-73436401000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-55737955000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-31883300000.0</v>
+      </c>
+      <c r="AU30">
+        <v>-55798664000.0</v>
+      </c>
+      <c r="AV30">
+        <v>160769613000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-52870812000.0</v>
+      </c>
+      <c r="AX30">
+        <v>-18614785000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-47428652000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-18642440000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-38593264000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-34602096000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-80356172000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-29041206000.0</v>
+      </c>
+      <c r="BE30">
+        <v>-6447457000.0</v>
+      </c>
+      <c r="BF30">
+        <v>-193833102000.0</v>
+      </c>
+      <c r="BG30">
+        <v>-44250412000.0</v>
+      </c>
+      <c r="BH30">
+        <v>-23526912000.0</v>
+      </c>
+      <c r="BI30">
+        <v>-23891127000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>-18215099000.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>5879043000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>