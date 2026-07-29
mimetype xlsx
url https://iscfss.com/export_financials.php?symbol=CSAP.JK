--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -11955,51 +11955,51 @@
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
     </row>
     <row r="52" spans="1:77">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
         <v>2507677443000.0</v>
       </c>
       <c r="C52">
-        <v>2390078333000.0</v>
+        <v>2542119815000.0</v>
       </c>
       <c r="D52">
         <v>2518136207000.0</v>
       </c>
       <c r="E52">
         <v>2712762109000.0</v>
       </c>
       <c r="F52">
         <v>2968985043000.0</v>
       </c>
       <c r="G52">
         <v>2879968010000.0</v>
       </c>
       <c r="H52">
         <v>2622877851000.0</v>
       </c>
       <c r="I52">
         <v>2558238180000.0</v>
       </c>
       <c r="J52">
         <v>2366580937000.0</v>
       </c>
       <c r="K52">
         <v>2217271358000.0</v>
       </c>
@@ -15096,51 +15096,53 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>163</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>291266953000.0</v>
+      </c>
       <c r="C27">
         <v>169635883000.0</v>
       </c>
       <c r="D27">
         <v>171036010000.0</v>
       </c>
       <c r="E27">
         <v>160629131000.0</v>
       </c>
       <c r="F27">
         <v>142458528000.0</v>
       </c>
       <c r="G27">
         <v>127903217000.0</v>
       </c>
       <c r="H27">
         <v>373434470000.0</v>
       </c>
       <c r="I27">
         <v>285799213000.0</v>
       </c>
       <c r="J27">
         <v>262021180000.0</v>
       </c>
       <c r="K27">
@@ -15158,51 +15160,51 @@
       <c r="O27">
         <v>117113114000.0</v>
       </c>
       <c r="P27">
         <v>275485140000.0</v>
       </c>
       <c r="Q27">
         <v>223284810000.0</v>
       </c>
       <c r="R27">
         <v>207609546000.0</v>
       </c>
       <c r="S27">
         <v>162195876000.0</v>
       </c>
       <c r="T27">
         <v>131481364000.0</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>164</v>
       </c>
       <c r="B28">
-        <v>2001862315000.0</v>
+        <v>219258379000.0</v>
       </c>
       <c r="C28">
         <v>383260720000.0</v>
       </c>
       <c r="D28">
         <v>308068095000.0</v>
       </c>
       <c r="E28">
         <v>303288790000.0</v>
       </c>
       <c r="F28">
         <v>120748698000.0</v>
       </c>
       <c r="G28">
         <v>109232882000.0</v>
       </c>
       <c r="H28">
         <v>129459509000.0</v>
       </c>
       <c r="I28">
         <v>106989744000.0</v>
       </c>
       <c r="J28">
         <v>86993316000.0</v>
       </c>
@@ -16116,51 +16118,51 @@
       <c r="AR3">
         <v>14407731000.0</v>
       </c>
       <c r="AS3">
         <v>14010105000.0</v>
       </c>
       <c r="AT3">
         <v>13197720000.0</v>
       </c>
       <c r="AU3">
         <v>14499267000.0</v>
       </c>
       <c r="AV3">
         <v>13886141000.0</v>
       </c>
       <c r="AW3">
         <v>13183359000.0</v>
       </c>
       <c r="AX3">
         <v>12369402000.0</v>
       </c>
       <c r="AY3">
         <v>39500225000.0</v>
       </c>
       <c r="AZ3">
-        <v>-14905041000.0</v>
+        <v>13080478000.0</v>
       </c>
       <c r="BA3">
         <v>12585178000.0</v>
       </c>
       <c r="BB3">
         <v>12125522000.0</v>
       </c>
       <c r="BC3">
         <v>13061932000.0</v>
       </c>
       <c r="BD3">
         <v>11570329000.0</v>
       </c>
       <c r="BE3">
         <v>11068582000.0</v>
       </c>
       <c r="BF3">
         <v>9006478000.0</v>
       </c>
       <c r="BG3">
         <v>-11688239000.0</v>
       </c>
       <c r="BH3">
         <v>9046406000.0</v>
       </c>
@@ -16402,51 +16404,51 @@
       <c r="AR5">
         <v>8997371000.0</v>
       </c>
       <c r="AS5">
         <v>29887828000.0</v>
       </c>
       <c r="AT5">
         <v>47811721000.0</v>
       </c>
       <c r="AU5">
         <v>75733154000.0</v>
       </c>
       <c r="AV5">
         <v>28461873000.0</v>
       </c>
       <c r="AW5">
         <v>82040007000.0</v>
       </c>
       <c r="AX5">
         <v>56205683000.0</v>
       </c>
       <c r="AY5">
         <v>69090055000.0</v>
       </c>
       <c r="AZ5">
-        <v>44133163000.0</v>
+        <v>29228122000.0</v>
       </c>
       <c r="BA5">
         <v>46346489000.0</v>
       </c>
       <c r="BB5">
         <v>34674723000.0</v>
       </c>
       <c r="BC5">
         <v>32892252000.0</v>
       </c>
       <c r="BD5">
         <v>28725048000.0</v>
       </c>
       <c r="BE5">
         <v>48928227000.0</v>
       </c>
       <c r="BF5">
         <v>40245975000.0</v>
       </c>
       <c r="BG5">
         <v>26484251000.0</v>
       </c>
       <c r="BH5">
         <v>29596043000.0</v>
       </c>
@@ -16606,51 +16608,51 @@
       <c r="AR6">
         <v>23405102000.0</v>
       </c>
       <c r="AS6">
         <v>43897933000.0</v>
       </c>
       <c r="AT6">
         <v>61009441000.0</v>
       </c>
       <c r="AU6">
         <v>90232421000.0</v>
       </c>
       <c r="AV6">
         <v>42348014000.0</v>
       </c>
       <c r="AW6">
         <v>95223366000.0</v>
       </c>
       <c r="AX6">
         <v>68575085000.0</v>
       </c>
       <c r="AY6">
         <v>108590280000.0</v>
       </c>
       <c r="AZ6">
-        <v>29228122000.0</v>
+        <v>42308600000.0</v>
       </c>
       <c r="BA6">
         <v>58931667000.0</v>
       </c>
       <c r="BB6">
         <v>46800245000.0</v>
       </c>
       <c r="BC6">
         <v>45954184000.0</v>
       </c>
       <c r="BD6">
         <v>40295377000.0</v>
       </c>
       <c r="BE6">
         <v>59996809000.0</v>
       </c>
       <c r="BF6">
         <v>49252453000.0</v>
       </c>
       <c r="BG6">
         <v>14796012000.0</v>
       </c>
       <c r="BH6">
         <v>38642449000.0</v>
       </c>
@@ -19725,53 +19727,59 @@
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
     </row>
     <row r="27" spans="1:78">
       <c r="A27" t="s">
         <v>163</v>
       </c>
-      <c r="B27"/>
-[...1 lines deleted...]
-      <c r="D27"/>
+      <c r="B27">
+        <v>78471520000.0</v>
+      </c>
+      <c r="C27">
+        <v>190550126000.0</v>
+      </c>
+      <c r="D27">
+        <v>56177196000.0</v>
+      </c>
       <c r="E27">
         <v>27492772000.0</v>
       </c>
       <c r="F27">
         <v>39086506000.0</v>
       </c>
       <c r="G27">
         <v>28227224000.0</v>
       </c>
       <c r="H27">
         <v>48715447000.0</v>
       </c>
       <c r="I27">
         <v>40883980000.0</v>
       </c>
       <c r="J27">
         <v>51809232000.0</v>
       </c>
       <c r="K27">
         <v>44558618000.0</v>
       </c>
       <c r="L27">
         <v>49480857000.0</v>
       </c>
       <c r="M27">
@@ -19924,57 +19932,57 @@
       <c r="BJ27">
         <v>22283197000.0</v>
       </c>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
     </row>
     <row r="28" spans="1:78">
       <c r="A28" t="s">
         <v>164</v>
       </c>
       <c r="B28">
-        <v>131335028000.0</v>
+        <v>52863508000.0</v>
       </c>
       <c r="C28">
-        <v>494651005000.0</v>
+        <v>74337416000.0</v>
       </c>
       <c r="D28">
-        <v>492074115000.0</v>
+        <v>184969942000.0</v>
       </c>
       <c r="E28">
         <v>93177029000.0</v>
       </c>
       <c r="F28">
         <v>105763569000.0</v>
       </c>
       <c r="G28">
         <v>115398207000.0</v>
       </c>
       <c r="H28">
         <v>96206444000.0</v>
       </c>
       <c r="I28">
         <v>86114090000.0</v>
       </c>
       <c r="J28">
         <v>85541979000.0</v>
       </c>
       <c r="K28">
         <v>85193092000.0</v>
       </c>
       <c r="L28">
         <v>211799729000.0</v>
       </c>
@@ -24219,52 +24227,56 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" t="s">
         <v>183</v>
       </c>
       <c r="B14">
         <v>119136668000.0</v>
       </c>
       <c r="C14">
         <v>110270655000.0</v>
       </c>
       <c r="D14">
         <v>123691057000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>120437243000.0</v>
+      </c>
+      <c r="F14">
+        <v>119776937000.0</v>
+      </c>
       <c r="G14">
         <v>133139410000.0</v>
       </c>
       <c r="H14">
         <v>101343782000.0</v>
       </c>
       <c r="I14">
         <v>89711005000.0</v>
       </c>
       <c r="J14">
         <v>85534860000.0</v>
       </c>
       <c r="K14">
         <v>101645812000.0</v>
       </c>
       <c r="L14">
         <v>84369645000.0</v>
       </c>
       <c r="M14">
         <v>80827189000.0</v>
       </c>
       <c r="N14">
         <v>78035832000.0</v>
       </c>
       <c r="O14">
@@ -25682,63 +25694,63 @@
       <c r="F23">
         <v>13037310000.0</v>
       </c>
       <c r="G23">
         <v>-233461035000.0</v>
       </c>
       <c r="H23">
         <v>32568570000.0</v>
       </c>
       <c r="I23">
         <v>18702908000.0</v>
       </c>
       <c r="J23">
         <v>-17823064000.0</v>
       </c>
       <c r="K23">
         <v>-197488314000.0</v>
       </c>
       <c r="L23">
         <v>745690020000.0</v>
       </c>
       <c r="M23">
         <v>-9288000000.0</v>
       </c>
       <c r="N23">
-        <v>14064417000.0</v>
+        <v>4269732000.0</v>
       </c>
       <c r="O23">
         <v>-158757755000.0</v>
       </c>
       <c r="P23">
         <v>2646715000.0</v>
       </c>
       <c r="Q23">
         <v>-2118000000.0</v>
       </c>
       <c r="R23">
-        <v>-7164472000.0</v>
+        <v>8339108000.0</v>
       </c>
       <c r="S23">
         <v>-103705253000.0</v>
       </c>
       <c r="T23">
         <v>-12346128000.0</v>
       </c>
       <c r="U23">
         <v>1000.0</v>
       </c>
       <c r="V23">
         <v>-1000.0</v>
       </c>
       <c r="W23">
         <v>-94357873000.0</v>
       </c>
       <c r="X23">
         <v>-21933771000.0</v>
       </c>
       <c r="Y23">
         <v>6167531000.0</v>
       </c>
       <c r="Z23">
         <v>55972719000.0</v>
       </c>
@@ -25872,51 +25884,53 @@
       </c>
       <c r="BS23">
         <v>2024280000.0</v>
       </c>
       <c r="BT23">
         <v>2675641000.0</v>
       </c>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23">
         <v>1205528000.0</v>
       </c>
       <c r="BY23">
         <v>1205527000.0</v>
       </c>
       <c r="BZ23">
         <v>1191094000.0</v>
       </c>
       <c r="CA23"/>
     </row>
     <row r="24" spans="1:79">
       <c r="A24" t="s">
         <v>192</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>650864000.0</v>
+      </c>
       <c r="C24">
         <v>4953418000.0</v>
       </c>
       <c r="D24">
         <v>2764413000.0</v>
       </c>
       <c r="E24">
         <v>1136183000.0</v>
       </c>
       <c r="F24">
         <v>446241000.0</v>
       </c>
       <c r="G24">
         <v>-801000000.0</v>
       </c>
       <c r="H24">
         <v>844000.0</v>
       </c>
       <c r="I24">
         <v>1656338000.0</v>
       </c>
       <c r="J24">
         <v>-1000000000.0</v>
       </c>
       <c r="K24">