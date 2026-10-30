--- v0 (2026-09-13)
+++ v1 (2026-10-30)
@@ -11538,51 +11538,51 @@
       <c r="K5">
         <v>137365000.0</v>
       </c>
       <c r="L5">
         <v>70988000.0</v>
       </c>
       <c r="M5">
         <v>107195000.0</v>
       </c>
       <c r="N5">
         <v>122363000.0</v>
       </c>
       <c r="O5">
         <v>147835000.0</v>
       </c>
       <c r="P5">
         <v>121129000.0</v>
       </c>
       <c r="Q5">
         <v>131981000.0</v>
       </c>
       <c r="R5">
         <v>143196000.0</v>
       </c>
       <c r="S5">
-        <v>177125000.0</v>
+        <v>173939000.0</v>
       </c>
       <c r="T5">
         <v>114777000.0</v>
       </c>
       <c r="U5">
         <v>114459000.0</v>
       </c>
       <c r="V5">
         <v>125035000.0</v>
       </c>
       <c r="W5">
         <v>100551000.0</v>
       </c>
       <c r="X5">
         <v>77063000.0</v>
       </c>
       <c r="Y5">
         <v>58845000.0</v>
       </c>
       <c r="Z5">
         <v>32911000.0</v>
       </c>
       <c r="AA5">
         <v>71140000.0</v>
       </c>
@@ -11705,51 +11705,51 @@
       <c r="K6">
         <v>277369000.0</v>
       </c>
       <c r="L6">
         <v>205601000.0</v>
       </c>
       <c r="M6">
         <v>247252000.0</v>
       </c>
       <c r="N6">
         <v>244116000.0</v>
       </c>
       <c r="O6">
         <v>261917000.0</v>
       </c>
       <c r="P6">
         <v>233080000.0</v>
       </c>
       <c r="Q6">
         <v>243196000.0</v>
       </c>
       <c r="R6">
         <v>254058000.0</v>
       </c>
       <c r="S6">
-        <v>290477000.0</v>
+        <v>287291000.0</v>
       </c>
       <c r="T6">
         <v>250194000.0</v>
       </c>
       <c r="U6">
         <v>238100000.0</v>
       </c>
       <c r="V6">
         <v>254358000.0</v>
       </c>
       <c r="W6">
         <v>232117000.0</v>
       </c>
       <c r="X6">
         <v>241675000.0</v>
       </c>
       <c r="Y6">
         <v>226884000.0</v>
       </c>
       <c r="Z6">
         <v>169551000.0</v>
       </c>
       <c r="AA6">
         <v>172755000.0</v>
       </c>
@@ -15202,51 +15202,51 @@
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>160</v>
       </c>
       <c r="B14">
         <v>722478000.0</v>
       </c>
       <c r="C14">
         <v>622828000.0</v>
       </c>
       <c r="D14">
         <v>510506000.0</v>
       </c>
       <c r="E14">
         <v>447380000.0</v>
       </c>
       <c r="F14">
-        <v>568425000.0</v>
+        <v>500739000.0</v>
       </c>
       <c r="G14">
         <v>570906000.0</v>
       </c>
       <c r="H14">
         <v>396578000.0</v>
       </c>
       <c r="I14">
         <v>314684000.0</v>
       </c>
       <c r="J14">
         <v>265450000.0</v>
       </c>
       <c r="K14">
         <v>263074000.0</v>
       </c>
       <c r="L14">
         <v>245743000.0</v>
       </c>
       <c r="M14">
         <v>224706000.0</v>
       </c>
       <c r="N14">
         <v>202550000.0</v>
       </c>
@@ -15611,51 +15611,51 @@
       </c>
       <c r="N24">
         <v>10528000.0</v>
       </c>
       <c r="O24">
         <v>46059000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>170</v>
       </c>
       <c r="B25">
         <v>120104000.0</v>
       </c>
       <c r="C25">
         <v>-1480969000.0</v>
       </c>
       <c r="D25">
         <v>-1571960000.0</v>
       </c>
       <c r="E25">
         <v>28678000.0</v>
       </c>
       <c r="F25">
-        <v>30327000.0</v>
+        <v>98013000.0</v>
       </c>
       <c r="G25">
         <v>42887000.0</v>
       </c>
       <c r="H25">
         <v>-606412000.0</v>
       </c>
       <c r="I25">
         <v>-113530000.0</v>
       </c>
       <c r="J25">
         <v>37766000.0</v>
       </c>
       <c r="K25">
         <v>-40865000.0</v>
       </c>
       <c r="L25">
         <v>476223000.0</v>
       </c>
       <c r="M25">
         <v>26538000.0</v>
       </c>
       <c r="N25">
         <v>443657000.0</v>
       </c>
@@ -17452,60 +17452,60 @@
       <c r="K14">
         <v>140004000.0</v>
       </c>
       <c r="L14">
         <v>134613000.0</v>
       </c>
       <c r="M14">
         <v>140057000.0</v>
       </c>
       <c r="N14">
         <v>121753000.0</v>
       </c>
       <c r="O14">
         <v>114082000.0</v>
       </c>
       <c r="P14">
         <v>111951000.0</v>
       </c>
       <c r="Q14">
         <v>111215000.0</v>
       </c>
       <c r="R14">
         <v>110862000.0</v>
       </c>
       <c r="S14">
-        <v>128281000.0</v>
+        <v>113352000.0</v>
       </c>
       <c r="T14">
         <v>135417000.0</v>
       </c>
       <c r="U14">
-        <v>141112000.0</v>
+        <v>123641000.0</v>
       </c>
       <c r="V14">
-        <v>160330000.0</v>
+        <v>129323000.0</v>
       </c>
       <c r="W14">
         <v>131566000.0</v>
       </c>
       <c r="X14">
         <v>164612000.0</v>
       </c>
       <c r="Y14">
         <v>168039000.0</v>
       </c>
       <c r="Z14">
         <v>136640000.0</v>
       </c>
       <c r="AA14">
         <v>101615000.0</v>
       </c>
       <c r="AB14">
         <v>100281000.0</v>
       </c>
       <c r="AC14">
         <v>102562000.0</v>
       </c>
       <c r="AD14">
         <v>100611000.0</v>
       </c>
@@ -18799,60 +18799,60 @@
       <c r="K25">
         <v>205876000.0</v>
       </c>
       <c r="L25">
         <v>42920000.0</v>
       </c>
       <c r="M25">
         <v>24292000.0</v>
       </c>
       <c r="N25">
         <v>12457000.0</v>
       </c>
       <c r="O25">
         <v>16490000.0</v>
       </c>
       <c r="P25">
         <v>7040000.0</v>
       </c>
       <c r="Q25">
         <v>5555000.0</v>
       </c>
       <c r="R25">
         <v>16717000.0</v>
       </c>
       <c r="S25">
-        <v>292083000.0</v>
+        <v>307012000.0</v>
       </c>
       <c r="T25">
         <v>2346000.0</v>
       </c>
       <c r="U25">
-        <v>131613000.0</v>
+        <v>149084000.0</v>
       </c>
       <c r="V25">
-        <v>373067000.0</v>
+        <v>404074000.0</v>
       </c>
       <c r="W25">
         <v>368265000.0</v>
       </c>
       <c r="X25">
         <v>-107393000.0</v>
       </c>
       <c r="Y25">
         <v>-18088000.0</v>
       </c>
       <c r="Z25">
         <v>-133858000.0</v>
       </c>
       <c r="AA25">
         <v>84039000.0</v>
       </c>
       <c r="AB25">
         <v>-80930000.0</v>
       </c>
       <c r="AC25">
         <v>20817000.0</v>
       </c>
       <c r="AD25">
         <v>-142047000.0</v>
       </c>