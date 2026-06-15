--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -959,79 +965,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1042,3111 +1049,3263 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>7884000.0</v>
+      </c>
+      <c r="C2">
         <v>1720177.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4279679.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2202149.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2209552.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1128104.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1024280.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2588977.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1808311.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1645298.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1709397.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>893385.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>939785.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>928553.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>913493.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1139276.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>549638.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>822068.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
+      <c r="S3"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>3000.0</v>
+      </c>
+      <c r="C5">
         <v>90646.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>94108.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>82743.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>87130.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>102005.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>97257.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>96522.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>98433.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>81186.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>62130.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>98972.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9323.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-57042.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
         <v>-37775.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-25608.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1125.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>4288000.0</v>
+      </c>
+      <c r="C7">
         <v>517013.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>667632.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>802433.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>923801.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1032836.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2678.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
+        <v>79000.0</v>
+      </c>
+      <c r="C8">
         <v>64548.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>55120.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>42997.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>38268.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>33800.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>25907.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>109296.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>308331750.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>261536061.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>218944268.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>183716536.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>159197950.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>136857409.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>128304649.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>79716265.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>51720302.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45886596.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>44172818.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>145825000.0</v>
+      </c>
+      <c r="C10">
         <v>40650770.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>43642684.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43374745.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53317405.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41905469.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16525187.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17623770.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10379729.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8064490.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11817418.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4339540.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2373893.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>835471.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1985334.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8283684.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1505179.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1380012.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>149519000.0</v>
+      </c>
+      <c r="C12">
         <v>51687627.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>76030814.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59018807.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>65466408.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>46349541.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28509344.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17623770.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11983927.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20165410.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35385804.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4339540.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2373893.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>835471.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1985334.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8283684.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1505179.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1380012.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
+        <v>79000.0</v>
+      </c>
+      <c r="C13">
         <v>64411.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>54938.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>42815.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>38086.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>33558.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>25665.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>108876.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>71414.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>40433.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>35964.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>22461.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11408.0</v>
       </c>
       <c r="O13">
         <v>11408.0</v>
       </c>
       <c r="P13">
         <v>11408.0</v>
       </c>
       <c r="Q13">
+        <v>11408.0</v>
+      </c>
+      <c r="R13">
         <v>981.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1842.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>80308000.0</v>
+      </c>
+      <c r="C14">
         <v>58871582.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>50902931.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40274273.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37666081.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28561963.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24152088.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17816624.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11028226.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7593474.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6268709.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4288381.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2764626.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2281654.0</v>
       </c>
       <c r="O14">
         <v>2281654.0</v>
       </c>
       <c r="P14">
+        <v>2281654.0</v>
+      </c>
+      <c r="Q14">
         <v>1894651.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>171329.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>168429.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>38086.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>33558.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>25665.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>108876.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>71414.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>40433.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>35964.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>22461.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11408.0</v>
       </c>
       <c r="O15">
         <v>11408.0</v>
       </c>
       <c r="P15">
         <v>11408.0</v>
       </c>
       <c r="Q15">
+        <v>11408.0</v>
+      </c>
+      <c r="R15">
         <v>981.0</v>
       </c>
-      <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>2206.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11029.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>88404.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>104210.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>130409.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8823.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
-        <v>28878.0</v>
+        <v>0.0</v>
       </c>
       <c r="K18">
         <v>28878.0</v>
       </c>
       <c r="L18">
+        <v>28878.0</v>
+      </c>
+      <c r="M18">
         <v>37903.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5316062.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12185.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14472.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
+        <v>30002000.0</v>
+      </c>
+      <c r="C20">
         <v>1842311844.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>379072000.0</v>
+      </c>
+      <c r="C21">
         <v>1844156.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>29716000.0</v>
+      </c>
+      <c r="C22">
         <v>7599535.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2106345.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>0.0</v>
+      </c>
+      <c r="F22">
         <v>3008.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>143564.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>338465.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>428515.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>594194.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>166733.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>376569.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>463029.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>80021.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
         <v>0.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>0.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>826142000.0</v>
+      </c>
+      <c r="C23">
         <v>118845673.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>82059957.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62038259.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68945576.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49308303.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-189591522.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-165096440.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-145914284.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21906386.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>37101729.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5097762.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2967800.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1153265.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2556005.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8847800.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2225652.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1620298.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>144626000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>6125428.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>6125428.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>43</v>
+      </c>
+      <c r="B26">
+        <v>10364000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>3089000.0</v>
+      </c>
+      <c r="C28">
         <v>-40133757.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-42975052.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-42572312.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-52393604.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-40872633.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-16520498.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11498342.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10379729.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8064490.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11817418.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4339540.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2373893.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-565726.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1985334.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-8283684.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12260146.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10273792.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>549933000.0</v>
+      </c>
+      <c r="C29">
         <v>84656813.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>70142247.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55059554.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>62797885.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>44222770.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23646018.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11059264.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7192931.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>171233000.0</v>
+      </c>
+      <c r="C30">
         <v>51653583.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
         <v>0.0</v>
       </c>
       <c r="E30">
+        <v>0.0</v>
+      </c>
+      <c r="F30">
         <v>45368.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3357.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10904.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64148.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12014.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>315771.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80183.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2339.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>493855.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
+      <c r="S30"/>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>55059554.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>62797885.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>44222770.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>23646018.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4933836.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7192931.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>17814076.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>34011038.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3633522.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4023200.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-335376.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1236528.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
+      <c r="S31"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>192782000.0</v>
+      </c>
+      <c r="C32">
         <v>80735804.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>68049885.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>53240284.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61123753.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>44020586.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>23522118.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10898824.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7007069.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
+      <c r="S32"/>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>459091000.0</v>
+      </c>
+      <c r="C33">
         <v>4270237.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2609557.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2487084.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2476747.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1126134.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>126820.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>160860.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>186282.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>74695.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>42866.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>59800.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>51769.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18010.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>25031.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>35652.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>542359.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>235618.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>51</v>
+      </c>
+      <c r="B34">
+        <v>99101000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>802433.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>923708.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2678.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
+      <c r="S34"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>246566000.0</v>
+      </c>
+      <c r="C35">
         <v>349091.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>517013.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>667632.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>802433.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>923708.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2678.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6125428.0</v>
       </c>
-      <c r="I35">
-[...1 lines deleted...]
-      </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35">
         <v>28878.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>37903.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5316062.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12185.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14472.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>16759.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
+      <c r="S35"/>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>14398000.0</v>
+      </c>
+      <c r="C36">
         <v>105368.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>103055.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>102320.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>102305.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-1126134.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>126820.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>160860.0</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
       <c r="J36">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>5000.0</v>
       </c>
       <c r="L36">
+        <v>5000.0</v>
+      </c>
+      <c r="M36">
         <v>18342.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>15708.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13342.0</v>
       </c>
       <c r="O36">
         <v>13342.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="P36">
+        <v>13342.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36">
         <v>506510.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>201557.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
+      <c r="S37"/>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38">
+        <v>50324000.0</v>
+      </c>
+      <c r="C38">
         <v>-118726827327.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>532368.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>768549.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1014635.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K38">
         <v>5000.0</v>
       </c>
       <c r="L38">
+        <v>5000.0</v>
+      </c>
+      <c r="M38">
         <v>18000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="O38">
         <v>13000.0</v>
       </c>
       <c r="P38">
         <v>13000.0</v>
       </c>
       <c r="Q38">
+        <v>13000.0</v>
+      </c>
+      <c r="R38">
         <v>519000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>201000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>17571000.0</v>
+      </c>
+      <c r="C39">
         <v>3634691.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1313241.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>532368.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>954045.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1685707.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>501246.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>601865.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>625382.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1487534.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>980719.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>155210.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>459778.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11221.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>51785.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>205404.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>178114.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4668.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>164936000.0</v>
+      </c>
+      <c r="C40">
         <v>31951533.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6970217.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3973941.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3014156.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2924351.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4798475.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5166224.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4363867.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2340519.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1154321.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>521525.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>734296.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>418158.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>391512.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>436367.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2619588.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1171574.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>28878.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>39000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5316000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>12000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>14000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>17000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
+      <c r="S41"/>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>581800000.0</v>
+      </c>
+      <c r="C42">
         <v>424131789.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>391693214.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>330294782.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>308331750.0</v>
       </c>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
       <c r="G42">
+        <v>261536061.0</v>
+      </c>
+      <c r="H42">
         <v>218944268.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>183716536.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>159197950.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>136857409.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>128304539.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>79716155.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>51720156.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>45886450.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>44172672.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>43480415.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>10646771.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>5181723.0</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
+      <c r="S43"/>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-      <c r="E44">
+      <c r="E44"/>
+      <c r="F44">
         <v>182.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242.0</v>
       </c>
       <c r="G44">
         <v>242.0</v>
       </c>
       <c r="H44">
-        <v>420.0</v>
+        <v>242.0</v>
       </c>
       <c r="I44">
         <v>420.0</v>
       </c>
       <c r="J44">
-        <v>450.0</v>
+        <v>420.0</v>
       </c>
       <c r="K44">
         <v>450.0</v>
       </c>
       <c r="L44">
+        <v>450.0</v>
+      </c>
+      <c r="M44">
         <v>950.0</v>
       </c>
-      <c r="M44">
+      <c r="N44">
         <v>857.0</v>
       </c>
-      <c r="N44">
-[...1 lines deleted...]
-      </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
+      <c r="S44"/>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>8979000.0</v>
+      </c>
+      <c r="C45">
         <v>2994713.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3027044.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2834551.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2739611.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1126134.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>126820.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>160860.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>186282.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>69695.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>37866.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>41458.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>36061.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4668.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>11689.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>22310.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>24116.0</v>
       </c>
-      <c r="R45"/>
+      <c r="S45"/>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>9925000.0</v>
+      </c>
+      <c r="C46">
         <v>2320713.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2506502.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2384764.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2374442.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1126134.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>126820.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>160860.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>186282.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>69695.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>37866.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>41458.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>36061.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4668.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11689.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>22310.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24116.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>34061.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2384764.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1474937.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1126134.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>126820.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>160860.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>186282.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>69695.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>37866.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>41458.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>36061.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4668.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11689.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>23000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>24000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>34000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-176575000.0</v>
+      </c>
+      <c r="C48">
         <v>-339630033.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-321700013.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-275360786.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-245659081.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-217448855.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-195421172.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-178988098.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-152174866.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-119164952.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-94391595.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-76204066.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-55750639.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-46373234.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-42947552.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-36236279.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-25331043.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-17209588.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-245659081.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-217448855.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-195421172.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-178988098.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-152174866.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-119164952.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-94391595.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-76204066.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-55750639.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-46233234.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-42947552.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
+      <c r="S49"/>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
+      <c r="S50"/>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>148914000.0</v>
+      </c>
+      <c r="C51">
         <v>517013.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>667632.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>802433.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>923801.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1032836.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4689.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6125428.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>269745.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>13765325.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11653804.0</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>1449000.0</v>
+      </c>
+      <c r="C52">
         <v>167922.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>150619.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>134801.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>121368.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>109128.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2011.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>1833.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>67236.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>269745.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>13765325.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11653804.0</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>3694000.0</v>
+      </c>
+      <c r="C53">
         <v>11036857.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>32388130.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>15644062.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12149003.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4444072.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>11984157.0</v>
       </c>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>1604198.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>12100920.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>23568386.0</v>
       </c>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>221000.0</v>
       </c>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
       <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
+      <c r="S53"/>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
+      <c r="S54"/>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>826142000.0</v>
+      </c>
+      <c r="C55">
         <v>118845673.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>82059957.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>62038259.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>68945576.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>49308303.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>29475910.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18825914.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13453933.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21906386.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>37101729.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5097762.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2967800.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1153265.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2556005.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8847800.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2225652.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1620298.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>367051000.0</v>
+      </c>
+      <c r="C56">
         <v>114575436.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>79450400.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>59551175.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>66468829.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>48182169.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>29349090.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>18665054.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>13267651.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>21831691.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>37058863.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5037962.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2916031.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1135255.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2530974.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>8812148.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1683293.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1384680.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>174269000.0</v>
+      </c>
+      <c r="C57">
         <v>33839632.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11400515.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6310891.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5345076.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4161583.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5826972.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7766230.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6260582.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4091860.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3061363.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1425387.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1674081.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1616456.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1305005.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1575643.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>16934551.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13647446.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>420835000.0</v>
+      </c>
+      <c r="C58">
         <v>34188723.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11917528.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6978523.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6147509.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5085291.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5829650.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13891658.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6260582.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4091860.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3090241.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1463290.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6990143.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1628641.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1319477.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1592402.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16934551.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>13647446.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
+      <c r="S59"/>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>405307000.0</v>
+      </c>
+      <c r="C60">
         <v>84656950.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>70142429.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>55059736.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>62798067.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>44223012.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-195421172.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-178988098.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-152174866.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>17814526.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>34011488.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3634472.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-4022343.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-475376.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1236528.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>7255398.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-14708899.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-12027148.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="BR1" t="s">
-        <v>130</v>
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>12827000.0</v>
+      </c>
+      <c r="C2">
+        <v>7884000.0</v>
+      </c>
+      <c r="D2">
         <v>20454367.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5815366.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1933136.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1720177.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1343833.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3344803.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2826322.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4279679.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2386108.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2900547.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1446592.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2202149.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1767407.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2496074.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1740041.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2209552.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1106922.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>943344.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1500392.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1128104.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1986100.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1385909.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1333086.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1024280.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1054971.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>906084.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1462247.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2588977.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7882346.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7308823.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3659744.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1808311.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1408206.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1765758.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1726483.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1645298.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1758180.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1108509.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1581417.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1709397.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1424668.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1141629.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1428717.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>893385.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>740318.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>848645.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1027374.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>939785.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>969840.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1489143.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1312346.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>928553.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>917617.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>993767.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1424598.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>913493.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>990054.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1436817.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1293550.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1139276.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>517122.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>803606.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1045746.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>549638.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2"/>
       <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2">
         <v>822000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1212000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4173,54 +4332,56 @@
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4247,283 +4408,287 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>2000.0</v>
+      </c>
+      <c r="C5">
+        <v>3000.0</v>
+      </c>
+      <c r="D5">
         <v>87640.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>79435.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>84556.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>90646.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>89120.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>85731.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>83461.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>94108.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>84399.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>90697.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>101232.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>82743.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>45772.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>39519.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>49921.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>87130.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>95502.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>99181.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>98826.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>102005.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>99659.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>105590.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>90736.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>97257.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>102000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>104340.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>95209.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>96522.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>90998.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>97403.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>97008.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>98433.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>94711.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>96684.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>90307.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>81186.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>83298.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>90145.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>92982.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>62130.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>99786.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>92704.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>101782.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>98972.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>116979.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1340.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-10684.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-9323.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-146.0</v>
       </c>
       <c r="AZ5">
         <v>-146.0</v>
       </c>
       <c r="BA5">
+        <v>-146.0</v>
+      </c>
+      <c r="BB5">
+        <v>-146.0</v>
+      </c>
+      <c r="BC5">
         <v>-57042.0</v>
       </c>
-      <c r="BB5">
-[...2 lines deleted...]
-      <c r="BC5"/>
       <c r="BD5">
         <v>0.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
+      <c r="BE5"/>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
         <v>-37775.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-37775.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-25608.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4549,690 +4714,714 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6">
-[...1 lines deleted...]
-      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>24</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>4288000.0</v>
+      </c>
+      <c r="D7">
         <v>4392255.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>435245.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>476587.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>517013.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>556416.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>594323.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>631389.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>667632.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>702947.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>736855.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>770011.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>802433.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>834010.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>864263.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>894366.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>923801.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>952457.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>979853.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1006642.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1032836.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1050390.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1827.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2258.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2678.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3088.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>3487.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>3879.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
+        <v>78000.0</v>
+      </c>
+      <c r="C8">
+        <v>79000.0</v>
+      </c>
+      <c r="D8">
         <v>78442.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>74713.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>67803.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>64548.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>58068.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>55456.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>55141.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>55120.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>54995.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>45988.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>44682.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>42997.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>41390.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>41289.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>38910.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38268.0</v>
       </c>
       <c r="S8">
         <v>38268.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>38268.0</v>
+      </c>
+      <c r="U8">
+        <v>38268.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>346116054.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>339709852.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>323376759.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>321956046.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>312473623.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>308331750.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>307078505.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>306030824.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>304843806.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>261536061.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>245699880.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>223150674.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>222455084.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>218944268.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>218696866.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>201198660.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>200578556.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>183716536.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>171448570.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>164239299.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>163003806.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>159197950.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>151383530.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>147117314.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>137673530.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>136857409.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>136291018.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>131452413.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>129012409.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>128304649.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>126781405.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>122560439.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>89167955.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>79716265.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>79427270.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>67332433.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>68749979.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>51720302.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>49539373.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>47693699.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>46651989.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>45886596.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>45057016.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>44327183.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>44269480.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>44172818.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>44014630.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>43911502.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>178087000.0</v>
+      </c>
+      <c r="C10">
+        <v>145825000.0</v>
+      </c>
+      <c r="D10">
         <v>48493076.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>159308966.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>66285901.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>40650770.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>35286138.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28540633.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>35180529.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>43642684.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>53313811.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>19786602.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>25268225.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>43374745.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>43254116.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>48929895.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>45389081.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>53317405.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>66316229.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>73093132.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>76214620.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>41905469.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>34364560.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>16493967.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12204569.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>16525187.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>20145052.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>14733383.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>18257000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>17623770.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6443868.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4701978.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8162034.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>10379729.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5212579.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>7937388.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>6818668.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8064490.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>9826947.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>12020980.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>13184776.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>11817418.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>14246979.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>24110836.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8799328.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4339540.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5920020.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>7651844.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>9189398.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2373893.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>483052.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>158405.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>692720.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>835471.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>992341.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>893936.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1855193.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1985334.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2889923.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>4738233.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>6564212.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>8283684.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>9522241.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>10585717.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>11724713.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1505179.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>1380000.0</v>
       </c>
-      <c r="BR10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5259,972 +5448,996 @@
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>178087000.0</v>
+      </c>
+      <c r="C12">
+        <v>149519000.0</v>
+      </c>
+      <c r="D12">
         <v>55716811.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>190711816.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>77502890.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>51687627.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>46029700.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>45610293.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>58551518.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>76030814.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>86587070.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>52487812.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>55600718.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>59018807.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>59000340.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>64622443.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>61687250.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>65466408.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>71969431.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>78252485.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>81171977.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>46349541.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>37039330.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22442001.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>23187759.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>28509344.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>32439342.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>26558025.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>26201548.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>17623770.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6443868.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4701978.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8162034.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11983927.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>12008892.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>18821563.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>13769628.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>20165410.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26653659.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>28611824.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>30228766.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>35385804.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>37851594.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>37487913.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8799328.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4339540.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5920020.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>7651844.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>9189398.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2373893.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>483052.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>158405.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>692720.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>835471.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>992341.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>893936.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1855193.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1985334.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2889923.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>4738233.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>6564212.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>8283684.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>9522241.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>10585717.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>11724713.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1505179.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
+        <v>78000.0</v>
+      </c>
+      <c r="C13">
+        <v>79000.0</v>
+      </c>
+      <c r="D13">
         <v>78350.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>74621.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>67711.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>64411.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>57886.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>55274.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>54959.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>54938.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>54813.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>45806.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>44500.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>42815.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>41208.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>41107.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>38728.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38086.0</v>
       </c>
       <c r="S13">
         <v>38086.0</v>
       </c>
       <c r="T13">
+        <v>38086.0</v>
+      </c>
+      <c r="U13">
+        <v>38086.0</v>
+      </c>
+      <c r="V13">
         <v>38046.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>33558.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>31348.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>26127.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>26127.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>25665.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>25651.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>23821.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>23812.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>108876.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>98827.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>85019.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>81787.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>71414.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>61979.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>59340.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>40721.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>40433.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>40406.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>37297.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>36139.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>35964.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>35377.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>34212.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>27865.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>22461.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>22325.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>21996.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>21993.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>16606.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>15959.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>13518.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>11882.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11408.0</v>
       </c>
       <c r="BC13">
         <v>11408.0</v>
       </c>
       <c r="BD13">
         <v>11408.0</v>
       </c>
       <c r="BE13">
         <v>11408.0</v>
       </c>
       <c r="BF13">
         <v>11408.0</v>
       </c>
       <c r="BG13">
         <v>11408.0</v>
       </c>
       <c r="BH13">
         <v>11408.0</v>
       </c>
       <c r="BI13">
         <v>11408.0</v>
       </c>
       <c r="BJ13">
         <v>11408.0</v>
       </c>
       <c r="BK13">
         <v>11408.0</v>
       </c>
       <c r="BL13">
         <v>11408.0</v>
       </c>
       <c r="BM13">
+        <v>11408.0</v>
+      </c>
+      <c r="BN13">
+        <v>11408.0</v>
+      </c>
+      <c r="BO13">
         <v>981.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13"/>
       <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13">
         <v>2000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>92985000.0</v>
+      </c>
+      <c r="C14">
+        <v>93919000.0</v>
+      </c>
+      <c r="D14">
         <v>86214000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>71918624.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>68975418.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>61508510.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>58825221.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>57620974.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>57503154.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>57393542.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>56553174.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>45365635.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>44090998.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>41855056.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>41183585.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>39761754.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>38247059.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>38113514.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>38113514.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>38083842.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>36328928.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>32402336.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>29601412.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>26143360.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>26059625.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>25665619.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>24015927.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>23825773.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>23074049.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>20880195.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>18831317.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>16470865.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>15071282.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13344414.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>12058197.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>10516635.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8124984.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8124984.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>7810791.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>7289493.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>7202551.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>7202551.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>6917108.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>6324620.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4784321.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4784321.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4416134.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>5087959.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3852976.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2886074.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2886074.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2609763.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2320636.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2320636.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2281654.0</v>
       </c>
       <c r="BD14">
         <v>2281654.0</v>
       </c>
       <c r="BE14">
         <v>2281654.0</v>
       </c>
       <c r="BF14">
         <v>2281654.0</v>
       </c>
       <c r="BG14">
         <v>2281654.0</v>
       </c>
       <c r="BH14">
         <v>2281654.0</v>
       </c>
       <c r="BI14">
         <v>2281654.0</v>
       </c>
       <c r="BJ14">
         <v>2281654.0</v>
       </c>
       <c r="BK14">
         <v>2281654.0</v>
       </c>
       <c r="BL14">
+        <v>2281654.0</v>
+      </c>
+      <c r="BM14">
+        <v>2281654.0</v>
+      </c>
+      <c r="BN14">
         <v>213587.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>168557.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>168557.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>168429.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>168429.0</v>
       </c>
-      <c r="BQ14"/>
-      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>45806.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>44500.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="O15"/>
+      <c r="P15">
         <v>41208.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>41107.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>38728.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38086.0</v>
       </c>
       <c r="S15">
         <v>38086.0</v>
       </c>
       <c r="T15">
+        <v>38086.0</v>
+      </c>
+      <c r="U15">
+        <v>38086.0</v>
+      </c>
+      <c r="V15">
         <v>38046.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>33558.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>31348.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>26127.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>26127.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>25665.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>25651.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>23821.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>23812.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>108876.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>98827.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>85019.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>81787.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>71414.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>61979.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>59340.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>40721.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>40433.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>40406.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>37297.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>36139.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>35964.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>35377.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>34212.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>27865.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>22461.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>22325.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>21996.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>21993.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>16606.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>15959.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>13518.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>11882.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11408.0</v>
       </c>
       <c r="BC15">
         <v>11408.0</v>
       </c>
       <c r="BD15">
         <v>11408.0</v>
       </c>
       <c r="BE15">
         <v>11408.0</v>
       </c>
       <c r="BF15">
         <v>11408.0</v>
       </c>
       <c r="BG15">
         <v>11408.0</v>
       </c>
       <c r="BH15">
         <v>11408.0</v>
       </c>
       <c r="BI15">
         <v>11408.0</v>
       </c>
       <c r="BJ15">
         <v>11408.0</v>
       </c>
       <c r="BK15">
         <v>11408.0</v>
       </c>
       <c r="BL15">
         <v>11408.0</v>
       </c>
       <c r="BM15">
+        <v>11408.0</v>
+      </c>
+      <c r="BN15">
+        <v>11408.0</v>
+      </c>
+      <c r="BO15">
         <v>981.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>2206.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4411.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6618.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>8824.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>11029.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>13235.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>15441.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>17647.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>88404.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>86642.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>101886.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>100511.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>104210.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>131066.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>132611.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>135407.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>130409.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6769.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>9025.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>9026.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>8823.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>8823.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>849345.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6251,188 +6464,192 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>28878.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>22093.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>24349.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>26622.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>28878.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>33391.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>33391.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>35647.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>37903.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>40160.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>8675778.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>12367886.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>5316062.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>8490.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>9721.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>10953.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>12185.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>12756.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>13328.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>13900.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>14472.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>15044.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>15616.0</v>
       </c>
-      <c r="BH18"/>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6459,91 +6676,95 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
+        <v>30002000.0</v>
+      </c>
+      <c r="C20">
+        <v>30002000.0</v>
+      </c>
+      <c r="D20">
         <v>17515265.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -6569,127 +6790,133 @@
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
+      <c r="BE20"/>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>368772000.0</v>
+      </c>
+      <c r="C21">
+        <v>379072000.0</v>
+      </c>
+      <c r="D21">
         <v>390011711.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1740260.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1792208.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1844156.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1896104.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1948052.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2000000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...4 lines deleted...]
-      </c>
+      <c r="AD21"/>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
@@ -6715,505 +6942,523 @@
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
-      <c r="BC21"/>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
-      <c r="BE21">
-[...1 lines deleted...]
-      </c>
+      <c r="BE21"/>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>30731000.0</v>
+      </c>
+      <c r="C22">
+        <v>29716000.0</v>
+      </c>
+      <c r="D22">
         <v>28916616.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9634438.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7487708.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7599535.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6649495.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4011560.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2320396.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2106345.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
-[...2 lines deleted...]
-      <c r="N22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
+        <v>0.0</v>
+      </c>
+      <c r="P22">
         <v>269.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1720.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2614.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3008.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>48918.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>72727.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>85071.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>143564.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>200706.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>277835.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>294908.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>338465.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>381065.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>402714.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>419598.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>428515.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>341177.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>672937.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>578912.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>594194.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>299485.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>313134.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>94867.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>166733.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>118207.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>157500.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>333873.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>376569.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>699148.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>715049.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>461405.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>463029.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>677417.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>278049.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>63733.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>80021.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>270506.0</v>
       </c>
-      <c r="AY22">
-[...4 lines deleted...]
-      </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22"/>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22">
-[...1 lines deleted...]
-      </c>
+      <c r="BE22"/>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>815637000.0</v>
+      </c>
+      <c r="C23">
+        <v>826142000.0</v>
+      </c>
+      <c r="D23">
         <v>750861478.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>252599103.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>149582766.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>118845673.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>77586194.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>57730594.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>68023742.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>82059957.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>91429120.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>57032780.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>59233659.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>62038259.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>62076932.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>67747703.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>64933500.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>68945576.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>75389223.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>80857111.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>84258811.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>49308303.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>40022550.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24237239.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>27399689.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-189591522.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>33717463.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-173767985.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>27308220.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-165096440.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>8048675.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5926549.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9608969.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-145914284.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13928704.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>21155502.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>14933152.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>21906386.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>28840431.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>31212838.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>33609583.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>37101729.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>39306582.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>38796026.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9751752.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5097762.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6845035.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8255514.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>9761335.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2967800.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1036756.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>395085.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>967649.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1153265.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1257441.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1036333.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2035360.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2556005.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>3030947.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4949452.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>6818929.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>8847800.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>9732813.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>10990758.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>12069588.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2225652.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>144885000.0</v>
+      </c>
+      <c r="C24">
+        <v>144626000.0</v>
+      </c>
+      <c r="D24">
         <v>144528552.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24">
         <v>6734212.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>6427476.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>6125428.0</v>
       </c>
-      <c r="AD24">
-[...4 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -7239,169 +7484,181 @@
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
+      <c r="BE24"/>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24">
         <v>6994000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25">
         <v>6734212.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>6427476.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>6125428.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>10364000.0</v>
+      </c>
+      <c r="D26">
         <v>8090909.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
@@ -7421,54 +7678,56 @@
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7495,1547 +7754,1595 @@
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>-33202000.0</v>
+      </c>
+      <c r="C28">
+        <v>3089000.0</v>
+      </c>
+      <c r="D28">
         <v>100427731.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-158873721.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-65809314.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-40133757.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-34729722.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-27946310.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-34549140.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-42975052.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-52610864.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-19049747.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-24498214.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-42572312.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-42420106.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-48065632.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-44494715.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-52393604.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-65363772.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-72113279.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-75207978.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-40872633.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-33314170.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-16490967.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-12202311.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-16522509.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-20141964.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-7995684.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-11825644.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-11498342.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-6443868.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-4701978.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-8162034.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-10379729.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-5212579.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-7937388.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-6818668.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-8064490.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-9826947.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-12020980.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-13184776.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-11817418.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-14246979.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-24110836.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-8799328.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-4339540.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-5920020.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-7651844.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-9189398.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-2373893.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1051833.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>537981.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-94214.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-565726.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-824156.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-893936.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1855193.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1985334.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-2889923.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-4738233.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-6564212.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-8283684.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-9522241.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-10585717.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-11724713.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>12260146.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>581934000.0</v>
+      </c>
+      <c r="C29">
+        <v>549933000.0</v>
+      </c>
+      <c r="D29">
         <v>518657866.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>220630095.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>114887956.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>84656813.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>58712086.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>46183749.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>58012538.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>70142247.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>83201640.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>49050927.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>53927572.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>55059554.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>56311904.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>61738558.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>59868997.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>62797885.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>69343999.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>76869363.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>80314885.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>44222770.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>34468977.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>18521228.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>21593208.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>154807000.0</v>
+      </c>
+      <c r="C30">
+        <v>171233000.0</v>
+      </c>
+      <c r="D30">
         <v>160065050.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>42911634.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>54611147.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>51653583.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17387446.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>206337.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1.0</v>
       </c>
-      <c r="I30">
-[...3 lines deleted...]
-      <c r="K30"/>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
       <c r="L30"/>
-      <c r="M30">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
+        <v>0.0</v>
+      </c>
+      <c r="P30">
         <v>1.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2975.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>45368.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3180.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>43606.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3357.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6118.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11030.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7311.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>35.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3956.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-171553.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>34381.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>10904.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>302384.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3478.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8651.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>64148.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>89449.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>153507.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>75879.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>12014.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>22035.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6077.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>344727.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>315771.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>124745.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>112872.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>69359.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>80183.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>46453.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>55012.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>14193.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2339.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30">
         <v>493855.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>493855.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>49050927.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>53927572.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>55059554.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>56311904.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>61738558.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>59868997.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>62797885.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>69343999.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>76869363.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>80314885.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>44222770.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>34468977.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>18521228.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>21593208.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>23646018.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>28707531.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>16474681.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>16541595.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>4933836.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-9497994.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-6478437.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>840272.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>7192931.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>9675874.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>15365330.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>11042746.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>17814076.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>23778916.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>28070248.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>30518762.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>34011038.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>36391147.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>36850410.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>7595757.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>3633522.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>5576671.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1601697.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-3729938.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-4023200.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-2739059.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2034030.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-1126504.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-335376.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-441822.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-143483.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>423029.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1236528.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>737844.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>3234334.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>254337000.0</v>
+      </c>
+      <c r="C32">
+        <v>192782000.0</v>
+      </c>
+      <c r="D32">
         <v>125891476.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>216346046.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>110470950.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>80735804.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>54673310.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>42082962.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>53875132.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>68049885.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>81391495.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>47237365.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>52106712.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>53240284.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>54602335.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>60086861.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>58208727.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>61123753.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>67779638.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>76567304.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>80007751.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>44020586.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>34264454.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>18420461.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>21477069.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:70">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>432524000.0</v>
+      </c>
+      <c r="C33">
+        <v>459091000.0</v>
+      </c>
+      <c r="D33">
         <v>491326205.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>4542214.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4721190.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4270237.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4431925.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4536215.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4614176.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2609557.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2366743.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2408066.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2452430.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2487084.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2412698.0</v>
       </c>
-      <c r="O33">
-[...2 lines deleted...]
-      <c r="P33">
+      <c r="Q33">
+        <v>2388733.0</v>
+      </c>
+      <c r="R33">
         <v>2430464.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2476747.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2398553.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1166504.0</v>
       </c>
-      <c r="T33">
-[...2 lines deleted...]
-      <c r="U33">
+      <c r="V33">
+        <v>1201634.0</v>
+      </c>
+      <c r="W33">
         <v>1126134.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1157083.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>102836.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>118639.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>126820.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>134515.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>146601.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>165873.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>160860.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>178461.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>185802.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>205303.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>186282.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>76036.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>61976.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>68151.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>74695.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>80843.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>36935.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>39777.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>42866.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>46075.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>49652.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>65353.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>59800.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>60217.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>67522.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>46916.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>51769.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>16381.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>16924.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>17467.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>18010.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>19765.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>36520.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>23276.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>25031.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>27989.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>31112.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>32610.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>35652.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>39050.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>38530.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>53128.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>542359.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
     </row>
-    <row r="34" spans="1:70">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>104927000.0</v>
+      </c>
+      <c r="C34">
+        <v>99101000.0</v>
+      </c>
+      <c r="D34">
         <v>95591067.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>594322.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>631388.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="O34"/>
+      <c r="P34">
         <v>702947.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>736855.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>770012.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>802433.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>834010.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>864263.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>894319.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>923708.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>952318.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1827.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>2258.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>2678.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>3088.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>3487.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>3879.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:70">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>249812000.0</v>
+      </c>
+      <c r="C35">
+        <v>246566000.0</v>
+      </c>
+      <c r="D35">
         <v>243088275.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>258073.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>304092.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>349091.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>392967.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>435246.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>476588.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>517013.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>556416.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>594322.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>631388.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>667632.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>702947.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>736855.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>770012.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>802433.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>834010.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>864263.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>894319.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>923708.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>952318.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1827.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2258.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2678.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3088.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>6737699.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>6431355.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>6125428.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35">
         <v>22093.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>24349.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>26622.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>28878.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>33391.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>33391.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>35647.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>37903.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>40160.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>8675778.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>12367886.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>5316062.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>8490.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>9721.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>10953.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>12185.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>12756.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>13328.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>13900.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>14472.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>15044.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>15616.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>16188.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>16759.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>18101.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>19442.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
     </row>
-    <row r="36" spans="1:70">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>23940000.0</v>
+      </c>
+      <c r="C36">
+        <v>14398000.0</v>
+      </c>
+      <c r="D36">
         <v>15687393.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>747150.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>747150.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>105368.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>105084.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>104426.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>103838.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>103055.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>102664.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>102370.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>102345.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>102320.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>102313.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
+        <v>-1.0</v>
+      </c>
+      <c r="R36">
         <v>102308.0</v>
       </c>
-      <c r="P36">
-[...2 lines deleted...]
-      <c r="Q36">
+      <c r="S36">
         <v>102305.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>102302.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>102300.0</v>
       </c>
-      <c r="T36">
-[...2 lines deleted...]
-      <c r="U36">
+      <c r="V36">
+        <v>-1.0</v>
+      </c>
+      <c r="W36">
         <v>1014635.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1041991.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>118639.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>126820.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>134515.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>146601.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>165873.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
-[...4 lines deleted...]
-      </c>
+      <c r="AH36"/>
+      <c r="AI36"/>
       <c r="AJ36">
         <v>5000.0</v>
       </c>
       <c r="AK36">
         <v>5000.0</v>
       </c>
       <c r="AL36">
         <v>5000.0</v>
       </c>
       <c r="AM36">
         <v>5000.0</v>
       </c>
       <c r="AN36">
         <v>5000.0</v>
       </c>
       <c r="AO36">
         <v>5000.0</v>
       </c>
       <c r="AP36">
         <v>5000.0</v>
       </c>
       <c r="AQ36">
         <v>5000.0</v>
       </c>
       <c r="AR36">
+        <v>5000.0</v>
+      </c>
+      <c r="AS36">
+        <v>5000.0</v>
+      </c>
+      <c r="AT36">
         <v>18342.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>18342.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13342.0</v>
       </c>
       <c r="AV36">
         <v>13342.0</v>
       </c>
       <c r="AW36">
-        <v>15708.0</v>
+        <v>13342.0</v>
       </c>
       <c r="AX36">
         <v>13342.0</v>
       </c>
       <c r="AY36">
-        <v>13342.0</v>
+        <v>15708.0</v>
       </c>
       <c r="AZ36">
         <v>13342.0</v>
       </c>
       <c r="BA36">
         <v>13342.0</v>
       </c>
       <c r="BB36">
         <v>13342.0</v>
       </c>
       <c r="BC36">
-        <v>15000.0</v>
+        <v>13342.0</v>
       </c>
       <c r="BD36">
         <v>13342.0</v>
       </c>
       <c r="BE36">
-        <v>13342.0</v>
+        <v>15000.0</v>
       </c>
       <c r="BF36">
         <v>13342.0</v>
       </c>
       <c r="BG36">
         <v>13342.0</v>
       </c>
-      <c r="BH36"/>
-      <c r="BI36"/>
+      <c r="BH36">
+        <v>13342.0</v>
+      </c>
+      <c r="BI36">
+        <v>13342.0</v>
+      </c>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36">
         <v>506510.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
     </row>
-    <row r="37" spans="1:70">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -9061,996 +9368,1026 @@
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37">
-[...1 lines deleted...]
-      </c>
+      <c r="BE37"/>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:70">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38">
+        <v>50324000.0</v>
+      </c>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>62782441.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>102370.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>102345.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>532368.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>447931.0</v>
       </c>
-      <c r="O38">
-[...2 lines deleted...]
-      <c r="P38">
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
         <v>3015020.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>768549.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3183060.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>102300.0</v>
       </c>
-      <c r="T38">
-[...2 lines deleted...]
-      <c r="U38">
+      <c r="V38">
+        <v>1.0</v>
+      </c>
+      <c r="W38">
         <v>1014635.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1041991.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
-[...4 lines deleted...]
-      </c>
+      <c r="AD38"/>
+      <c r="AE38"/>
       <c r="AF38">
         <v>0.0</v>
       </c>
       <c r="AG38">
         <v>0.0</v>
       </c>
       <c r="AH38">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI38">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ38">
         <v>5000.0</v>
       </c>
       <c r="AK38">
+        <v>5000.0</v>
+      </c>
+      <c r="AL38">
+        <v>5000.0</v>
+      </c>
+      <c r="AM38">
         <v>4000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AO38">
         <v>5000.0</v>
       </c>
       <c r="AP38">
         <v>5000.0</v>
       </c>
       <c r="AQ38">
         <v>5000.0</v>
       </c>
       <c r="AR38">
+        <v>5000.0</v>
+      </c>
+      <c r="AS38">
+        <v>5000.0</v>
+      </c>
+      <c r="AT38">
         <v>19000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="AV38">
         <v>13000.0</v>
       </c>
       <c r="AW38">
-        <v>16000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AX38">
         <v>13000.0</v>
       </c>
       <c r="AY38">
+        <v>16000.0</v>
+      </c>
+      <c r="AZ38">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BA38">
         <v>13000.0</v>
       </c>
       <c r="BB38">
+        <v>14000.0</v>
+      </c>
+      <c r="BC38">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="BD38">
         <v>13000.0</v>
       </c>
       <c r="BE38">
-        <v>13000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BF38">
         <v>13000.0</v>
       </c>
       <c r="BG38">
         <v>13000.0</v>
       </c>
       <c r="BH38">
         <v>13000.0</v>
       </c>
       <c r="BI38">
         <v>13000.0</v>
       </c>
       <c r="BJ38">
         <v>13000.0</v>
       </c>
       <c r="BK38">
         <v>13000.0</v>
       </c>
       <c r="BL38">
+        <v>13000.0</v>
+      </c>
+      <c r="BM38">
+        <v>13000.0</v>
+      </c>
+      <c r="BN38">
         <v>26000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>519000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38"/>
       <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38">
         <v>201000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>1522000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:70">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>19488000.0</v>
+      </c>
+      <c r="C39">
+        <v>17571000.0</v>
+      </c>
+      <c r="D39">
         <v>14836796.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4799001.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5259831.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3634691.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3087628.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3366189.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2537652.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1313241.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2475307.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2136902.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1180511.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>532368.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>663625.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>734806.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>810197.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>954045.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>972321.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1362215.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1756522.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1685707.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1619313.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1403537.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>3791072.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>676196.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>758585.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>623419.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>486820.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>601865.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>782785.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>362354.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>654069.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>625382.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1454842.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1805322.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>924627.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1487534.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1965687.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>2400502.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>2662440.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>980719.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>585020.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>430540.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>356307.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>155210.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>140928.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>203087.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>447095.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>459778.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>266817.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>235456.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>257462.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>41898.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>245335.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>105877.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>156891.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>51785.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>113035.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>180107.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>222107.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>247544.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>171522.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>366511.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>291747.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>178114.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39"/>
       <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39">
         <v>5000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:70">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>115949000.0</v>
+      </c>
+      <c r="C40">
+        <v>164936000.0</v>
+      </c>
+      <c r="D40">
         <v>107544324.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>25718305.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>32284995.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>31951533.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>16973677.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>7607537.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>6553311.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>6970217.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5138243.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>4344269.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>3089302.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>3973941.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3163429.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>2648626.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2429914.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3014156.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3985663.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>2064369.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1436710.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2924351.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2516841.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4326860.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4470895.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4798475.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3947218.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3433754.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2863829.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>5166224.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>9650668.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>5080302.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>5090886.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4363867.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2757564.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>3922085.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>2050051.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>2340519.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>3146419.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1875708.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1276120.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1154321.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1380421.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>695348.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>682155.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>521525.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>478108.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>331871.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>95096.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>734296.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1432145.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>393578.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>322061.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>434219.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>318245.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>172721.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>173833.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>391512.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>1288005.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>262685.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>149341.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>436367.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>420808.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>348127.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>375059.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>2619588.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40"/>
       <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40">
         <v>1172000.0</v>
       </c>
-      <c r="BR40"/>
+      <c r="BT40"/>
     </row>
-    <row r="41" spans="1:70">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41">
         <v>22000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>24000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>26000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>30000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>33000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>33000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>36000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>39000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>40000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>8676000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>12368000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5316000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>8000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>10000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>11000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>12000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>13000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>13000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>14000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>14000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>15000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>15000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>16000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>17000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>18000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>19000.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41">
         <v>303000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:70">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>574943000.0</v>
+      </c>
+      <c r="C42">
+        <v>581800000.0</v>
+      </c>
+      <c r="D42">
         <v>564558498.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>519634193.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>433721824.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>424131789.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>411659517.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>396360369.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>394040254.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>391693214.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>390008412.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>346116054.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>339709852.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>330294782.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>323376759.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>321956046.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>312473623.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>308331750.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>307078505.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>306030824.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>304843806.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>261536062.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>245699880.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>223150674.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>222455084.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>218944268.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>218696866.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>201198660.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>200578556.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>183716536.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>171448570.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>164239299.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>163003806.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>159197950.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>151383530.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>147117314.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>137673530.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>136857409.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>136291018.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>131452413.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>129012409.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>128304539.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>126781405.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>122560329.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>89167845.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>79716155.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>79427124.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>67332287.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>68749833.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>51720156.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>49539373.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>47564403.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>46522693.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>46026450.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>45056870.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>44327037.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>44269334.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>44172672.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>44014484.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>43911356.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>43559759.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>43480269.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>43498877.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>43149266.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>42805684.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>10646771.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
     </row>
-    <row r="43" spans="1:70">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10077,1771 +10414,1811 @@
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:70">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-      <c r="K44">
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44">
         <v>182.0</v>
       </c>
-      <c r="L44">
-[...2 lines deleted...]
-      <c r="M44"/>
       <c r="N44">
         <v>182.0</v>
       </c>
-      <c r="O44">
-[...1 lines deleted...]
-      </c>
+      <c r="O44"/>
       <c r="P44">
         <v>182.0</v>
       </c>
       <c r="Q44">
         <v>182.0</v>
       </c>
       <c r="R44">
         <v>182.0</v>
       </c>
       <c r="S44">
         <v>182.0</v>
       </c>
       <c r="T44">
         <v>182.0</v>
       </c>
       <c r="U44">
-        <v>242.0</v>
+        <v>182.0</v>
       </c>
       <c r="V44">
-        <v>242.0</v>
+        <v>182.0</v>
       </c>
       <c r="W44">
         <v>242.0</v>
       </c>
       <c r="X44">
         <v>242.0</v>
       </c>
       <c r="Y44">
         <v>242.0</v>
       </c>
       <c r="Z44">
+        <v>242.0</v>
+      </c>
+      <c r="AA44">
+        <v>242.0</v>
+      </c>
+      <c r="AB44">
         <v>244.0</v>
       </c>
-      <c r="AA44">
+      <c r="AC44">
         <v>370.0</v>
       </c>
-      <c r="AB44">
+      <c r="AD44">
         <v>370.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>420.0</v>
       </c>
       <c r="AE44">
         <v>420.0</v>
       </c>
       <c r="AF44">
         <v>420.0</v>
       </c>
       <c r="AG44">
         <v>420.0</v>
       </c>
       <c r="AH44">
+        <v>420.0</v>
+      </c>
+      <c r="AI44">
+        <v>420.0</v>
+      </c>
+      <c r="AJ44">
         <v>418.0</v>
       </c>
-      <c r="AI44">
+      <c r="AK44">
         <v>443.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AL44">
         <v>443.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>450.0</v>
       </c>
       <c r="AM44">
         <v>450.0</v>
       </c>
       <c r="AN44">
         <v>450.0</v>
       </c>
       <c r="AO44">
         <v>450.0</v>
       </c>
       <c r="AP44">
         <v>450.0</v>
       </c>
       <c r="AQ44">
         <v>450.0</v>
       </c>
       <c r="AR44">
         <v>450.0</v>
       </c>
       <c r="AS44">
+        <v>450.0</v>
+      </c>
+      <c r="AT44">
+        <v>450.0</v>
+      </c>
+      <c r="AU44">
         <v>950.0</v>
       </c>
-      <c r="AT44">
+      <c r="AV44">
         <v>955.0</v>
       </c>
-      <c r="AU44">
+      <c r="AW44">
         <v>917.0</v>
       </c>
-      <c r="AV44">
+      <c r="AX44">
         <v>917.0</v>
       </c>
-      <c r="AW44">
+      <c r="AY44">
         <v>857.0</v>
       </c>
-      <c r="AX44">
+      <c r="AZ44">
         <v>455.0</v>
       </c>
-      <c r="AY44">
+      <c r="BA44">
         <v>287.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BB44">
         <v>287.0</v>
       </c>
-      <c r="BA44">
-[...5 lines deleted...]
-      <c r="BC44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44">
-[...1 lines deleted...]
-      </c>
+      <c r="BE44"/>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:70">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>6166000.0</v>
+      </c>
+      <c r="C45">
+        <v>8979000.0</v>
+      </c>
+      <c r="D45">
         <v>7520927.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2054804.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2181832.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2994713.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2430737.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2483737.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2510338.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3027044.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2264079.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2305696.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2350085.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2834551.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2310385.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>1064204.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1099340.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1126134.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1157083.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>102836.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>118639.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>126820.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>134515.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>146601.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>165873.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>160860.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>178461.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>185802.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>205303.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>186282.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>71036.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>56976.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>63151.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>69695.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>75843.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>31935.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>34777.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>37866.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>41075.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>44652.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>47011.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>41458.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>46875.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>54180.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>33574.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>36061.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>3039.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>3582.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>4125.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>4668.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>6423.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>8178.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>9934.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>11689.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>14647.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>17770.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>19268.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>22310.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>25708.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>25188.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>28053.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>24116.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:70">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>6166000.0</v>
+      </c>
+      <c r="C46">
+        <v>8979000.0</v>
+      </c>
+      <c r="D46">
         <v>7520927.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2054804.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2181832.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2320713.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2430737.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2483737.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2510338.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2506502.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2264079.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2305696.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2350085.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2384764.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2310385.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2286426.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2328156.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2374442.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2296251.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1064204.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1099340.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1126134.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1157083.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>102836.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>118639.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>126820.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>134515.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>146601.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>165873.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>160860.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>178461.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>185802.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>205303.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>186282.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>71036.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>56976.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>63151.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>69695.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>75843.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>31935.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>34777.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>37866.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>41075.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>44652.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>47011.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>41458.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>46875.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>54180.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>33574.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>36061.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>3039.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>3582.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>4125.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>4668.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>6423.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>8178.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>9934.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>11689.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>14647.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>17770.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>19268.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>22310.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>25708.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>25188.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>28053.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>24116.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
     </row>
-    <row r="47" spans="1:70">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1596511.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1607582.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>2384764.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2310385.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1448305.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1459009.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1474937.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1367045.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1064204.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>112583.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1126134.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>115092.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>102836.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>118639.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>126820.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>134515.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>146601.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>165873.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>160860.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>178461.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>185802.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>205303.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>186282.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>71036.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>56976.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>63151.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>69695.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>75843.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>31935.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>34777.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>37866.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>41075.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>44652.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>47011.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>41458.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>46875.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>54180.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>33574.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>36061.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>3039.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>3582.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>4125.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>4668.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>6423.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>8178.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>9934.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>11689.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>14647.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>17770.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>20000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>23000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>26000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>26000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>28000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>24000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47"/>
       <c r="BP47"/>
-      <c r="BQ47">
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47">
         <v>34000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>44000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:70">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-137974000.0</v>
+      </c>
+      <c r="C48">
+        <v>-176575000.0</v>
+      </c>
+      <c r="D48">
         <v>-190595174.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-299158154.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-318986135.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-339630033.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-353094437.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-350317625.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-336166136.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-321700013.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-306945984.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-297201630.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-285928012.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-275360786.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-267151835.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-260298114.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-252693275.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-245659081.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-237868094.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-229298728.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-224665793.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-217448855.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-211361910.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-204761163.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-200978739.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-195421172.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-190116987.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-184852140.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-184155982.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-178988098.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-181136389.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-170900158.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-162342329.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-152174866.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-141864346.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-131908008.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-126761812.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-119164952.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-112635806.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-103509607.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-98622768.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-94391595.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-90525311.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-85836835.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-81701735.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-76204066.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-73989757.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-68954640.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-72491080.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-55750639.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-52464245.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-49771659.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-47810787.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-46373234.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-45185100.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-44481928.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-43857713.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-42947552.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-43288048.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-40688430.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-38211317.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-36236279.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-34733476.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-33341064.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-32168282.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-25331043.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
     </row>
-    <row r="49" spans="1:70">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-297201630.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-285928012.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-267151835.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-260298114.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-252693275.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-245659081.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-237868094.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-229298728.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-224665793.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-217448855.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-211361910.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-204761163.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-200978739.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-195421172.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-190116987.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-184852140.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-184155982.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-178988098.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-181136389.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-170900158.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-162342329.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-152174866.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-141864346.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-131908008.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-126761812.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-119164952.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-112635806.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-103509607.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-98622768.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-94391595.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-90525311.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-85836835.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-81701735.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-76204066.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-73989757.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-68954640.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-72491080.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-55750639.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-52294245.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-49741101.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-47790229.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-46233234.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-45510100.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-44481928.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-43857713.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-42947552.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-43288048.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-40688430.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:70">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>2000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50">
         <v>1880177.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:70">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>144885000.0</v>
+      </c>
+      <c r="C51">
+        <v>148914000.0</v>
+      </c>
+      <c r="D51">
         <v>148920807.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>435245.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>476587.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>517013.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>556416.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>594323.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>631389.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>667632.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>702947.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>736855.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>770011.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>802433.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>834010.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>864263.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>894366.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>923801.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>952457.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>979853.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1006642.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1032836.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1050390.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>3000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2258.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2678.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>3088.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>6737699.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>6431355.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>6125428.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>1534885.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>696386.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>598506.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>269745.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>168185.0</v>
       </c>
-      <c r="BC51"/>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51">
         <v>13765325.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
     </row>
-    <row r="52" spans="1:70">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>69</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>1449000.0</v>
+      </c>
+      <c r="D52">
         <v>1423599.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>177172.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>172495.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>167922.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>163449.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>159077.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>154801.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>150619.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>146531.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>142533.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>138623.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>134801.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>131063.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>127408.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>124354.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>121368.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>118447.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>115590.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>112323.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>109128.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>98072.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1173.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>2011.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52">
         <v>2000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>2041908.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>12918.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1833.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>3307.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>963.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>70805.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>67236.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>69736.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>65773.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>1534885.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>696386.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>598506.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>253684.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>125645.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>13765325.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:70">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
+        <v>3694000.0</v>
+      </c>
+      <c r="D53">
         <v>7223735.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>31402850.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>11216989.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>11036857.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>10743562.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>17069660.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>23370989.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>32388130.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>33273259.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>32701210.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>30332493.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>15644062.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>15746224.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>15692548.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>16298169.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>12149003.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>5653202.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>5159353.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>4957357.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>4444072.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>2674770.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>5948034.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>10983190.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>11984157.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>12294290.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>11824642.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>7944549.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>172000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>172000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1604198.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1604198.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>6796313.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>10884175.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>6950960.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>12100920.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>16826712.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>16590844.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>17043990.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>23568386.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>23604615.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>13377077.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>132000.0</v>
       </c>
-      <c r="AS53">
-[...4 lines deleted...]
-      </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
         <v>221000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>221000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>220000.0</v>
       </c>
-      <c r="AY53">
-[...4 lines deleted...]
-      </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
-      <c r="BE53">
-[...1 lines deleted...]
-      </c>
+      <c r="BE53"/>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
-      <c r="BH53"/>
-      <c r="BI53"/>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
     </row>
-    <row r="54" spans="1:70">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -11867,931 +12244,957 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54">
-[...1 lines deleted...]
-      </c>
+      <c r="BE54"/>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:70">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>815637000.0</v>
+      </c>
+      <c r="C55">
+        <v>826142000.0</v>
+      </c>
+      <c r="D55">
         <v>750861478.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>252599103.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>149582766.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>118845673.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>77586194.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>57730594.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>68023742.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>82059957.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>91429120.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>57032780.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>59233659.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>62038259.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>62076932.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>67747703.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>64933500.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>68945576.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>75389223.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>80857111.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>84258811.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>49308303.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>40022550.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>24237239.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>27399689.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>29475910.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>33717463.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>27559206.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>27308220.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>18825914.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>8048675.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>5926549.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>9608969.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>13453933.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>13928704.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>21155502.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>14933152.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>21906386.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>28840431.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>31212838.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>33609583.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>37101729.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>39306582.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>38796026.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>9751752.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>5097762.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>6845035.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>8255514.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>9761335.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2967800.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1036756.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>395085.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>967649.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1153265.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1257441.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1036333.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2035360.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2556005.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>3030947.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>4949452.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>6818929.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>8847800.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>9732813.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>10990758.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>12069588.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>2225652.0</v>
       </c>
-      <c r="BN55"/>
-      <c r="BO55"/>
       <c r="BP55"/>
-      <c r="BQ55">
+      <c r="BQ55"/>
+      <c r="BR55"/>
+      <c r="BS55">
         <v>1620000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>4113000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:70">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>383113000.0</v>
+      </c>
+      <c r="C56">
+        <v>367051000.0</v>
+      </c>
+      <c r="D56">
         <v>259535273.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>248056889.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>144861576.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>114575436.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>73154269.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>53194379.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>63409566.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>79450400.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>89062377.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>54624714.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>56781229.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>59551175.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>59664234.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>65358969.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>62503036.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>66468829.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>72990670.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>79690607.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>83057176.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>48182169.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>38865467.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>24134403.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>27281050.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>29349090.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>33582948.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>27412605.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>27142347.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>18665054.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>7870214.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>5740747.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>9403666.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>13267651.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>13852668.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>21093526.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>14865000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>21831691.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>28759588.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>31175903.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>33569806.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>37058863.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>39260507.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>38746374.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>9686399.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>5037962.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>6784818.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>8187992.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>9714419.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>2916031.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1020375.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>378161.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>950182.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1135255.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1237676.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>999813.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>2012084.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2530974.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>3002958.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>4918340.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>6786319.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>8812148.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>9693763.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>10952228.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>12016460.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>1683293.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
     </row>
-    <row r="57" spans="1:70">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>128776000.0</v>
+      </c>
+      <c r="C57">
+        <v>174269000.0</v>
+      </c>
+      <c r="D57">
         <v>133643797.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>31710843.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>34390626.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>33839632.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>18480959.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>11111417.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9534434.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>11400515.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>7670882.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>7387349.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>4674517.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>6310891.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>5061899.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>5272108.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4294309.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>5345076.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5211032.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3123303.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>3049425.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>4161583.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>4601013.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>5713942.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5803981.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5826972.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>5006600.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>4346456.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>4334900.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>7766230.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>17546249.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>12404566.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>8768277.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>6260582.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>4252412.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>5789729.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>3889963.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>4091860.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>5038972.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3117791.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>3063749.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3061363.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2881594.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1911775.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2119898.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1425387.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1227249.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1180516.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1122470.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1674081.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>3936870.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>2579107.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>2232913.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1616456.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1361507.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1166488.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1598431.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1305005.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>2278059.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1699502.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1442891.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1575643.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>937930.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1151733.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1420805.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>16934551.0</v>
       </c>
-      <c r="BN57"/>
-      <c r="BO57"/>
       <c r="BP57"/>
-      <c r="BQ57">
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57">
         <v>13647000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1212000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:70">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>378588000.0</v>
+      </c>
+      <c r="C58">
+        <v>420835000.0</v>
+      </c>
+      <c r="D58">
         <v>376732072.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>31968916.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>34694718.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>34188723.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>18873926.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>11546663.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>10011022.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>11917528.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8227298.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>7981671.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5305905.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>6978523.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>5764846.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>6008963.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>5064321.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>6147509.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>6045042.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3987566.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3943744.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5085291.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>5553331.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>5715769.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>5806239.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>5829650.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>5009688.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>11084155.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>10766255.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>13891658.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>17546249.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>12404566.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>8768277.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>6260582.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>4252412.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>5789729.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3889963.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>4091860.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>5061065.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3142140.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>3090371.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3090241.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2914985.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1945166.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2155545.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1463290.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1267409.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>9856294.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>13490356.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>6990143.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3945360.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>2588828.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>2243866.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1628641.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1374263.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1179816.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1612331.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1319477.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>2293103.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1715118.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1459079.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1592402.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>956031.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1171175.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1420805.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>16934551.0</v>
       </c>
-      <c r="BN58"/>
-      <c r="BO58"/>
       <c r="BP58"/>
-      <c r="BQ58">
+      <c r="BQ58"/>
+      <c r="BR58"/>
+      <c r="BS58">
         <v>13647000.0</v>
       </c>
-      <c r="BR58"/>
+      <c r="BT58"/>
     </row>
-    <row r="59" spans="1:70">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -12817,315 +13220,323 @@
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59">
-[...1 lines deleted...]
-      </c>
+      <c r="BE59"/>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:70">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>437049000.0</v>
+      </c>
+      <c r="C60">
+        <v>405307000.0</v>
+      </c>
+      <c r="D60">
         <v>374129406.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>220630187.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>114888048.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>84656950.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>58712268.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>46183931.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>58012720.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>70142429.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>83201822.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>49051109.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>53927754.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>55059736.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>56312086.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>61738740.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>59869179.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>62798067.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>69344181.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>76869545.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>80315067.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>44223012.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>34469219.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>18521470.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>21593450.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-195421172.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>28707775.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-184852140.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>16541965.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-178988098.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-9497574.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-6478017.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>840692.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-152174866.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>9676292.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>15365773.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>11043189.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>17814526.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>23779366.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>28070698.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>30519212.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>34011488.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>36391597.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>36850860.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>7596207.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>3634472.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>5577626.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-1600780.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-3729021.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-4022343.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-2908604.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-2193743.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-1276217.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-475376.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-116822.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-143483.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>423029.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1236528.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>737844.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>3234334.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>5359850.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>7255398.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>8776782.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>9819583.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>10648783.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>-14708899.0</v>
       </c>
-      <c r="BN60"/>
-      <c r="BO60"/>
       <c r="BP60"/>
       <c r="BQ60"/>
       <c r="BR60"/>
+      <c r="BS60"/>
+      <c r="BT60"/>
     </row>
-    <row r="61" spans="1:70">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -13151,82 +13562,88 @@
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
-      <c r="BE61">
-[...1 lines deleted...]
-      </c>
+      <c r="BE61"/>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
-      <c r="BQ61">
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61">
         <v>-1000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:70">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13253,101 +13670,104 @@
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13358,1810 +13778,1894 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>35961000.0</v>
+      </c>
+      <c r="C2">
         <v>3190534.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>205562.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3734.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>148938.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>204846.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>373234.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>396786.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>114964.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>366673.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>318718.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>445799.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>201605.0</v>
       </c>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
       <c r="O2">
         <v>0.0</v>
       </c>
-      <c r="P2"/>
+      <c r="P2">
+        <v>0.0</v>
+      </c>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>1040713.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>14987000.0</v>
+      </c>
+      <c r="C3">
         <v>309781.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>70755.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>209038.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>177020.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>143487.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>73286.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>74218.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>36886.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>25596.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15076.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15074.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5161.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7022.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12246.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12167.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9945.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1040713.0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5">
+        <v>152798000.0</v>
+      </c>
+      <c r="C5">
         <v>-19288385.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-46304931.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-30260812.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-29552715.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-27163847.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21007876.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-26827758.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-33009917.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-24643624.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-18183568.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-20451337.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7688709.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3042746.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7205127.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8483561.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6053253.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4789701.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>167785000.0</v>
+      </c>
+      <c r="C6">
         <v>-18978604.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-46234176.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-30051774.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-29375695.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-27020360.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20934590.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-26753540.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-32973031.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24618028.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-18168492.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-20436263.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7683548.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3035724.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7192881.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8471394.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6043308.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3748988.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>275748000.0</v>
+      </c>
+      <c r="C9">
         <v>40281636.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-205562.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>61674.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>41998.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>34385.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-89968.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33011.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>214363.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-142568.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-108588.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-256525.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-199604.0</v>
       </c>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
       <c r="O9">
         <v>0.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-1040713.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>150016000.0</v>
+      </c>
+      <c r="C10">
         <v>-19324790.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-46339227.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-30287322.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-29460412.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-27197078.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11372296.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-26829630.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-33009914.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-24643627.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18187529.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-20453427.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9133098.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3425682.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7205128.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11186156.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8121455.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8996745.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11">
+        <v>-13039000.0</v>
+      </c>
+      <c r="C11">
         <v>-1394770.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-585617.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1250186.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-5169395.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5060778.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>36439.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-31267.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1311.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3964.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2087.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1439873.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1965.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-493855.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-280920.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2130.0</v>
       </c>
-      <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12">
+        <v>2782000.0</v>
+      </c>
+      <c r="C12">
         <v>36405.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34296.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>26515.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15943.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33226.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>787488.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1873.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5619.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1311.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3964.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2087.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1444386.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>382936.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12037.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3093763.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2068202.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4207044.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13">
+        <v>3846000.0</v>
+      </c>
+      <c r="C13">
         <v>2578792.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2681851.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>326016.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14403.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>116065.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>322668.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36618.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>110714.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>126774.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>56430.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
+      <c r="S14"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15">
+        <v>163055000.0</v>
+      </c>
+      <c r="C15">
         <v>-17930020.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-46339227.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-29701705.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-28210226.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-22027683.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16433074.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-26829630.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-33009914.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24643627.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-18187529.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-20453427.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9133098.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3425682.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-6711273.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-10905236.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-8121455.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8996745.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-29701705.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-28210226.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-22027683.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-43535672.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-26829630.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-33009914.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-24643627.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-18220650.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-20536326.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-9517405.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3380682.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-6711273.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17">
+        <v>163055000.0</v>
+      </c>
+      <c r="C17">
         <v>-17930020.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-46339227.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-29701705.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-28210226.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-22027683.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16433074.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-26829630.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-32911007.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24749891.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-16678210.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-17901249.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9133098.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3380682.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6711273.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>1064000.0</v>
+      </c>
+      <c r="C18">
         <v>2542387.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2647555.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>299501.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1540.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>82839.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-464820.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>34745.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>105095.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>125463.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-22827.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>23674.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>301780.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>34566.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>13103.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>11027.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24239.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8997042.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1827425.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1965.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>41856.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>150141000.0</v>
+      </c>
+      <c r="C21">
         <v>-22356389.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-48957788.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-30623968.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-29437585.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-27220752.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21007876.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26864196.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-32924110.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-24760918.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-16653971.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8902120.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4915395.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3044711.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7246984.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8507003.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6055383.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4815604.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>161568000.0</v>
+      </c>
+      <c r="C23">
         <v>65828559.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>48957788.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30689376.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>29628521.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27459983.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21291142.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27293993.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33253437.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24985023.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16864101.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9091394.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4917396.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3044711.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7246984.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8507003.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6055383.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4815604.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>33121.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>82899.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>384307.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>14549000.0</v>
+      </c>
+      <c r="C25">
         <v>309781.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>70755.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>84618.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>61890.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>127964.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>73286.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>74218.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36886.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26">
+        <v>19333000.0</v>
+      </c>
+      <c r="C26">
         <v>3942270.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13155125.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10679549.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>13132982.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13377193.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11052903.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18822488.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>24486122.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15735300.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6281823.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1318734.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1226874.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1187631.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4098225.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5494297.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4888538.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3083002.0</v>
       </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>38054000.0</v>
+      </c>
+      <c r="C27">
         <v>28736605.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18115313.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>68220000.0</v>
+      </c>
+      <c r="C28">
         <v>29959150.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17687350.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20006093.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16346601.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13877944.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9865005.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8074719.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8652351.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8883050.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10263560.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7326861.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3488917.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1857080.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3148759.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3012706.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1166845.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4806000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-13039000.0</v>
+      </c>
+      <c r="C29">
         <v>-1394770.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-585617.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1250186.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5169395.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5060778.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>125607000.0</v>
+      </c>
+      <c r="C30">
         <v>62638025.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48752226.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30685642.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29479583.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27255137.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20917908.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26897207.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33138473.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24618350.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16545383.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8645595.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4715791.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3044711.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7246984.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8507003.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6055383.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3774891.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B31">
+        <v>-125000.0</v>
+      </c>
+      <c r="C31">
         <v>3031599.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2618561.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>336646.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-22827.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>23674.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9635580.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>34566.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-85804.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>117291.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1533558.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11551307.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4217703.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-380971.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>41856.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2679153.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2066072.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4181141.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B32">
+        <v>311709000.0</v>
+      </c>
+      <c r="C32">
         <v>43472170.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>65408.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>190936.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>239231.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>283266.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>429797.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>329327.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>224105.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>210130.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>189274.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2000.0</v>
       </c>
-      <c r="N32">
-[...1 lines deleted...]
-      </c>
       <c r="O32">
         <v>0.0</v>
       </c>
-      <c r="P32"/>
+      <c r="P32">
+        <v>0.0</v>
+      </c>
       <c r="Q32"/>
       <c r="R32"/>
+      <c r="S32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR32"/>
+  <dimension ref="A1:BT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="BR1" t="s">
-        <v>130</v>
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>22305000.0</v>
+      </c>
+      <c r="C2">
+        <v>21307222.0</v>
+      </c>
+      <c r="D2">
         <v>11194616.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1862448.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1596715.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1175559.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>686598.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>509839.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>818539.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>53507.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>51862.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>50748.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>49445.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>406.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1469.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>332.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1527.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>48007.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>25166.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14426.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>61339.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>57233.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>79913.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>19184.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>48517.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>46125.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>79026.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21128.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>226955.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>22113.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>312434.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>33663.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>28575.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>63311.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>66652.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>18052.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>93571.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>85331.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>43922.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>187192.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>50229.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>164204.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>35396.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>101798.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>17319.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>273619.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>36675.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>54479.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>81026.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>201605.0</v>
       </c>
-      <c r="AX2">
-[...4 lines deleted...]
-      </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
@@ -15172,297 +15676,305 @@
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>0.0</v>
       </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
         <v>0.0</v>
       </c>
       <c r="BO2">
         <v>0.0</v>
       </c>
       <c r="BP2">
         <v>0.0</v>
       </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
-      <c r="BR2"/>
+      <c r="BR2">
+        <v>0.0</v>
+      </c>
+      <c r="BS2">
+        <v>0.0</v>
+      </c>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>10544000.0</v>
+      </c>
+      <c r="C3">
+        <v>10433651.0</v>
+      </c>
+      <c r="D3">
         <v>3790466.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>162941.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>161942.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>133675.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>77408.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>76872.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>21826.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18670.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>17793.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>17429.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>49445.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>22516.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>21283.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>51592.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>50610.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>20047.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>19249.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12283.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>13677.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>80680.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>10197.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>19410.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>17677.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>16718.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>16098.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>20377.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>20093.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>17427.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>18057.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>19353.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>19381.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10192.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9023.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>8898.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>8773.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>8673.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>8554.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4297.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4072.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>3989.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3972.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3957.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3158.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3607.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>10355.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>-1334.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2446.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3533.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>542.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>543.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>543.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1755.0</v>
       </c>
       <c r="BC3">
         <v>1756.0</v>
       </c>
       <c r="BD3">
         <v>1755.0</v>
       </c>
       <c r="BE3">
+        <v>1756.0</v>
+      </c>
+      <c r="BF3">
+        <v>1755.0</v>
+      </c>
+      <c r="BG3">
         <v>2958.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3123.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3123.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>3042.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>3397.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3043.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>2863.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>2864.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>2487.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>2485.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2486.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>2487.0</v>
       </c>
-      <c r="BQ3"/>
-      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -15536,507 +16048,521 @@
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
-      <c r="BR4"/>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5">
+        <v>55645000.0</v>
+      </c>
+      <c r="C5">
+        <v>58263515.0</v>
+      </c>
+      <c r="D5">
         <v>53524420.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>20356159.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>20653905.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>13474411.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-2766805.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-14144933.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-15851058.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-14747473.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9731241.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-11267767.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-10558455.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-8200176.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6844945.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8186872.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7062719.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-7785609.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-8563987.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-5882228.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-7211753.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-6084639.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-6587221.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-8937986.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5551290.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5297906.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-5092421.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-5450202.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4865839.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2138231.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-10236122.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8556916.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-10185118.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-10310518.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-9956334.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-5146198.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7596864.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-6399417.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-9126199.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-4912220.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-4148537.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3893148.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4712560.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4131408.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5496810.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2213753.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-5034564.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1907919.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-16712826.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1538546.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1265241.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1288910.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-806776.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-835425.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-990867.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-624215.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-910161.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-153359.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2599618.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-2483495.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-2004857.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-17401907.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-1392412.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1172782.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-3373824.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-3968672.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-813781.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-632627.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-638173.0</v>
       </c>
-      <c r="BQ5">
-[...2 lines deleted...]
-      <c r="BR5"/>
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>66189000.0</v>
+      </c>
+      <c r="C6">
+        <v>68697166.0</v>
+      </c>
+      <c r="D6">
         <v>57314886.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>20519100.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>20815847.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>13608086.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2689397.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-14068061.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-15829232.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-14728803.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-9713448.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11250338.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-10509010.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-8177660.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6823662.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8135280.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-7012109.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7765562.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8544738.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5869945.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-7198076.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6003959.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6577024.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-8918576.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5533613.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5281188.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5076323.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5429825.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4845746.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>2155658.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-10218065.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-8537563.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-10165737.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-10300326.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-9947311.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-5137300.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-7588091.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-6390744.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-9117645.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4907923.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4144465.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3889159.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4708588.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4127451.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-5493652.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2210146.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-5024209.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1909253.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-16710380.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1535013.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1264699.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1288367.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-806233.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-833669.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-989112.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-622459.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-908406.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-150401.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-2596495.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-2480372.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-2001815.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-17398510.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1389369.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-1169919.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-3370960.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-3966185.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-811296.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-630141.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-635686.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -16110,89 +16636,91 @@
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
-      <c r="BR7"/>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -16266,206 +16794,212 @@
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
-      <c r="BR8"/>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>105122000.0</v>
+      </c>
+      <c r="C9">
+        <v>107308042.0</v>
+      </c>
+      <c r="D9">
         <v>93080673.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>37874342.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>37484942.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>30034377.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10769517.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>296280.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-818539.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-53507.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-51862.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-50748.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-49445.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>29296.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5348.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>20921.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>6109.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>8390.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>12922.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-6235.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>26922.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1520.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>13107.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2741.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>25537.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-21346.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-19496.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>14138.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-63263.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4410.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>60080.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-26112.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-5365.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>29215.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-5577.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>118116.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-54012.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>36384.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>529.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-170681.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-8802.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-141258.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>551.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>18175.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>13945.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-188718.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>15766.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-14750.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-68823.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-199604.0</v>
       </c>
-      <c r="AX9">
-[...4 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
@@ -16476,845 +17010,867 @@
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
-      <c r="BR9"/>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>55645000.0</v>
+      </c>
+      <c r="C10">
+        <v>56446436.0</v>
+      </c>
+      <c r="D10">
         <v>52576178.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>20349488.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>20643898.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13464404.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2776812.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-14151489.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-15860893.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14754029.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-9744354.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-11273618.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-10567226.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-8208951.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-6853721.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8190456.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7034194.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7790987.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8569366.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-5883121.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7216938.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6162303.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6600747.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-8951819.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5557567.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-5314627.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-5264847.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5756936.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-5167884.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2148518.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-10236119.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-8556913.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-10185118.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-10310520.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-9956336.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-5146195.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-7596860.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-6399416.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-9126200.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-4886840.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-4231173.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-3866284.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4688476.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4135100.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-5497669.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2214309.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-5035117.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>3509290.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-16713291.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-3405277.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-2509899.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1960871.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1257051.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1188134.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-703172.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-624215.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-910161.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-153359.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-2599618.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-2477113.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-1975038.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-11186156.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-1392412.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-1172782.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-6837239.0</v>
       </c>
-      <c r="BM10">
-[...4 lines deleted...]
-      </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
-      <c r="BR10"/>
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
+      <c r="BS10">
+        <v>0.0</v>
+      </c>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11">
+        <v>17044000.0</v>
+      </c>
+      <c r="C11">
+        <v>42426295.0</v>
+      </c>
+      <c r="D11">
         <v>-55986802.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>521507.0</v>
       </c>
-      <c r="D11"/>
-[...1 lines deleted...]
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
         <v>-114714.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-1394770.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>13113.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-17429.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-441177000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-180277.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-108213.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-585617.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1833.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5378.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5381.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1250186.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>5184.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-75358.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7800.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-5169395.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>6276.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-10442.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>172429.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-5060778.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>302048.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-17427.0</v>
       </c>
-      <c r="AD11">
-[...4 lines deleted...]
-      </c>
       <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>1873.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-7383.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2810.0</v>
       </c>
-      <c r="AI11">
-[...4 lines deleted...]
-      </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>319.0</v>
       </c>
-      <c r="AL11">
-[...2 lines deleted...]
-      <c r="AM11">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>41.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>992.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1329.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1609.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>3692.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>859.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>561.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>553.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-18673.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-7173.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>25940.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>312368.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>661162.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>128.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>151.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>274.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3592.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>949.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-493855.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>2199.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>3259.0</v>
       </c>
-      <c r="BH11">
-[...2 lines deleted...]
-      <c r="BI11">
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
         <v>-280920.0</v>
       </c>
-      <c r="BJ11">
-[...2 lines deleted...]
-      <c r="BK11">
+      <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
         <v>-2863.0</v>
       </c>
-      <c r="BL11">
-[...2 lines deleted...]
-      <c r="BM11">
+      <c r="BN11">
+        <v>0.0</v>
+      </c>
+      <c r="BO11">
         <v>571796.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>422478.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>561700.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>512228.0</v>
       </c>
-      <c r="BQ11">
-[...2 lines deleted...]
-      <c r="BR11"/>
+      <c r="BS11">
+        <v>0.0</v>
+      </c>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>143</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>1817079.0</v>
+      </c>
+      <c r="D12">
         <v>948242.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6671.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10007.0</v>
       </c>
       <c r="F12">
         <v>10007.0</v>
       </c>
       <c r="G12">
-        <v>6556.0</v>
+        <v>10007.0</v>
       </c>
       <c r="H12">
-        <v>9835.0</v>
+        <v>10007.0</v>
       </c>
       <c r="I12">
         <v>6556.0</v>
       </c>
       <c r="J12">
+        <v>9835.0</v>
+      </c>
+      <c r="K12">
+        <v>6556.0</v>
+      </c>
+      <c r="L12">
         <v>13113.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5851.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8776.0</v>
       </c>
       <c r="N12">
         <v>8776.0</v>
       </c>
       <c r="O12">
+        <v>8776.0</v>
+      </c>
+      <c r="P12">
+        <v>8776.0</v>
+      </c>
+      <c r="Q12">
         <v>3585.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5378.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5378.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5381.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3340.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5184.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5322.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7800.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>13828.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6276.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6276.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>172429.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>306736.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>302048.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6235.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5411.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>10196.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1873.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2809.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2810.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>28578.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>23431.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>319.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>32866.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>41.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>992.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1329.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1609.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3692.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>859.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>556.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>553.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>513.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>465.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>30453.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>312368.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>661162.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>440403.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>356881.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>26055.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>592.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>949.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1412.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2199.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>3259.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>5166.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>7356.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>10375.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>5683.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3093763.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>569692.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>422499.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>562287.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>513724.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>4207000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1811000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>144</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>889981.0</v>
+      </c>
+      <c r="D13">
         <v>1560272.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>828949.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>566797.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>510385.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>553856.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>657366.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>857186.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>920043.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>765241.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>550183.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>446384.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>183505.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>93417.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>35342.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>13751.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4367.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3022.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3340.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3675.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2940.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>10843.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>38603.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>63678.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>75788.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>92094.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>95964.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>244700.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -17388,997 +17944,1019 @@
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
-      <c r="BR14"/>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15">
+        <v>38601000.0</v>
+      </c>
+      <c r="C15">
+        <v>14020141.0</v>
+      </c>
+      <c r="D15">
         <v>108562980.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>19827981.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>20643898.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>13464404.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-2776812.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-14151489.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-14466123.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-14754029.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-9744354.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-11273618.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-10567226.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-8208951.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-6853721.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-7604839.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-7036027.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7790987.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-8569366.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4632935.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7216938.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-6086946.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6600747.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3782424.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5557567.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-5304946.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-5264847.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-696158.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-5167884.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2148518.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-10236119.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-8556913.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-10185118.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-10310520.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-9956336.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-5146195.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-7596860.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-6399416.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-9126200.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-4886840.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-4231173.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-3866284.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4688476.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-4135100.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-5497669.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2214309.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-5035117.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>3509290.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-16713291.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-3405277.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-2509899.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-1960871.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-1257051.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1188134.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-703172.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-624215.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-910161.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>340496.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-2599618.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-2477113.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-1975038.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-1502803.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-1392412.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-1172782.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-6837239.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-4540468.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-1236259.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-1194327.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-1150401.0</v>
       </c>
-      <c r="BQ15">
-[...2 lines deleted...]
-      <c r="BR15"/>
+      <c r="BS15">
+        <v>0.0</v>
+      </c>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-11273618.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-10567226.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-8208951.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-6853721.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-7604839.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-7034194.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7790987.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-8569366.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4632935.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-7216938.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-6086945.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-6600747.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3782424.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-5557567.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-5304185.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-32367445.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-696158.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-5167884.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2148520.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-10236119.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-8556913.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-10185118.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-10310523.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-9956336.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-5146195.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-7596860.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-6399414.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-9126200.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-4886840.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-4231173.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-3899405.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-4688476.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-4135100.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-5497669.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-2297208.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-5035117.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>3509290.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-16713291.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-3819584.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-2499899.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-1950871.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-1247051.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-818134.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-1028172.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-624215.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-910161.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>341000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-2599618.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>-2477113.0</v>
       </c>
-      <c r="BH16">
-[...4 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
-      <c r="BR16"/>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17">
+        <v>38601000.0</v>
+      </c>
+      <c r="C17">
+        <v>14020141.0</v>
+      </c>
+      <c r="D17">
         <v>108562980.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>19827981.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>20643898.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>13464404.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-2776812.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-14151489.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-14466123.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-14754029.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-9744354.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-11273618.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-10567226.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-8208951.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-6853721.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-7604839.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-7034194.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-7790987.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-8569366.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4632935.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7216938.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-6086945.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-6600747.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3782424.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-5563200.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-5303177.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-5264847.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-696158.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-5168892.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>2148520.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-10236119.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-8556913.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-10185118.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-10224629.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-9953736.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-5145895.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-7586747.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-6522911.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-9132965.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-4862049.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-4231966.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-2362817.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-4682624.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-4135100.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-5497669.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2124719.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-2572529.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>3509290.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-16713291.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-3435277.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-2499899.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-1950871.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-1247051.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-818134.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-1028172.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-624215.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-910161.0</v>
       </c>
-      <c r="BE17">
-[...2 lines deleted...]
-      <c r="BF17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-2599618.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-2477113.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
-      <c r="BR17"/>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>149</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-927098.0</v>
+      </c>
+      <c r="D18">
         <v>612030.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>822278.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>556790.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>500378.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>543849.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>650810.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>847351.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>913487.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>752128.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>544332.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>437608.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>174730.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>84641.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>31757.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>8373.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1011.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2359.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3340.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1509.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2382.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3043.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>24775.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>57402.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>69512.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-80335.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-210772.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-243226.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>530964.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>449953.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>108213.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>49989.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1833.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-11067.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4447.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-893.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-6420.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>3328.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>3008.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-31210.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>48548.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>73469.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>75972.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>96002.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>56337.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>10288.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>5334.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>15239.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>3705.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>45904.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-1941765.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>1876706.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>32258.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-93518.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>25010.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>50171.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>29364.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-57470.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>29936.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>3181.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>114.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>561.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-708440.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>5399523.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-13688686.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-1840417.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>13663.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-799.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>128.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>150.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>274.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>592.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>949.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>2199.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>3259.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -18452,299 +19030,307 @@
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
-      <c r="BR20"/>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>63658000.0</v>
+      </c>
+      <c r="C21">
+        <v>59126248.0</v>
+      </c>
+      <c r="D21">
         <v>51345966.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>19543505.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>20125280.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12936008.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3287336.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-15300826.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-16704236.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-15668744.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-10467283.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11804582.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-11017179.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-8389228.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-6961934.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-8240445.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7032361.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7779921.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-8564919.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5882228.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7210518.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6084640.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6603755.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-8920609.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5611748.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5376584.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-5171515.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-5537356.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-4923181.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2138230.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-10241453.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-8572152.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-10188823.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-10270531.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-8011971.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-7022601.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-7619005.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-6429393.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-9157975.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-4912220.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-4261330.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2309896.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-4712560.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4134589.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5496924.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2214314.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1863536.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1889720.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-2934550.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1534406.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1265302.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1298910.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-816776.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-831404.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-677391.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-627807.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-911110.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-154771.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-2601817.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-2480372.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-2010023.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-2182247.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-1402787.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-1178465.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-3743504.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-3970802.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-813781.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-632627.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-638173.0</v>
       </c>
-      <c r="BQ21">
-[...2 lines deleted...]
-      <c r="BR21"/>
+      <c r="BS21">
+        <v>0.0</v>
+      </c>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18818,1766 +19404,1822 @@
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>63769000.0</v>
+      </c>
+      <c r="C23">
+        <v>69489016.0</v>
+      </c>
+      <c r="D23">
         <v>52929323.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>20193285.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>18956377.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>18273928.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>14743451.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>16106945.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>16704236.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15668744.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10467283.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11804582.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>11017179.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8418930.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6968751.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8261698.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7039997.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7836318.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8603007.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5890419.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7298779.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6140353.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6696775.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8937052.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5685802.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5401363.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5231045.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5572622.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>5086873.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2111708.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>10613967.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8579703.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10212033.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10363057.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>8073046.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7158769.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7658564.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6551108.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9202426.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4928731.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4302757.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2332842.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4748507.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4254562.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>5528188.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2299215.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1915977.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1929449.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2946753.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1536407.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1265302.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1298910.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>816776.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>831404.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>677391.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>624807.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>911110.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>154771.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2601817.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2480372.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2010023.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2182247.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1402787.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1178465.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3743504.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3970802.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>813781.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>632627.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>638173.0</v>
       </c>
-      <c r="BQ23">
-[...2 lines deleted...]
-      <c r="BR23"/>
+      <c r="BS23">
+        <v>0.0</v>
+      </c>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>33121.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>82899.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>384307.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>10544000.0</v>
+      </c>
+      <c r="C25">
+        <v>10433651.0</v>
+      </c>
+      <c r="D25">
         <v>3790466.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>162941.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>161942.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>133675.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>77408.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>76872.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>21826.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>18670.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>17793.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>17429.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>16863.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>22516.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>21283.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>20567.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>20252.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>20047.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>17566.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>12283.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>11994.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>80680.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>10197.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19410.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>17677.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>16718.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>16098.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>20377.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>20093.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>17427.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>18057.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>19353.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>19381.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>10192.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>9023.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>8898.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8773.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>8673.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>8554.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4297.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4072.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3989.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3972.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3957.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3158.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3607.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>10355.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1334.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2446.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>3533.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>542.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>543.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>543.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1755.0</v>
       </c>
       <c r="BC25">
         <v>1756.0</v>
       </c>
       <c r="BD25">
         <v>1755.0</v>
       </c>
       <c r="BE25">
+        <v>1756.0</v>
+      </c>
+      <c r="BF25">
+        <v>1755.0</v>
+      </c>
+      <c r="BG25">
         <v>2958.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>3123.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>3123.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>3042.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>3397.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3043.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2863.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>2864.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2487.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2485.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2486.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>2487.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26">
+        <v>7212000.0</v>
+      </c>
+      <c r="C26">
+        <v>8600207.0</v>
+      </c>
+      <c r="D26">
         <v>5097644.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2442709.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3192440.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1726719.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>727119.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>650988.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>837445.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2288889.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2663976.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4794758.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3407502.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2843222.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2339268.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3209471.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2287587.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3235219.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4741228.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2520203.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2636332.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2294430.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2925355.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>5685292.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2472117.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2677007.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2520992.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2979907.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2874996.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4347262.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>8289094.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6600215.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>8280442.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>8457971.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>6014260.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>5089624.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>4924267.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>4032335.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>6840413.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2772959.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2089592.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1485252.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1764468.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1797588.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1234515.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>501099.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>292688.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>171929.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>353018.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>189109.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>760774.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>390174.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>265035.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>308846.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>255738.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>248190.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>374855.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>384462.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1724797.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1582348.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1175542.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1076413.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>760533.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>560690.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>3096661.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>3894343.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>470162.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>291189.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>232844.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>3083000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>3820000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>12532000.0</v>
+      </c>
+      <c r="C27">
+        <v>16010041.0</v>
+      </c>
+      <c r="D27">
         <v>11186046.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6384072.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4473840.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>8263644.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6748900.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7386841.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6337219.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8159662.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4058428.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3256047.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
         <v>270506.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27">
         <v>1.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>21720000.0</v>
+      </c>
+      <c r="C28">
+        <v>23571546.0</v>
+      </c>
+      <c r="D28">
         <v>25451017.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>9504056.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>9693382.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7108006.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6580834.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7559277.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8711033.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5220193.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3744879.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3753777.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7609677.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5575302.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4628014.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5051895.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4750883.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4553090.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3836613.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3355790.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>20734619.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>20734619.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3691507.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3232576.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3165168.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2677470.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2631027.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2571587.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1984922.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2213441.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2012439.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1945825.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1903016.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1968398.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1992134.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2051093.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2640726.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2162936.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2318091.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1968580.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2162936.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>683386.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2948643.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2355176.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4276354.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1524497.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1586614.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1703041.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2512709.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1523911.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>504528.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>908736.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>551741.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>522558.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>421653.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>376617.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>536255.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>539234.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>877020.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>898024.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>834481.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1105834.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>642254.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>617775.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>646843.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>76459.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>343619.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>341438.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>405329.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>4806000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>5483000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>17044000.0</v>
+      </c>
+      <c r="C29">
+        <v>42426295.0</v>
+      </c>
+      <c r="D29">
         <v>-55986802.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>521507.0</v>
       </c>
-      <c r="D29">
-[...4 lines deleted...]
-      </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>-1394770.0</v>
       </c>
-      <c r="I29">
-[...4 lines deleted...]
-      </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>-585617.0</v>
       </c>
-      <c r="P29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R29"/>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
         <v>-1250186.0</v>
       </c>
-      <c r="T29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="V29"/>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
         <v>-5169395.0</v>
       </c>
-      <c r="X29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Z29"/>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>-5060778.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>41464000.0</v>
+      </c>
+      <c r="C30">
+        <v>48181794.0</v>
+      </c>
+      <c r="D30">
         <v>41734707.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>18330837.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17359662.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17098369.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14056853.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15597106.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>15885697.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15615236.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10415421.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11753834.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10967734.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8418524.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6967282.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8261366.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7038470.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7788311.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8577841.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5875993.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7237440.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6083120.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6616862.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8917868.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5637285.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5355238.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5152019.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5551494.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4859918.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-2133821.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>10301533.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8546040.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>10183458.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>10426369.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>8006394.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>7140717.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>7564993.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6465777.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>9158504.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4741539.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4252528.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2168638.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4713111.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4152764.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>5510869.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2025596.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1879302.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1874970.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2865727.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1334802.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1265302.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1298910.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>816776.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>831404.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>677391.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>624807.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>911110.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>154771.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2601817.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2480372.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2010023.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2182247.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1402787.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1178465.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>3743504.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>3970802.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>813781.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>632627.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>638173.0</v>
       </c>
-      <c r="BQ30">
-[...2 lines deleted...]
-      <c r="BR30"/>
+      <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B31">
+        <v>-8013000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2679812.0</v>
+      </c>
+      <c r="D31">
         <v>1230212.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>805983.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>518618.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>528396.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>510524.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1149337.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>843343.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>914715.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>722929.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>530964.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>449953.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>180277.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>108213.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>49989.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1833.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-11066.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-4447.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-893.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-6420.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-77663.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3008.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-31210.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>54181.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>61957.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-93332.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-219580.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-244703.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>10287.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>5334.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>15239.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3705.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-39989.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1944365.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1876406.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>22145.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>29977.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>31775.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>25380.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>30157.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>26864.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>24084.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-511.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1583997.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>5.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3171581.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>5399010.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-13778741.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1870870.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1244597.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-661961.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-440275.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-359731.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-25781.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>592.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>949.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1412.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>2199.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>3259.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>34985.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>2182247.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>10375.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>5683.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-3463387.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-567562.0</v>
       </c>
-      <c r="BN31">
-[...4 lines deleted...]
-      </c>
       <c r="BP31">
         <v>0.0</v>
       </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
-      <c r="BR31"/>
+      <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B32">
+        <v>127427000.0</v>
+      </c>
+      <c r="C32">
+        <v>128615264.0</v>
+      </c>
+      <c r="D32">
         <v>104275289.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>39736790.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>39081657.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>31209936.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11456115.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>806119.0</v>
       </c>
-      <c r="H32">
-[...2 lines deleted...]
-      <c r="I32">
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>304110.0</v>
       </c>
-      <c r="J32">
-[...4 lines deleted...]
-      </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
         <v>29702.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6817.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>21253.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7636.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>56397.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>38088.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>8191.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>88261.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>55713.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>93020.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>16443.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>74054.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>24779.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>59530.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>35266.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>163692.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>26523.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>372514.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>7551.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>23210.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>92526.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>61075.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>136168.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>39559.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>121715.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>44451.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>16511.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>41427.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>22946.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>35947.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>119973.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>31264.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>84901.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>52441.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>39729.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>12203.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>2000.0</v>
       </c>
-      <c r="AX32">
-[...4 lines deleted...]
-      </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
         <v>0.0</v>
       </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
         <v>0.0</v>
       </c>
       <c r="BF32">
         <v>0.0</v>
       </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
       <c r="BH32">
@@ -20588,102 +21230,109 @@
       </c>
       <c r="BJ32">
         <v>0.0</v>
       </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
       <c r="BL32">
         <v>0.0</v>
       </c>
       <c r="BM32">
         <v>0.0</v>
       </c>
       <c r="BN32">
         <v>0.0</v>
       </c>
       <c r="BO32">
         <v>0.0</v>
       </c>
       <c r="BP32">
         <v>0.0</v>
       </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
-      <c r="BR32"/>
+      <c r="BR32">
+        <v>0.0</v>
+      </c>
+      <c r="BS32">
+        <v>0.0</v>
+      </c>
+      <c r="BT32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20694,6945 +21343,7163 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>40756000.0</v>
+      </c>
+      <c r="C2">
         <v>43823192.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43374745.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53551277.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42096783.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16525187.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17795323.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10379729.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8064490.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11817418.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4339540.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2373893.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>835471.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1985334.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8283684.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1505179.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1380012.0</v>
       </c>
-      <c r="R2"/>
+      <c r="S2"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>2260000</v>
+      </c>
+      <c r="C3">
         <v>115730</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>327300</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>219360</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1425329</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>112638</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>36571</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>48893</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>151988</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>58723</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15446</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25402</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>35683</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1625</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10361</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>11454494.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>25571596.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-1270136.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>7244041.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>2315239.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-3752928.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>7477878.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>1965647.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>1538422.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1149863.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-6298350.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>767002.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2859380.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>394454.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>23165.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2892415.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>616371.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1643439.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3363516.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1036175.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>483101.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19463.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>105069000.0</v>
+      </c>
+      <c r="C6">
         <v>-3067054.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>448447.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10176532.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11454494.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25571596.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1270136.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7244041.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2315239.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3752928.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7477878.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1965647.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1538422.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1149863.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6298350.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6778505.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>125167.0</v>
       </c>
-      <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B7">
+        <v>7329000.0</v>
+      </c>
+      <c r="C7">
         <v>-39408403.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2230434.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1066415.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1835377.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2646113.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1933953.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1944215.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2876570.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>887479.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>598662.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>222297.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-43856.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>512358.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-290101.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>615805.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-302103.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>48837.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-44080.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-3089.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10631.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>51986.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-47599.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>307774.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-248186.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-85412.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-2279.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>-90924000.0</v>
+      </c>
+      <c r="C9">
         <v>-51790583.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>0.0</v>
+      </c>
+      <c r="E9">
         <v>42143.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-44080.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3089.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10631.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>51986.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-47599.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>307774.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-248186.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-85412.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2279.0</v>
       </c>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
       <c r="O9">
         <v>0.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>-3478000.0</v>
+      </c>
+      <c r="C10">
         <v>-5493190.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2106345.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3008.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>145456.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>149597.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59285.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>165679.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-100461.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>79836.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-38540.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-558008.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-80021.0</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
         <v>0.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
       <c r="Q10"/>
       <c r="R10"/>
+      <c r="S10"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-6566.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1082129.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>101127.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1936484.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1703385.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>132215.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-116502.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>938183.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>54379.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10560.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-15743.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-270638.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>951000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4193940.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5042606.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2559349.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2466781.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1110632.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1509278.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1465157.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3350659.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11343059.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3209829.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>274358.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>692403.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1027830.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>651872.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2874903.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-430665.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1020889.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2892415.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>616371.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-52795.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>816539.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B14">
+        <v>14549000.0</v>
+      </c>
+      <c r="C14">
         <v>309781.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>70755.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>84618.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>61890.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>127964.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73286.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>74218.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36886.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25596.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15076.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15074.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5161.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7022.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12246.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12167.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9945.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1040713.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>384307.0</v>
       </c>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B16">
+        <v>145825000.0</v>
+      </c>
+      <c r="C16">
         <v>40756138.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>43823192.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>43374745.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>53551277.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42096783.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16525187.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17623770.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10379729.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8064490.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11817418.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4339540.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2373893.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>835471.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1985334.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8283684.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1505179.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1380012.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-12919.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13192.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2015.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7878.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>19584.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>245.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-16647.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-46048.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-11445.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>172786000.0</v>
+      </c>
+      <c r="C18">
         <v>-50730383.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-38736780.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24576092.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22580552.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22080276.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15088595.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23749458.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28739168.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-22324118.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12542344.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6346221.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3654215.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2276260.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6298350.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3678765.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2146454.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4112599.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B19">
+        <v>2341000.0</v>
+      </c>
+      <c r="C19">
         <v>21230713.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-17061685.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3709364.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7709586.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>7538814.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-11983888.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1604307.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>10509826.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>11478493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23592625.0</v>
       </c>
       <c r="L19">
         <v>-23592625.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>-23592625.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B20">
+        <v>90158000.0</v>
+      </c>
+      <c r="C20">
         <v>18881587.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>55827509.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>17769616.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>41455630.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>39688115.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>15234529.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>21968007.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>183</v>
+      </c>
+      <c r="B21">
+        <v>150000000.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>-226855.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7391213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="J21">
         <v>7500000.0</v>
       </c>
       <c r="K21">
         <v>7500000.0</v>
       </c>
       <c r="L21">
+        <v>7500000.0</v>
+      </c>
+      <c r="M21">
         <v>-2366.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>528554.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1266803.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22">
+        <v>163055000.0</v>
+      </c>
+      <c r="C22">
         <v>-17930020.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-46339227.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-29701705.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-28210226.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-22027683.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16433074.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-26829630.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-33009914.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-24643627.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18187529.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-20453427.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9133098.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3425682.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6711273.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10905236.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-8121455.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8996745.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B23">
+        <v>-2177000.0</v>
+      </c>
+      <c r="C23">
         <v>7437008.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>89295.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>128625.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>301921.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>411751.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10569833.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-70937.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1883976.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>863101.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15177646.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8357916.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4555389.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-70203.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1625.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10457270.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-539101.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-141868.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>185</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-115730.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-3709364.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9134915.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7538814.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-11983888.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1604307.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10509826.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11478493.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-23592625.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
         <v>-1033000.0</v>
       </c>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
       <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
         <v>-1625.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10457270.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B25">
+        <v>2078000.0</v>
+      </c>
+      <c r="C25">
         <v>284581.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>134807.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>124420.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>115130.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>78374.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1381050.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3129065.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4422734.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>130000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1821234.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2552178.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2671890.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>355684.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>3948208.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5460310.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3794597.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-198443.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>41757551.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>40099866.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>26031217.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>22005857.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20524997.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7092452.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>43602969.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7041398.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1062400.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>4827.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>13832000.0</v>
+      </c>
+      <c r="C27">
         <v>6129408.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5493751.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4069520.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5042606.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2499820.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2439618.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1110632.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1659137.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1335157.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3225659.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2168303.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1345136.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>274358.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>692403.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1167081.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>114143.0</v>
       </c>
-      <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>238453000.0</v>
+      </c>
+      <c r="C28">
         <v>26318595.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>55916804.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17898241.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>41757551.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40099866.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25804362.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>29397070.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20524997.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7092452.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>43629494.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8357916.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5204082.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1126397.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23863845.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10457270.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2271621.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2958132.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>175046000.0</v>
+      </c>
+      <c r="C29">
         <v>-50614653.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-38409480.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-24356732.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-21155223.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-21967638.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15052024.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-23700565.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-28587180.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-22265395.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-12526898.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6320819.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3618532.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2276260.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6296725.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3668404.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2146454.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4112598.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>-308430000.0</v>
+      </c>
+      <c r="C30">
         <v>21230713.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17061685.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3709364.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9134915.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7426176.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12020459.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1555414.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10357838.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11419770.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-23608071.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-25402.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-35683.0</v>
       </c>
-      <c r="N30">
-[...1 lines deleted...]
-      </c>
       <c r="O30">
+        <v>0.0</v>
+      </c>
+      <c r="P30">
         <v>-1625.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10361.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="BR1" t="s">
-        <v>130</v>
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>145825000.0</v>
+      </c>
+      <c r="C2">
+        <v>49481309.0</v>
+      </c>
+      <c r="D2">
         <v>159414050.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>66390985.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>40756138.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>35391222.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28645059.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>35359907.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>43823192.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>53501021.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19888972.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25496744.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>43374745.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>43470079.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>49153417.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>45620311.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>53551277.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>66552961.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>73230915.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>76452949.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>42096783.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>34547452.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16669127.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12376162.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16525187.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>20315346.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>14733383.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18428552.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17795323.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6615421.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4873531.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8333587.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>10551282.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5212579.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7937388.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6818668.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>8064490.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>9826947.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12020980.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>13184776.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>11817418.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14246979.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>24110836.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8799328.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4339540.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5920020.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>7651844.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>9189398.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2373893.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>483052.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>158405.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>692720.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>835471.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>992341.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>893936.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1855193.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1985334.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2889923.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>4738233.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>6564212.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>8283684.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>9522241.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>10585717.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>11724713.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1505179.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>24093.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>193353.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>838823.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1380012.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>729000</v>
+      </c>
+      <c r="C3">
+        <v>44299</v>
+      </c>
+      <c r="D3">
         <v>505774</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>23945</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>10177</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9869</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9766</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>34789</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>61306</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>295931</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10245</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6358</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14766</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>128755</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>76418</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9863</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4324</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>628761</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>777873</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5618</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>13080</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>77085</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>21598</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4037</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>9918</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9429</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4417</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3506</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>19219</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>19219</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>10668</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>38226</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>125356</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>22710</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1924</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1998</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3616</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>53164</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1943</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1650</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1650</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>853</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>12944</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>6285</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6285</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>19613</v>
-      </c>
-[...4 lines deleted...]
-        <v>35683</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
-        <v>0</v>
+        <v>35683</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
         <v>61708</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="BG3">
         <v>1625</v>
       </c>
       <c r="BH3">
+        <v>2000</v>
+      </c>
+      <c r="BI3">
+        <v>1625</v>
+      </c>
+      <c r="BJ3">
         <v>0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>10361</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3562</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>7000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>6799</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
         <v>47000</v>
       </c>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-5608019.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-17880285.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-5672429.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>3543482.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-7927787.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-13001684.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-6780254.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-3119734.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>34356166.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>7549331.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>17878325.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>4292965.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-4149025.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-3790159.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>5581963.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-3695169.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>633229.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>11179902.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>1741890.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-3460056.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-2217695.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>5167150.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-2724809.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>1118720.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-1245822.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-1762457.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-2194033.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-1163796.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1367358.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-2429561.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-9863857.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>15311508.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>4459788.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-1580480.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-1731824.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-1537554.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>6815505.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>1890841.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>324647.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-534315.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-142751.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-156870.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>98405.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-961257.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-130141.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>140111.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1271868.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>611765.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>319484.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-412170.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-453418.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1811186.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1023561.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1614327.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>350126.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2493880.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2406212.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3121838.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>88099.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-51810.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>55774.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>302391.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>180859.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-420845.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>291302.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-28151.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2855765.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2502228.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3028758.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>563180.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-322709.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1705221.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>794150.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1560291.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-622009.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>533027.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>160159.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1572262.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>57371.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2791472.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>459554.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>55119.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-257595.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1213461.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>126712.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-26403.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>26359.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>18123.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>50442.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>388177.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>33250000.0</v>
+      </c>
+      <c r="C6">
+        <v>96343691.0</v>
+      </c>
+      <c r="D6">
         <v>-109932741.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>93023065.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>25634847.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>5364916.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6746163.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6714848.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8463285.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9677829.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>33612049.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5607772.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-17878001.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-95334.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5683338.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>3533106.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-7930966.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-13001684.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6780256.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3119734.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>34356166.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>7549331.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>17878325.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4292965.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4149025.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3790159.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>5581963.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3695169.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>633229.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>11179902.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1741890.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3460056.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2217695.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>5167150.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2724809.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1118720.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1245822.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1762457.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2194033.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1163796.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1367358.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2429561.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-9863857.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>15311508.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>4459788.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1580480.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1731824.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1537554.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>6815505.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1890841.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>324647.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-534315.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-142751.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-156870.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>98405.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-961257.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-130141.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-904589.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1848310.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-1825979.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1719472.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1238557.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1063476.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-1138996.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>10219534.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1481086.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-169260.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-645470.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-541189.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B7">
+        <v>-32506000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1940681.0</v>
+      </c>
+      <c r="D7">
         <v>-25651343.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>7290831.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-4615756.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-20581688.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-12215285.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1265610.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5345820.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2737551.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-7812.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1593149.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2092454.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1125684.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-177698.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1017486.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-899057.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>538255.0</v>
       </c>
-      <c r="R7">
-[...2 lines deleted...]
-      <c r="S7">
+      <c r="T7">
+        <v>1971503.0</v>
+      </c>
+      <c r="U7">
         <v>490600.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1245360.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-476532.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1360141.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2313055.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-3103650.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>922254.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>547681.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-72830.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-3331058.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-9385114.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>4747286.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>3843902.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>2738141.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>2698820.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>773574.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-972952.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>377128.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-485578.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>2375761.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>685280.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-1687984.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-214566.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>818688.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-541069.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>535609.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>235448.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-124605.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>23939.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>87515.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>40218.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-565659.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>235062.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>246523.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>234862.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-22606.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-381501.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>681603.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-1406231.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>645057.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>298039.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>173034.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>279429.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-20156.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-312660.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>669192.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-826760.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>487763.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-35681.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>72575.0</v>
       </c>
-      <c r="BQ7"/>
-      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8">
         <v>-1155.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>1864.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>41874.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-47354.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>3202.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>41591.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-41519.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>2744.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>4956.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-3493.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-7296.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>3997.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-4094.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>34711.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-23983.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>299303.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-308537.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>4038.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>57182.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>24012.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>61508.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-69610.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-63509.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>6605.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-15864.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>332531.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-15498.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-198008.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-10218.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-42264.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>2304.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-38059.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>5588.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-41128.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-11813.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-2279.0</v>
       </c>
-      <c r="AX8"/>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>16445000.0</v>
+      </c>
+      <c r="C9">
+        <v>5777383.0</v>
+      </c>
+      <c r="D9">
         <v>-87270234.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>11706513.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2964565.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-34403137.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-17181109.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-206337.0</v>
       </c>
-      <c r="H9">
-[...4 lines deleted...]
-      </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
         <v>-440.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1155.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1864.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>41874.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-47354.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3202.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>41591.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-41519.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2744.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4956.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-3493.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-7296.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3997.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-4094.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>34711.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-23983.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>299303.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-308537.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4038.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>57182.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>24012.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>61508.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-69610.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-63509.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>6605.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-15864.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>332531.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-15498.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-198008.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-10218.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-42264.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>2304.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-38059.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>5588.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-41128.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-11813.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-281294.0</v>
       </c>
-      <c r="AX9">
-[...4 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
-      <c r="BC9"/>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
+      <c r="BE9"/>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>-1015000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1923076.0</v>
+      </c>
+      <c r="D10">
         <v>-642977.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2146730.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>111827.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-950040.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2637935.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1691164.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-214051.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2106345.0</v>
       </c>
-      <c r="J10">
-[...4 lines deleted...]
-      </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
+      <c r="O10">
         <v>269.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1451.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>894.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>394.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>45910.0</v>
       </c>
-      <c r="R10">
-[...2 lines deleted...]
-      <c r="S10">
+      <c r="T10">
+        <v>23809.0</v>
+      </c>
+      <c r="U10">
         <v>12344.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>63393.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>38708.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>61357.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2374.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>47158.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>14275.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>19209.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>16884.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8917.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-87338.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>331760.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-94025.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>15282.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-167709.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>26650.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-31268.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>71866.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-12525.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>39293.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>32800.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>20268.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>197580.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>15901.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-253645.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1624.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>39388.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-399368.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-214316.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>16288.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>190485.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-270506.0</v>
       </c>
-      <c r="AY10">
-[...4 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
-      <c r="BC10"/>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
+      <c r="BE10"/>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10"/>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1486357.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-788004.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>434753.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-728330.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>726269.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-498797.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1103197.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>163613.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-559652.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>374971.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-858308.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1075353.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-92038.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-21674.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>815883.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>666527.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11989.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-3430883.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-9777938.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>5144908.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3642587.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2693828.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-133902.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>157207.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>303319.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-194409.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-156949.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>647111.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-474201.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-132463.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>407871.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>279978.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-292337.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>542671.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>176748.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-59709.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-180171.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>117511.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>152345.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-559635.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>174924.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>262926.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-161497.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>284271.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-431943.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>293426.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>703000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>124000.0</v>
       </c>
-      <c r="BH11"/>
-      <c r="BI11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>951000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>313000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>527000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>796000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>1045000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1057291.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2216349.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>905912.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1014700.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1073646.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1138299.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1253245.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1047681.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1010522.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1731614.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>549311.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>609234.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>695590.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>676614.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>480507.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>570612.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>606331.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>809331.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>19019.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>360145.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>358175.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>373293.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>445001.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>399614.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>212430.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>452233.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>378293.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>192684.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>429683.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>464497.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>441804.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>921153.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>960349.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1027353.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>401111.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>875524.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-5038027.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>15104451.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2473432.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>304548.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>449772.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-17923.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>91181.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>28812.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>57703.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>96662.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>139214.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-1336872.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>691102.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>550336.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>471963.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-471963.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1215370.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1808275.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1023105.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1616010.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>340324.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-2026587.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2261691.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-3450331.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>936919.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>385669.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>433968.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2187221.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-4302799.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>4148901.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>286360.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>888427.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2892415.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1061551.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-905101.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>563180.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>616371.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-52795.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>816539.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B14">
+        <v>10544000.0</v>
+      </c>
+      <c r="C14">
+        <v>486825.0</v>
+      </c>
+      <c r="D14">
         <v>3790466.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>162941.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>161942.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>133675.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>77408.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>76872.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>21826.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>18670.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17793.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>17429.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>16863.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>22516.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>21283.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>20567.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>20252.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>20047.0</v>
       </c>
-      <c r="R14">
-[...2 lines deleted...]
-      <c r="S14">
+      <c r="T14">
+        <v>17566.0</v>
+      </c>
+      <c r="U14">
         <v>12283.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>11994.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>80680.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>10197.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19410.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>17677.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>16718.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>16098.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>20377.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>20093.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>17427.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>18057.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>19353.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>19381.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>10192.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>9023.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8898.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8773.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8673.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8554.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4297.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4072.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3989.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3972.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3957.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3158.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3607.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>10355.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>-1334.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2446.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3533.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>542.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>543.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>543.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1755.0</v>
       </c>
       <c r="BC14">
         <v>1756.0</v>
       </c>
       <c r="BD14">
         <v>1755.0</v>
       </c>
       <c r="BE14">
+        <v>1756.0</v>
+      </c>
+      <c r="BF14">
+        <v>1755.0</v>
+      </c>
+      <c r="BG14">
         <v>2958.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>3123.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>3123.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>3042.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>3397.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3043.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>2863.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>2864.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>2487.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>2485.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2486.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2487.0</v>
       </c>
-      <c r="BQ14"/>
-      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15"/>
-[...7 lines deleted...]
-      <c r="Z15"/>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
+        <v>0.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>33121.0</v>
       </c>
-      <c r="AS15">
-[...4 lines deleted...]
-      </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>235581.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>309944.0</v>
       </c>
-      <c r="AY15">
-[...2 lines deleted...]
-      <c r="AZ15">
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>180502.0</v>
       </c>
-      <c r="BA15">
-[...5 lines deleted...]
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
-      <c r="BE15">
-[...1 lines deleted...]
-      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B16">
+        <v>179075000.0</v>
+      </c>
+      <c r="C16">
+        <v>145825000.0</v>
+      </c>
+      <c r="D16">
         <v>49481309.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>159414050.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>66390985.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>40756138.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>35391222.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>28645059.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>35359907.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>43823192.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>53501021.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>19888972.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>25496744.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>43374745.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>43470079.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>49153417.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>45620311.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>53551277.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>66450659.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>73333215.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>76452949.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>42096783.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>34547452.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>16669127.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12376162.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>16525187.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>20315346.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>14733383.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>18428552.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>17795323.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6615421.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4873531.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>8333587.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>10379729.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>5212579.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>7937388.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>6818668.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8064490.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>9826947.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>12020980.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>13184776.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>11817418.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>14246979.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>24110836.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8799328.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4339540.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5920020.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>7651844.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>9189398.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2373893.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>483052.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>158405.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>692720.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>835471.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>992341.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>893936.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1855193.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1985334.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2889923.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>4738233.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>6564212.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>8283684.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>9522241.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>10585717.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>11724713.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1505179.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>24093.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>193353.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>838823.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1380012.0</v>
       </c>
-      <c r="BR16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17">
         <v>-3120.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-5299.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>3063.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7563.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>8066.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>4944.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2363.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2181.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>4217.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-5478.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1345.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-2099.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-4479.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>254.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-5126.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1473.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>4951.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>5526.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>8439.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>668.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-2795.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>1935.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-3023.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>4128.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-11523.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>1513.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>2.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-6639.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-15533.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-10084.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-11809.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-8622.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-11445.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>41653000.0</v>
+      </c>
+      <c r="C18">
+        <v>94416882.0</v>
+      </c>
+      <c r="D18">
         <v>30350728.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>29967869.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>19726326.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5624405.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-13659673.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14074705.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-17371600.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11041625.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-8707715.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8578788.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10408652.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-6283594.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6071854.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5471978.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6748666.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-6498121.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6281410.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3097132.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6703892.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6010571.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7334455.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-758406.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7976844.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3894135.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3968720.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>160949.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7386689.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-7200151.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5121298.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-4335480.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-7092529.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-7402517.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-6822818.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-7753109.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-6760724.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-6501644.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-6602364.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-3769522.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-5450588.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-3636707.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2944662.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-3599734.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2361241.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1567858.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1817540.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1525745.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-1429289.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-958920.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1518229.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-559315.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-617751.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-528267.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-671595.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-946257.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-130141.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-902964.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-1848310.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-1825979.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-1719472.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-1228196.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-1063476.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-1138996.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-237736.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-685170.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-274625.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-645470.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-541189.0</v>
       </c>
-      <c r="BQ18"/>
-      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B19">
+        <v>3694000.0</v>
+      </c>
+      <c r="C19">
+        <v>3526178.0</v>
+      </c>
+      <c r="D19">
         <v>-291320443.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-20211776.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-194820.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-304161.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>6321371.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>6268571.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>8944932.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>597792.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-586866.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2379448.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-14672039.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1861.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-37865.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>604304.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4183337.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-6500443.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-493548.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-202657.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-512938.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1770379.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>3264849.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>9843377.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3799033.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>305688.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-472773.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3871245.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-7945558.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109.0</v>
       </c>
       <c r="AE19">
         <v>109.0</v>
       </c>
       <c r="AF19">
+        <v>109.0</v>
+      </c>
+      <c r="AG19">
+        <v>109.0</v>
+      </c>
+      <c r="AH19">
         <v>1604198.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>5192206.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>4092482.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-3934935.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>5160073.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>4719587.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-242634.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>453698.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>6547842.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>11642.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-10221686.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-13382581.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-23592625.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>1025827.0</v>
+      </c>
+      <c r="D20">
         <v>3891.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>82366709.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>6761573.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>5505506.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>12366481.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1009600.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>433901.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>42878399.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>5314803.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>7200406.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>6045579.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>308665.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>8411156.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>3004216.0</v>
       </c>
-      <c r="Q20">
-[...4 lines deleted...]
-      </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-47024.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-226855.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>7391213.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="AF21">
         <v>7500000.0</v>
       </c>
       <c r="AG21">
         <v>7500000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
+      <c r="AH21">
+        <v>7500000.0</v>
+      </c>
+      <c r="AI21">
+        <v>7500000.0</v>
+      </c>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>7500000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>7500000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-2366.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-68072.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>656626.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-35000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-25000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1146803.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>135000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-15000.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22">
+        <v>38601000.0</v>
+      </c>
+      <c r="C22">
+        <v>14020141.0</v>
+      </c>
+      <c r="D22">
         <v>108562980.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>19827981.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>20643898.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13464404.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-2776812.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-14151489.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-14466123.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-14754029.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-9744354.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11273618.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-10567226.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-8208951.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-6853721.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-7604839.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-7034194.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-7790987.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8569366.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4632935.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7216938.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-6086945.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6600747.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3782424.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5557567.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5304185.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-5264847.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-696158.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-5167884.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2148517.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-10236118.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-8556911.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-10185118.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-10310520.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-9956338.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-5146196.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-7596860.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-6399416.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-9126199.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-4886839.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-4231173.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-3866284.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4688476.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-4135100.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-5497669.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2214309.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-5035117.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>3509290.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-16713291.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-3405277.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-2509898.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1960872.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1257051.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1188134.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-703172.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-624215.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-910161.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>340496.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-2599618.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-2477113.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-1975038.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-1502803.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-1392412.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-1172782.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-6837239.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-4540468.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-1236259.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-1194327.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-1150401.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B23">
+        <v>-2184000.0</v>
+      </c>
+      <c r="C23">
+        <v>-447773.0</v>
+      </c>
+      <c r="D23">
         <v>150527033.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>875490.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-668638.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5779338.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1707803.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>46985.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-97118.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>33749.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>20132.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>35414.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7200406.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6045579.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>128625.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8411156.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3004216.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-7129204.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-137035.0</v>
       </c>
-      <c r="S23">
-[...2 lines deleted...]
-      <c r="T23">
+      <c r="U23">
+        <v>137035.0</v>
+      </c>
+      <c r="V23">
         <v>124929.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15322215.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>47024.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5044971.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>364727.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-205929.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>10028934.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13782.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>733046.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7429063.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6862934.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>880550.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3269163.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1877176.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>12798325.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6800.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>13600.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>438801.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>294000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>116700.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-2069.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>40501.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8311546.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6860789.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>8700.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>95800.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-19613.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1530168.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3096787.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>280320.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>25000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>122502.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>24797.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-80000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-15000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1625.0</v>
       </c>
       <c r="BF23"/>
       <c r="BG23">
-        <v>-1625.0</v>
+        <v>1625.0</v>
       </c>
       <c r="BH23"/>
       <c r="BI23">
+        <v>-1625.0</v>
+      </c>
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>10467631.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-3562.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>10457270.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2166256.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>105365.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B24">
+        <v>2965000.0</v>
+      </c>
+      <c r="C24">
+        <v>22397313.0</v>
+      </c>
+      <c r="D24">
         <v>-310001965.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-34087878.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>6303360.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-61306000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>893723.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-576621.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-2379448.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-14766000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-219360000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-37865.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>604304.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-4324000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-6500443.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-493548.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-202657.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-13080000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1770379.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3264849.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5049008.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-9918000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>305688.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-472773.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-3871245.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-19219000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>109.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-11839528.0</v>
       </c>
-      <c r="AE24">
-[...2 lines deleted...]
-      <c r="AF24">
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>1604198.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>5192206.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>4092482.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-9279217.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5160073.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4719587.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-242634.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>453698.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>6547842.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>11642.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-10221686.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-13382581.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-12944.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-5789.0</v>
       </c>
-      <c r="AT24">
-[...4 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>-1068683.0</v>
       </c>
-      <c r="AX24">
-[...4 lines deleted...]
-      </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
+      <c r="BE24"/>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-10457270.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B25">
+        <v>8197000.0</v>
+      </c>
+      <c r="C25">
+        <v>72217106.0</v>
+      </c>
+      <c r="D25">
         <v>-59911142.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>32981.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>46064.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>175165.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>37306.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>36466.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>35644.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>34837.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>34069.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2701188.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>32582.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>31861.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>31176.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>31025.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>30358.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>110080.0</v>
       </c>
-      <c r="R25">
-[...2 lines deleted...]
-      <c r="S25">
+      <c r="T25">
+        <v>29079.0</v>
+      </c>
+      <c r="U25">
         <v>28472.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>27878.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>33135.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>26394.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>52073.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>306819.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>27163.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>166153.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>306735.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>302048.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-5324648.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>575308.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3647704.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1777250.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-247654.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1959000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>397620.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>452023.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>414293.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>192684.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>143572.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>22428.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>125000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>279978.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>112982.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1583252.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>175000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3171673.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>360509.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>89590.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>420594.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1201533.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>639606.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>410157.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2593232.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-703172.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-624215.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-910161.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>340496.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-2599618.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-2477113.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>79490.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-369651.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BL25"/>
+      <c r="BM25">
         <v>1.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>4317858.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>4520458.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>343483.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>321329.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>275040.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>187</v>
+      </c>
+      <c r="B26">
+        <v>-11092000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>236615.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-139497.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-97118.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-198442.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>7200406.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="O26"/>
+      <c r="P26">
         <v>437290.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>8411156.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3004216.0</v>
       </c>
-      <c r="Q26"/>
-[...1 lines deleted...]
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>176992.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>41580559.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>15322215.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>21895963.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>2881688.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>20926.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>10028934.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>13782.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>15967575.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>10993210.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>6862934.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>880550.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3269163.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>7372510.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>12798325.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>354161.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>22395.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>4649030.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2155051.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>265976.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1209096.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>3300978.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>32265227.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>6827668.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-1719750.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>95800.0</v>
       </c>
-      <c r="AU26">
-[...2 lines deleted...]
-      <c r="AV26">
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>6936898.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-1030600.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AZ26">
         <v>500000.0</v>
       </c>
       <c r="BA26">
-        <v>0.0</v>
+        <v>60000.0</v>
       </c>
       <c r="BB26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BC26"/>
+        <v>500000.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
       <c r="BD26">
-        <v>4827.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="BE26"/>
       <c r="BF26">
         <v>4827.0</v>
       </c>
       <c r="BG26">
         <v>4827.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>4827.0</v>
+      </c>
+      <c r="BI26">
+        <v>4827.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>4582000.0</v>
+      </c>
+      <c r="C27">
+        <v>9677790.0</v>
+      </c>
+      <c r="D27">
         <v>4065541.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2677080.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3500355.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1193908.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1227476.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1263845.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2444179.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1217277.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1002834.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1057291.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2216349.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>874051.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>983524.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1073646.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1138299.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1253245.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1047681.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1010066.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1731614.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>516176.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>611440.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>695590.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>676614.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>453344.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>570612.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>606331.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>809331.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>19019.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>360145.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>358175.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>373293.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>394860.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>414634.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>397620.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>452023.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>414293.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>192684.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>286111.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>442069.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>316804.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>921153.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>960778.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1026924.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>226111.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>166439.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>360509.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1415244.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>591660.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>321627.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>449772.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>-17923.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>91181.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>28812.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>57703.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>96662.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>158188.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>103128.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>351597.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>79490.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>351071.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>349611.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>343582.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>122817.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>25814.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>48138.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>19765.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>20426.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>-12097000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1414391.0</v>
+      </c>
+      <c r="D28">
         <v>150530924.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>83242199.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6092935.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11284844.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>14074284.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1056585.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-97118.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>467650.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>42898531.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5350217.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7200406.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6045579.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>437290.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8411156.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3004216.0</v>
       </c>
       <c r="R28">
         <v>3004216.0</v>
       </c>
       <c r="S28">
+        <v>3004216.0</v>
+      </c>
+      <c r="T28">
+        <v>3004216.0</v>
+      </c>
+      <c r="U28">
         <v>176992.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>41580559.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>15322215.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>21942987.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21942987.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2834664.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-205929.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10028934.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>13782.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>15967575.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>18384423.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>6862934.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>880550.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3269163.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7372510.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>12798325.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>354161.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>22395.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4649030.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2155051.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>265976.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1207027.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3300978.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>32293821.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>6827668.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8700.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>95800.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>8253000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>8253416.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2861206.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1842876.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>25000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>475000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>371397.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>770000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23863845.0</v>
       </c>
       <c r="BF28">
         <v>23863845.0</v>
       </c>
       <c r="BG28">
         <v>23863845.0</v>
       </c>
-      <c r="BH28"/>
+      <c r="BH28">
+        <v>23863845.0</v>
+      </c>
       <c r="BI28">
+        <v>23863845.0</v>
+      </c>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>10457000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>10457000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>10458000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>10457270.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2166256.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>105365.0</v>
       </c>
-      <c r="BO28"/>
-[...1 lines deleted...]
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>2958000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>7397000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>42382000.0</v>
+      </c>
+      <c r="C29">
+        <v>94461181.0</v>
+      </c>
+      <c r="D29">
         <v>30856502.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>29991814.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>19736503.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-5614536.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-13649907.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-14039916.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-17310294.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-10745694.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-8697470.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8572430.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-10393886.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-6154839.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-5995436.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-5462115.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6744342.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5869360.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5503537.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3091514.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-6690812.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5933486.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-7312857.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-754369.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7966926.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3884706.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3964303.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>164455.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7367470.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-7200151.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-5110630.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-4335481.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-7054303.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-7277161.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-6800108.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-7751185.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-6758726.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-6498028.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-6549200.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-3767579.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-5450588.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-3635057.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-2944663.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-3598881.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-2348297.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1574143.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1811255.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1506132.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1429289.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-923237.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-1518229.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-559315.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-617751.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-528267.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-671595.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-946257.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-130141.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-904589.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-1848310.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-1824354.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-1719472.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-1238557.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-1059914.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-1138996.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-230937.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-685170.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-274625.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-645470.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-541189.0</v>
       </c>
-      <c r="BQ29"/>
-      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>2965000.0</v>
+      </c>
+      <c r="C30">
+        <v>3297039.0</v>
+      </c>
+      <c r="D30">
         <v>-291320443.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-20211776.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-194820.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-304161.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6321371.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6268571.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8944932.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>597792.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-586866.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-2385806.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-14686805.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1861.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-114283.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>594441.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4187661.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-7129204.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1271418.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-208275.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-526018.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1847464.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3243251.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5044971.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>985418.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>296259.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-477190.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-3874751.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-7964777.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>109.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-10668.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1565972.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5066850.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4069772.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-3936859.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5158075.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4715971.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-295798.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>451755.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6547842.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9992.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-10221685.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-13383434.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-12944.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>496.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-6285.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-19613.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6723248.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-35683.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AZ30">
         <v>533000.0</v>
       </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
       <c r="BB30">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BC30"/>
+        <v>533000.0</v>
+      </c>
+      <c r="BC30">
+        <v>0.0</v>
+      </c>
       <c r="BD30">
+        <v>0.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-61708.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1625.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-61709.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1625.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>10467631.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-3562.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-6799.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>