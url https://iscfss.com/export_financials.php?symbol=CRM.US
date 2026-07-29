--- v0 (2026-03-02)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1411,51 +1414,53 @@
         <v>2317633000.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6">
         <v>1056666000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2737000000.0</v>
+      </c>
       <c r="C7">
         <v>2959000000.0</v>
       </c>
       <c r="D7">
         <v>3162000000.0</v>
       </c>
       <c r="E7">
         <v>3487000000.0</v>
       </c>
       <c r="F7">
         <v>3389000000.0</v>
       </c>
       <c r="G7">
         <v>3608000000.0</v>
       </c>
       <c r="H7">
         <v>3195000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>779962000.0</v>
       </c>
       <c r="K7">
         <v>701155000.0</v>
       </c>
@@ -1466,96 +1471,100 @@
         <v>126658000.0</v>
       </c>
       <c r="P7">
         <v>48651000.0</v>
       </c>
       <c r="Q7">
         <v>25487000.0</v>
       </c>
       <c r="R7">
         <v>13485000.0</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>68835000000.0</v>
+      </c>
       <c r="C9">
         <v>64576000000.0</v>
       </c>
       <c r="D9">
         <v>59841000000.0</v>
       </c>
       <c r="E9">
         <v>55047000000.0</v>
       </c>
       <c r="F9">
         <v>50919000000.0</v>
       </c>
       <c r="G9">
         <v>35601000000.0</v>
       </c>
       <c r="H9">
         <v>32116000000.0</v>
       </c>
       <c r="I9">
         <v>13927000000.0</v>
       </c>
       <c r="J9">
         <v>9752340000.0</v>
       </c>
       <c r="K9">
@@ -1653,51 +1662,53 @@
       <c r="T10">
         <v>279095000.0</v>
       </c>
       <c r="U10">
         <v>86608000.0</v>
       </c>
       <c r="V10">
         <v>99842000.0</v>
       </c>
       <c r="W10">
         <v>35731000.0</v>
       </c>
       <c r="X10">
         <v>10463000.0</v>
       </c>
       <c r="Y10">
         <v>8709000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>7327000000.0</v>
+      </c>
       <c r="C11">
         <v>8848000000.0</v>
       </c>
       <c r="D11">
         <v>8472000000.0</v>
       </c>
       <c r="E11">
         <v>7016000000.0</v>
       </c>
       <c r="F11">
         <v>5464000000.0</v>
       </c>
       <c r="G11">
         <v>6195000000.0</v>
       </c>
       <c r="H11">
         <v>4145000000.0</v>
       </c>
       <c r="I11">
         <v>2669000000.0</v>
       </c>
       <c r="J11">
         <v>2543000000.0</v>
       </c>
       <c r="K11">
@@ -2522,51 +2533,53 @@
         <v>664832000.0</v>
       </c>
       <c r="V23">
         <v>434749000.0</v>
       </c>
       <c r="W23">
         <v>280499000.0</v>
       </c>
       <c r="X23">
         <v>87511000.0</v>
       </c>
       <c r="Y23">
         <v>39673000.0</v>
       </c>
       <c r="Z23">
         <v>29713000.0</v>
       </c>
       <c r="AA23">
         <v>37047000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>10439000000.0</v>
+      </c>
       <c r="C24">
         <v>8433000000.0</v>
       </c>
       <c r="D24">
         <v>8427000000.0</v>
       </c>
       <c r="E24">
         <v>9419000000.0</v>
       </c>
       <c r="F24">
         <v>10592000000.0</v>
       </c>
       <c r="G24">
         <v>2673000000.0</v>
       </c>
       <c r="H24">
         <v>2673000000.0</v>
       </c>
       <c r="I24">
         <v>3173000000.0</v>
       </c>
       <c r="J24">
         <v>694781000.0</v>
       </c>
       <c r="K24">
@@ -2595,51 +2608,53 @@
       </c>
       <c r="S24">
         <v>4050000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
         <v>6000.0</v>
       </c>
       <c r="V24">
         <v>184000.0</v>
       </c>
       <c r="W24">
         <v>721000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>78000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>10699000000.0</v>
+      </c>
       <c r="C25">
         <v>8774000000.0</v>
       </c>
       <c r="D25">
         <v>9029000000.0</v>
       </c>
       <c r="E25">
         <v>9419000000.0</v>
       </c>
       <c r="F25">
         <v>10592000000.0</v>
       </c>
       <c r="G25">
         <v>2673000000.0</v>
       </c>
       <c r="H25">
         <v>2673000000.0</v>
       </c>
       <c r="I25">
         <v>3173000000.0</v>
       </c>
       <c r="J25">
         <v>694781000.0</v>
       </c>
       <c r="K25">
@@ -2658,51 +2673,53 @@
         <v>126658000.0</v>
       </c>
       <c r="P25">
         <v>48651000.0</v>
       </c>
       <c r="Q25">
         <v>498025000.0</v>
       </c>
       <c r="R25">
         <v>463683000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>7591000000.0</v>
+      </c>
       <c r="C26">
         <v>4852000000.0</v>
       </c>
       <c r="D26">
         <v>4848000000.0</v>
       </c>
       <c r="E26">
         <v>4672000000.0</v>
       </c>
       <c r="F26">
         <v>4784000000.0</v>
       </c>
       <c r="G26">
         <v>3909000000.0</v>
       </c>
       <c r="H26">
         <v>1963000000.0</v>
       </c>
       <c r="I26">
         <v>1302000000.0</v>
       </c>
       <c r="J26">
         <v>677283000.0</v>
       </c>
       <c r="K26">
@@ -2753,51 +2770,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-590000000.0</v>
+        <v>9849000000.0</v>
       </c>
       <c r="C28">
         <v>2544000000.0</v>
       </c>
       <c r="D28">
         <v>4116000000.0</v>
       </c>
       <c r="E28">
         <v>7072000000.0</v>
       </c>
       <c r="F28">
         <v>8517000000.0</v>
       </c>
       <c r="G28">
         <v>86000000.0</v>
       </c>
       <c r="H28">
         <v>1723000000.0</v>
       </c>
       <c r="I28">
         <v>507000000.0</v>
       </c>
       <c r="J28">
         <v>-44024000.0</v>
       </c>
@@ -2831,51 +2848,53 @@
       <c r="T28">
         <v>-279095000.0</v>
       </c>
       <c r="U28">
         <v>-86426000.0</v>
       </c>
       <c r="V28">
         <v>-99043000.0</v>
       </c>
       <c r="W28">
         <v>-32851000.0</v>
       </c>
       <c r="X28">
         <v>-10385000.0</v>
       </c>
       <c r="Y28">
         <v>-8100000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>73581000000.0</v>
+      </c>
       <c r="C29">
         <v>69606000000.0</v>
       </c>
       <c r="D29">
         <v>69072000000.0</v>
       </c>
       <c r="E29">
         <v>68960000000.0</v>
       </c>
       <c r="F29">
         <v>68723000000.0</v>
       </c>
       <c r="G29">
         <v>44166000000.0</v>
       </c>
       <c r="H29">
         <v>36558000000.0</v>
       </c>
       <c r="I29">
         <v>18781000000.0</v>
       </c>
       <c r="J29">
         <v>11111861000.0</v>
       </c>
       <c r="K29"/>
@@ -3016,51 +3035,53 @@
         <v>634544000.0</v>
       </c>
       <c r="P31">
         <v>692308000.0</v>
       </c>
       <c r="Q31">
         <v>752423000.0</v>
       </c>
       <c r="R31">
         <v>960038000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-8896000000.0</v>
+      </c>
       <c r="C32">
         <v>1747000000.0</v>
       </c>
       <c r="D32">
         <v>2443000000.0</v>
       </c>
       <c r="E32">
         <v>504000000.0</v>
       </c>
       <c r="F32">
         <v>1062000000.0</v>
       </c>
       <c r="G32">
         <v>4161000000.0</v>
       </c>
       <c r="H32">
         <v>1118000000.0</v>
       </c>
       <c r="I32">
         <v>-572000000.0</v>
       </c>
       <c r="J32">
         <v>-839147000.0</v>
       </c>
       <c r="K32"/>
@@ -3146,51 +3167,53 @@
         <v>245736000.0</v>
       </c>
       <c r="V33">
         <v>131532000.0</v>
       </c>
       <c r="W33">
         <v>101784000.0</v>
       </c>
       <c r="X33">
         <v>13365000.0</v>
       </c>
       <c r="Y33">
         <v>9706000.0</v>
       </c>
       <c r="Z33">
         <v>29713000.0</v>
       </c>
       <c r="AA33">
         <v>37047000.0</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>59</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3417000000.0</v>
+      </c>
       <c r="C34">
         <v>2962000000.0</v>
       </c>
       <c r="D34">
         <v>2475000000.0</v>
       </c>
       <c r="E34">
         <v>2283000000.0</v>
       </c>
       <c r="F34">
         <v>1995000000.0</v>
       </c>
       <c r="G34">
         <v>1565000000.0</v>
       </c>
       <c r="H34">
         <v>3723000000.0</v>
       </c>
       <c r="I34">
         <v>704000000.0</v>
       </c>
       <c r="J34">
         <v>793140000.0</v>
       </c>
       <c r="K34">
@@ -3424,51 +3447,53 @@
         <v>2317633000.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37">
         <v>0.0</v>
       </c>
       <c r="R37">
         <v>12864000.0</v>
       </c>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>6613000000.0</v>
+      </c>
       <c r="C38">
         <v>4770000000.0</v>
       </c>
       <c r="D38">
         <v>3433000000.0</v>
       </c>
       <c r="E38">
         <v>2800000000.0</v>
       </c>
       <c r="F38">
         <v>4965000000.0</v>
       </c>
       <c r="G38">
         <v>4408000000.0</v>
       </c>
       <c r="H38">
         <v>1441000000.0</v>
       </c>
       <c r="I38">
         <v>1353000000.0</v>
       </c>
       <c r="J38">
         <v>1489000000.0</v>
       </c>
       <c r="K38">
@@ -3903,51 +3928,53 @@
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44">
         <v>1056666000.0</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44">
         <v>61137000.0</v>
       </c>
       <c r="Y44">
         <v>61137000.0</v>
       </c>
       <c r="Z44"/>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>8826000000.0</v>
+      </c>
       <c r="C45">
         <v>9075000000.0</v>
       </c>
       <c r="D45">
         <v>9207000000.0</v>
       </c>
       <c r="E45">
         <v>9294000000.0</v>
       </c>
       <c r="F45">
         <v>8096000000.0</v>
       </c>
       <c r="G45">
         <v>7618000000.0</v>
       </c>
       <c r="H45">
         <v>7216000000.0</v>
       </c>
       <c r="I45">
         <v>3834000000.0</v>
       </c>
       <c r="J45">
         <v>3403000000.0</v>
       </c>
       <c r="K45">
@@ -4059,51 +4086,53 @@
       <c r="T46">
         <v>41380000.0</v>
       </c>
       <c r="U46">
         <v>30155000.0</v>
       </c>
       <c r="V46">
         <v>24216000.0</v>
       </c>
       <c r="W46">
         <v>7637000.0</v>
       </c>
       <c r="X46">
         <v>5069000.0</v>
       </c>
       <c r="Y46">
         <v>4988000.0</v>
       </c>
       <c r="Z46"/>
       <c r="AA46"/>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>5123000000.0</v>
+      </c>
       <c r="C47">
         <v>5393000000.0</v>
       </c>
       <c r="D47">
         <v>6055000000.0</v>
       </c>
       <c r="E47">
         <v>6592000000.0</v>
       </c>
       <c r="F47">
         <v>5695000000.0</v>
       </c>
       <c r="G47">
         <v>5663000000.0</v>
       </c>
       <c r="H47">
         <v>5415000000.0</v>
       </c>
       <c r="I47">
         <v>2051000000.0</v>
       </c>
       <c r="J47">
         <v>1946527000.0</v>
       </c>
       <c r="K47">
@@ -4278,99 +4307,101 @@
         <v>-110982000.0</v>
       </c>
       <c r="P49">
         <v>159463000.0</v>
       </c>
       <c r="Q49">
         <v>171035000.0</v>
       </c>
       <c r="R49">
         <v>106561000.0</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>75</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>4000000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50">
         <v>999000000.0</v>
       </c>
       <c r="E50">
         <v>1182000000.0</v>
       </c>
       <c r="F50">
         <v>4000000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>3000000.0</v>
       </c>
       <c r="J50">
         <v>1024717000.0</v>
       </c>
       <c r="K50">
         <v>2792058000.0</v>
       </c>
       <c r="L50">
         <v>2048566000.0</v>
       </c>
       <c r="M50">
         <v>1495981000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>6737000000.0</v>
+        <v>17176000000.0</v>
       </c>
       <c r="C51">
         <v>11392000000.0</v>
       </c>
       <c r="D51">
         <v>12588000000.0</v>
       </c>
       <c r="E51">
         <v>14088000000.0</v>
       </c>
       <c r="F51">
         <v>13981000000.0</v>
       </c>
       <c r="G51">
         <v>6281000000.0</v>
       </c>
       <c r="H51">
         <v>5868000000.0</v>
       </c>
       <c r="I51">
         <v>3176000000.0</v>
       </c>
       <c r="J51">
         <v>2499460000.0</v>
       </c>
@@ -5030,51 +5061,51 @@
       <c r="K60">
         <v>7500127000.0</v>
       </c>
       <c r="L60">
         <v>5002869000.0</v>
       </c>
       <c r="M60">
         <v>3975183000.0</v>
       </c>
       <c r="N60">
         <v>3065215000.0</v>
       </c>
       <c r="O60">
         <v>2371245000.0</v>
       </c>
       <c r="P60">
         <v>1666101000.0</v>
       </c>
       <c r="Q60">
         <v>1276491000.0</v>
       </c>
       <c r="R60">
         <v>1043802000.0</v>
       </c>
       <c r="S60">
-        <v>671784000.0</v>
+        <v>682487000.0</v>
       </c>
       <c r="T60">
         <v>452059000.0</v>
       </c>
       <c r="U60">
         <v>281791000.0</v>
       </c>
       <c r="V60">
         <v>196371000.0</v>
       </c>
       <c r="W60">
         <v>145131000.0</v>
       </c>
       <c r="X60">
         <v>-46237000.0</v>
       </c>
       <c r="Y60">
         <v>-55875000.0</v>
       </c>
       <c r="Z60">
         <v>9789000.0</v>
       </c>
       <c r="AA60">
         <v>-29329000.0</v>
       </c>
@@ -5164,622 +5195,626 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>5397000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5804000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6658000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3163000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3330000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3729000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3239000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3412000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3275000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3515000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3886000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5285000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5446000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4603000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5474000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4187000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4274000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3439000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4355000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3546000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3485000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2989000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3433000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2881000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2347000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2228000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2691000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>160000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>201000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>134000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>76000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>120019000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>148279000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>128065000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>115257000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>140541000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>101404000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>54583000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>71481000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>88755000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>99286000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>60227000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>95537000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>88794000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>83604000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>36723000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>64988000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>45162000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>66859000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>31522000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14535000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>57940000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>69339000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19752000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>33258000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>28265000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>22321000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>16969000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>18106000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>23320000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>20745000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13133000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>14791000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15617000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13389000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15757000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16379000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20875000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14428000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19315000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7478000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12618000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7215000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11606000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8870000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5660000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6026000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7720000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10212000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5868000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3941000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3635000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2525000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3844000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1947000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1782000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2035000.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>606000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5832,52 +5867,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5930,363 +5966,365 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>395000000.0</v>
+      </c>
+      <c r="C5">
         <v>313000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>154000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>47000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-130000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-266000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-225000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-236000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-270000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-225000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-331000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-258000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-255000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-274000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-481000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-355000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-310000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-166000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-122000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-84000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-68000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-42000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-84000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-68000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-135000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-93000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-74000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-77000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-65000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-58000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-74000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-50000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-33000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-12000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3554000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>17535000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9513000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-75841000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-62943000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-11215000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-28577000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-49917000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-33325000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-28144000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-28352000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-24108000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1251000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>11163000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>15298000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>17680000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>16806000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>11239000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>13726000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>17137000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>23649000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>19730000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>10197000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>12683000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3977000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7219000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>76000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>6719000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>9030000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7855000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>70000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1430000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3239000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2016000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4050000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2905000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-7592000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4188000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-3643000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2276000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-3093000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2094000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2087000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2187000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1949000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2360000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2258000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-4636000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-5774000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-6156000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-6322000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-7634000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-8444000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-9910000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-9216000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-9915000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6310,310 +6348,320 @@
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
+        <v>0.0</v>
+      </c>
+      <c r="BC6">
         <v>2317633000.0</v>
       </c>
-      <c r="BC6">
-[...1 lines deleted...]
-      </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
+        <v>0.0</v>
+      </c>
+      <c r="BO6">
         <v>1056666000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>870540000.0</v>
       </c>
-      <c r="BP6">
-[...2 lines deleted...]
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2604000000.0</v>
+      </c>
       <c r="C7">
+        <v>2737000000.0</v>
+      </c>
+      <c r="D7">
         <v>2701000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2801000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2934000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2959000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2992000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2963000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3087000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3162000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3287000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3377000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3471000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3487000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3398000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3206000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3388000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3389000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3410000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3591000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3460000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3608000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3168000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3174000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3164000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3195000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3270000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3047000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3058000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-      <c r="BA7">
+      <c r="BA7"/>
+      <c r="BB7">
         <v>137049000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>126658000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>63629000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>49790000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>47788000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>48651000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>52559000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>46088000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>49062000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>25487000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>27949000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>14577000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>11805000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>13485000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>14952000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>14796000.0</v>
       </c>
-      <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
@@ -6627,51 +6675,53 @@
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
       <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6700,603 +6750,612 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>68835000000.0</v>
+      </c>
+      <c r="D9">
         <v>67448000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>66701000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>65490000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>64576000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>63114000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>57345000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>56026000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>55047000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>53891000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>52979000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>51780000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>50919000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>49770000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>48666000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>36232000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>35601000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>34727000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33922000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>32739000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>32116000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>31243000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15024000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14383000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13927000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>13393000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12308000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>10123000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9752340000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9230081000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8889441000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8398380000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8040170000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7281753000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6519267000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6217946000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5705386000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5410377000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5165892000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4864652000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4604485000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4331314000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3789942000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3556070000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3363377000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3121481000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2908914000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2627183000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2411332000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2149962000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1742286000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1659446000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1415077000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1330735000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1243472000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1083867000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1098604000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1041005000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1093591000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1010005000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>938544000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>775838000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>727533000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>8935000000.0</v>
+      </c>
+      <c r="C10">
         <v>7327000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8978000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10365000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10928000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8848000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7997000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7682000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9958000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8472000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6453000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6772000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9155000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7016000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6076000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6931000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6859000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5464000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4753000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6299000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8544000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6195000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3724000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4052000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5772000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4145000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3868000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3510000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4110000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2669000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2105000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2319000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5922000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2543000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2071837000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1949110000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2024904000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1606549000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1145736000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1115226000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1799083000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1158363000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1223318000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1089351000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>941956000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>908117000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>846325000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>774725000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>827891000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>781635000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>651750000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>579881000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1927990000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>747245000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>521720000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1000730000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>440785000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>607284000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>502987000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>449794000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>664612000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>424292000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>630303000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>409925000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>690794000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1011306000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>242888000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>246169000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>341705000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>483834000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>382314000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>427043000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>378548000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>279095000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>160761000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>122949000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>87492000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>86608000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>70324000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>149992000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>128573000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>99842000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>87355000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>25140000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>40604000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>35731000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>22756000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>61093000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5560000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>10463000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>8709000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>7327000000.0</v>
+      </c>
+      <c r="D11">
         <v>8978000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10365000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10928000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8848000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7997000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>6772000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9155000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7016000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6076000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6931000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6859000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5464000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4753000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6299000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7326,328 +7385,332 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>11837000000.0</v>
+      </c>
+      <c r="C12">
         <v>9565000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11323000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15372000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17408000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14032000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12757000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12636000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17670000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14194000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11863000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12397000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13977000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12508000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11918000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13533000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13503000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10537000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9391000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9650000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15023000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11966000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9492000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9283000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9802000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7947000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6529000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6042000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6379000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4342000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3450000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3427000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7159000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4521000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3628665000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3501245000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3219550000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2208887000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1200807000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1174283000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2031192000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2725377000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1358005000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1170469000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1019015000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>995429000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>926104000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>844575000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>879124000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>838774000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>703542000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>623491000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2099817000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>867621000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>605564000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1107663000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>710388000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>777866000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>645848000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>577376000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>763836000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>496970000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>769848000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>742267000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>951752000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1241965000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>445334000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>420126000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>516614000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>697603000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>601458000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>578341000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>495083000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>450843000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>374068000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>307830000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>250373000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>252424000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>244898000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>266689000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>233157000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>207565000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>172725000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>134410000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>125545000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>118818000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>114397000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>116150000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>43733000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>35812000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -7707,524 +7770,528 @@
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
         <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>1000000.0</v>
       </c>
       <c r="AE13">
         <v>1000000.0</v>
       </c>
       <c r="AF13">
         <v>1000000.0</v>
       </c>
       <c r="AG13">
         <v>1000000.0</v>
       </c>
       <c r="AH13">
         <v>1000000.0</v>
       </c>
       <c r="AI13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AJ13">
         <v>722000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>719000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>712000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>708000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>697000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>685000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>678000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>671000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>664000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>660000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>656000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>651000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>631000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>619000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>614000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>610000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>603000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>596000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>590000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>586000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>142000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>139000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>138000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>137000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>136000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>135000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>134000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>133000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>131000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>130000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>129000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>127000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="BQ13">
         <v>124000.0</v>
       </c>
       <c r="BR13">
+        <v>124000.0</v>
+      </c>
+      <c r="BS13">
         <v>123000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>122000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>121000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>120000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>119000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>118000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="BZ13">
         <v>115000.0</v>
       </c>
       <c r="CA13">
+        <v>115000.0</v>
+      </c>
+      <c r="CB13">
         <v>114000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="CD13">
         <v>111000.0</v>
       </c>
       <c r="CE13">
-        <v>108000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="CF13">
         <v>108000.0</v>
       </c>
       <c r="CG13">
+        <v>108000.0</v>
+      </c>
+      <c r="CH13">
         <v>106000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="CJ13">
         <v>103000.0</v>
       </c>
       <c r="CK13">
+        <v>103000.0</v>
+      </c>
+      <c r="CL13">
         <v>33000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>32000.0</v>
       </c>
-      <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>29000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>871000000.0</v>
+      </c>
+      <c r="C14">
         <v>940000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>962000000.0</v>
       </c>
       <c r="D14">
         <v>962000000.0</v>
       </c>
       <c r="E14">
+        <v>962000000.0</v>
+      </c>
+      <c r="F14">
         <v>970000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>974000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>975000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>973000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>985000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>983000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>981000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>986000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>988000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>984000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001000000.0</v>
       </c>
       <c r="Q14">
         <v>1001000000.0</v>
       </c>
       <c r="R14">
+        <v>1001000000.0</v>
+      </c>
+      <c r="S14">
         <v>986000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1001000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>950000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>940000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>939000000.0</v>
       </c>
       <c r="W14">
         <v>939000000.0</v>
       </c>
       <c r="X14">
+        <v>939000000.0</v>
+      </c>
+      <c r="Y14">
         <v>922000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>913000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>889000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>879000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>795000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>793000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>786000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>785000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>774000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>754000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>749464000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>738000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>729000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>722000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>700994000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>690468000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>695968000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>686799000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>669025000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>664131000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>659366000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>664310000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>637219000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>629548000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>617016000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>612512000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>607374000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>600467000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>624656000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>588385000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>579880000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>568812000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>557700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>552600000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>541208000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>543388000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>540372000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>564248000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>548714894.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>561920000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>536704000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>529004000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>512456000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>514384000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>506264000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>501396000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>500912000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>500532000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>502504000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>497656000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>489688000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>488676000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>485332000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>482540000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>480616000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>481116000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>447352000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>443828000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>474948000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>474620000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>471896000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>465468000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>443496000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>464704000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>430996000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>401592000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>381636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>351600000.0</v>
       </c>
       <c r="CN14">
         <v>351600000.0</v>
       </c>
       <c r="CO14">
+        <v>351600000.0</v>
+      </c>
+      <c r="CP14">
         <v>366472000.0</v>
       </c>
-      <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
@@ -8242,502 +8309,508 @@
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
         <v>1000000.0</v>
       </c>
       <c r="AG15">
         <v>1000000.0</v>
       </c>
       <c r="AH15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI15">
         <v>730000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>722000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>719000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>712000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>708000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>697000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>685000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>678000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>671000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>664000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>660000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>656000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>651000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>631000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>619000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>614000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>610000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>603000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>596000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>590000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>146000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>142000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>139000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>138000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>137000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>136000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>135000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>134000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>133000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>131000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>130000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>129000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>127000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="BQ15">
         <v>124000.0</v>
       </c>
       <c r="BR15">
+        <v>124000.0</v>
+      </c>
+      <c r="BS15">
         <v>123000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>122000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>121000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>120000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>119000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>118000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="BZ15">
         <v>115000.0</v>
       </c>
       <c r="CA15">
+        <v>115000.0</v>
+      </c>
+      <c r="CB15">
         <v>114000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="CD15">
         <v>111000.0</v>
       </c>
       <c r="CE15">
-        <v>108000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="CF15">
         <v>108000.0</v>
       </c>
       <c r="CG15">
+        <v>108000.0</v>
+      </c>
+      <c r="CH15">
         <v>106000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="CJ15">
         <v>103000.0</v>
       </c>
       <c r="CK15">
+        <v>103000.0</v>
+      </c>
+      <c r="CL15">
         <v>33000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>32000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>20363000000.0</v>
+      </c>
+      <c r="C16">
         <v>24317000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14996000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16555000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17799000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20743000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13472000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15222000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16061000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19003000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12564000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14237000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15121000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17376000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11193000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12825000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13636000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15628000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10116000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11067000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11158000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12607000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7923000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8711000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9112000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10662000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6858000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7142000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7585000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8564000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5376000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5883000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6201000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6995000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4392082000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4818634000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5042652000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5542802000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3478693000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3808200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3991906000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4267667000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2827285000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3014940000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3032771000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3286768000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2192655000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2316574000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2288324000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2473705000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1686262000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1734841000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1674797000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1798640000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1226118000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1268407000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1257369000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1291622000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>905055000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>917755000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>893904000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>913239000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>672454000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>662897000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>647454000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>690177000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>533502000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>538836000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>539490000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>583763000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>458044000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>466948000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>457913000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>468821000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>340808000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>321852000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>295672000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>280255000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>219431000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>202836000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>182036000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>169175000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>127110000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>117311000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>104645000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>95900000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>74240000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>61557000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>52340000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>49677000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8749,337 +8822,339 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-      <c r="BB17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>19212000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>6285000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>108031000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>92688000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>87587000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>70857000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>64219000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>47432000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>41199000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>30501000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>36255000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>34181000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>27579000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>30695000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>29865000.0</v>
       </c>
-      <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>2194000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2352000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2506000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2697000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2301000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2419000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2389000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2342000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1850000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1820000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1736000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1715000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1462000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1309000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1171000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1348000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1103000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1105000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1149000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1232000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>983000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>999000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1038000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>413375000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>37113000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>16440000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>15361000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>15008000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>23886000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>19225000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20051000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>24049000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>34681000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>31322000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>36330000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>36291000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>48410000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>48357000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>54807000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>58363000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>64355000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>65585000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>68777000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>77347000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>88673000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>12766000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>17511000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>21229000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>21702000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>22103000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>20122000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>17075000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>14171000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>11933000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>10174000.0</v>
       </c>
-      <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9132,1818 +9207,1842 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>59291000000.0</v>
+      </c>
+      <c r="C20">
         <v>57941000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>52457000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>51438000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>51281000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>51283000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>49093000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>48941000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>48940000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>48620000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>48614000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>48566000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>48567000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>48568000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>48555000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>48568000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>48319000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>47937000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>47951000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>48103000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>26640000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>26318000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>26313000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>26301000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>25266000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>25134000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>25022000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>13199000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>12854000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>12851000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>12848000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>12254000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>7444000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>7314000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>7294141000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>7294381000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>7290025000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>7263846000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6616999000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>6029895000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>4129656000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3849937000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3849054000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3804288000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3791583000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3782660000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3782569000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3492713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500823000.0</v>
       </c>
       <c r="AX20">
         <v>3500823000.0</v>
       </c>
       <c r="AY20">
+        <v>3500823000.0</v>
+      </c>
+      <c r="AZ20">
         <v>3495021000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3503681000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1544584000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1529378000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1525154000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>840531000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>831004000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>785381000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>732062000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>671570000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>406889000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>396081000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>187038000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>184539000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>47749000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>48955000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>45402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44872000.0</v>
       </c>
       <c r="BQ20">
         <v>44872000.0</v>
       </c>
       <c r="BR20">
         <v>44872000.0</v>
       </c>
       <c r="BS20">
+        <v>44872000.0</v>
+      </c>
+      <c r="BT20">
         <v>27699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8556000.0</v>
       </c>
       <c r="BU20">
         <v>8556000.0</v>
       </c>
       <c r="BV20">
         <v>8556000.0</v>
       </c>
       <c r="BW20">
         <v>8556000.0</v>
       </c>
       <c r="BX20">
-        <v>6705000.0</v>
+        <v>8556000.0</v>
       </c>
       <c r="BY20">
         <v>6705000.0</v>
       </c>
       <c r="BZ20">
         <v>6705000.0</v>
       </c>
       <c r="CA20">
+        <v>6705000.0</v>
+      </c>
+      <c r="CB20">
         <v>6743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7239000.0</v>
       </c>
       <c r="CC20">
         <v>7239000.0</v>
       </c>
-      <c r="CD20"/>
+      <c r="CD20">
+        <v>7239000.0</v>
+      </c>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>6650000000.0</v>
+      </c>
+      <c r="C21">
         <v>6815000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3491000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3669000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4033000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4428000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4119000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4415000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4869000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5278000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5737000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6182000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6654000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7125000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7598000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8072000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8559000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8978000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9472000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9746000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3925000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4114000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4398000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4676000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5070000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5303000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5516000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2328000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2471000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2618000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2230000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2154000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>985000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>973000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1063347000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1137252000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1217853000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1294258000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1271666000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1439129000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>685316000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>653403000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>687078000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>724764000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>754483000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>779248000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>808597000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>846412000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>868748000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>909993000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>949460000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>999176000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>256777000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>270549000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>225137000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>173456000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>182871000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>249542000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>199413000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>198291000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>124661000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>165521000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>79499000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>64186000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>35050000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>41555000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>32780000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>28981000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>28948000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>29989000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>31950000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>24218000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>24351000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>24570000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>23790000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>24657000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>22225000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>11489000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>9170000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>14873000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>15188000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1550000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1245000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1012000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>977000.0</v>
       </c>
-      <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1757000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1781000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1772000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1776000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1549000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1531000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1478000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1454000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1242000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1211000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1166000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1146000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1017000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>948000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>881000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>926000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786000000.0</v>
       </c>
       <c r="AC22">
         <v>786000000.0</v>
       </c>
       <c r="AD22">
+        <v>786000000.0</v>
+      </c>
+      <c r="AE22">
         <v>788000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>667000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>687000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>528000000.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
         <v>526849000.0</v>
       </c>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>481017000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>484283000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>643722000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>623345000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>632517000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>690388000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>586249000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>421742000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>403273000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>382765000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>324633000.0</v>
       </c>
-      <c r="BA22">
-[...1 lines deleted...]
-      </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
-      <c r="BQ22"/>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
       <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>54066000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>41054000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>28726000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>24852000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>24873000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>23714000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>16582000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12009000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9814000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11210000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8866000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6338000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>9239000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6714000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4874000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3467000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>4145000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3500000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4687000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3532000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>106680000000.0</v>
+      </c>
+      <c r="C23">
         <v>112305000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>95144000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>97573000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>98610000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>102928000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>91395000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>92180000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96180000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>99823000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>91022000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>92447000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>93541000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>98849000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>91884000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>94148000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>93022000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>95209000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>87436000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>88658000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>64885000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>66301000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>59136000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>57780000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>53623000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>55126000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>49942000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>33336000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>33154000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>30737000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>26588000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>25823000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>22963000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21984000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>17490036000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>17418803000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17058930000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>17584923000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14387669000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14381314000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12817270000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12762920000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10911966000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10793977000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10365682000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10692982000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9412663000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9009828000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8641344000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9152930000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8097634000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7969896000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6513709000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5528956000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4642290000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4453570000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4156092000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4164154000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3511278000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3421328000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3128068000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3091165000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2740694000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2698476000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2488097000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2460201000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1643201000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1556527000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1467700000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1479822000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1275731000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1203543000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1119593000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1089593000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>865109000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>775779000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>697969000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>664832000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>555689000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>501351000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>457456000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>434749000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>359440000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>323675000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>294634000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>280499000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>246703000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>226513000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>92977000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>87511000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>39280000000.0</v>
+      </c>
       <c r="C24">
+        <v>10439000000.0</v>
+      </c>
+      <c r="D24">
         <v>8438000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8436000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8435000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8433000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8432000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8430000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8429000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8427000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8426000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8424000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9421000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9419000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9418000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9416000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9595000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10592000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10591000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10589000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2672000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2673000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2672000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2673000000.0</v>
       </c>
       <c r="Y24">
         <v>2673000000.0</v>
       </c>
       <c r="Z24">
         <v>2673000000.0</v>
       </c>
       <c r="AA24">
+        <v>2673000000.0</v>
+      </c>
+      <c r="AB24">
         <v>2824000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2973000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3173000000.0</v>
       </c>
       <c r="AD24">
         <v>3173000000.0</v>
       </c>
       <c r="AE24">
         <v>3173000000.0</v>
       </c>
       <c r="AF24">
         <v>3173000000.0</v>
       </c>
       <c r="AG24">
+        <v>3173000000.0</v>
+      </c>
+      <c r="AH24">
         <v>3172000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>694781000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>696555000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>696199000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>695845000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2008391000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1804371000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1796929000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1293170000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1293947000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1287761000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1281612000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1275503000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1370692000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1364683000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1298737000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1300315000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1301930000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1303583000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1305271000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1029495000.0</v>
       </c>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>502326000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>33412000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>472538000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>466847000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>461182000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>455649000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>450198000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>14952000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>14796000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>14879000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>4050000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3324000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>6000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>13000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>20000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>28000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>184000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>340000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>489000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>578000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>721000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>862000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1004000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>78000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>10439000000.0</v>
+      </c>
+      <c r="D25">
         <v>8438000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8436000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8435000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8433000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8432000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>8424000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9421000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9419000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9418000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9416000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9595000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10592000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10591000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10589000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2672000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2673000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2672000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2673000000.0</v>
       </c>
       <c r="Y25">
         <v>2673000000.0</v>
       </c>
       <c r="Z25">
         <v>2673000000.0</v>
       </c>
       <c r="AA25">
+        <v>2673000000.0</v>
+      </c>
+      <c r="AB25">
         <v>2824000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2973000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3173000000.0</v>
       </c>
       <c r="AD25">
         <v>3173000000.0</v>
       </c>
       <c r="AE25">
         <v>3173000000.0</v>
       </c>
       <c r="AF25">
         <v>3173000000.0</v>
       </c>
       <c r="AG25">
+        <v>3173000000.0</v>
+      </c>
+      <c r="AH25">
         <v>3172000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>694781000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>696555000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>696199000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>695845000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2008391000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1804371000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1796929000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1293170000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1293947000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1287761000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1281612000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1275503000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1370692000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1364683000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1298737000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1300315000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1301930000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1303583000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1305271000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1166544000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>126658000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>63629000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>49790000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>550114000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>48651000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>52559000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>46088000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>49062000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>498025000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>494796000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>475759000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>467454000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>463683000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>14952000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>14796000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>7772000000.0</v>
+      </c>
       <c r="C26">
+        <v>7591000000.0</v>
+      </c>
+      <c r="D26">
         <v>6410000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5085000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4941000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4852000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4845000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5017000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4978000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4848000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4774000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4778000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4633000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4672000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5124000000.0</v>
       </c>
       <c r="P26">
         <v>5124000000.0</v>
       </c>
       <c r="Q26">
+        <v>5124000000.0</v>
+      </c>
+      <c r="R26">
         <v>4936000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4784000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4004000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4105000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3944000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3909000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3927000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2555000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1902000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1963000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1760000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1614000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1548000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1302000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1251000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1202000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1024000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>677283000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>670406000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>657687000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>639191000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>566953000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1106291000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1093921000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2205010000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1904717000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1440110000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1374380000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>903461000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>894855000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>901173000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>827183000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>650764000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>482243000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>381765000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>306517000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>979640000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>890664000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>810486000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>696602000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>946701000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>669308000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>650845000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>709282000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>758449000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>910587000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1032592000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1116661000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>949796000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>485083000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>624758000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>610280000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10996,405 +11095,413 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-590000000.0</v>
+        <v>32949000000.0</v>
       </c>
       <c r="C28">
+        <v>9849000000.0</v>
+      </c>
+      <c r="D28">
         <v>2161000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>872000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>441000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2544000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3427000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3711000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2558000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4116000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6259000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6028000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3918000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7072000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7922000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6874000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7126000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8517000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9248000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9220000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2412000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>86000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2116000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1795000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>65000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1723000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2226000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2510000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2121000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>507000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2286000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2079000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1934000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-43038000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>516395000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>632981000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>510592000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1185509000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1369960000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1399785000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>266372000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>890203000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>840539000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>931915000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1096811000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1289476000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1504618000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1572478000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1465063000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1726928000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1806043000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1859895000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-233636000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-99309000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>56800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-442407000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>109329000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-39044000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>39691000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>80422000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-137181000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>73733000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-135507000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>65834000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-223340000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-547623000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-208638000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-214794000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-312785000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-463728000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-382314000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-427043000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-378548000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-279095000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-160748000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-122930000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-87467000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-86426000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-69984000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-149497000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-127925000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-99043000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-85291000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-22874000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-38223000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-32851000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-19691000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-59531000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-5540000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-10385000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>73515000000.0</v>
+      </c>
       <c r="C29">
+        <v>73581000000.0</v>
+      </c>
+      <c r="D29">
         <v>68459000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69764000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>69101000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>69606000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66957000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>66063000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>69112000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69072000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>67515000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>67505000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>67014000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>68960000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69951000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>70697000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>69473000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>68723000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>67645000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>67448000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>45239000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>44166000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>42982000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>41113000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>37238000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>36558000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11418,619 +11525,628 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>5080000000.0</v>
+      </c>
+      <c r="C30">
         <v>14339000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5474000000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>5596000000.0</v>
+      </c>
+      <c r="F30">
         <v>4354000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11945000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4741000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5391000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4273000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11414000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4850000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5400000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4632000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10755000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4275000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4745000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3952000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9739000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4019000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4074000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3174000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7786000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3316000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3445000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3076000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6174000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2573000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2332000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2153000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4924000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2070000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2019000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1797000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3921000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1553015000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1605956000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1473562000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3230820000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1307254000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1351863000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1221082000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2523506000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1092913000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1096424000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>951973000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1905506000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>794590000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>834323000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>684155000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1360837000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>604045000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>599543000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>502609000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>872634000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>418590000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>446917000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>371395000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>683745000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>312331000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>342397000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>270816000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>426943000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>258764000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>228550000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>183612000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>320956000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>191297000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>168842000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>145869000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>266555000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>157680000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>146982000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>143909000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>220061000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>121961000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>114046000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>105013000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>128693000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>82808000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>75704000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>72337000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>76128000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>53407000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>50184000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>42383000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>48874000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>37535000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>29944000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>24490000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>26536000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>3739000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3334000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2191000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2666000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3198000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3458000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1998000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1216000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-369000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2329000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12002000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>11061000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9599000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>7463000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4811000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4027000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2861000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1720000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1798000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>679000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-357000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-847000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2652000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1105722000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>509458000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>67569000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-538606000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1018764000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-448839000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-523533000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1047578000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>768674000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>503887000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>317480000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>22297000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-240875000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-438161000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-635466000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-814785000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-917525000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1054763000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1181913000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>772863000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>634544000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>393323000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>944684000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>795894000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>692308000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>651685000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>639034000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>820723000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>752423000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>943751000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>991901000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1051711000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>960038000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>780709000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>717264000.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-5889000000.0</v>
+      </c>
       <c r="C32">
+        <v>-8896000000.0</v>
+      </c>
+      <c r="D32">
         <v>-347000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2799000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1670000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1747000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2050000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>861000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2455000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2443000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>808000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>333000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>355000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>504000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>982000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1166000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>512000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1062000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>922000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-1137000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5121000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4161000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2712000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1883000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1870000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1118000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12054,1145 +12170,1158 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>85067000000.0</v>
+      </c>
+      <c r="C33">
         <v>84083000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>74081000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>72242000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>72744000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>73201000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>69970000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>70318000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>70576000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>70749000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>70820000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>71309000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>71560000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>72454000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>72675000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>72902000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>72611000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>72359000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>71479000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>72402000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>44441000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>44412000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>44190000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>42934000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>38910000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>39163000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>38916000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23433000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23119000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>20054000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>19718000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>19021000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>12812000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>12400000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>11543866000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>11607462000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11654439000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>11588096000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>11386115000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>11103315000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>9042598000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>7031597000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7973193000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7877190000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7760857000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7142910000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>6973508000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>6705141000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>6601963000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6472678000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6296748000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6271731000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3637670000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3513076000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3385005000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2600445000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2833059000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2491932000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2363038000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2306506000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1939939000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2016241000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1547758000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1586340000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1224345000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>754042000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>880286000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>855209000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>704840000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>411265000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>427172000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>401415000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>406184000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>348782000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>310159000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>298608000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>297836000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>245736000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>199755000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>131687000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>128840000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>131532000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>114576000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>123854000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>114030000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>101784000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>83783000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>69545000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>12285000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>13365000.0</v>
       </c>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>59</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3616000000.0</v>
+      </c>
       <c r="C34">
+        <v>3417000000.0</v>
+      </c>
+      <c r="D34">
         <v>3138000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3056000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2972000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2962000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2643000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2712000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2400000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2475000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2348000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2269000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2202000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2283000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2057000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1974000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1922000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1995000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2034000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2278000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4323000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1565000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3920000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1297000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3542000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>3723000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>830000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>661000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3047000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>704000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>700000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>653000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>836000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>793140000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>736870000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>727882000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>802734000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>780939000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>785287000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1060352000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>839725000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>833065000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>878048000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>843517000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>870051000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>922323000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>915810000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>865277000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>802927000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>757187000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>702918000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>687355000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>49239000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>49074000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>46246000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>47165000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>42010000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>37258000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>30204000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>34777000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>20292000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>18481000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>18284000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>18474000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>17101000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>17551000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>19298000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>16579000.0</v>
       </c>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>44943000000.0</v>
+      </c>
+      <c r="C35">
         <v>16045000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13713000000.0</v>
       </c>
       <c r="D35">
         <v>13713000000.0</v>
       </c>
       <c r="E35">
+        <v>13713000000.0</v>
+      </c>
+      <c r="F35">
         <v>13748000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13775000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13495000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13546000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13348000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13546000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13538000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13560000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14503000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14599000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14306000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13970000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>14247000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>15290000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>15347000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>15745000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6995000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7080000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6592000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6377000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6215000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6396000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6189000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5975000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6220000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3877000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3873000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3826000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4008000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1541000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1433425000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1424081000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1498579000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2789330000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2606098000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2872642000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2147903000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2143046000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2185034000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2145180000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2169603000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2327696000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2311815000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2200344000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2139533000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2107527000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2054858000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2047433000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1274146000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>240087000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>235459000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>232089000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>669471000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>198022000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>180300000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>189148000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>187214000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>538208000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>535183000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>514355000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>501630000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>495405000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>46183000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>41549000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>38803000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>30369000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>28474000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>25873000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>25090000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>22674000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6705000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>6378000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>5993000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>5216000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1102000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1158000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3722000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1339000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1454000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1660000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1816000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>2317000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>2504000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>2693000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>62891000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>62967000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>2920000000.0</v>
+      </c>
+      <c r="C36">
         <v>2985000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2293000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2266000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2342000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2475000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2121000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2201000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2286000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2515000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5370000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2352000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2506000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2697000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4980000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5036000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5016000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2342000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1850000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1820000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1736000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1715000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1462000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1309000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1171000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1348000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1103000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1105000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1149000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1232000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1345000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1382000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1370000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1452477000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>619485000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>621640000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>631645000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>646566000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>612391000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>789582000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>293547000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>275722000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>247573000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>239998000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>246590000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>375232000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>231075000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>219799000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>218451000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>236693000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>186437000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>203323000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>157420000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>146919000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>234104000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>225049000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>230063000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>118219000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>205034000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>193074000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>156240000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>88614000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>102050000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>83753000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>70859000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>54871000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>51053000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>44741000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>47731000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>47826000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>264432000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>277009000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>284160000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>247764000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>216628000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>207936000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>215558000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>176762000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>134841000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>82094000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>79351000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>96900000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>93723000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>106574000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>98741000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>94147000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>77258000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>63559000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>7737000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>8296000.0</v>
       </c>
-      <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -13216,1484 +13345,1500 @@
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
         <v>2317633000.0</v>
       </c>
-      <c r="BC37">
-[...1 lines deleted...]
-      </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
+        <v>0.0</v>
+      </c>
+      <c r="BL37">
         <v>2178000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>14929000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BN37">
         <v>13857000.0</v>
       </c>
-      <c r="BN37">
+      <c r="BO37">
         <v>12864000.0</v>
       </c>
-      <c r="BO37">
+      <c r="BP37">
         <v>11649000.0</v>
       </c>
-      <c r="BP37">
+      <c r="BQ37">
         <v>11273000.0</v>
       </c>
-      <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>6613000000.0</v>
+      </c>
+      <c r="D38">
         <v>4334000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4602000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4887000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4770000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4209000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>5370000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2980000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2859000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2800000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4980000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5036000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5016000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4965000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4375000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4614000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4377000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4408000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4026000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3889000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1244000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1441000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1223000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1186000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>577000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1775000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1391000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1425000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1409000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>9772904000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>9678975000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>9740886000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9808026000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9800562000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>9629442000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>9375072000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>7331126000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>6707617000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6231051000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6152006000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>6023763000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>6017044000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5863692000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5515211000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5350963000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5231932000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>5091399000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>5086870000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3013986000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2908407000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2801166000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2043669000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2283327000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1963986000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1858211000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1836436000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1493671000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1629067000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1431680000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1485394000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1137635000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>664331000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>784688000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>758739000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>616361000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>334238000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>360339000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>344772000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>349368000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>307402000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>271246000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>261918000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>263987000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>215581000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>171604000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>106845000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>104054000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>107316000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>93723000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>106574000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>98741000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>94147000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>77258000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>63559000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>7737000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>8296000.0</v>
       </c>
-      <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>4718000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>4696000000.0</v>
+      </c>
+      <c r="C39">
         <v>4318000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4266000000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>4363000000.0</v>
+      </c>
+      <c r="F39">
         <v>4104000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3750000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3927000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3835000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3661000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3466000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3489000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3341000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3372000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3132000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3016000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2968000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2956000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2574000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2547000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2532000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1081000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2137000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1121000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2118000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>954000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>916000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1924000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1529000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1503000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1417000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1350000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1356000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1195000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1142000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>764490000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>704140000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>711379000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>557120000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>493493000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>751853000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>522398000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>482440000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>487855000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>672347000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>10492000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>16620000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>718461000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>625789000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>476102000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>480641000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>493299000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>475131000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>273613000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>275625000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>233131000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>298545000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>241250000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>210611000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>190061000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>195049000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>153477000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>151011000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>164324000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>141319000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>128388000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>143238000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>126284000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>112350000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>100377000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>104399000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>89421000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>76805000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>74417000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>69907000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>58921000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>55295000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>44747000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>37979000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>28228000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>27271000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>23122000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>19524000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>18732000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>15227000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>12676000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>11023000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>10988000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>10874000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>12469000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>11798000.0</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>4377000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>6582000000.0</v>
+      </c>
+      <c r="C40">
         <v>8253000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5850000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5397000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5804000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6658000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5331000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5220000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5520000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6111000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5308000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5059000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5733000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6743000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5285000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5446000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>13636000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5474000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4231000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>36000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>11884000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1735000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>41000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3485000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>9854000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11412000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>65000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>76000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>178000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2310000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1517000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1374000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1244000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1562600000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1238650000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1093188000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1119492000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1295602000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1187675000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1241364000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>865925000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1056674000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>894988000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>859765000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>10561000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>13084000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>705760000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>697522000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>606586000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>716310000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>683758000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>603457000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>397034000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>462830000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>448799000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>414369000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>338516000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>378531000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>330331000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>307021000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>261297000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>345121000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>287627000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>236034000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>171612000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>194738000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>174309000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>157604000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>131704000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>163205000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>134600000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>117180000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>102596000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>125996000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>93360000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>81339000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>68693000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>77151000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>64662000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>53643000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>45463000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>51973000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>38640000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>32085000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>27889000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>32467000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>26755000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>25078000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>19208000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>18216000.0</v>
       </c>
-      <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>27658000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1397000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1352000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1579000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1749000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1463000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1544000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1626000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1995000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2034000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2278000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1589000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1472000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1146000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>970000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>798000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>946000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>496000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>325000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>305000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>704000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>188000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>136000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>123000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>594914000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>537967000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>528343000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>602605000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>593070000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>600444000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>873934000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>652487000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>648653000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>702923000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>706006000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>748845000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>831715000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>844157000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>828388000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>786287000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>765426000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>751275000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>742162000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>244651000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>240087000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>175460000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>165732000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>167145000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>141170000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>95529000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>98376000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>90583000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>57863000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>68336000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>53173000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>45981000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>36873000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>31231000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>26753000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>23924000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>26319000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>25150000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>25873000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>25090000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>22674000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6705000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>6378000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>5993000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1402000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1089000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1138000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1181000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1155000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1114000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1171000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1237000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1596000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1642000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1689000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1754000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1830000.0</v>
       </c>
-      <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>5128000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>9885000000.0</v>
+      </c>
+      <c r="C42">
         <v>36607000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>39193000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>42293000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>43291000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>45069000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>43700000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>43961000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>47086000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>48149000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>48145000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>49288000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>49882000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>51047000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>52148000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>52979000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>51780000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>50919000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>49770000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>48666000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>36232000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>35601000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>34727000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>33922000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>32739000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>32116000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>31243000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>15024000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>14383000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>13927000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>13393000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>12308000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>10123000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>9752000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>9240878000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>8906664000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>8398380000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>8040170000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>7281753000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>6519267000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>6217946000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5705386000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>5410377000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5165892000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4864652000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4604485000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4333196000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3796120000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3566013000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3390082000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3155212000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2949413000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2674263000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2464504000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2149962000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1742286000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1659446000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1493818000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1330735000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1243472000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1083867000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1098604000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1041005000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1093591000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1010005000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>938544000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>775838000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>727533000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>687503000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>648724000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>613768000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>568078000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>514621000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>471802000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>429235000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>384510000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>346466000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>319496000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>294365000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>268855000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>250367000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>237010000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>229716000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>226618000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>219421000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>217248000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>213870000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>213321000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>36624000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>35580000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14746,2533 +14891,2560 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
         <v>1882000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>6178000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>9943000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>26705000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>33731000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>40499000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>47080000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>53612000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>59999000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>66357000.0</v>
       </c>
-      <c r="BE44">
-[...1 lines deleted...]
-      </c>
       <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
         <v>78741000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>84771000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>90772000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>96631000.0</v>
       </c>
-      <c r="BJ44">
-[...1 lines deleted...]
-      </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
+        <v>0.0</v>
+      </c>
+      <c r="BO44">
         <v>1056666000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>870540000.0</v>
       </c>
-      <c r="BP44">
-[...2 lines deleted...]
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
-      <c r="CK44">
-[...1 lines deleted...]
-      </c>
+      <c r="CK44"/>
       <c r="CL44">
         <v>61137000.0</v>
       </c>
-      <c r="CM44"/>
+      <c r="CM44">
+        <v>61137000.0</v>
+      </c>
       <c r="CN44"/>
       <c r="CO44"/>
-      <c r="CP44">
+      <c r="CP44"/>
+      <c r="CQ44">
         <v>61137000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5039000000.0</v>
+      </c>
       <c r="C45">
+        <v>8826000000.0</v>
+      </c>
+      <c r="D45">
         <v>5096000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5182000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5260000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9075000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5583000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5710000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5761000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9207000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>6325000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6451000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6341000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6592000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>6418000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6102000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>5781000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>5695000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>5677000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>5834000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>5555000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5663000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5526000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5513000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>5501000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>5415000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>5515000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5187000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5097000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2051000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1998000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1986000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1950000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1946527000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1864891000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1866576000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1846413000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1787534000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1756673000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1728243000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1711472000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1715828000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1742142000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1725184000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1737094000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1125866000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1109816000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1189930000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1251000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1240746000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1205349000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1184861000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>623684000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>604669000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>583839000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>556776000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>549732000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>527946000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>504827000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>470070000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>446268000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>387174000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>116078000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>100946000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>86710000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>89711000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>95598000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>96470000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>88479000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>77027000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>66833000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>56643000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>56816000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>41380000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>38913000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>36690000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>33849000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>30155000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>28151000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>24842000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>24786000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>24216000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>20853000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>17280000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>15289000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>7637000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>6525000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>5986000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>4548000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>5069000.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>4988000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>5039000000.0</v>
+      </c>
+      <c r="C46">
         <v>5123000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5096000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5182000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5260000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5393000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5583000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5710000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5761000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6055000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6325000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6451000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6341000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6592000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3514000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3375000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2868000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2815000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5677000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5834000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2490000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5663000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2564000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5513000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2518000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2375000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5515000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5187000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5097000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2051000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1998000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1986000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1950000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1947000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1864891000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1866576000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1846413000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1787534000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1756673000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1728243000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1711472000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1715828000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1742142000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1725184000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1737094000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1125866000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1109816000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1189930000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1251000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1240746000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1205349000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1184861000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>623684000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>604669000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>583839000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>556776000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>549732000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>527946000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>504827000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>470070000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>446268000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>387174000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>116078000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>100946000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>86710000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>89711000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>95598000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>96470000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>88479000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>77027000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>66833000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>56643000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>56816000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>41380000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>38913000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>36690000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>33849000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>30155000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>28151000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>24842000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>24786000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>24216000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>20853000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>17280000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>15289000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>7637000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>6525000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>5986000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>4548000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>5069000.0</v>
       </c>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
-      <c r="CP46">
+      <c r="CP46"/>
+      <c r="CQ46">
         <v>4988000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>5123000000.0</v>
+      </c>
+      <c r="D47">
         <v>5096000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5182000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5260000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5393000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5583000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>6325000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>6451000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6341000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6592000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3514000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3375000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2868000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2815000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5677000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5834000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2490000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5663000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2564000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5513000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2518000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2375000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5515000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5187000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2243000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2051000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1998000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1986000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1950000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1946527000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1864891000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1866576000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1846413000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1787534000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1756673000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1728243000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1711472000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1715828000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1742142000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1725184000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1737094000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1125866000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1109816000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1189930000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1251000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1240746000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1205349000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1184861000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>623684000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>604669000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>583839000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>556776000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>549732000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>527946000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>504827000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>470070000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>446268000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>387174000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>116078000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>100946000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>86710000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>89711000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>95598000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>96470000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>88479000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>77027000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>66833000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>56643000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>56816000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>41380000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>38913000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>36690000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>33849000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>30155000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>28151000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>24842000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>24786000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>24216000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>20853000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>17280000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>15289000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>7637000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>6525000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>5986000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>4548000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>5069000.0</v>
       </c>
-      <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
-      <c r="CP47">
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>4988000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>23954000000.0</v>
+      </c>
+      <c r="C48">
         <v>22221000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>20673000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>18987000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>17504000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>16369000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>15049000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>13907000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12866000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>11721000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>10275000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>9051000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>7784000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>7585000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>7683000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>7473000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>7405000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>7377000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>7405000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6937000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6402000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5933000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5666000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4585000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1960000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1861000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2109000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2218000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2127000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1735000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1373000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1269000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>969000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>635000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-404987000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-456381000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-474117000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-464910000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-413470000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-376161000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-605783000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-653271000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-627762000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-602605000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-601753000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-605845000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-540080000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-501156000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-440068000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-343157000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-226534000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-102100000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-178703000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-110982000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-90138000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>130159000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>139988000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>159463000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>163541000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>167297000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>171565000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>171035000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>160122000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>139050000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>124306000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>106561000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>86167000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>65476000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>44278000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>25842000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>12089000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1965000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-8031000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-17586000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-24965000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-31477000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-35212000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-35633000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-36149000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-36488000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-36343000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-36114000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-42071000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-55168000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-60208000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-64588000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-68174000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-70327000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-71497000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-71934000.0</v>
       </c>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
+      <c r="CQ48"/>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>7784000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>7585000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>7683000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>7473000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>7405000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>7377000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>7405000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>6937000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6402000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>5933000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>5666000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>4585000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1960000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1861000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2109000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2218000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>2127000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1735000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1373000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1269000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>969000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-337432000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-404987000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-456381000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-474117000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-464910000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-413470000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-376161000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-605783000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-653271000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-627762000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-602605000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-601753000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-605845000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-540080000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-501156000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-440068000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-343157000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-226534000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-102100000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-178703000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-110982000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-90138000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>130159000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>139988000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>159463000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>163541000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>167297000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>171565000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>171035000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>160122000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>139050000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>124306000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>106561000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>86167000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>65476000.0</v>
       </c>
-      <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
+      <c r="C50">
+        <v>4000000000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>999000000.0</v>
       </c>
       <c r="K50">
         <v>999000000.0</v>
       </c>
       <c r="L50">
         <v>999000000.0</v>
       </c>
       <c r="M50">
+        <v>999000000.0</v>
+      </c>
+      <c r="N50">
         <v>181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182000000.0</v>
       </c>
       <c r="O50">
         <v>1182000000.0</v>
       </c>
       <c r="P50">
+        <v>1182000000.0</v>
+      </c>
+      <c r="Q50">
         <v>1183000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1002000000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>1339000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>675000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503000000.0</v>
       </c>
       <c r="AF50">
         <v>503000000.0</v>
       </c>
       <c r="AG50">
+        <v>503000000.0</v>
+      </c>
+      <c r="AH50">
         <v>3000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1024717000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1137954000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2582091000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1123525000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2792058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123525000.0</v>
       </c>
       <c r="AN50">
         <v>1123525000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AO50">
+        <v>1123525000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2048566000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1495981000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>6737000000.0</v>
+        <v>41884000000.0</v>
       </c>
       <c r="C51">
+        <v>17176000000.0</v>
+      </c>
+      <c r="D51">
         <v>11139000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>11237000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11369000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11392000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11424000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11393000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12516000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12588000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12712000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>12800000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>13073000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>14088000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13998000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>13805000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13985000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13981000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14001000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>15519000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6132000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6281000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5840000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5847000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5837000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5868000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6094000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>6020000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6231000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3579000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4391000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4398000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3988000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2499962000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2588232000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2582091000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2535496000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2792058000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2515696000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2515011000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2065455000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2048566000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2063857000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2021266000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2132820000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2365406000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2350943000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2347203000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2292954000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2508563000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2457793000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2439776000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1694354000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>647936000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>578520000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>558323000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>550114000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>568240000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>542678000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>530216000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>527431000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>498025000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>494796000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>475759000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>467454000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>463683000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>34250000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>31375000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>28920000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>20106000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>6150000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2986000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3195000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2136000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>13000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>19000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>25000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>182000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>340000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>495000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>648000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>799000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2064000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2266000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2381000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2880000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3065000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1562000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>20000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>78000.0</v>
       </c>
-      <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>557000000.0</v>
+      </c>
+      <c r="C52">
         <v>4548000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>564000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>580000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>593000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>579000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>572000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>559000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1568000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1517000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1522000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1509000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>772000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1772000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1749000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1809000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1660000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>686000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>688000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2052000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>726000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>766000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>765000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>767000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>742000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>750000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>735000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>706000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>675000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>216000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>706000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>708000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>103000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1127539000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1272000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1269414000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1143220000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>102106000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>19492000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>19391000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>18139000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>15402000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>11930000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>7528000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>857317000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>994714000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>179755000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>295102000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>305029000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>572159000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>571125000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>564391000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>527810000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>521278000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>514891000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>508533000.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>496149000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>490119000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>484128000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>478369000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>134600000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>117180000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>102596000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>125996000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>13000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>19000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>25000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>176000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>327000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>475000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>620000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>615000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>610000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>606000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>566000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>563000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>561000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>558000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>20000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>78000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>2902000000.0</v>
+      </c>
+      <c r="C53">
         <v>2238000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2345000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5007000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>6480000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5184000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4760000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4954000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7712000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5722000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5410000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5625000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4822000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5492000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5842000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6602000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>6644000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5073000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4638000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3351000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6479000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>5771000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>5768000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>5231000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>4030000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3802000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2661000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2532000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2269000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1673000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1345000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1108000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1237000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1978000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1556828000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1552135000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1194646000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>602338000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>55071000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>59057000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>232109000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1567014000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>134687000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>81118000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>77059000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>87312000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>79779000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>69850000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>51233000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>57139000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>51792000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>43610000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>171827000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>120376000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>83844000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>106933000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>269603000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>170582000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>142861000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>127582000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>99224000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>72678000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>139545000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>332342000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>260958000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>230659000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>202446000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>173957000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>174909000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>213769000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>219144000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>151298000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>116535000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>171748000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>213307000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>184881000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>162881000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>165816000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>174574000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>116697000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>104584000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>107723000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>85370000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>109270000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>84941000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>83087000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>91641000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>55057000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>38173000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>25349000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -17296,1267 +17468,1280 @@
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
         <v>2317633000.0</v>
       </c>
-      <c r="BC54">
-[...1 lines deleted...]
-      </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
+        <v>0.0</v>
+      </c>
+      <c r="BO54">
         <v>1056666000.0</v>
       </c>
-      <c r="BO54">
+      <c r="BP54">
         <v>870540000.0</v>
       </c>
-      <c r="BP54">
-[...2 lines deleted...]
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>106680000000.0</v>
+      </c>
+      <c r="C55">
         <v>112305000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>95144000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>97573000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>98610000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>102928000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>91395000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>92180000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>96180000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>99823000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>91022000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>92447000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>93541000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>98849000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>91884000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>94148000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>93022000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>95209000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>87436000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>88658000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>64885000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>66301000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>59136000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>57780000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>53623000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>55126000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>49942000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>33336000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>33154000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>30737000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>26588000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>25823000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>22963000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>21984000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>17490036000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>17418803000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>17058930000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>17584923000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>14387669000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>14381314000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>12817270000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>12762920000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>10911966000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>10793977000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>10365682000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10692982000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>9412663000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9009828000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>8641344000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>9152930000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>8097634000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>7969896000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>6513709000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5528956000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4642290000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4453570000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4156092000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4164154000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3511278000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3421328000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3128068000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3091165000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2740694000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2698476000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2488097000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2460201000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1643201000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1556527000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1467700000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1479822000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1275731000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1203543000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1119593000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1089593000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>865109000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>775779000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>697969000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>664832000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>555689000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>501351000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>457456000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>434749000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>359440000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>323675000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>294634000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>280499000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>246703000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>226513000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>92977000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>87511000.0</v>
       </c>
-      <c r="CM55"/>
       <c r="CN55"/>
       <c r="CO55"/>
-      <c r="CP55">
+      <c r="CP55"/>
+      <c r="CQ55">
         <v>39673000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>21613000000.0</v>
+      </c>
+      <c r="C56">
         <v>28222000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>21063000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>25331000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>25866000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29727000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21425000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>21862000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>25604000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>29074000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>20202000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>21138000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>21981000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>26395000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>19209000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>21246000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>20411000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>22850000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>15957000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>16256000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>20444000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>21889000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>14946000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>14846000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>14713000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>15963000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>11026000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>9903000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10035000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>10683000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6870000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6802000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>10151000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>9584000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5946170000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5811341000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>5404491000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5996827000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3001554000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3277999000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3774672000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5731323000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2938773000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2916787000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2604825000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3550072000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2439155000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2304687000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2039381000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2680252000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1800886000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1698165000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2876039000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2015880000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1257285000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1853125000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1323033000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1672222000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1148240000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1114822000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1188129000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1074924000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1192936000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1112136000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1263752000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1706159000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>762915000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>701318000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>762860000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1068557000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>848559000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>802128000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>713409000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>740811000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>554950000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>477171000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>400133000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>419096000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>355934000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>369664000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>328616000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>303217000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>244864000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>199821000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>180604000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>178715000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>162920000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>156968000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>80692000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>74146000.0</v>
       </c>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>27502000000.0</v>
+      </c>
+      <c r="C57">
         <v>37118000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>21410000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22532000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24196000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>27980000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19375000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>21001000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>23149000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>26631000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>19394000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>20805000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>21626000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>25891000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>18227000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>20080000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>19899000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>21788000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>15035000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>17393000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>15323000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>17728000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>12234000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>12963000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>12843000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>14845000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10474000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10195000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>10488000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>11255000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>8022000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8469000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7895000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10067000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7216444000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>7526185000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7625863000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7295466000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4975534000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>5376096000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>5085103000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5617005000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3976978000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4112994000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3960876000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4390103000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3308352000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3502738000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3359954000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3980188000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3096689000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3063315000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2729687000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2917624000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2323216000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2329167000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1676852000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2300031000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1832589000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1814057000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1685212000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1276466000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>993045000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>928566000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>838100000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>908130000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>726478000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>712588000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>690094000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>766966000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>615442000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>599825000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>580979000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>605917000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>449941000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>412114000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>377317000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>373191000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>294287000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>266716000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>238959000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>234625000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>173860000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>154807000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>138217000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>131671000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>105814000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>89680000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>73350000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>70006000.0</v>
       </c>
-      <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
-      <c r="CP57">
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>28795000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>72445000000.0</v>
+      </c>
+      <c r="C58">
         <v>53163000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>35123000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36245000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>37944000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>41755000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>32870000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>34547000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>36497000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>40177000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>32932000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>34365000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>36129000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>40490000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>32533000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>34050000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>34146000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>37078000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>30382000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>33138000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>22318000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>24808000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>18826000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>19340000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>19058000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>21241000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>16663000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>16170000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16708000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15132000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>11895000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12295000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11903000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11608000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8649869000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8950266000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>9124442000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>10084796000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7581632000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>8248738000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7233006000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7760051000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6162012000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6258174000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6130479000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6717799000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5620167000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>5703082000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>5499487000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6087715000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>5151547000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>5110748000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4003833000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3157711000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2558675000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2561256000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2346323000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2498053000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2012889000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2003205000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1872426000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1814674000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1528228000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1442921000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1339730000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1403535000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>772661000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>754137000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>728897000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>797335000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>643916000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>625698000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>606069000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>628591000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>456646000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>418492000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>383310000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>378407000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>295389000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>267874000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>242681000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>235964000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>175314000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>156467000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>140033000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>133988000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>108318000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>92373000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>136241000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>132973000.0</v>
       </c>
-      <c r="CM58"/>
       <c r="CN58"/>
       <c r="CO58"/>
-      <c r="CP58">
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>34001000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -18580,435 +18765,439 @@
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
         <v>2317633000.0</v>
       </c>
-      <c r="BC59">
-[...1 lines deleted...]
-      </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
+        <v>0.0</v>
+      </c>
+      <c r="BO59">
         <v>1056666000.0</v>
       </c>
-      <c r="BO59">
+      <c r="BP59">
         <v>870540000.0</v>
       </c>
-      <c r="BP59">
-[...2 lines deleted...]
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>34235000000.0</v>
+      </c>
+      <c r="C60">
         <v>59142000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>60021000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>61328000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>60666000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>61173000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>58525000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>57633000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>59683000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>59646000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>58090000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>58082000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>57412000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>58359000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>59351000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>60098000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>58876000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>58131000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>57054000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>55520000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>42567000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>41493000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>40310000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>38440000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>34565000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>33885000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>33279000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>17166000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>16446000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>15605000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>14693000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>13528000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>11060000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>10376000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>8840167000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>8468537000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>7934488000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>7500127000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>6806037000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>6132576000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5584264000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>5002869000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4749954000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4535803000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>4235203000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3975183000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3792496000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3306746000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3141857000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3065215000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2946087000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2859148000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2509876000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2371245000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2083615000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1892314000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1809769000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1666101000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1498389000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1418123000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1255642000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1276491000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1210288000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1240626000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1134510000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1043802000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>858891000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>791117000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>727855000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>671784000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>618387000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>565976000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>503067000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>452059000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>401295000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>351056000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>309282000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>281791000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>256381000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>230119000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>211877000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>196371000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>181979000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>165402000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>152997000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>145131000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>137355000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>133187000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-44056000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-46237000.0</v>
       </c>
-      <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
-      <c r="CP60">
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>5262000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -19032,244 +19221,248 @@
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
         <v>-2317633000.0</v>
       </c>
-      <c r="BC61">
-[...1 lines deleted...]
-      </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
+        <v>0.0</v>
+      </c>
+      <c r="BO61">
         <v>-1056666000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-870540000.0</v>
       </c>
-      <c r="BP61">
-[...2 lines deleted...]
-      <c r="BQ61"/>
+      <c r="BQ61">
+        <v>0.0</v>
+      </c>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
-      <c r="AH62">
+      <c r="AH62"/>
+      <c r="AI62">
         <v>3867000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>10797000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>17223000.0</v>
       </c>
-      <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
-      <c r="AU62">
+      <c r="AU62"/>
+      <c r="AV62">
         <v>1882000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>6178000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>9943000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>26705000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>33731000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>40499000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BB62">
         <v>47080000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BC62">
         <v>53612000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BD62">
         <v>59999000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BE62">
         <v>66357000.0</v>
       </c>
-      <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19344,51 +19537,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>9270000000.0</v>
       </c>
       <c r="C2">
         <v>8643000000.0</v>
       </c>
       <c r="D2">
         <v>8541000000.0</v>
       </c>
       <c r="E2">
         <v>8360000000.0</v>
       </c>
       <c r="F2">
         <v>7026000000.0</v>
       </c>
       <c r="G2">
         <v>5438000000.0</v>
       </c>
       <c r="H2">
         <v>4235000000.0</v>
       </c>
       <c r="I2">
         <v>3451000000.0</v>
       </c>
@@ -19427,51 +19620,51 @@
       </c>
       <c r="U2">
         <v>118890000.0</v>
       </c>
       <c r="V2">
         <v>69126000.0</v>
       </c>
       <c r="W2">
         <v>33454000.0</v>
       </c>
       <c r="X2">
         <v>17273000.0</v>
       </c>
       <c r="Y2">
         <v>10363000.0</v>
       </c>
       <c r="Z2">
         <v>6047000.0</v>
       </c>
       <c r="AA2">
         <v>3422000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>3631000000.0</v>
       </c>
       <c r="C3">
         <v>3477000000.0</v>
       </c>
       <c r="D3">
         <v>3222000000.0</v>
       </c>
       <c r="E3">
         <v>3786000000.0</v>
       </c>
       <c r="F3">
         <v>3298000000.0</v>
       </c>
       <c r="G3">
         <v>2846000000.0</v>
       </c>
       <c r="H3">
         <v>2135000000.0</v>
       </c>
       <c r="I3">
         <v>962000000.0</v>
       </c>
@@ -19510,82 +19703,82 @@
       </c>
       <c r="U3">
         <v>35885000.0</v>
       </c>
       <c r="V3">
         <v>20633000.0</v>
       </c>
       <c r="W3">
         <v>18745000.0</v>
       </c>
       <c r="X3">
         <v>11190000.0</v>
       </c>
       <c r="Y3">
         <v>5549000.0</v>
       </c>
       <c r="Z3">
         <v>916000.0</v>
       </c>
       <c r="AA3">
         <v>1929000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>9520000000.0</v>
       </c>
       <c r="C5">
         <v>7666000000.0</v>
       </c>
       <c r="D5">
         <v>5999000000.0</v>
       </c>
       <c r="E5">
         <v>2925000000.0</v>
       </c>
       <c r="F5">
         <v>-663000000.0</v>
       </c>
       <c r="G5">
         <v>-1715000000.0</v>
       </c>
       <c r="H5">
         <v>202000000.0</v>
       </c>
       <c r="I5">
         <v>1137000000.0</v>
       </c>
@@ -19624,51 +19817,51 @@
       </c>
       <c r="U5">
         <v>-3598000.0</v>
       </c>
       <c r="V5">
         <v>-531000.0</v>
       </c>
       <c r="W5">
         <v>-12225000.0</v>
       </c>
       <c r="X5">
         <v>3718000.0</v>
       </c>
       <c r="Y5">
         <v>-10500000.0</v>
       </c>
       <c r="Z5">
         <v>-29525000.0</v>
       </c>
       <c r="AA5">
         <v>-33600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>13151000000.0</v>
       </c>
       <c r="C6">
         <v>11143000000.0</v>
       </c>
       <c r="D6">
         <v>9221000000.0</v>
       </c>
       <c r="E6">
         <v>6711000000.0</v>
       </c>
       <c r="F6">
         <v>2635000000.0</v>
       </c>
       <c r="G6">
         <v>1131000000.0</v>
       </c>
       <c r="H6">
         <v>2337000000.0</v>
       </c>
       <c r="I6">
         <v>2099000000.0</v>
       </c>
@@ -19707,123 +19900,123 @@
       </c>
       <c r="U6">
         <v>32287000.0</v>
       </c>
       <c r="V6">
         <v>20102000.0</v>
       </c>
       <c r="W6">
         <v>6520000.0</v>
       </c>
       <c r="X6">
         <v>14908000.0</v>
       </c>
       <c r="Y6">
         <v>-4951000.0</v>
       </c>
       <c r="Z6">
         <v>-29525000.0</v>
       </c>
       <c r="AA6">
         <v>-33600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>2000000000.0</v>
       </c>
       <c r="H8">
         <v>-6000000.0</v>
       </c>
       <c r="I8">
         <v>-43000000.0</v>
       </c>
       <c r="J8">
         <v>-126000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>32255000000.0</v>
       </c>
       <c r="C9">
         <v>29252000000.0</v>
       </c>
       <c r="D9">
         <v>26316000000.0</v>
       </c>
       <c r="E9">
         <v>22992000000.0</v>
       </c>
       <c r="F9">
         <v>19466000000.0</v>
       </c>
       <c r="G9">
         <v>15814000000.0</v>
       </c>
       <c r="H9">
         <v>12863000000.0</v>
       </c>
       <c r="I9">
         <v>9831000000.0</v>
       </c>
@@ -19862,51 +20055,51 @@
       </c>
       <c r="U9">
         <v>378208000.0</v>
       </c>
       <c r="V9">
         <v>240731000.0</v>
       </c>
       <c r="W9">
         <v>142921000.0</v>
       </c>
       <c r="X9">
         <v>78750000.0</v>
       </c>
       <c r="Y9">
         <v>40628000.0</v>
       </c>
       <c r="Z9">
         <v>16362000.0</v>
       </c>
       <c r="AA9">
         <v>2013000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>9520000000.0</v>
       </c>
       <c r="C10">
         <v>7438000000.0</v>
       </c>
       <c r="D10">
         <v>4950000000.0</v>
       </c>
       <c r="E10">
         <v>660000000.0</v>
       </c>
       <c r="F10">
         <v>1532000000.0</v>
       </c>
       <c r="G10">
         <v>2561000000.0</v>
       </c>
       <c r="H10">
         <v>706000000.0</v>
       </c>
       <c r="I10">
         <v>983000000.0</v>
       </c>
@@ -19945,51 +20138,51 @@
       </c>
       <c r="U10">
         <v>12496000.0</v>
       </c>
       <c r="V10">
         <v>28198000.0</v>
       </c>
       <c r="W10">
         <v>9153000.0</v>
       </c>
       <c r="X10">
         <v>4239000.0</v>
       </c>
       <c r="Y10">
         <v>-10008000.0</v>
       </c>
       <c r="Z10">
         <v>-29034000.0</v>
       </c>
       <c r="AA10">
         <v>-31864000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>2063000000.0</v>
       </c>
       <c r="C11">
         <v>1241000000.0</v>
       </c>
       <c r="D11">
         <v>814000000.0</v>
       </c>
       <c r="E11">
         <v>452000000.0</v>
       </c>
       <c r="F11">
         <v>88000000.0</v>
       </c>
       <c r="G11">
         <v>-1511000000.0</v>
       </c>
       <c r="H11">
         <v>580000000.0</v>
       </c>
       <c r="I11">
         <v>-127000000.0</v>
       </c>
@@ -20028,53 +20221,55 @@
       </c>
       <c r="U11">
         <v>9795000.0</v>
       </c>
       <c r="V11">
         <v>-1310000.0</v>
       </c>
       <c r="W11">
         <v>1217000.0</v>
       </c>
       <c r="X11">
         <v>541000.0</v>
       </c>
       <c r="Y11">
         <v>-292000.0</v>
       </c>
       <c r="Z11">
         <v>-425000.0</v>
       </c>
       <c r="AA11">
         <v>-193000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>324000000.0</v>
+      </c>
       <c r="C12">
         <v>272000000.0</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>287000000.0</v>
       </c>
       <c r="F12">
         <v>216000000.0</v>
       </c>
       <c r="G12">
         <v>110000000.0</v>
       </c>
       <c r="H12">
         <v>110000000.0</v>
       </c>
       <c r="I12">
         <v>126000000.0</v>
       </c>
       <c r="J12">
         <v>54000000.0</v>
       </c>
       <c r="K12">
         <v>88988000.0</v>
       </c>
@@ -20107,149 +20302,151 @@
       </c>
       <c r="U12">
         <v>193000.0</v>
       </c>
       <c r="V12">
         <v>69000.0</v>
       </c>
       <c r="W12">
         <v>37000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>1164000000.0</v>
+      </c>
       <c r="C13">
         <v>161000000.0</v>
       </c>
       <c r="D13">
         <v>160000000.0</v>
       </c>
       <c r="E13">
         <v>35000000.0</v>
       </c>
       <c r="F13">
         <v>1211000000.0</v>
       </c>
       <c r="G13">
         <v>2170000000.0</v>
       </c>
       <c r="H13">
         <v>118000000.0</v>
       </c>
       <c r="I13">
         <v>57000000.0</v>
       </c>
       <c r="J13">
         <v>36000000.0</v>
       </c>
       <c r="K13">
         <v>21901000.0</v>
       </c>
       <c r="L13">
         <v>82930000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14">
         <v>5223000.0</v>
       </c>
       <c r="R14">
         <v>3973000.0</v>
       </c>
       <c r="S14">
         <v>4607000.0</v>
       </c>
       <c r="T14">
         <v>4472000.0</v>
       </c>
       <c r="U14">
         <v>2220000.0</v>
       </c>
       <c r="V14">
         <v>1034000.0</v>
       </c>
       <c r="W14">
         <v>590000.0</v>
       </c>
       <c r="X14">
         <v>184000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>7457000000.0</v>
       </c>
       <c r="C15">
         <v>6197000000.0</v>
       </c>
       <c r="D15">
         <v>4136000000.0</v>
       </c>
       <c r="E15">
         <v>208000000.0</v>
       </c>
       <c r="F15">
         <v>1444000000.0</v>
       </c>
       <c r="G15">
         <v>4072000000.0</v>
       </c>
       <c r="H15">
         <v>126000000.0</v>
       </c>
       <c r="I15">
         <v>1110000000.0</v>
       </c>
@@ -20288,53 +20485,55 @@
       </c>
       <c r="U15">
         <v>481000.0</v>
       </c>
       <c r="V15">
         <v>28474000.0</v>
       </c>
       <c r="W15">
         <v>7346000.0</v>
       </c>
       <c r="X15">
         <v>3514000.0</v>
       </c>
       <c r="Y15">
         <v>-9716000.0</v>
       </c>
       <c r="Z15">
         <v>-28609000.0</v>
       </c>
       <c r="AA15">
         <v>-31671000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>7457000000.0</v>
+      </c>
       <c r="C16">
         <v>6197000000.0</v>
       </c>
       <c r="D16">
         <v>4136000000.0</v>
       </c>
       <c r="E16">
         <v>208000000.0</v>
       </c>
       <c r="F16">
         <v>1444000000.0</v>
       </c>
       <c r="G16">
         <v>4072000000.0</v>
       </c>
       <c r="H16">
         <v>126000000.0</v>
       </c>
       <c r="I16">
         <v>1110000000.0</v>
       </c>
       <c r="J16">
         <v>360000000.0</v>
       </c>
       <c r="K16">
@@ -20363,53 +20562,55 @@
       </c>
       <c r="S16">
         <v>43428000.0</v>
       </c>
       <c r="T16">
         <v>18356000.0</v>
       </c>
       <c r="U16">
         <v>481000.0</v>
       </c>
       <c r="V16">
         <v>28474000.0</v>
       </c>
       <c r="W16">
         <v>7346000.0</v>
       </c>
       <c r="X16">
         <v>3514000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>7457000000.0</v>
+      </c>
       <c r="C17">
         <v>6197000000.0</v>
       </c>
       <c r="D17">
         <v>4136000000.0</v>
       </c>
       <c r="E17">
         <v>208000000.0</v>
       </c>
       <c r="F17">
         <v>1444000000.0</v>
       </c>
       <c r="G17">
         <v>4072000000.0</v>
       </c>
       <c r="H17">
         <v>126000000.0</v>
       </c>
       <c r="I17">
         <v>1110000000.0</v>
       </c>
       <c r="J17">
         <v>127478000.0</v>
       </c>
       <c r="K17">
@@ -20426,96 +20627,96 @@
       </c>
       <c r="O17">
         <v>-270445000.0</v>
       </c>
       <c r="P17">
         <v>-11572000.0</v>
       </c>
       <c r="Q17">
         <v>69697000.0</v>
       </c>
       <c r="R17">
         <v>84692000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18">
         <v>-287000000.0</v>
       </c>
       <c r="F18">
         <v>995000000.0</v>
       </c>
       <c r="G18">
         <v>2060000000.0</v>
       </c>
       <c r="H18">
         <v>8000000.0</v>
       </c>
       <c r="I18">
         <v>-69000000.0</v>
       </c>
       <c r="J18">
         <v>-18000000.0</v>
       </c>
       <c r="K18">
         <v>-67087000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-370000000.0</v>
       </c>
       <c r="F19">
         <v>-227000000.0</v>
       </c>
       <c r="G19">
         <v>-64000000.0</v>
       </c>
       <c r="H19">
         <v>409000000.0</v>
       </c>
       <c r="I19">
         <v>448000000.0</v>
       </c>
       <c r="J19">
         <v>-39000000.0</v>
       </c>
       <c r="K19">
         <v>50143000.0</v>
       </c>
@@ -20530,102 +20731,102 @@
       </c>
       <c r="O19">
         <v>13864000.0</v>
       </c>
       <c r="P19">
         <v>18813000.0</v>
       </c>
       <c r="Q19">
         <v>31710000.0</v>
       </c>
       <c r="R19">
         <v>29109000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>828000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>8917000000.0</v>
       </c>
       <c r="C21">
         <v>7205000000.0</v>
       </c>
       <c r="D21">
         <v>5011000000.0</v>
       </c>
       <c r="E21">
         <v>2925000000.0</v>
       </c>
       <c r="F21">
-        <v>-663000000.0</v>
+        <v>1863000000.0</v>
       </c>
       <c r="G21">
-        <v>-1715000000.0</v>
+        <v>455000000.0</v>
       </c>
       <c r="H21">
         <v>202000000.0</v>
       </c>
       <c r="I21">
         <v>535000000.0</v>
       </c>
       <c r="J21">
         <v>235768000.0</v>
       </c>
       <c r="K21">
         <v>218000000.0</v>
       </c>
       <c r="L21">
         <v>114923000.0</v>
       </c>
       <c r="M21">
         <v>-145633000.0</v>
       </c>
       <c r="N21">
         <v>-286074000.0</v>
       </c>
       <c r="O21">
         <v>-110710000.0</v>
       </c>
@@ -20646,82 +20847,82 @@
       </c>
       <c r="U21">
         <v>-3598000.0</v>
       </c>
       <c r="V21">
         <v>20102000.0</v>
       </c>
       <c r="W21">
         <v>6520000.0</v>
       </c>
       <c r="X21">
         <v>3718000.0</v>
       </c>
       <c r="Y21">
         <v>-10500000.0</v>
       </c>
       <c r="Z21">
         <v>-29525000.0</v>
       </c>
       <c r="AA21">
         <v>-33600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>32608000000.0</v>
       </c>
       <c r="C23">
         <v>30690000000.0</v>
       </c>
       <c r="D23">
         <v>29846000000.0</v>
       </c>
       <c r="E23">
         <v>29494000000.0</v>
       </c>
       <c r="F23">
         <v>25944000000.0</v>
       </c>
       <c r="G23">
         <v>20797000000.0</v>
       </c>
       <c r="H23">
         <v>16635000000.0</v>
       </c>
       <c r="I23">
         <v>12747000000.0</v>
       </c>
@@ -20760,129 +20961,131 @@
       </c>
       <c r="U23">
         <v>500696000.0</v>
       </c>
       <c r="V23">
         <v>289755000.0</v>
       </c>
       <c r="W23">
         <v>169855000.0</v>
       </c>
       <c r="X23">
         <v>92305000.0</v>
       </c>
       <c r="Y23">
         <v>61491000.0</v>
       </c>
       <c r="Z23">
         <v>51934000.0</v>
       </c>
       <c r="AA23">
         <v>39035000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>3631000000.0</v>
+      </c>
       <c r="C25">
         <v>3477000000.0</v>
       </c>
       <c r="D25">
         <v>3959000000.0</v>
       </c>
       <c r="E25">
         <v>3786000000.0</v>
       </c>
       <c r="F25">
         <v>3298000000.0</v>
       </c>
       <c r="G25">
         <v>2846000000.0</v>
       </c>
       <c r="H25">
         <v>2135000000.0</v>
       </c>
       <c r="I25">
         <v>962000000.0</v>
       </c>
       <c r="J25">
         <v>752600000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26">
         <v>5993000000.0</v>
       </c>
       <c r="C26">
         <v>5493000000.0</v>
       </c>
       <c r="D26">
         <v>4906000000.0</v>
       </c>
       <c r="E26">
         <v>5055000000.0</v>
       </c>
       <c r="F26">
         <v>4465000000.0</v>
       </c>
       <c r="G26">
         <v>3598000000.0</v>
       </c>
       <c r="H26">
         <v>2766000000.0</v>
       </c>
       <c r="I26">
         <v>1886000000.0</v>
       </c>
@@ -20921,51 +21124,51 @@
       </c>
       <c r="U26">
         <v>44614000.0</v>
       </c>
       <c r="V26">
         <v>23330000.0</v>
       </c>
       <c r="W26">
         <v>9822000.0</v>
       </c>
       <c r="X26">
         <v>6962000.0</v>
       </c>
       <c r="Y26">
         <v>4648000.0</v>
       </c>
       <c r="Z26">
         <v>5308000.0</v>
       </c>
       <c r="AA26">
         <v>3366000.0</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
         <v>14345000000.0</v>
       </c>
       <c r="C27">
         <v>13257000000.0</v>
       </c>
       <c r="D27">
         <v>12877000000.0</v>
       </c>
       <c r="E27">
         <v>13526000000.0</v>
       </c>
       <c r="F27">
         <v>11855000000.0</v>
       </c>
       <c r="G27">
         <v>9674000000.0</v>
       </c>
       <c r="H27">
         <v>7930000000.0</v>
       </c>
       <c r="I27">
         <v>6064000000.0</v>
       </c>
@@ -20996,51 +21199,51 @@
       <c r="R27">
         <v>605199000.0</v>
       </c>
       <c r="S27">
         <v>534413000.0</v>
       </c>
       <c r="T27">
         <v>376480000.0</v>
       </c>
       <c r="U27">
         <v>149598000.0</v>
       </c>
       <c r="V27">
         <v>149598000.0</v>
       </c>
       <c r="W27">
         <v>96311000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>3000000000.0</v>
       </c>
       <c r="C28">
         <v>2836000000.0</v>
       </c>
       <c r="D28">
         <v>2534000000.0</v>
       </c>
       <c r="E28">
         <v>2553000000.0</v>
       </c>
       <c r="F28">
         <v>2598000000.0</v>
       </c>
       <c r="G28">
         <v>2087000000.0</v>
       </c>
       <c r="H28">
         <v>1704000000.0</v>
       </c>
       <c r="I28">
         <v>1346000000.0</v>
       </c>
@@ -21079,102 +21282,104 @@
       </c>
       <c r="U28">
         <v>47986000.0</v>
       </c>
       <c r="V28">
         <v>47986000.0</v>
       </c>
       <c r="W28">
         <v>30268000.0</v>
       </c>
       <c r="X28">
         <v>71515000.0</v>
       </c>
       <c r="Y28">
         <v>46480000.0</v>
       </c>
       <c r="Z28">
         <v>32922000.0</v>
       </c>
       <c r="AA28">
         <v>32247000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>2063000000.0</v>
+      </c>
       <c r="C29">
         <v>1241000000.0</v>
       </c>
       <c r="D29">
         <v>814000000.0</v>
       </c>
       <c r="E29">
         <v>452000000.0</v>
       </c>
       <c r="F29">
         <v>88000000.0</v>
       </c>
       <c r="G29">
         <v>-1511000000.0</v>
       </c>
       <c r="H29">
         <v>580000000.0</v>
       </c>
       <c r="I29">
         <v>-127000000.0</v>
       </c>
       <c r="J29">
         <v>74630000.0</v>
       </c>
       <c r="K29">
         <v>-154249000.0</v>
       </c>
       <c r="L29">
         <v>111705000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>23338000000.0</v>
       </c>
       <c r="C30">
         <v>22047000000.0</v>
       </c>
       <c r="D30">
         <v>21305000000.0</v>
       </c>
       <c r="E30">
         <v>21134000000.0</v>
       </c>
       <c r="F30">
         <v>18918000000.0</v>
       </c>
       <c r="G30">
         <v>15359000000.0</v>
       </c>
       <c r="H30">
         <v>12400000000.0</v>
       </c>
       <c r="I30">
         <v>9296000000.0</v>
       </c>
@@ -21213,51 +21418,51 @@
       </c>
       <c r="U30">
         <v>381806000.0</v>
       </c>
       <c r="V30">
         <v>220629000.0</v>
       </c>
       <c r="W30">
         <v>136401000.0</v>
       </c>
       <c r="X30">
         <v>75032000.0</v>
       </c>
       <c r="Y30">
         <v>51128000.0</v>
       </c>
       <c r="Z30">
         <v>45887000.0</v>
       </c>
       <c r="AA30">
         <v>35613000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>603000000.0</v>
       </c>
       <c r="C31">
         <v>233000000.0</v>
       </c>
       <c r="D31">
         <v>-61000000.0</v>
       </c>
       <c r="E31">
         <v>-657000000.0</v>
       </c>
       <c r="F31">
         <v>768000000.0</v>
       </c>
       <c r="G31">
         <v>1996000000.0</v>
       </c>
       <c r="H31">
         <v>417000000.0</v>
       </c>
       <c r="I31">
         <v>379000000.0</v>
       </c>
@@ -21296,51 +21501,51 @@
       </c>
       <c r="U31">
         <v>16094000.0</v>
       </c>
       <c r="V31">
         <v>8096000.0</v>
       </c>
       <c r="W31">
         <v>2633000.0</v>
       </c>
       <c r="X31">
         <v>521000.0</v>
       </c>
       <c r="Y31">
         <v>492000.0</v>
       </c>
       <c r="Z31">
         <v>491000.0</v>
       </c>
       <c r="AA31">
         <v>1736000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>41525000000.0</v>
       </c>
       <c r="C32">
         <v>37895000000.0</v>
       </c>
       <c r="D32">
         <v>34857000000.0</v>
       </c>
       <c r="E32">
         <v>31352000000.0</v>
       </c>
       <c r="F32">
         <v>26492000000.0</v>
       </c>
       <c r="G32">
         <v>21252000000.0</v>
       </c>
       <c r="H32">
         <v>17098000000.0</v>
       </c>
       <c r="I32">
         <v>13282000000.0</v>
       </c>
@@ -21398,969 +21603,976 @@
       <c r="AA32">
         <v>5435000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS32"/>
+  <dimension ref="A1:CT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="CR1" t="s">
         <v>189</v>
       </c>
       <c r="CS1" t="s">
         <v>190</v>
       </c>
+      <c r="CT1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>2570000000.0</v>
+      </c>
+      <c r="C2">
         <v>2508000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2255000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2242000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2265000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2217000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2105000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2159000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2162000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2148000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2155000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2113000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2125000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2100000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2088000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2127000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2045000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2014000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1844000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1613000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1555000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1479000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1394000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1311000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1254000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1220000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1134000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>967000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>914000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>946000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>889000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>849000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>767000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>737792000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>714000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>670000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>651000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>625957000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>585522000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>525579000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>496981000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>443679000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>423683000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>405384000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>381802000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>355923000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>333211000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>307831000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>292305000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>273530000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>268187000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>217717000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>208994000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>183362000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>186248000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>162418000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>151551000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>136345000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>128565000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>120910000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>103066000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>92311000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>82131000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>77790000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>71581000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>68059000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>65570000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>62496000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>61800000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>58734000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>56348000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>54091000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>51298000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>46731000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>44281000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>41412000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>39167000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>33839000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>31360000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29131000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24560000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>21340000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>19584000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>16237000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11965000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10004000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8905000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8182000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6363000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4700000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3800000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3355000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3257000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3211000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2152000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1743000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>985000000.0</v>
+      </c>
+      <c r="C3">
         <v>1120000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>851000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>817000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>843000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>877000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>814000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>907000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>879000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>953000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>862000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>890000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1254000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1032000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>918000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>907000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>906000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>931000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>963000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>719000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>685000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>869000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>670000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>649000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>658000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>633000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>608000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>395000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>376000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>273000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>257000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>253000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>197000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>187689000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>188000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>192000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>185000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>180766000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>169346000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>149361000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>132772000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>131912000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>134236000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>131675000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>127927000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>117938000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>111954000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>107596000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>110808000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>114813000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>114347000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>77966000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>62297000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>57395000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>59960000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>49999000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>49441000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>45901000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>41553000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>40239000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>29593000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>23738000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>19710000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>17793000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>14505000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>15287000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13601000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12144000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>12145000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>26351000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>22694000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>37500000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8158000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>19036000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>17802000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>15689000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>13887000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>10513000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9166000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>8754000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7452000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6197000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5119000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4794000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4523000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4795000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>5055000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4554000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4341000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="CN3">
         <v>700000.0</v>
       </c>
       <c r="CO3">
+        <v>700000.0</v>
+      </c>
+      <c r="CP3">
         <v>400000.0</v>
       </c>
-      <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -22518,664 +22730,671 @@
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>3038000000.0</v>
+      </c>
+      <c r="C5">
         <v>2628000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2154000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2406000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1906000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2118000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1949000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1882000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1717000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1801000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1556000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1603000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1975000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1185000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>460000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>148000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13000000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-122000000.0</v>
+      </c>
+      <c r="T5">
         <v>299000000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
+        <v>866000000.0</v>
+      </c>
+      <c r="V5">
         <v>354000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>193000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>224000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>178000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-140000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-36000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>65000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>224000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>210000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>280000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>92000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>270000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>191000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>109778000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>167000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>85000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>854000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9360000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>44991000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>59166000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>15322000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>61640000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>25054000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>34748000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-36616000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4167000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-34655000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-64410000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-100404000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-101112000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-37148000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-42060000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-17688000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-54661000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5999000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-18498000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1866000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4991000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-13867000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4452000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>7712000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>45934000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>36652000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>38952000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>54628000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>37308000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>36164000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>35024000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>40509000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-6561000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-21402000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>21710000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>10730000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-11684000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-12342000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-13773000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2076000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-123000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1279000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-120000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5252000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1268000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-601000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-253000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3221000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-3282000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-3389000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>361000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-68300000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1479000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>24006000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>17000.0</v>
       </c>
-      <c r="CP5">
-[...1 lines deleted...]
-      </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>4023000000.0</v>
+      </c>
+      <c r="C6">
         <v>3748000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3005000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3223000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2749000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2995000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2763000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2789000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2596000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2754000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2418000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2493000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3229000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2217000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1378000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1055000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>919000000.0</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="S6">
+        <v>809000000.0</v>
+      </c>
+      <c r="T6">
         <v>1262000000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
+        <v>1585000000.0</v>
+      </c>
+      <c r="V6">
         <v>1039000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1062000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>894000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>827000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>518000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>597000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>673000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>619000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>586000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>553000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>349000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>523000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>388000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>297467000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>355000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>277000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>197000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>181620000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>178706000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>194352000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>191938000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>147234000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>195876000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>156729000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>162675000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>81322000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>107787000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>72941000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>46398000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>14409000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13235000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>40818000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20237000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>39707000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5299000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>44000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>30943000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>44035000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>36562000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>26372000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>34045000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>31450000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>65644000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>54445000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>53457000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>69915000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>50909000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>48308000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>47169000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>66860000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>16133000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>16098000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>29868000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>29766000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>6118000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3347000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>114000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8437000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>9043000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7475000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7332000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>11449000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6387000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4193000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4270000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8016000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1773000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1165000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>4702000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-68300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24006000.0</v>
       </c>
       <c r="CN6">
         <v>24006000.0</v>
       </c>
       <c r="CO6">
+        <v>24006000.0</v>
+      </c>
+      <c r="CP6">
         <v>14318000.0</v>
       </c>
-      <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23333,97 +23552,98 @@
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
-[...2 lines deleted...]
-      <c r="S8"/>
+      <c r="R8"/>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>-23000000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>2000000000.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-6000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-43000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23578,1298 +23798,1315 @@
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>8563000000.0</v>
+      </c>
+      <c r="C9">
         <v>8693000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8004000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7994000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7564000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7776000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7339000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7166000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6971000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7139000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6565000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6490000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6122000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6284000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5749000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5593000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5366000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5312000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5019000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4727000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4408000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4338000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4025000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3840000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3611000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3631000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3379000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3030000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2823000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2657000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2503000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2432000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2239000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2113211000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1987000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1907000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1746000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1668031000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1559253000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1511039000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1419622000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1365719000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1288284000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1229300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1129365000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1088685000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1050444000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1010720000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>934467000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>871712000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>807847000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>739377000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>683639000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>651319000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>602150000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>569231000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>543916000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>495568000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>455695000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>425092000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>401298000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>364556000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>346956000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>316582000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>305232000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>285990000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>264979000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>253565000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>243124000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>230849000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>220139000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>208986000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>196324000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>170175000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>148522000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>135167000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>123245000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>110383000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>98693000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>89006000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>80126000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>69724000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>63089000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>55706000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>52212000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>44590000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>37456000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>32399000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>28476000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>24005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24006000.0</v>
       </c>
       <c r="CN9">
         <v>24006000.0</v>
       </c>
       <c r="CO9">
+        <v>24006000.0</v>
+      </c>
+      <c r="CP9">
         <v>15558000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>43106000.0</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>2721000000.0</v>
+      </c>
+      <c r="C10">
         <v>2628000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2512000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2406000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1974000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1988000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1746000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1837000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1867000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1645000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1487000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1492000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>326000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>33000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>475000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>181000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-197000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>299000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>826000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>604000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>425000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1250000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>839000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>47000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>64000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>164000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>482000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>239000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>128000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>231000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>385000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>88217000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>146000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-10000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-23469000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-12586000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24283000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>37155000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4143000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43391000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6958000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18073000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-53498000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-21849000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-52969000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-84769000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-123147000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-124041000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-56804000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-53943000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-26043000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-62851000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-14032000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-24868000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-7535000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-8850000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-17713000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>781000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4379000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>38560000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>29467000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>31892000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>34678000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>37016000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>35871000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>34816000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>21739000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20507000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21966000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>21380000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>17450000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14231000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9242000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5290000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3890000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4318000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2028000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2260000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7554000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>8337000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6552000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5755000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4539000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2572000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1518000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>524000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879000.0</v>
       </c>
       <c r="CN10">
         <v>879000.0</v>
       </c>
       <c r="CO10">
+        <v>879000.0</v>
+      </c>
+      <c r="CP10">
         <v>401000.0</v>
       </c>
-      <c r="CP10">
-[...1 lines deleted...]
-      </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
+      <c r="CT10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>614000000.0</v>
+      </c>
+      <c r="C11">
         <v>685000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>426000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>519000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>433000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>280000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>219000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>408000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>334000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>199000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>263000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>225000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>127000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>131000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>265000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>113000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-169000000.0</v>
       </c>
       <c r="S11">
         <v>-169000000.0</v>
       </c>
       <c r="T11">
+        <v>-169000000.0</v>
+      </c>
+      <c r="U11">
         <v>291000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>135000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>158000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>169000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1786000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-52000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>244000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>173000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>73000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>90000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-123000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>23000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-68000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>41000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>20662000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>39000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>17000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-11000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>27971000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>24723000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-205339000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1604000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>21366000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>68548000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7810000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>13981000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>12267000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>17075000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8119000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>12142000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-6524000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>393000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-133407000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>13778000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-5199000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>157446000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-4203000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-5393000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3457000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-5094000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-13445000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>251000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-6491000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>16192000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>12884000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>12016000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>12263000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>15573000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>14030000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>15823000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>7864000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>8824000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>10558000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>10311000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>8296000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6594000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4653000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3842000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2659000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3418000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1713000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2005000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1330000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-5101000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1310000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1151000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>603000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>342000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>202000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>70000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879000.0</v>
       </c>
       <c r="CN11">
         <v>-879000.0</v>
       </c>
       <c r="CO11">
+        <v>-879000.0</v>
+      </c>
+      <c r="CP11">
         <v>49000.0</v>
       </c>
-      <c r="CP11">
-[...1 lines deleted...]
-      </c>
       <c r="CQ11">
         <v>0.0</v>
       </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
+      <c r="CT11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>317000000.0</v>
+      </c>
+      <c r="C12"/>
       <c r="D12">
         <v>67000000.0</v>
       </c>
       <c r="E12">
-        <v>68000000.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="F12">
         <v>68000000.0</v>
       </c>
       <c r="G12">
+        <v>68000000.0</v>
+      </c>
+      <c r="H12">
         <v>67000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>68000000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="L12">
         <v>70000000.0</v>
       </c>
       <c r="M12">
+        <v>70000000.0</v>
+      </c>
+      <c r="N12">
         <v>74000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>63000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>75000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>76000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>74000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>75000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>72000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="X12">
         <v>25000000.0</v>
       </c>
       <c r="Y12">
         <v>25000000.0</v>
       </c>
       <c r="Z12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AA12">
         <v>30000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>35000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>41000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>40000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>39000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>22196000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24323000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21946000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20708000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22011000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>19465000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>18249000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>18096000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>16675000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16882000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17682000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>18314000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20359000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>22743000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22929000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19656000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11883000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8355000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8190000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8033000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6370000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5669000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3859000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3846000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3671000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3290000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7374000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7185000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7060000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>20987000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>292000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>293000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>208000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5400000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3800000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6700000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>330000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>41000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>112000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>19000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>151000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>13000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>12000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>31000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>13000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>18000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>14000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CL12">
         <v>100000.0</v>
       </c>
       <c r="CM12">
         <v>100000.0</v>
       </c>
       <c r="CN12">
         <v>100000.0</v>
       </c>
       <c r="CO12">
         <v>100000.0</v>
       </c>
       <c r="CP12">
+        <v>100000.0</v>
+      </c>
+      <c r="CQ12">
         <v>11000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>15000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>26000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>883000000.0</v>
+      </c>
+      <c r="D13">
         <v>263000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>25000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>84000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>178000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>42000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>29000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>141000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>314000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>56000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>34000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>302000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>506000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>269000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>260000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1030000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>676000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>195000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>30000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>31000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>272000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24893,86 +25130,85 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -25023,942 +25259,953 @@
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>-43000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1296000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1839000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2131000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2021000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>752000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>643000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>557000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>122000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1559000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1412000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1514000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1775000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1125000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>854000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>718000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>715000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>561000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>460000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>484000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>267000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>341000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>202000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>224000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>350000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>77000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>146000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>17000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>82000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>113000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>5000.0</v>
       </c>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>2107000000.0</v>
+      </c>
+      <c r="C15">
         <v>1943000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2086000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1887000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1541000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1708000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1527000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1429000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1533000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1446000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1224000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1267000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>199000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-98000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>210000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>68000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>28000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-28000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>468000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>535000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>469000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>267000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1081000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2625000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>99000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-248000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-109000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>91000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>392000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>362000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>105000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>299000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>344000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>67555000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>107000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>46000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-51440000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-37309000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>229622000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>38759000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-25509000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-25157000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-852000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4092000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-65765000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-38924000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-61088000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-96911000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-116623000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-124434000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>76603000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-67721000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-20844000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-220297000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-9829000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-19475000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-4078000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-3756000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-4268000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>530000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>10913000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>21072000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>14744000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>17745000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>20394000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>20691000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>21198000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>18436000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>13753000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>10124000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>9996000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>9555000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>7379000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6512000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3735000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>730000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>516000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>339000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-145000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-229000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5957000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>13097000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5040000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4380000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3586000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2153000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1170000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>437000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879000.0</v>
       </c>
       <c r="CN15">
         <v>879000.0</v>
       </c>
       <c r="CO15">
+        <v>879000.0</v>
+      </c>
+      <c r="CP15">
         <v>368000.0</v>
       </c>
-      <c r="CP15">
-[...1 lines deleted...]
-      </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
+      <c r="CT15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>1943000000.0</v>
+      </c>
+      <c r="D16">
         <v>2086000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1887000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1541000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1708000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1527000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1224000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1267000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>199000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-98000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>210000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-28000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>468000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>535000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>469000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>267000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1081000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2625000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>99000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-248000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-109000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>91000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>392000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>362000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>105000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>299000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>344000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>67555000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>51394000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17736000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-9207000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-51440000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-37309000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>229622000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>38759000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-25509000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-25157000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-852000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4092000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-65765000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-38924000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-61088000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-96911000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-116623000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-124434000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>76603000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-67721000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-20844000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-220297000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-9829000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-19475000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-4078000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-3756000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-4268000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>530000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10913000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>21072000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>14744000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>17745000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>20394000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>20691000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>21198000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>18436000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>13753000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>10124000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>9996000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>9555000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>7379000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6512000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3735000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>730000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>516000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>339000.0</v>
       </c>
-      <c r="CB16">
-[...1 lines deleted...]
-      </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>5957000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>13097000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>5040000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>4380000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3586000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2153000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1170000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>437000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-275000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3789000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>122000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>368000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>2107000000.0</v>
+      </c>
       <c r="C17">
+        <v>1943000000.0</v>
+      </c>
+      <c r="D17">
         <v>2086000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1887000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1541000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1708000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1527000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1429000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1533000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1446000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1224000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1267000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>199000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-98000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>210000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>68000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>28000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-28000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>468000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>535000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>469000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>267000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1081000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2625000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>99000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-248000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-109000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>91000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>392000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>362000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>105000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>299000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>344000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>67555000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>51394000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>17736000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9207000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-51440000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-37309000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>229622000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>38759000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-25509000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-25157000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-852000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4092000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-65765000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-38924000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-61088000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-96911000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-116623000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-124434000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>76603000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-67721000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-20844000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-220297000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-9829000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-19475000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-4078000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-3756000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-4268000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>530000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>10870000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>22368000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>16583000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>19876000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
         <v>21443000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>21841000.0</v>
       </c>
-      <c r="BQ17">
-[...1 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -25999,112 +26246,119 @@
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-317000000.0</v>
+      </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18"/>
+      <c r="F18">
+        <v>-68000000.0</v>
+      </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-41000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>67000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>252000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-59000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-65000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>230000000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
-[...1 lines deleted...]
-      </c>
+      <c r="X18"/>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
+        <v>0.0</v>
+      </c>
+      <c r="AC18">
         <v>-3000000.0</v>
       </c>
-      <c r="AC18">
-[...2 lines deleted...]
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>0.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26128,301 +26382,301 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-86000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-324000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>15000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-49000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-21000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>261000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>494000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>250000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>424000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1026000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>661000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-7000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-9000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>143000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>76000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>155000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>228000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>31909000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>11970000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1289000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>8115000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>24199000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>6324000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>12440000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>7180000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-5238000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>18206000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>5230000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3643000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1800000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>17875000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1221000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-9069000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>3342000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-3181000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>2709000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>2480000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>3119000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-473000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>7467000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>3751000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>4511000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>5166000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>1881000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>7255000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>8060000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>10778000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>6970000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>5902000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19">
         <v>-336000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BQ19">
         <v>-1072000.0</v>
       </c>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>711000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>828000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -26580,379 +26834,383 @@
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>2427000000.0</v>
+      </c>
+      <c r="C21">
         <v>2451000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2188000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2332000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1942000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1820000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1893000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1783000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1709000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1622000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1501000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1476000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1975000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>357000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>460000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>148000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-176000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>38000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>332000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>354000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>193000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>224000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>178000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-140000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-36000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>65000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>58000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>210000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>137000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>92000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>115000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>191000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>77869000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>155000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>84000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-23345000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3036000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>32551000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>51986000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>20560000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>43434000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>19824000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>31105000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-34816000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-22042000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-33434000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-55341000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-103746000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-97931000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-39857000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-44540000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-20807000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-54188000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-13466000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-22249000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-6377000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-10157000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-15748000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-2803000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-391000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>35156000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>29682000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>33050000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>25519000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>30141000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>29489000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>30123000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>16090000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>16133000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>16098000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>15421000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>10730000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6118000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3347000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>114000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-2076000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-123000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-1279000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-120000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5252000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6387000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4193000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4270000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3221000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1773000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1165000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>361000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-68300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24006000.0</v>
       </c>
       <c r="CN21">
         <v>24006000.0</v>
       </c>
       <c r="CO21">
+        <v>24006000.0</v>
+      </c>
+      <c r="CP21">
         <v>17000.0</v>
       </c>
-      <c r="CP21">
-[...1 lines deleted...]
-      </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
       <c r="CS21">
         <v>0.0</v>
       </c>
+      <c r="CT21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -27110,347 +27368,353 @@
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>8706000000.0</v>
+      </c>
+      <c r="C23">
         <v>8750000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8071000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7900000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7887000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8173000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7551000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7542000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7416000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7665000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7219000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7078000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7124000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8027000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7377000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7527000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7391000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7502000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6825000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6008000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5609000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5624000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5195000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4973000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5005000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4887000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4448000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3939000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3527000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3466000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3300000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3166000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2815000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2773134000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2546000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2493000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2393000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2317333000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2141739000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2004067000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1864617000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1788838000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1668533000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1614860000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1480062000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1479424000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1405697000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1351985000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1282113000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1248988000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1173965000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>996951000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>937173000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>855488000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>842586000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>745115000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>717716000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>638290000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>594417000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>561750000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>507167000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>457258000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>393931000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>364690000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>343763000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>328530000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>300408000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>286572000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>274801000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>273493000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>260354000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>246979000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>232201000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>206176000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>186685000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>173232000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>162298000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>146298000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>130176000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>119416000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>104806000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>85812000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>76286000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>67750000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>59907000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>51373000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>44588000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>39416000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>34478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23127000.0</v>
       </c>
       <c r="CM23">
         <v>23127000.0</v>
       </c>
       <c r="CN23">
         <v>23127000.0</v>
       </c>
       <c r="CO23">
+        <v>23127000.0</v>
+      </c>
+      <c r="CP23">
         <v>4595000.0</v>
       </c>
-      <c r="CP23">
-[...1 lines deleted...]
-      </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27504,1285 +27768,1304 @@
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>985000000.0</v>
+      </c>
       <c r="C25">
+        <v>1120000000.0</v>
+      </c>
+      <c r="D25">
         <v>851000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>817000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>843000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>877000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>814000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>907000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>879000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>953000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>862000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>890000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1254000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1032000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>941000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>907000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>906000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>931000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>963000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>719000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>685000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>869000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>670000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>649000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>658000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>633000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>608000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>457000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>437000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>273000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>256000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>252000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>181000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>187689000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>187546000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>192257000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>185108000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>180766000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>169346000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>149361000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>132772000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>131912000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>134236000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>131675000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>127927000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>117938000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>111954000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>107596000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>110808000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>114813000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>114347000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>77966000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>62297000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>57395000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>59960000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>49999000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>49441000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>45901000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>41553000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>40239000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>29593000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>23738000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>19710000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>17793000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>14505000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>15287000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13601000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>12144000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>12145000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>26351000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>22694000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>22777000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>22881000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>19036000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>17802000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>15689000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>13887000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>10513000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>9166000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>8754000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7452000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6197000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5119000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4794000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4523000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4795000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5055000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4554000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>4341000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="CN25">
         <v>700000.0</v>
       </c>
       <c r="CO25">
+        <v>700000.0</v>
+      </c>
+      <c r="CP25">
         <v>600000.0</v>
       </c>
-      <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26">
+        <v>1627000000.0</v>
+      </c>
+      <c r="C26">
         <v>1619000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1433000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1481000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1460000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1420000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1356000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1349000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1368000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1275000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1204000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1220000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1207000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1128000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1280000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1329000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1318000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1291000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1203000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1020000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>951000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>939000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>902000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>898000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>859000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>831000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>774000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>607000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>554000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>518000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>481000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>463000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>424000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>396547000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>394000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>387000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>376000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>344192000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>311459000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>291506000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>260970000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>250860000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>239212000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>234100000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>222128000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>205990000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>195460000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>203109000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>188358000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>173090000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>170690000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>148079000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>131939000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>121187000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>114074000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>99442000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>94776000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>80613000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>76049000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>73393000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>65292000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>57530000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>47305000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>42930000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>40122000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>36447000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>32763000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>31103000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>31584000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>29460000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>26270000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>24033000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>19767000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>17703000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>16892000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>15096000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>14121000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>13331000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>11450000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>11008000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>8825000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>6956000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>6602000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>5470000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>4302000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>3159000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>2462000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>2074000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>2127000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>2200000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>1900000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>1700000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>1240000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>1295000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>1105000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>1173000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>1075000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>3769000000.0</v>
+      </c>
+      <c r="C27">
         <v>4017000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3456000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3443000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3429000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3471000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3323000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3224000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3239000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3437000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3173000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2614000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3154000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3385000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3345000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3424000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3372000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3464000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3111000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2736000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2544000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2632000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2377000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2275000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2390000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2346000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2063000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1824000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1697000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1643000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1588000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1504000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1329000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1364305000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1167000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1153000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1106000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1089243000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>997993000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>934931000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>895860000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>890375000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>818820000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>793691000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>736938000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>736140000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>709643000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>671958000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>639355000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>639792000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>581229000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>480621000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>466490000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>435570000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>428507000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>380160000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>369789000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>327567000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>304571000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>283001000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>254471000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>233217000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>200544000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>182401000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>175867000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>168552000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>152166000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>146214000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>138267000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>144483000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>136452000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>130774000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>122704000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>106123000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>96216000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>90216000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>83925000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>28755000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>66526000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>59811000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>52016000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>42503000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>37905000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>34688000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>34502000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>48846000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>24940000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>22525000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>740000000.0</v>
+      </c>
+      <c r="C28">
         <v>902000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>667000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>734000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>697000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>767000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711000000.0</v>
       </c>
       <c r="H28">
         <v>711000000.0</v>
       </c>
       <c r="I28">
+        <v>711000000.0</v>
+      </c>
+      <c r="J28">
         <v>647000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>632000000.0</v>
       </c>
       <c r="K28">
         <v>632000000.0</v>
       </c>
       <c r="L28">
+        <v>632000000.0</v>
+      </c>
+      <c r="M28">
         <v>909000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>638000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>586000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>664000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>647000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>656000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>733000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>667000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>639000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>559000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>574000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>522000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>489000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>502000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>490000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>477000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>375000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>362000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>359000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>342000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>350000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>295000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>274490000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>271000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>283000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>260000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>257941000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>246765000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>252051000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>210806000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>203924000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>186818000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>181685000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>139194000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>181371000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>167383000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>169087000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>162095000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>162576000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>153859000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>150534000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>129750000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>115369000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>113757000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>103095000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>101600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>93765000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>85232000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>84446000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>84338000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>74200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>63951000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>61569000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>56193000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>55472000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>49909000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>46759000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>43150000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>40816000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>41284000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>38081000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>38432000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>35619000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>29296000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>26508000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>25085000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11725000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>20840000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>19466000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>19405000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>15013000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12195000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>11355000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>9423000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15352000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>8281000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>6635000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>25988000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>22300000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>18900000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>16000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>14300000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>14916000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>15853000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>11117000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>9242000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>614000000.0</v>
+      </c>
       <c r="C29">
+        <v>685000000.0</v>
+      </c>
+      <c r="D29">
         <v>426000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>519000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>433000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>280000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>219000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>408000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>334000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>199000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>263000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>225000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>127000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>131000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>265000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>113000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-169000000.0</v>
       </c>
       <c r="S29">
         <v>-169000000.0</v>
       </c>
       <c r="T29">
+        <v>-169000000.0</v>
+      </c>
+      <c r="U29">
         <v>291000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>135000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>158000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>169000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>214000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-52000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>244000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>173000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>73000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>90000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-166000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -28805,927 +29088,937 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>6136000000.0</v>
+      </c>
+      <c r="C30">
         <v>6242000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5816000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5658000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5622000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5956000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5446000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5383000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5254000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5517000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5064000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4965000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4999000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5927000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5289000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5400000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5346000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5488000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4981000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4395000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4054000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4145000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3801000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3662000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3751000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3667000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3314000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2972000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2613000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2520000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2411000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2317000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2048000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2035342000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1832000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1823000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1742000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1691376000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1556217000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1478488000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1367636000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1345159000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1244850000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1209476000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1098260000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1123501000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1072486000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1044154000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>989808000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>975458000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>905778000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>779234000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>728179000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>672126000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>656338000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>582697000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>566165000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>501945000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>465852000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>440840000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>404101000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>364947000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>311800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>286900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>272182000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>260471000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>234838000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>224076000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>213001000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>214759000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>204006000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>192888000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>180903000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>159445000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>142404000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>131820000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>123131000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>112459000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>98816000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>90285000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>80246000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>64472000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>56702000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>51513000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>47942000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>41369000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>35683000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>31234000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>28115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23127000.0</v>
       </c>
       <c r="CM30">
         <v>-23127000.0</v>
       </c>
       <c r="CN30">
         <v>-23127000.0</v>
       </c>
       <c r="CO30">
+        <v>-23127000.0</v>
+      </c>
+      <c r="CP30">
         <v>1240000.0</v>
       </c>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>294000000.0</v>
+      </c>
+      <c r="C31">
         <v>177000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>324000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>74000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>32000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>168000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-147000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>54000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>158000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>23000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-33000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1649000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-324000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>15000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>33000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-42000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-21000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>261000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>494000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>250000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>232000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1026000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>661000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>187000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>32000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>106000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>272000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>102000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>36000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>116000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>194000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>10348000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-21000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-14000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-124000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-15622000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-8268000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-14831000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-24703000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-43000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-12866000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-13032000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-18682000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>193000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-19535000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-29428000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-19401000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-26110000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-16947000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9403000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-5236000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8663000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-566000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2619000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1158000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1307000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1965000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3584000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>8096000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>3404000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-215000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1158000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>9159000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>6875000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>6382000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>4693000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>5649000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>4374000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>5868000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>5959000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>6720000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>8113000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>5895000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>5176000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>5966000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>4441000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>3307000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>2380000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>2302000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1950000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>2359000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>1485000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1318000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>799000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>353000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>163000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>68300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24006000.0</v>
       </c>
       <c r="CN31">
         <v>-24006000.0</v>
       </c>
       <c r="CO31">
+        <v>-24006000.0</v>
+      </c>
+      <c r="CP31">
         <v>384000.0</v>
       </c>
-      <c r="CP31">
-[...1 lines deleted...]
-      </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>11133000000.0</v>
+      </c>
+      <c r="C32">
         <v>11201000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10259000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10236000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9829000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9993000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9444000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9325000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9133000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9287000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8720000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8603000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8247000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8384000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7837000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7720000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7411000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7326000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6863000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6340000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5963000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5817000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5419000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5151000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4865000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4851000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4513000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3997000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3737000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3603000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3392000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3281000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3006000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2851003000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2679841000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2561589000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2387579000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2293988000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2144775000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2036618000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1916603000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1809398000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1711967000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1634684000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1511167000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1444608000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1383655000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1318551000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1226772000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1145242000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1076034000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>957094000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>892633000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>834681000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>788398000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>731649000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>695467000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>631913000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>584260000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>546002000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>504364000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>456867000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>429087000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>394372000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>376813000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>354049000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>330549000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>316061000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>304924000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>289583000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>276487000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>263077000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>247622000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>216906000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>192803000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>176579000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>162412000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>144222000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>130053000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>118137000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>104686000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>91064000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>82673000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>71943000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>64177000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>54594000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>46361000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>40581000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>34839000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>24005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24006000.0</v>
       </c>
       <c r="CN32">
         <v>24006000.0</v>
       </c>
       <c r="CO32">
+        <v>24006000.0</v>
+      </c>
+      <c r="CP32">
         <v>18913000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>15566000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>14191000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>11883000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>9351000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -29820,51 +30113,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>8848000000.0</v>
       </c>
       <c r="C2">
         <v>8472000000.0</v>
       </c>
       <c r="D2">
         <v>7016000000.0</v>
       </c>
       <c r="E2">
         <v>5464000000.0</v>
       </c>
       <c r="F2">
         <v>6195000000.0</v>
       </c>
       <c r="G2">
         <v>4145000000.0</v>
       </c>
       <c r="H2">
         <v>2669000000.0</v>
       </c>
       <c r="I2">
         <v>2543000000.0</v>
       </c>
@@ -29897,51 +30190,51 @@
       </c>
       <c r="S2">
         <v>279095000.0</v>
       </c>
       <c r="T2">
         <v>86608000.0</v>
       </c>
       <c r="U2">
         <v>99842000.0</v>
       </c>
       <c r="V2">
         <v>35731000.0</v>
       </c>
       <c r="W2">
         <v>10463000.0</v>
       </c>
       <c r="X2">
         <v>8709000.0</v>
       </c>
       <c r="Y2">
         <v>11709000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>594000000</v>
       </c>
       <c r="C3">
         <v>658000000</v>
       </c>
       <c r="D3">
         <v>736000000</v>
       </c>
       <c r="E3">
         <v>798000000</v>
       </c>
       <c r="F3">
         <v>717000000</v>
       </c>
       <c r="G3">
         <v>710000000</v>
       </c>
       <c r="H3">
         <v>643000000</v>
       </c>
       <c r="I3">
         <v>595000000</v>
       </c>
@@ -29974,51 +30267,51 @@
       </c>
       <c r="S3">
         <v>61059000</v>
       </c>
       <c r="T3">
         <v>43552000</v>
       </c>
       <c r="U3">
         <v>22123000</v>
       </c>
       <c r="V3">
         <v>23434000</v>
       </c>
       <c r="W3">
         <v>4308000</v>
       </c>
       <c r="X3">
         <v>2916000</v>
       </c>
       <c r="Y3">
         <v>2022000</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1560000000.0</v>
       </c>
       <c r="F4">
         <v>-698000000.0</v>
       </c>
       <c r="G4">
         <v>2024000000.0</v>
       </c>
       <c r="H4">
         <v>1515000000.0</v>
       </c>
       <c r="I4">
         <v>126000000.0</v>
       </c>
       <c r="J4">
         <v>936935000.0</v>
       </c>
       <c r="K4">
         <v>448186000.0</v>
       </c>
@@ -30031,51 +30324,51 @@
       <c r="N4">
         <v>34390000.0</v>
       </c>
       <c r="O4">
         <v>139961000.0</v>
       </c>
       <c r="P4">
         <v>182992000.0</v>
       </c>
       <c r="Q4">
         <v>-587014000.0</v>
       </c>
       <c r="R4">
         <v>527472000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>66000000.0</v>
       </c>
       <c r="F5">
         <v>1007000000.0</v>
       </c>
       <c r="G5">
         <v>-1681000000.0</v>
       </c>
       <c r="H5">
         <v>303000000.0</v>
       </c>
       <c r="I5">
         <v>659000000.0</v>
       </c>
       <c r="J5">
         <v>-775165000.0</v>
       </c>
       <c r="K5">
         <v>-504577000.0</v>
       </c>
@@ -30088,51 +30381,51 @@
       <c r="N5">
         <v>-159862000.0</v>
       </c>
       <c r="O5">
         <v>-242309000.0</v>
       </c>
       <c r="P5">
         <v>-175052000.0</v>
       </c>
       <c r="Q5">
         <v>-129016000.0</v>
       </c>
       <c r="R5">
         <v>-87640000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>-1521000000.0</v>
       </c>
       <c r="C6">
         <v>376000000.0</v>
       </c>
       <c r="D6">
         <v>1456000000.0</v>
       </c>
       <c r="E6">
         <v>1552000000.0</v>
       </c>
       <c r="F6">
         <v>-731000000.0</v>
       </c>
       <c r="G6">
         <v>2050000000.0</v>
       </c>
       <c r="H6">
         <v>1476000000.0</v>
       </c>
       <c r="I6">
         <v>126000000.0</v>
       </c>
@@ -30165,51 +30458,51 @@
       </c>
       <c r="S6">
         <v>204739000.0</v>
       </c>
       <c r="T6">
         <v>192487000.0</v>
       </c>
       <c r="U6">
         <v>-13234000.0</v>
       </c>
       <c r="V6">
         <v>64111000.0</v>
       </c>
       <c r="W6">
         <v>25268000.0</v>
       </c>
       <c r="X6">
         <v>1754000.0</v>
       </c>
       <c r="Y6">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
         <v>-503000000.0</v>
       </c>
       <c r="C7">
         <v>-1981000000.0</v>
       </c>
       <c r="D7">
         <v>-2850000000.0</v>
       </c>
       <c r="E7">
         <v>-2069000000.0</v>
       </c>
       <c r="F7">
         <v>-1658000000.0</v>
       </c>
       <c r="G7">
         <v>-1192000000.0</v>
       </c>
       <c r="H7">
         <v>-330000000.0</v>
       </c>
       <c r="I7">
         <v>-172000000.0</v>
       </c>
@@ -30242,51 +30535,51 @@
       </c>
       <c r="S7">
         <v>62267000.0</v>
       </c>
       <c r="T7">
         <v>94046000.0</v>
       </c>
       <c r="U7">
         <v>50007000.0</v>
       </c>
       <c r="V7">
         <v>46104000.0</v>
       </c>
       <c r="W7">
         <v>24652000.0</v>
       </c>
       <c r="X7">
         <v>6011000.0</v>
       </c>
       <c r="Y7">
         <v>4405000.0</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-995000000.0</v>
       </c>
       <c r="F8">
         <v>-1824000000.0</v>
       </c>
       <c r="G8">
         <v>-1556000000.0</v>
       </c>
       <c r="H8">
         <v>-1000000000.0</v>
       </c>
       <c r="I8">
         <v>-923000000.0</v>
       </c>
       <c r="J8">
         <v>-720019000.0</v>
       </c>
       <c r="K8">
         <v>-628477000.0</v>
       </c>
@@ -30299,51 +30592,51 @@
       <c r="N8">
         <v>-424702000.0</v>
       </c>
       <c r="O8">
         <v>-183242000.0</v>
       </c>
       <c r="P8">
         <v>-244947000.0</v>
       </c>
       <c r="Q8">
         <v>-102507000.0</v>
       </c>
       <c r="R8">
         <v>-54522000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>-2160000000.0</v>
       </c>
       <c r="C9">
         <v>-490000000.0</v>
       </c>
       <c r="D9">
         <v>-659000000.0</v>
       </c>
       <c r="E9">
         <v>-995000000.0</v>
       </c>
       <c r="F9">
         <v>-1824000000.0</v>
       </c>
       <c r="G9">
         <v>-1556000000.0</v>
       </c>
       <c r="H9">
         <v>-1000000000.0</v>
       </c>
       <c r="I9">
         <v>-923000000.0</v>
       </c>
@@ -30372,51 +30665,51 @@
         <v>-102507000.0</v>
       </c>
       <c r="R9">
         <v>-54522000.0</v>
       </c>
       <c r="S9">
         <v>-44798000.0</v>
       </c>
       <c r="T9">
         <v>-91368000.0</v>
       </c>
       <c r="U9">
         <v>-27254000.0</v>
       </c>
       <c r="V9">
         <v>-27254000.0</v>
       </c>
       <c r="W9">
         <v>-22338000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-963000000.0</v>
       </c>
       <c r="H10">
         <v>120000000.0</v>
       </c>
       <c r="I10">
         <v>155000000.0</v>
       </c>
       <c r="J10">
         <v>24140000.0</v>
       </c>
       <c r="K10">
         <v>-28850000.0</v>
       </c>
       <c r="L10">
         <v>50772000.0</v>
       </c>
       <c r="M10">
@@ -30431,51 +30724,51 @@
       <c r="P10">
         <v>56956000.0</v>
       </c>
       <c r="Q10">
         <v>134005000.0</v>
       </c>
       <c r="R10">
         <v>88585000.0</v>
       </c>
       <c r="S10">
         <v>99845000.0</v>
       </c>
       <c r="T10">
         <v>37574000.0</v>
       </c>
       <c r="U10">
         <v>109139000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>528000000.0</v>
       </c>
       <c r="F11">
         <v>3136000000.0</v>
       </c>
       <c r="G11">
         <v>2972000000.0</v>
       </c>
       <c r="H11">
         <v>982000000.0</v>
       </c>
       <c r="I11">
         <v>287000000.0</v>
       </c>
       <c r="J11">
         <v>1489000000.0</v>
       </c>
       <c r="K11">
         <v>1221000000.0</v>
       </c>
@@ -30488,51 +30781,51 @@
       <c r="N11">
         <v>583300000.0</v>
       </c>
       <c r="O11">
         <v>672777000.0</v>
       </c>
       <c r="P11">
         <v>525010000.0</v>
       </c>
       <c r="Q11">
         <v>360943000.0</v>
       </c>
       <c r="R11">
         <v>173232000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3518000000.0</v>
       </c>
       <c r="F12">
         <v>1568000000.0</v>
       </c>
       <c r="G12">
         <v>-1983000000.0</v>
       </c>
       <c r="H12">
         <v>1785000000.0</v>
       </c>
       <c r="I12">
         <v>1283000000.0</v>
       </c>
       <c r="J12">
         <v>978000000.0</v>
       </c>
       <c r="K12">
         <v>789000000.0</v>
       </c>
@@ -30555,98 +30848,98 @@
         <v>84438000.0</v>
       </c>
       <c r="R12">
         <v>37353000.0</v>
       </c>
       <c r="S12">
         <v>26838000.0</v>
       </c>
       <c r="T12">
         <v>22829000.0</v>
       </c>
       <c r="U12">
         <v>9590000.0</v>
       </c>
       <c r="V12">
         <v>2434000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12">
         <v>534000.0</v>
       </c>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3346000000.0</v>
       </c>
       <c r="F13">
         <v>-2970000000.0</v>
       </c>
       <c r="G13">
         <v>-2608000000.0</v>
       </c>
       <c r="H13">
         <v>-1010000000.0</v>
       </c>
       <c r="I13">
         <v>-826000000.0</v>
       </c>
       <c r="J13">
         <v>-746000000.0</v>
       </c>
       <c r="K13">
         <v>-671000000.0</v>
       </c>
       <c r="L13">
         <v>-329250000.0</v>
       </c>
       <c r="M13">
         <v>-275085000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>3631000000.0</v>
       </c>
       <c r="C14">
         <v>3477000000.0</v>
       </c>
       <c r="D14">
         <v>3959000000.0</v>
       </c>
       <c r="E14">
         <v>3786000000.0</v>
       </c>
       <c r="F14">
         <v>3298000000.0</v>
       </c>
       <c r="G14">
         <v>2846000000.0</v>
       </c>
       <c r="H14">
         <v>2135000000.0</v>
       </c>
       <c r="I14">
         <v>962000000.0</v>
       </c>
@@ -30679,51 +30972,51 @@
       </c>
       <c r="S14">
         <v>94703000.0</v>
       </c>
       <c r="T14">
         <v>66414000.0</v>
       </c>
       <c r="U14">
         <v>35885000.0</v>
       </c>
       <c r="V14">
         <v>20633000.0</v>
       </c>
       <c r="W14">
         <v>18745000.0</v>
       </c>
       <c r="X14">
         <v>11190000.0</v>
       </c>
       <c r="Y14">
         <v>5549000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>1587000000.0</v>
       </c>
       <c r="C15">
         <v>1537000000.0</v>
       </c>
       <c r="D15">
         <v>772000000.0</v>
       </c>
       <c r="E15">
         <v>861000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
@@ -30734,51 +31027,51 @@
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>171964000.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>7327000000.0</v>
       </c>
       <c r="C16">
         <v>8848000000.0</v>
       </c>
       <c r="D16">
         <v>8472000000.0</v>
       </c>
       <c r="E16">
         <v>7016000000.0</v>
       </c>
       <c r="F16">
         <v>5464000000.0</v>
       </c>
       <c r="G16">
         <v>6195000000.0</v>
       </c>
       <c r="H16">
         <v>4145000000.0</v>
       </c>
       <c r="I16">
         <v>2669000000.0</v>
       </c>
@@ -30811,100 +31104,100 @@
       </c>
       <c r="S16">
         <v>483834000.0</v>
       </c>
       <c r="T16">
         <v>279095000.0</v>
       </c>
       <c r="U16">
         <v>86608000.0</v>
       </c>
       <c r="V16">
         <v>99842000.0</v>
       </c>
       <c r="W16">
         <v>35731000.0</v>
       </c>
       <c r="X16">
         <v>10463000.0</v>
       </c>
       <c r="Y16">
         <v>8709000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>26000000.0</v>
       </c>
       <c r="J17">
         <v>-11753000.0</v>
       </c>
       <c r="K17">
         <v>-27369000.0</v>
       </c>
       <c r="L17">
         <v>-7109000.0</v>
       </c>
       <c r="M17">
         <v>-38391000.0</v>
       </c>
       <c r="N17">
         <v>-7758000.0</v>
       </c>
       <c r="O17">
         <v>7437000.0</v>
       </c>
       <c r="P17">
         <v>5325000.0</v>
       </c>
       <c r="Q17">
         <v>2385000.0</v>
       </c>
       <c r="R17">
         <v>-1976000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>14402000000.0</v>
       </c>
       <c r="C18">
         <v>12434000000.0</v>
       </c>
       <c r="D18">
         <v>9498000000.0</v>
       </c>
       <c r="E18">
         <v>6313000000.0</v>
       </c>
       <c r="F18">
         <v>5283000000.0</v>
       </c>
       <c r="G18">
         <v>4091000000.0</v>
       </c>
       <c r="H18">
         <v>3688000000.0</v>
       </c>
       <c r="I18">
         <v>2803000000.0</v>
       </c>
@@ -30937,53 +31230,55 @@
       </c>
       <c r="S18">
         <v>168498000.0</v>
       </c>
       <c r="T18">
         <v>160723000.0</v>
       </c>
       <c r="U18">
         <v>89101000.0</v>
       </c>
       <c r="V18">
         <v>72459000.0</v>
       </c>
       <c r="W18">
         <v>51564000.0</v>
       </c>
       <c r="X18">
         <v>18865000.0</v>
       </c>
       <c r="Y18">
         <v>3191000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>209</v>
+      </c>
+      <c r="B19">
+        <v>1272000000.0</v>
+      </c>
       <c r="C19">
         <v>-3163000000.0</v>
       </c>
       <c r="D19">
         <v>-1327000000.0</v>
       </c>
       <c r="E19">
         <v>-1989000000.0</v>
       </c>
       <c r="F19">
         <v>1057000000.0</v>
       </c>
       <c r="G19">
         <v>-1980000000.0</v>
       </c>
       <c r="H19">
         <v>-1968000000.0</v>
       </c>
       <c r="I19">
         <v>402000000.0</v>
       </c>
       <c r="J19">
         <v>-2010502000.0</v>
       </c>
       <c r="K19">
@@ -30998,82 +31293,84 @@
       <c r="N19">
         <v>484857000.0</v>
       </c>
       <c r="O19">
         <v>-179466000.0</v>
       </c>
       <c r="P19">
         <v>104309000.0</v>
       </c>
       <c r="Q19">
         <v>-290392000.0</v>
       </c>
       <c r="R19">
         <v>-312716000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>5416000000.0</v>
+      </c>
       <c r="C21">
         <v>-1603000000.0</v>
       </c>
       <c r="D21">
         <v>-1811000000.0</v>
       </c>
       <c r="E21">
         <v>-4000000.0</v>
       </c>
       <c r="F21">
         <v>6549000000.0</v>
       </c>
       <c r="G21">
         <v>-127000000.0</v>
       </c>
       <c r="H21">
         <v>-676000000.0</v>
       </c>
       <c r="I21">
         <v>1306000000.0</v>
       </c>
       <c r="J21">
         <v>-429000000.0</v>
       </c>
       <c r="K21">
@@ -31088,51 +31385,51 @@
       <c r="N21">
         <v>1070659000.0</v>
       </c>
       <c r="O21">
         <v>-31754000.0</v>
       </c>
       <c r="P21">
         <v>-30533000.0</v>
       </c>
       <c r="Q21">
         <v>-10355000.0</v>
       </c>
       <c r="R21">
         <v>432475000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>7457000000.0</v>
       </c>
       <c r="C22">
         <v>6197000000.0</v>
       </c>
       <c r="D22">
         <v>4136000000.0</v>
       </c>
       <c r="E22">
         <v>208000000.0</v>
       </c>
       <c r="F22">
         <v>1444000000.0</v>
       </c>
       <c r="G22">
         <v>4072000000.0</v>
       </c>
       <c r="H22">
         <v>126000000.0</v>
       </c>
       <c r="I22">
         <v>1110000000.0</v>
       </c>
@@ -31165,54 +31462,54 @@
       </c>
       <c r="S22">
         <v>43428000.0</v>
       </c>
       <c r="T22">
         <v>18356000.0</v>
       </c>
       <c r="U22">
         <v>481000.0</v>
       </c>
       <c r="V22">
         <v>28474000.0</v>
       </c>
       <c r="W22">
         <v>7346000.0</v>
       </c>
       <c r="X22">
         <v>3514000.0</v>
       </c>
       <c r="Y22">
         <v>-9716000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
-        <v>6104000000.0</v>
+        <v>-351000000.0</v>
       </c>
       <c r="C23">
         <v>1540000000.0</v>
       </c>
       <c r="D23">
         <v>1954000000.0</v>
       </c>
       <c r="E23">
         <v>861000000.0</v>
       </c>
       <c r="F23">
         <v>1289000000.0</v>
       </c>
       <c r="G23">
         <v>1301000000.0</v>
       </c>
       <c r="H23">
         <v>840000000.0</v>
       </c>
       <c r="I23">
         <v>704000000.0</v>
       </c>
       <c r="J23">
         <v>650000000.0</v>
       </c>
@@ -31242,53 +31539,55 @@
       </c>
       <c r="S23">
         <v>97908000.0</v>
       </c>
       <c r="T23">
         <v>31978000.0</v>
       </c>
       <c r="U23">
         <v>16574000.0</v>
       </c>
       <c r="V23">
         <v>727000.0</v>
       </c>
       <c r="W23">
         <v>1043000.0</v>
       </c>
       <c r="X23">
         <v>-531000.0</v>
       </c>
       <c r="Y23">
         <v>-757000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>213</v>
+      </c>
+      <c r="B24">
+        <v>-7996000000.0</v>
+      </c>
       <c r="C24">
         <v>229000000.0</v>
       </c>
       <c r="D24">
         <v>-591000000.0</v>
       </c>
       <c r="E24">
         <v>-752000000.0</v>
       </c>
       <c r="F24">
         <v>1057000000.0</v>
       </c>
       <c r="G24">
         <v>-1980000000.0</v>
       </c>
       <c r="H24">
         <v>-1968000000.0</v>
       </c>
       <c r="I24">
         <v>402000000.0</v>
       </c>
       <c r="J24">
         <v>-1452000000.0</v>
       </c>
       <c r="K24">
@@ -31317,51 +31616,51 @@
       </c>
       <c r="S24">
         <v>-438626000.0</v>
       </c>
       <c r="T24">
         <v>1272000.0</v>
       </c>
       <c r="U24">
         <v>-2777000.0</v>
       </c>
       <c r="V24">
         <v>3191000.0</v>
       </c>
       <c r="W24">
         <v>721000.0</v>
       </c>
       <c r="X24">
         <v>-179000.0</v>
       </c>
       <c r="Y24">
         <v>-233000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>902000000.0</v>
       </c>
       <c r="C25">
         <v>2216000000.0</v>
       </c>
       <c r="D25">
         <v>2202000000.0</v>
       </c>
       <c r="E25">
         <v>1907000000.0</v>
       </c>
       <c r="F25">
         <v>137000000.0</v>
       </c>
       <c r="G25">
         <v>-1112000000.0</v>
       </c>
       <c r="H25">
         <v>876000000.0</v>
       </c>
       <c r="I25">
         <v>757000000.0</v>
       </c>
@@ -31394,51 +31693,51 @@
       </c>
       <c r="S25">
         <v>29159000.0</v>
       </c>
       <c r="T25">
         <v>23229000.0</v>
       </c>
       <c r="U25">
         <v>22631000.0</v>
       </c>
       <c r="V25">
         <v>682000.0</v>
       </c>
       <c r="W25">
         <v>5129000.0</v>
       </c>
       <c r="X25">
         <v>1066000.0</v>
       </c>
       <c r="Y25">
         <v>4975000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>-12596000000.0</v>
       </c>
       <c r="C26">
         <v>-7829000000.0</v>
       </c>
       <c r="D26">
         <v>-7620000000.0</v>
       </c>
       <c r="E26">
         <v>-4000000000.0</v>
       </c>
       <c r="F26">
         <v>1289000000.0</v>
       </c>
       <c r="G26">
         <v>1321000000.0</v>
       </c>
       <c r="H26">
         <v>840000000.0</v>
       </c>
       <c r="I26">
         <v>704000000.0</v>
       </c>
@@ -31467,51 +31766,51 @@
         <v>-171964000.0</v>
       </c>
       <c r="R26">
         <v>153139000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-12000.0</v>
       </c>
       <c r="V26">
         <v>-28000.0</v>
       </c>
       <c r="W26">
         <v>-254000.0</v>
       </c>
       <c r="X26">
         <v>-17000.0</v>
       </c>
       <c r="Y26">
         <v>-342000.0</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>3509000000.0</v>
       </c>
       <c r="C27">
         <v>3183000000.0</v>
       </c>
       <c r="D27">
         <v>2787000000.0</v>
       </c>
       <c r="E27">
         <v>3279000000.0</v>
       </c>
       <c r="F27">
         <v>2779000000.0</v>
       </c>
       <c r="G27">
         <v>2190000000.0</v>
       </c>
       <c r="H27">
         <v>1785000000.0</v>
       </c>
       <c r="I27">
         <v>1283000000.0</v>
       </c>
@@ -31536,51 +31835,51 @@
       <c r="P27">
         <v>229258000.0</v>
       </c>
       <c r="Q27">
         <v>120429000.0</v>
       </c>
       <c r="R27">
         <v>88892000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27">
         <v>3200000.0</v>
       </c>
       <c r="U27">
         <v>9445000.0</v>
       </c>
       <c r="V27">
         <v>7225000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>-8079000000.0</v>
       </c>
       <c r="C28">
         <v>-9429000000.0</v>
       </c>
       <c r="D28">
         <v>-7477000000.0</v>
       </c>
       <c r="E28">
         <v>-3562000000.0</v>
       </c>
       <c r="F28">
         <v>7838000000.0</v>
       </c>
       <c r="G28">
         <v>1194000000.0</v>
       </c>
       <c r="H28">
         <v>164000000.0</v>
       </c>
       <c r="I28">
         <v>2010000000.0</v>
       </c>
@@ -31613,51 +31912,51 @@
       </c>
       <c r="S28">
         <v>96911000.0</v>
       </c>
       <c r="T28">
         <v>92713000.0</v>
       </c>
       <c r="U28">
         <v>45027000.0</v>
       </c>
       <c r="V28">
         <v>15820000.0</v>
       </c>
       <c r="W28">
         <v>118850000.0</v>
       </c>
       <c r="X28">
         <v>1099000.0</v>
       </c>
       <c r="Y28">
         <v>1032000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>14996000000.0</v>
       </c>
       <c r="C29">
         <v>13092000000.0</v>
       </c>
       <c r="D29">
         <v>10234000000.0</v>
       </c>
       <c r="E29">
         <v>7111000000.0</v>
       </c>
       <c r="F29">
         <v>6000000000.0</v>
       </c>
       <c r="G29">
         <v>4801000000.0</v>
       </c>
       <c r="H29">
         <v>4331000000.0</v>
       </c>
       <c r="I29">
         <v>3398000000.0</v>
       </c>
@@ -31690,51 +31989,51 @@
       </c>
       <c r="S29">
         <v>229557000.0</v>
       </c>
       <c r="T29">
         <v>204275000.0</v>
       </c>
       <c r="U29">
         <v>111224000.0</v>
       </c>
       <c r="V29">
         <v>95893000.0</v>
       </c>
       <c r="W29">
         <v>55872000.0</v>
       </c>
       <c r="X29">
         <v>21781000.0</v>
       </c>
       <c r="Y29">
         <v>5213000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-8590000000.0</v>
       </c>
       <c r="C30">
         <v>-3163000000.0</v>
       </c>
       <c r="D30">
         <v>-1327000000.0</v>
       </c>
       <c r="E30">
         <v>-1989000000.0</v>
       </c>
       <c r="F30">
         <v>-14536000000.0</v>
       </c>
       <c r="G30">
         <v>-3971000000.0</v>
       </c>
       <c r="H30">
         <v>-2980000000.0</v>
       </c>
       <c r="I30">
         <v>-5308000000.0</v>
       </c>
@@ -31786,3445 +32085,3473 @@
       <c r="Y30">
         <v>-9555000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
-        <v>8978000000.0</v>
+        <v>7327000000.0</v>
       </c>
       <c r="C2">
+        <v>7198000000.0</v>
+      </c>
+      <c r="D2">
         <v>10365000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9339000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8848000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7997000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7682000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9958000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8472000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6453000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6772000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9155000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7016000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6076000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6931000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6859000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5464000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4753000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6299000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8544000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6195000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3724000000.0</v>
       </c>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
       <c r="X2">
+        <v>3194000000.0</v>
+      </c>
+      <c r="Y2">
         <v>5772000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4145000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3868000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3510000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4110000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2669000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2105000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2319000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5922000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2543000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2071837000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1949110000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2024904000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1606549000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1145736000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1115226000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1799083000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1158363000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1223318000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1089351000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>941956000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>908117000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>846325000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>774725000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>827891000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>781635000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>651750000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>579881000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1927990000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>747245000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>521720000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1000730000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>440785000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>607284000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>502987000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>449794000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>664612000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>424292000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>630303000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>409925000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>690794000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1011306000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>242888000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>246169000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>341705000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>483834000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>382314000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>427043000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>378548000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>279095000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>160761000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>122949000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>87492000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>86608000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>70324000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>149992000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>128573000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>99842000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>87355000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>25140000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>40604000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>35731000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22756000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>61093000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5560000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>10463000.0</v>
       </c>
-      <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>145000000</v>
+      </c>
+      <c r="C3">
         <v>141000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>139000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>135000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>179000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>154000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>204000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>137000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>163000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>147000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>166000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>180000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>243000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>218000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>198000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>203000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>179000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>167000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>166000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>213000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>171000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>149000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>124000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>114000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>323000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>136000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>170000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>178000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>159000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>167000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>136000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>170000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>122000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>137759000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>111278000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>128388000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>156602000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>143974000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>140653000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>96030000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>83301000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>68465000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>80041000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>64883000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>496463000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>96854000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>188361000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>71576000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>60098000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>69849000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>72702000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>102549000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>54010000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>50522000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>51054000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>29304000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>48827000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>51167000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>41332000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>50473000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>28328000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>300520000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>20790000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>27331000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>12190000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7056000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>14089000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>19328000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>13428000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12232000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>11614000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>13036000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>24177000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8369000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9122000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>10104000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>15957000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7625000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9085000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2818000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2595000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5614000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5291000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3372000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>9157000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2265000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1281000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>484000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>278000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2916000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
         <v>2022000</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>2122000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>879000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-832000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>93000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>1420000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>726000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1542000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-2228000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>2346000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>2444000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-328000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1723000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1631000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>292000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>376000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-599000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1446000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>564000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-214000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3603000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>3379000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>471647000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>122727000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-75794000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>418355000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>460813000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>30510000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-683857000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>640720000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-64955000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>133967000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>147395000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>33839000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>61792000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>71600000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-53166000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>46256000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>129885000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>71869000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1348109000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>1180745000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>225525000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-479010000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>559945000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-166499000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>104297000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>53193000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-214818000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>240320000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-206011000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>220378000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-280869000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-320512000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2519000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5479000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1820000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-983000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2610000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4726000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1019000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-975000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1725000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2086000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1138000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-890000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1739000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3366000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-980000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-647000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1436000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2655000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1663000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-102000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-231000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-235667000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-187231000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-84407000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-267860000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-238192000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-52960000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-80371000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-133054000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-132878000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-46189000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-88817000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-61366000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-138564000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-57692000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-42210000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-36619000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-53606000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-34146000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-48277000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-23833000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-117651000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2086000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-71860000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-50712000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-84908000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-19883000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-37661000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-32600000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-47905000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-47533000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-22770000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-10808000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
-        <v>-1651000000.0</v>
+        <v>1608000000.0</v>
       </c>
       <c r="C6">
+        <v>-1264000000.0</v>
+      </c>
+      <c r="D6">
         <v>-1387000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1026000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2080000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>851000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>315000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2276000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1486000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2019000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-319000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2383000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2139000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>940000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-855000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>72000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1395000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>711000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1546000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2245000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2349000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2471000000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>-525000000.0</v>
+      </c>
+      <c r="Y6">
         <v>-1720000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1627000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>277000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>358000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-600000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1441000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>564000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-214000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3603000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3379000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>471647000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>122727000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-75794000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>418355000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>460813000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>30510000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-683857000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>640720000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-64955000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>133967000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>147395000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>33839000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>61792000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>71600000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-53166000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>46256000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>129885000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>71869000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1348109000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1180745000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>225525000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-479010000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>559945000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-166499000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>104297000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>53193000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-214818000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>240320000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-206011000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>220378000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-280869000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-320512000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>768418000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3281000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-95536000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-142129000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>101520000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-44729000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>48495000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>99453000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>118334000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>37812000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>35457000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>884000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>16284000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-79668000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>21419000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>28731000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>12487000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>62215000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-15464000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4873000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>12975000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-38337000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>55533000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-4903000.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>3037000000.0</v>
+      </c>
+      <c r="C7">
         <v>1569000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1725000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3017000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2670000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>151000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1920000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2817000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2605000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-202000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1801000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2578000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1731000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>288000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2081000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1855000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1579000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1820000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1316000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1484000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>466000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1213000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-988000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>543000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>538000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-959000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-774000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>865000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>314000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-697000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-485000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>696000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>417417000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-489897000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-250830000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>688255000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>222212000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-282154000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-406266000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>607777000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>111350000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-162248000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-58294000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>414103000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>52859000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-149264000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-21451000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>256964000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>74209000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-53363000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-142523000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>120413000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>73201000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-30388000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-16842000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>72108000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>88811000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>11798000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-32539000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>36941000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>54076000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-5706000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>14368000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>66682000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>28256000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-28228000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-8635000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>39677000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>26781000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-20878000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>11849000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>44515000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>45461000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>22951000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>9865000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>15769000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>21017000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>15199000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>16688000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-2897000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>29605000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>5189000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>3098000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>8212000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>11026000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>4674000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>7941000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1011000.0</v>
       </c>
-      <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>6123000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-6481000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>471000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-790000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>5805000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-5719000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>91000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-812000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>4616000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-4429000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>128000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-349000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>3094000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-3599000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-29000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-146000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>2774000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2888000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-48000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-149000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>2162000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2397485000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>49406000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-129447000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1757507000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-1905275000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>42653000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-73167000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>1307312000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1435439000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>15262000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-141418000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>979170000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-1110916000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>39792000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-150168000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>676682000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-756792000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-4502000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-33297000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>369889000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-454044000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>33664000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-75522000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>312660000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-365099000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>30101000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-66076000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>156127000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-169833000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-30212000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-41413000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>138951000.0</v>
       </c>
-      <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>9431000000.0</v>
+      </c>
+      <c r="C9">
         <v>-8632000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>123000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1242000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7591000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7171000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>655000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1136000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7162000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6564000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>550000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-768000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6123000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6481000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>471000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-790000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5805000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5719000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>91000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-812000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4616000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4429000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>128000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-349000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3094000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3599000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-29000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-146000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2774000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2888000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-48000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-149000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2162000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2397485000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>49406000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-129447000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1757507000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1905275000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>42653000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-73167000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1307312000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1435439000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>15262000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-141418000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>979170000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1110916000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>39792000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-150168000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>676682000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-756792000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-4502000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-33297000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>369889000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-454044000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>33664000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-75522000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>312660000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-365099000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>30101000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-66076000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>156127000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-169833000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-30212000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-41413000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>138951000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-129877000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-22515000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-22816000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>-44798000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-91368000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-27254000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-27254000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-22338000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>2046000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>765000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-546000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-219000000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-79000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-373000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-233000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-213000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-124000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-412000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1118000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>968000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-140000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>113000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-821000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>549000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>82000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-90000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>190924000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-15669000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32296000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-183411000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3127000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40676000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9728000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-56671000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>39191000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>33841000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-18072000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-11274000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11318000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6588000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>23636000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4277000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>90676000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23822000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2930000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6350000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-651000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>40542000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>42738000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-151104000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>74734000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>22116000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>38013000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-75024000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>45148000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>41343000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>57559000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-10045000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>131754000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-7435000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>13866000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1505000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1260000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1403000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1733000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1941000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>326000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3216000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6852000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1504000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>332000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1093000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5780000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>68000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>693000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-757000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>969000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>265000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>293000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-545000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>598000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1141000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-194000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1258000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3050569000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-352072000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-36976000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-801392000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2365679000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-272680000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-252728000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-579345000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1686753000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-131321000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>171941000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-503701000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1302339000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-131364000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>170927000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-383099000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>884607000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-14715000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-60949000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-225643000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>794043000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-61966000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>130540000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-189840000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>538818000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1580000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>71198000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-86586000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>271814000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>72039000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>82151000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-65061000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>765000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>753000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>837000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1123000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>820000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>806000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>769000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>729000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>449000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>114000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>276000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>282000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-470000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2299000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>504000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>511000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>543000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>388000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>343000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>329000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>351000000.0</v>
       </c>
       <c r="AF12">
         <v>351000000.0</v>
       </c>
       <c r="AG12">
+        <v>351000000.0</v>
+      </c>
+      <c r="AH12">
         <v>252000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>237682000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>251277000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>256485000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>251569000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>244387000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>204751000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>182310000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>188919000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>141088000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>85004000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>147912000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>101719000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>147615000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>123954000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>149587000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>130580000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>130561000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>139958000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>111754000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>112863000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-27620000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>251099000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>70715000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>70223000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>75094000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>50114000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>52508000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>45524000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>52491000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11054000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>113000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>20780000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>26838000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>22829000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>9590000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>2434000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>26000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>534000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-846000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-550000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-734000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1147000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-611000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-578000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1010000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1139000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-407000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-836000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-588000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-885000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-617000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-867000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1143000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>381000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-386000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-60000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-945000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-372000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-104000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-142000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-208000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-775165000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-187231000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-84407000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-267860000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-490880000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-52127000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-80371000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-120190000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-329250000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-275085000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>985000000.0</v>
+      </c>
+      <c r="C14">
         <v>1120000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>851000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>817000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>843000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>877000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>814000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>907000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>879000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>953000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>862000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>890000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1254000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1032000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>941000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>907000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>906000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>931000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>963000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>719000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>685000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>869000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>670000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>649000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>658000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>633000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>608000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>457000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>437000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>273000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>256000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>252000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>181000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>187689000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>187546000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>192257000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>185108000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>180766000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>169346000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>149361000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>132772000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>131912000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>134236000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>131675000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>127927000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>117938000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>111954000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>107596000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>110808000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>114813000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>114347000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>77966000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>62297000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>57395000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>59960000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>49999000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>49441000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>45901000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>41553000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>40239000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>29593000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>23738000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>19710000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17793000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14505000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>15287000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13601000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12144000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>12145000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>26351000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>22694000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>22777000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>22881000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>19036000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>17802000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>15689000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>13887000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>10513000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9166000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>8754000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7452000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6197000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5119000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4794000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4523000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4795000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>5055000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4554000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4341000.0</v>
       </c>
-      <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>365000000.0</v>
+      </c>
+      <c r="C15">
         <v>391000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>395000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>399000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>402000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>383000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>382000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>384000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>388000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>869000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>274000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>362000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>449000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>173000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>233000000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -35272,1044 +35599,1059 @@
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>171964000.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
-      <c r="BQ15"/>
+      <c r="BQ15">
+        <v>0.0</v>
+      </c>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
-        <v>7327000000.0</v>
+        <v>8935000000.0</v>
       </c>
       <c r="C16">
+        <v>5934000000.0</v>
+      </c>
+      <c r="D16">
         <v>8978000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10365000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10928000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8848000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7997000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7682000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9958000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8472000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6453000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6772000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9155000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7016000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6076000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6931000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6859000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5464000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4753000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6299000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8544000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6195000000.0</v>
       </c>
-      <c r="W16">
-[...1 lines deleted...]
-      </c>
       <c r="X16">
+        <v>2669000000.0</v>
+      </c>
+      <c r="Y16">
         <v>4052000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5772000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4145000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3868000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3510000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4110000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2669000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2105000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2319000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5922000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2543484000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2071837000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1949110000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2024904000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1606549000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1145736000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1115226000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1799083000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1158363000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1223318000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1089351000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>941956000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>908117000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>846325000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>774725000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>827891000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>781635000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>651750000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>579881000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1927990000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>747245000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>521720000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1000730000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>440785000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>607284000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>502987000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>449794000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>664612000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>424292000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>630303000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>409925000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>690794000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1011306000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>242888000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>246169000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>341705000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>483834000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>382314000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>427043000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>378548000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>279095000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>160761000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>122949000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>87492000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>86608000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>70324000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>149992000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>128573000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>99842000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>87355000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>25140000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>40604000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>35731000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>22756000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>61093000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5560000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10463000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-3000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>6000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>12000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-15120000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-2045000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-710000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>6122000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-7529000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-11867000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-8736000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>763000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-4097000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2872000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3169000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3309000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-20878000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-14538000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-5664000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2689000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-4852000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5184000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-1281000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-6809000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-2213000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>995000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>10415000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1760000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>8814000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-729000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>3758000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-6518000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>290000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-2223000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>3493000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>825000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>6556000000.0</v>
+      </c>
+      <c r="C18">
         <v>5323000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2177000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>605000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6297000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3816000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1779000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>755000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6084000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3256000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1366000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>628000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4248000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2570000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>115000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>131000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3497000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1815000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>238000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>173000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3057000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2025000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>215000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>315000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1536000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1496000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>128000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>258000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1806000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1164000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>288000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1344000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>913561000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>14514000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>202881000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1072982000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>562172000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>13659000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>154648000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>967761000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>390945000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>37866000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>239528000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>234394000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>235369000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-65850000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>174317000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>412989000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>201389000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>65157000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>80634000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>229179000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>231051000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>54861000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>106893000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>164385000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>189180000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>87377000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>32460000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>111190000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-134758000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>53250000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>48765000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>130993000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>84504000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>21431000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>26527000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>84548000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>63297000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>5507000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>40039000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>59655000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>72424000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>42876000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>24550000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>20873000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>30534000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>21542000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>27204000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>9821000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>33726000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>19280000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>10700000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>8753000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>18863000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>11869000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>14451000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>6381000.0</v>
       </c>
-      <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>209</v>
+      </c>
+      <c r="B19">
+        <v>-586000000.0</v>
+      </c>
       <c r="C19">
+        <v>-330000000.0</v>
+      </c>
+      <c r="D19">
         <v>1636000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1165000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1567000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2936000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-217000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2641000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2651000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-468000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-54000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1152000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>347000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>312000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>731000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-149000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1864000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1232000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-775000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11054000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-451000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>243000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-887000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1325000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1299000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>139000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-251000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-557000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-211000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-279000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>312000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>580000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-440513000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-23996000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-395243000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-591332000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>6756000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-21014000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1351792000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-365178000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-536767000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-132012000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-153875000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-145057000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-59894000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-213151000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-215900000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-180272000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-121018000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-90820000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>839800000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-143105000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-122802000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-91085000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>411668000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-377247000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-48255000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>17659000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>13880000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>121025000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>165741000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>277613000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-236530000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-497216000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36360,2680 +36702,2715 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>24712000000.0</v>
+      </c>
       <c r="C21">
+        <v>5854000000.0</v>
+      </c>
+      <c r="D21">
         <v>-160000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-99000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-179000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-98000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-100000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1285000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-114000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-463000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1001000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-234000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-73000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-56000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1400000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8065000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="X21">
         <v>-1000000.0</v>
       </c>
       <c r="Y21">
         <v>-1000000.0</v>
       </c>
       <c r="Z21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AA21">
         <v>-165000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-164000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-335000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-12000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-522000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>407000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1424000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-146185000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7716000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-65731000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-209443000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>174427000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-10997000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>482755000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-49968000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-13486000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-10945000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-41074000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-316825000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-191016000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-72665000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-61533000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-301986000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-21544000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-19940000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-12108000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1124251000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-9037000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-7664000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-7479000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-7574000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-8737000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-7685000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-10549000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-3562000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3198000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-3116000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-2123000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-1918000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>2107000000.0</v>
+      </c>
+      <c r="C22">
         <v>1943000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2086000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1887000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1541000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1708000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1527000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1429000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1533000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1446000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1224000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1267000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>199000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-98000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>210000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>68000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>28000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-28000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>468000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>535000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>469000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>267000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1081000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2625000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>99000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-248000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-109000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>91000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>392000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>362000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>105000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>299000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>344000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>67555000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>51394000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>17736000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9207000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-51440000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-37309000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>229622000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>38759000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-25509000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-25157000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-852000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4092000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-65765000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-38924000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-61088000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-96911000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-116623000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-124434000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>76603000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-67721000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-20844000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-220297000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-9829000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-19475000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-4078000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-3756000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-4268000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>530000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10870000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>22368000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16583000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>19876000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>22415000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>21443000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>21841000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>18993000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>13753000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>10124000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>9996000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>9555000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>7379000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6512000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3735000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>730000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>516000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>339000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-145000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-229000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5957000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13097000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5040000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4380000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3586000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2153000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1170000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>437000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3514000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3789000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>122000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>368000.0</v>
       </c>
-      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
-        <v>5916000000.0</v>
+        <v>-250000000.0</v>
       </c>
       <c r="C23">
+        <v>-212000000.0</v>
+      </c>
+      <c r="D23">
         <v>112000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>266000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>294000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>484000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>321000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>202000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>533000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>869000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>274000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>362000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>449000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>173000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>233000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>181000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>274000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>259000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>430000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>375000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>215000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>196000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>381000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>466000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>258000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>290000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>179000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>152000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>219000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>136000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>185000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>182000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>201000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>165514000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>141970000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>183278000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>159807000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>85616000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>92846000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>133878000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>89141000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>98450000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>142623000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>114666000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>159239000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>86711000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>92558000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>54614000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>82836000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>78480000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>112288000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>38917000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-610000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>133520000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>79643000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>48526000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>104610000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>21209000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>22686000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>30968000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>31520000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>33629000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-92039000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>57029000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>46804000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>139276000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25960000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>20826000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>18616000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>15056000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>17706000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>11843000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>12698000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7474000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9298000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8920000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6286000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5768000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4878000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14209000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2600000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-151000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-152000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5119000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>727000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>510000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>298000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-43000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-58000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>167000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>551000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>213</v>
+      </c>
+      <c r="B24">
+        <v>-319000000.0</v>
+      </c>
       <c r="C24">
+        <v>-7996000000.0</v>
+      </c>
+      <c r="D24">
         <v>570000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-88000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1388000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-565000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>166000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-2150000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-321000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>194000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-972000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>590000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-798000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>731000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-149000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1864000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1232000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-775000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3515000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-451000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-149000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-887000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1325000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-11000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1299000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>139000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-251000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-557000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-167000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-279000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>312000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>580000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-441000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-111278000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-128388000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-591000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6756000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-21014000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1351792000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-365178000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-68465000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>127066000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3432000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>46780000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-85354000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>118814000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>30000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-121018000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-72702000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>839800000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-126298000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-94320000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-124077000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-481683000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-44721000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-44602000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-34678000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-45051000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-27314000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-525938000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-20790000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-174551000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-12190000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-368117000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-16693000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>368117000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-242638000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>438626000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-27344000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-25118000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>16540000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-387000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1659000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-14151000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-34212000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>696591000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-116209000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-14151000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>11706000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>165603000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3307000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-22000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-94000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>136344000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>231000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-27142000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-6000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>-285000000.0</v>
+      </c>
+      <c r="C25">
         <v>-251000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>285000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>260000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>608000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>431000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>742000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>563000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>480000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>532000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1276000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>476000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>611000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>757000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>400000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>363000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>387000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>356000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>344000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>334000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>314000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>290000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>271000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-432000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>247000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>229000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>221000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>217000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>209000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>178000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>191000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>184000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>204000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>140977000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>125472000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>115621000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>113859000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>110221000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>100511000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>95651000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>95699000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>93483000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>86072000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>83970000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>83016000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>79672000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>76131000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>71610000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>80175000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>68278000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>61351000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>59383000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>55337000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>50294000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>149147000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-9829000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-19475000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>39613000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>22108000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>24907000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>47558000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>35364000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>25632000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>737000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>15652000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>25602000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8297000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>20505000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>27161000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8644000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5181000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8453000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6881000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8917000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4733000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5365000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>6444000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>6113000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5923000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4725000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>8090000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-2419000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1166000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1140000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>795000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1721000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1268000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1270000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>870000.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>-27248000000.0</v>
+      </c>
+      <c r="C26">
         <v>-3937000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3801000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2225000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2633000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-76000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1285000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4335000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2133000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1692000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1925000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1949000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2054000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2323000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1677000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>181000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>274000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1289000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>430000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>375000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>225000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1321000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>381000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>466000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>258000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>290000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>179000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>152000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>219000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>136000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>185000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>182000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>201000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>165514000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>141970000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>183009000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>159807000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>85616000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>92846000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>133878000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>89141000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>87652000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>98016000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>114799000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>155015000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>82428000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>91337000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>61429000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>73795000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>72502000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>110710000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>40195000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>151324000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>147492000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>76483000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>33824000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>93567000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>26203000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>15794000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>42282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19721000.0</v>
       </c>
       <c r="BJ26">
         <v>-19721000.0</v>
       </c>
       <c r="BK26">
+        <v>-19721000.0</v>
+      </c>
+      <c r="BL26">
         <v>-107890000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>34127000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>37516000.0</v>
       </c>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
-      <c r="BQ26"/>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-2000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>28000.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>-24000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-4000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>354000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-36000.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>857000000.0</v>
+      </c>
+      <c r="C27">
         <v>1083000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>819000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>793000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>814000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>803000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>820000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>810000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>750000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>674000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>693000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>724000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>696000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>809000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>843000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>851000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>776000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>763000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>812000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>640000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>564000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>542000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>566000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>578000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>504000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>511000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>543000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>388000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>343000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>329000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>351000000.0</v>
       </c>
       <c r="AF27">
         <v>351000000.0</v>
       </c>
       <c r="AG27">
+        <v>351000000.0</v>
+      </c>
+      <c r="AH27">
         <v>252000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>237682000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>251277000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>256485000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>251569000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>244387000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>204751000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>182310000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>188919000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>158972000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>144317000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>147779000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>142560000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>151802000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>139460000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>142411000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>131092000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>136539000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>141536000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>110476000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>114729000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>107555000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>105112000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>85417000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>81266000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>70100000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>57006000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>54594000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>47558000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>41714000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>25632000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>26615000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>26468000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>20407000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>5101000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-5101000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-2921000000.0</v>
+      </c>
+      <c r="C28">
         <v>1588000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4244000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2503000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2920000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-73000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1446000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5802000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2108000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-946000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1765000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2050000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2716000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2221000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1678000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>136000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>201000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>203000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-970000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8440000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>165000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>176000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>368000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>441000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>209000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>125000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-183000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>207000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-386000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>182000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>589000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1625000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19329000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>134254000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>117278000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-49636000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>260043000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>81849000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>616633000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>39173000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>84964000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>131678000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>73592000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-157586000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-104305000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>19893000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-6919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-219150000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>56936000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>92348000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>325309000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1123641000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>124483000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>71979000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>41047000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>97036000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>12472000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>15001000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>20419000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>27958000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10710000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-96428000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>54906000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>44886000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>577655000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23562000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>18568000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>17368000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14350000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>24015000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>34368000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>24178000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>24088000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>29878000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>24318000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>14429000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>13650000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>14872000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8553000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>7952000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5933000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2057000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5095000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2735000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3457000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>109000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>113736000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1548000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1099000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>1032000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>6701000000.0</v>
+      </c>
+      <c r="C29">
         <v>5464000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2316000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>740000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6476000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3970000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1983000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>892000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6247000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3403000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1532000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>808000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4491000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2788000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>313000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>334000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3676000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1982000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>404000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>386000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3228000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2174000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>339000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>429000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1859000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1632000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>298000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>436000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1965000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1331000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>143000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>458000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1466000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1051320000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>125792000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>331269000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1229584000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>706146000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>154312000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>250678000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1051062000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>459410000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>117907000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>304411000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>730857000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>332223000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>122511000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>245893000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>473087000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>271238000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>137859000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>183183000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>283189000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>281573000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>105915000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>136197000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>213212000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>240347000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>128709000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>82933000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>139518000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>165762000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>74040000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>76096000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>143183000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>91560000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>35520000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>45855000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>97976000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>75529000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>17121000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>53075000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>83832000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>80793000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>51998000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>34654000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>36830000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>38159000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>30627000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>30022000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>12416000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>39340000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>24571000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>14072000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>17910000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>21128000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>13150000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>14935000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>6659000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>21781000.0</v>
       </c>
-      <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
-      <c r="CP29">
+      <c r="CP29"/>
+      <c r="CQ29">
         <v>5213000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-2183000000.0</v>
+      </c>
+      <c r="C30">
         <v>-8707000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>519000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1165000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1567000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2936000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-217000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2641000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2651000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-468000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-54000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1152000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>347000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>312000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>533000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-377000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2457000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1459000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-976000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11054000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1047000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>94000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1035000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2593000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-437000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1465000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-852000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-726000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-378000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-545000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4661000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>276000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-583882000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-135274000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-523631000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-767715000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-497847000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-193784000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1542432000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-450278000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-605232000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-112746000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-233777000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-536123000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-145248000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-56266000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-286476000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-210370000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-193437000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-163522000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1855320000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-219276000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-178318000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-657899000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>372286000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-474987000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-157336000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-89788000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-321928000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>79362000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-382773000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>244989000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-415364000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-509406000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>95003000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-59832000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-157721000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-256066000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>10708000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-85914000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-38154000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-7637000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>13902000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-42603000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-23839000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-50169000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-35444000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-125294000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-16969000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9111000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-32893000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>35766000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-34912000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-15766000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-11232000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-51774000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-73085000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-13108000.0</v>
       </c>
-      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>