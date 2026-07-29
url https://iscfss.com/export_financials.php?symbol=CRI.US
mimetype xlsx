--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2104,52 +2104,56 @@
       </c>
       <c r="W15">
         <v>300000.0</v>
       </c>
       <c r="X15">
         <v>300000.0</v>
       </c>
       <c r="Y15">
         <v>200000.0</v>
       </c>
       <c r="Z15">
         <v>100000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15">
         <v>60000000.0</v>
       </c>
       <c r="AC15">
         <v>60000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>25994000.0</v>
+      </c>
+      <c r="C16">
+        <v>25043000.0</v>
+      </c>
       <c r="D16">
         <v>25162000.0</v>
       </c>
       <c r="E16">
         <v>29293000.0</v>
       </c>
       <c r="F16">
         <v>27992000.0</v>
       </c>
       <c r="G16">
         <v>24255000.0</v>
       </c>
       <c r="H16">
         <v>74370000.0</v>
       </c>
       <c r="I16">
         <v>22235000.0</v>
       </c>
       <c r="J16">
         <v>19300000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>34080000.0</v>
       </c>
@@ -3759,54 +3763,54 @@
       </c>
       <c r="X39">
         <v>15670000.0</v>
       </c>
       <c r="Y39">
         <v>14924000.0</v>
       </c>
       <c r="Z39">
         <v>15831000.0</v>
       </c>
       <c r="AA39">
         <v>14528000.0</v>
       </c>
       <c r="AB39">
         <v>15139000.0</v>
       </c>
       <c r="AC39">
         <v>15158000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>133809000.0</v>
+        <v>107815000.0</v>
       </c>
       <c r="C40">
-        <v>101777000.0</v>
+        <v>76734000.0</v>
       </c>
       <c r="D40">
         <v>83576000.0</v>
       </c>
       <c r="E40">
         <v>65217000.0</v>
       </c>
       <c r="F40">
         <v>121724000.0</v>
       </c>
       <c r="G40">
         <v>78921000.0</v>
       </c>
       <c r="H40">
         <v>33992000.0</v>
       </c>
       <c r="I40">
         <v>128345000.0</v>
       </c>
       <c r="J40">
         <v>127210000.0</v>
       </c>
       <c r="K40">
         <v>119177000.0</v>
       </c>
@@ -8918,62 +8922,68 @@
       </c>
       <c r="CV15">
         <v>60000000.0</v>
       </c>
       <c r="CW15">
         <v>60000000.0</v>
       </c>
       <c r="CX15">
         <v>60000000.0</v>
       </c>
       <c r="CY15">
         <v>60000000.0</v>
       </c>
       <c r="CZ15">
         <v>60000000.0</v>
       </c>
       <c r="DA15">
         <v>60000000.0</v>
       </c>
       <c r="DB15"/>
     </row>
     <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>25337000.0</v>
+      </c>
+      <c r="C16">
+        <v>25994000.0</v>
+      </c>
       <c r="D16">
         <v>25318000.0</v>
       </c>
       <c r="E16">
         <v>24998000.0</v>
       </c>
       <c r="F16">
         <v>24275000.0</v>
       </c>
-      <c r="G16"/>
+      <c r="G16">
+        <v>25043000.0</v>
+      </c>
       <c r="H16">
         <v>24638000.0</v>
       </c>
       <c r="I16">
         <v>24484000.0</v>
       </c>
       <c r="J16">
         <v>24405000.0</v>
       </c>
       <c r="K16">
         <v>29231000.0</v>
       </c>
       <c r="L16">
         <v>28717000.0</v>
       </c>
       <c r="M16">
         <v>28276000.0</v>
       </c>
       <c r="N16">
         <v>28385000.0</v>
       </c>
       <c r="O16">
         <v>29293000.0</v>
       </c>
       <c r="P16">
@@ -11571,51 +11581,51 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>155391000.0</v>
+        <v>722878000.0</v>
       </c>
       <c r="C28">
         <v>725047000.0</v>
       </c>
       <c r="D28">
         <v>994235000.0</v>
       </c>
       <c r="E28">
         <v>786154000.0</v>
       </c>
       <c r="F28">
         <v>801718000.0</v>
       </c>
       <c r="G28">
         <v>717268000.0</v>
       </c>
       <c r="H28">
         <v>938147000.0</v>
       </c>
       <c r="I28">
         <v>746616000.0</v>
       </c>
       <c r="J28">
         <v>807533000.0</v>
       </c>
@@ -13533,60 +13543,60 @@
       <c r="CV35">
         <v>200476000.0</v>
       </c>
       <c r="CW35">
         <v>201363000.0</v>
       </c>
       <c r="CX35">
         <v>205285000.0</v>
       </c>
       <c r="CY35">
         <v>219705000.0</v>
       </c>
       <c r="CZ35">
         <v>208403000.0</v>
       </c>
       <c r="DA35">
         <v>208867000.0</v>
       </c>
       <c r="DB35"/>
     </row>
     <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>306492000.0</v>
+        <v>18643000.0</v>
       </c>
       <c r="C36">
         <v>18803000.0</v>
       </c>
       <c r="D36">
-        <v>37015000.0</v>
+        <v>16015000.0</v>
       </c>
       <c r="E36">
-        <v>38204000.0</v>
+        <v>18204000.0</v>
       </c>
       <c r="F36">
         <v>16257000.0</v>
       </c>
       <c r="G36">
         <v>14480000.0</v>
       </c>
       <c r="H36">
         <v>-35430000.0</v>
       </c>
       <c r="I36">
         <v>-37575000.0</v>
       </c>
       <c r="J36">
         <v>-36221000.0</v>
       </c>
       <c r="K36">
         <v>12591000.0</v>
       </c>
       <c r="L36">
         <v>12810999.0</v>
       </c>
       <c r="M36">
         <v>11825000.0</v>
       </c>
@@ -14629,66 +14639,66 @@
       <c r="CV39">
         <v>13017000.0</v>
       </c>
       <c r="CW39">
         <v>14528000.0</v>
       </c>
       <c r="CX39">
         <v>15508000.0</v>
       </c>
       <c r="CY39">
         <v>15022000.0</v>
       </c>
       <c r="CZ39">
         <v>13923000.0</v>
       </c>
       <c r="DA39">
         <v>15139000.0</v>
       </c>
       <c r="DB39"/>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>111349000.0</v>
+        <v>86012000.0</v>
       </c>
       <c r="C40">
-        <v>133809000.0</v>
+        <v>107815000.0</v>
       </c>
       <c r="D40">
         <v>67632000.0</v>
       </c>
       <c r="E40">
         <v>59975000.0</v>
       </c>
       <c r="F40">
         <v>43029000.0</v>
       </c>
       <c r="G40">
-        <v>101777000.0</v>
+        <v>76734000.0</v>
       </c>
       <c r="H40">
         <v>41721000.0</v>
       </c>
       <c r="I40">
         <v>52740000.0</v>
       </c>
       <c r="J40">
         <v>44444000.0</v>
       </c>
       <c r="K40">
         <v>79507000.0</v>
       </c>
       <c r="L40">
         <v>57530000.0</v>
       </c>
       <c r="M40">
         <v>58013999.0</v>
       </c>
       <c r="N40">
         <v>50587000.0</v>
       </c>
       <c r="O40">
         <v>65217000.0</v>
       </c>
@@ -17379,51 +17389,51 @@
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
     </row>
     <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>628826000.0</v>
+        <v>1196313000.0</v>
       </c>
       <c r="C51">
         <v>1212122000.0</v>
       </c>
       <c r="D51">
         <v>1178425000.0</v>
       </c>
       <c r="E51">
         <v>1124337000.0</v>
       </c>
       <c r="F51">
         <v>1122512000.0</v>
       </c>
       <c r="G51">
         <v>1130194000.0</v>
       </c>
       <c r="H51">
         <v>1113683000.0</v>
       </c>
       <c r="I51">
         <v>1063262000.0</v>
       </c>
       <c r="J51">
         <v>1075108000.0</v>
       </c>
@@ -23810,51 +23820,51 @@
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5">
-        <v>23824000.0</v>
+        <v>31613000.0</v>
       </c>
       <c r="C5">
         <v>87326000.0</v>
       </c>
       <c r="D5">
         <v>22007000.0</v>
       </c>
       <c r="E5">
         <v>9560000.0</v>
       </c>
       <c r="F5">
         <v>29168000.0</v>
       </c>
       <c r="G5">
         <v>83945000.0</v>
       </c>
       <c r="H5">
         <v>78111000.0</v>
       </c>
       <c r="I5">
         <v>42234000.0</v>
       </c>
       <c r="J5">
         <v>57850000.0</v>
       </c>
@@ -24130,51 +24140,51 @@
       </c>
       <c r="CW5">
         <v>12654000.0</v>
       </c>
       <c r="CX5">
         <v>17857000.0</v>
       </c>
       <c r="CY5">
         <v>4292000.0</v>
       </c>
       <c r="CZ5">
         <v>5718000.0</v>
       </c>
       <c r="DA5">
         <v>-224000.0</v>
       </c>
       <c r="DB5">
         <v>4932000.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
-        <v>37449000.0</v>
+        <v>45238000.0</v>
       </c>
       <c r="C6">
         <v>102011000.0</v>
       </c>
       <c r="D6">
         <v>35807000.0</v>
       </c>
       <c r="E6">
         <v>23119000.0</v>
       </c>
       <c r="F6">
         <v>42422000.0</v>
       </c>
       <c r="G6">
         <v>98200000.0</v>
       </c>
       <c r="H6">
         <v>92538000.0</v>
       </c>
       <c r="I6">
         <v>56644000.0</v>
       </c>
       <c r="J6">
         <v>72684000.0</v>
       </c>
@@ -32914,51 +32924,51 @@
       </c>
       <c r="X22">
         <v>23278000.0</v>
       </c>
       <c r="Y22">
         <v>19253000.0</v>
       </c>
       <c r="Z22">
         <v>3490000.0</v>
       </c>
       <c r="AA22">
         <v>12653000.0</v>
       </c>
       <c r="AB22">
         <v>-3800000.0</v>
       </c>
       <c r="AC22">
         <v>3510000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>219</v>
       </c>
       <c r="B23">
-        <v>-4886000.0</v>
+        <v>-12081000.0</v>
       </c>
       <c r="C23">
         <v>-8112000.0</v>
       </c>
       <c r="D23">
         <v>-606000.0</v>
       </c>
       <c r="E23">
         <v>-21490000.0</v>
       </c>
       <c r="F23">
         <v>6753000.0</v>
       </c>
       <c r="G23">
         <v>-3642000.0</v>
       </c>
       <c r="H23">
         <v>-883000.0</v>
       </c>
       <c r="I23">
         <v>2799000.0</v>
       </c>
       <c r="J23">
         <v>566000.0</v>
       </c>
@@ -33175,51 +33185,51 @@
       </c>
       <c r="X25">
         <v>10018000.0</v>
       </c>
       <c r="Y25">
         <v>909000.0</v>
       </c>
       <c r="Z25">
         <v>2798000.0</v>
       </c>
       <c r="AA25">
         <v>-21000.0</v>
       </c>
       <c r="AB25">
         <v>4049000.0</v>
       </c>
       <c r="AC25">
         <v>387000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>222</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-4516000.0</v>
       </c>
       <c r="C26">
         <v>-50526000.0</v>
       </c>
       <c r="D26">
         <v>-100034000.0</v>
       </c>
       <c r="E26">
         <v>-299667000.0</v>
       </c>
       <c r="F26">
         <v>-299339000.0</v>
       </c>
       <c r="G26">
         <v>-45255000.0</v>
       </c>
       <c r="H26">
         <v>-196910000.0</v>
       </c>
       <c r="I26">
         <v>-193028000.0</v>
       </c>
       <c r="J26">
         <v>-188762000.0</v>
       </c>
@@ -35340,51 +35350,51 @@
       </c>
       <c r="DA6">
         <v>-1498000.0</v>
       </c>
     </row>
     <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>204</v>
       </c>
       <c r="B7">
         <v>-30111000.0</v>
       </c>
       <c r="C7">
         <v>185693000.0</v>
       </c>
       <c r="D7">
         <v>-170753000.0</v>
       </c>
       <c r="E7">
         <v>22268000.0</v>
       </c>
       <c r="F7">
         <v>-94484000.0</v>
       </c>
       <c r="G7">
-        <v>173105000.0</v>
+        <v>201389000.0</v>
       </c>
       <c r="H7">
         <v>-164941000.0</v>
       </c>
       <c r="I7">
         <v>67916000.0</v>
       </c>
       <c r="J7">
         <v>-92779000.0</v>
       </c>
       <c r="K7">
         <v>208589000.0</v>
       </c>
       <c r="L7">
         <v>-88395000.0</v>
       </c>
       <c r="M7">
         <v>121426000.0</v>
       </c>
       <c r="N7">
         <v>-15876000.0</v>
       </c>
       <c r="O7">
         <v>209658000.0</v>
       </c>
@@ -37071,51 +37081,51 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
     </row>
     <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>211</v>
       </c>
       <c r="B14">
         <v>13625000.0</v>
       </c>
       <c r="C14">
         <v>14685000.0</v>
       </c>
       <c r="D14">
         <v>13765000.0</v>
       </c>
       <c r="E14">
         <v>13559000.0</v>
       </c>
       <c r="F14">
         <v>13254000.0</v>
       </c>
       <c r="G14">
-        <v>14667000.0</v>
+        <v>14255000.0</v>
       </c>
       <c r="H14">
         <v>14427000.0</v>
       </c>
       <c r="I14">
         <v>14410000.0</v>
       </c>
       <c r="J14">
         <v>14834000.0</v>
       </c>
       <c r="K14">
         <v>15570000.0</v>
       </c>
       <c r="L14">
         <v>16037000.0</v>
       </c>
       <c r="M14">
         <v>16794000.0</v>
       </c>
       <c r="N14">
         <v>15738000.0</v>
       </c>
       <c r="O14">
         <v>16500000.0</v>
       </c>
@@ -39804,51 +39814,51 @@
       </c>
       <c r="DA24">
         <v>89000.0</v>
       </c>
     </row>
     <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
         <v>5315000.0</v>
       </c>
       <c r="C25">
         <v>-6492000.0</v>
       </c>
       <c r="D25">
         <v>16367000.0</v>
       </c>
       <c r="E25">
         <v>1868000.0</v>
       </c>
       <c r="F25">
         <v>722000.0</v>
       </c>
       <c r="G25">
-        <v>34314000.0</v>
+        <v>19280000.0</v>
       </c>
       <c r="H25">
         <v>7873000.0</v>
       </c>
       <c r="I25">
         <v>2815000.0</v>
       </c>
       <c r="J25">
         <v>2380000.0</v>
       </c>
       <c r="K25">
         <v>-10152000.0</v>
       </c>
       <c r="L25">
         <v>4074000.0</v>
       </c>
       <c r="M25">
         <v>-926000.0</v>
       </c>
       <c r="N25">
         <v>-3035000.0</v>
       </c>
       <c r="O25">
         <v>9715000.0</v>
       </c>
@@ -40101,56 +40111,58 @@
         <v>881000.0</v>
       </c>
       <c r="CV25">
         <v>-2510000.0</v>
       </c>
       <c r="CW25">
         <v>-19068000.0</v>
       </c>
       <c r="CX25">
         <v>11762000.0</v>
       </c>
       <c r="CY25">
         <v>1640000.0</v>
       </c>
       <c r="CZ25">
         <v>5645000.0</v>
       </c>
       <c r="DA25">
         <v>343000.0</v>
       </c>
     </row>
     <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>222</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-3012000.0</v>
+      </c>
       <c r="C26">
         <v>4332000.0</v>
       </c>
       <c r="D26">
-        <v>0.0</v>
+        <v>-157000.0</v>
       </c>
       <c r="E26">
         <v>-110000.0</v>
       </c>
       <c r="F26">
         <v>-4222000.0</v>
       </c>
       <c r="G26">
         <v>-10000.0</v>
       </c>
       <c r="H26">
         <v>-16748000.0</v>
       </c>
       <c r="I26">
         <v>-24779000.0</v>
       </c>
       <c r="J26">
         <v>-8999000.0</v>
       </c>
       <c r="K26">
         <v>-32542000.0</v>
       </c>
       <c r="L26">
         <v>-27570000.0</v>
       </c>