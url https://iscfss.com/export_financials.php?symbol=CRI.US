--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5414,699 +5417,705 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
       </c>
-      <c r="DB1" t="s">
-        <v>167</v>
+      <c r="DC1" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>323644000.0</v>
+      </c>
+      <c r="C2">
         <v>188692000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>235700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>240235000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>306399000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>199056000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>248200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>273909000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>313796000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>191406000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>242149000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>222210000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>281333000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>180181000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>264077999.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>318026000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>408006000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>284034000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>407044000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>388726000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>356826000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>334831000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>472140000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>473473000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>458075000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>187199000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>183641000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>205782000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>232869000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>108221000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>199076000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>185285000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>216931000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>116310000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>182114000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>193878000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>217340000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>101386000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>158432000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>155223000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>190366000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>90387000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>157648000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>173594000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>145809000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>94129000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>150243000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>117329000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>164199000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>103439000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>164010000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>158600000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>199588000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>97884000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>149625000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>115005000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>120922000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>67610000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>102804000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>83491000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>119428000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>53077000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>116481000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>94440000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>121047000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>40689000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>97546000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>68009000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>109944000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>42915000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>79011000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>58624000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>73822000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>30097000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>56589000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>69971000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>85872000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>41605000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>70878000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>44395000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>57074000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>24511000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>63735000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>46810000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>35073000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18111000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26453000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>42371000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>50428000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>25372000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>30436000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>32991000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>34253000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>34700000.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>22494000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18765000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>18807000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>18789000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>19223000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>22873000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>24406000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>20842000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>19532000.0</v>
       </c>
-      <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6171,52 +6180,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6281,370 +6291,372 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-27349000.0</v>
+      </c>
+      <c r="C5">
         <v>-26740000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-24361000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-28107000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-32817000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43066000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-43678000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-32361000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-32814000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-25667000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23915000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-29142000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-24963000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-30412000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-34338000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-40574999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-32203000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-26115000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-28897000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-32689000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-27262999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31534000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-32759999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41402000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-45045000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-48626000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-35634000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-38908000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-36561000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-39428000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-40839000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-32318000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-35532000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-30855000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-29093000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-26496000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-30653000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-33793000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-34740000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-31889000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-30533000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-31081000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-36367000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-33480000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-29275000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-29031000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-23037000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13627000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-10050000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-12842000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10082000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-13531000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-15207000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-12670000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-11205000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9134000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-11427000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-10087000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-11282000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-6911000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1890000.0</v>
       </c>
       <c r="BK5">
         <v>-1890000.0</v>
       </c>
       <c r="BL5">
+        <v>-1890000.0</v>
+      </c>
+      <c r="BM5">
         <v>-3378000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3603000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3900000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4066000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-6755000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-6914000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-7058000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-7318000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2324000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1791000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>392000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2671000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3965000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>5187000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>4827000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5301000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1350000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3215000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2395000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1395000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1621000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2040000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-86000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-95000.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6700,184 +6712,187 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>628826000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>644949000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>679687000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>625806000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>624184000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>632067000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>615753000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>565527000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>577565000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>584179000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>563145000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>558278000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>556362000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>564173000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>585678000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>543027000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>566316000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>589398000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>617999000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>643151000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>689992000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>739649000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>759463000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>783728000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>808675000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>824600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>850241000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>843369000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>844213000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6909,116 +6924,117 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>369000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365000.0</v>
       </c>
       <c r="E8">
         <v>365000.0</v>
       </c>
       <c r="F8">
+        <v>365000.0</v>
+      </c>
+      <c r="G8">
         <v>362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360000.0</v>
       </c>
       <c r="H8">
         <v>360000.0</v>
       </c>
       <c r="I8">
+        <v>360000.0</v>
+      </c>
+      <c r="J8">
         <v>363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366000.0</v>
       </c>
       <c r="K8">
         <v>366000.0</v>
       </c>
       <c r="L8">
+        <v>366000.0</v>
+      </c>
+      <c r="M8">
         <v>370000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>374000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>378000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>377000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>385000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>393000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>406000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>411000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>429000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>440000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7059,598 +7075,603 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>19584000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18029000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14460000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9385000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3856000.0</v>
       </c>
-      <c r="H9">
-[...2 lines deleted...]
-      <c r="I9"/>
+      <c r="I9">
+        <v>0.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
         <v>0.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
+        <v>0.0</v>
+      </c>
+      <c r="V9">
         <v>31521000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>21904000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17752000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9258000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5539000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>11420000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4332000.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>238167000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>248032000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>250276000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>244861000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>240427000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>235198000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>231738000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>228061000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>218857000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>211531000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>210600000.0</v>
       </c>
-      <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9">
         <v>256048000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>653571000.0</v>
+      </c>
+      <c r="C10">
         <v>473435000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>487075000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>184190000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>338183000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>320794000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>412926000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>175536000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>316646000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>267575000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>351213000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>169106000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>174503000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>157685000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>211748000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>121649000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>231339000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>702266000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>984294000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>943025000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1120901000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1053690000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1102323000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>831175000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1000581000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>759100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>214311000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>153936000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>118458000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>160149000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>170077000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>123898000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>183202000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>180256000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>178494000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>105370000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>173564000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>154278000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>299358000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>140626000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>205080000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>395141000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>381209000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>288260000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>244301000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>377400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>340638000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>133646000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>207920000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>277236000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>286546000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>201819000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>312132000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>397563000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>382236000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>254321000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>237629000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>300535000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>233494000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>81634000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>86725000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>248871000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>247382000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>182329000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>245013000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>365865000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>335041000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>214339000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>173812000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>186834000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>162349000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>59660000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>45223000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>65546000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>49012000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9254000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>19848000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>41750000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>68545000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>29956000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>41624000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>59662000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>84276000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>20743000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15376000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>36548000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>33265000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12004000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>13176000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>38156000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>36061000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7055000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5000000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>35600000.0</v>
       </c>
-      <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>24692000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3108000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3699000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3697000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6025000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3145000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7296000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3415000.0</v>
       </c>
-      <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>487075000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>184190000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>338183000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>320794000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>412926000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>175536000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>169106000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>174503000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>157685000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>211748000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>121649000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>231339000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>702266000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>984294000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>943025000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1120901000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7691,1530 +7712,1544 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>653571000.0</v>
+      </c>
+      <c r="C12">
         <v>473435000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>487075000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>184190000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>338183000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>320794000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>412926000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>175536000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>316646000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>267575000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>351213000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>169106000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>174503000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>157685000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>211748000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>121649000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>231339000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>702266000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>984294000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>943025000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1120901000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1053690000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1102323000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>831175000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1000581000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>759100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>214311000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>153936000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>118458000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>160149000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>170077000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>123898000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>183202000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>180256000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>178494000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>105370000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>173564000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>154278000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>299358000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>140626000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>205080000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>395141000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>381209000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>288260000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>244301000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>377400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>340638000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>133646000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>207920000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>277236000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>286546000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>201819000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>312132000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>397563000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>382236000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>254321000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>237629000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>300535000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>233494000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>81634000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>86725000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>248871000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>247382000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>182329000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>245013000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>365865000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>335041000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>214339000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>173812000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>186834000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>162349000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>59660000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>45223000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>65546000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>49012000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9254000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>19848000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>41750000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>68545000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>29956000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>41624000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>59662000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>84276000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>29173000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>15376000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>36548000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>33265000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>12004000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>13176000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>38156000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>36061000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7055000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>35600000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>3108000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3699000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3697000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6025000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3145000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7296000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3415000.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>367000.0</v>
+      </c>
+      <c r="C13">
         <v>369000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365000.0</v>
       </c>
       <c r="E13">
         <v>365000.0</v>
       </c>
       <c r="F13">
+        <v>365000.0</v>
+      </c>
+      <c r="G13">
         <v>362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360000.0</v>
       </c>
       <c r="H13">
         <v>360000.0</v>
       </c>
       <c r="I13">
+        <v>360000.0</v>
+      </c>
+      <c r="J13">
         <v>363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366000.0</v>
       </c>
       <c r="K13">
         <v>366000.0</v>
       </c>
       <c r="L13">
+        <v>366000.0</v>
+      </c>
+      <c r="M13">
         <v>370000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>374000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>378000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>377000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>385000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>393000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>406000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>411000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000.0</v>
       </c>
       <c r="V13">
         <v>440000.0</v>
       </c>
       <c r="W13">
+        <v>440000.0</v>
+      </c>
+      <c r="X13">
         <v>438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="Y13">
         <v>436000.0</v>
       </c>
       <c r="Z13">
         <v>436000.0</v>
       </c>
       <c r="AA13">
+        <v>436000.0</v>
+      </c>
+      <c r="AB13">
         <v>440000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>443000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>449000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>454000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>456000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>460000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>466000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>471000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>472000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>474000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>480000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>485000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>489000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>496000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>502000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>512000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>518000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>521000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>523000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>526000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>527000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>530000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>533000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>545000.0</v>
       </c>
       <c r="AZ13">
         <v>545000.0</v>
       </c>
       <c r="BA13">
-        <v>594000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="BB13">
         <v>594000.0</v>
       </c>
       <c r="BC13">
+        <v>594000.0</v>
+      </c>
+      <c r="BD13">
         <v>591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000.0</v>
       </c>
       <c r="BE13">
         <v>590000.0</v>
       </c>
       <c r="BF13">
+        <v>590000.0</v>
+      </c>
+      <c r="BG13">
         <v>589000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>586000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>585000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>581000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>578000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>575000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>594000.0</v>
       </c>
       <c r="BN13">
         <v>594000.0</v>
       </c>
       <c r="BO13">
+        <v>594000.0</v>
+      </c>
+      <c r="BP13">
         <v>581000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>580000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>568000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>567000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>563000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>565000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>564000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>570000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>576000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>579000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>582000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>578000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582000.0</v>
       </c>
       <c r="CC13">
         <v>582000.0</v>
       </c>
       <c r="CD13">
+        <v>582000.0</v>
+      </c>
+      <c r="CE13">
         <v>290000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>289000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>288000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>287000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>285000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>284000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>283000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="CM13">
         <v>280000.0</v>
       </c>
       <c r="CN13">
-        <v>226000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="CO13">
         <v>226000.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CP13">
+        <v>226000.0</v>
+      </c>
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>200000.0</v>
       </c>
-      <c r="CR13"/>
-      <c r="CS13">
+      <c r="CS13"/>
+      <c r="CT13">
         <v>56000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="CV13">
         <v>60000000.0</v>
       </c>
       <c r="CW13">
         <v>60000000.0</v>
       </c>
       <c r="CX13">
         <v>60000000.0</v>
       </c>
       <c r="CY13">
         <v>60000000.0</v>
       </c>
       <c r="CZ13">
         <v>60000000.0</v>
       </c>
       <c r="DA13">
         <v>60000000.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DB13">
+        <v>60000000.0</v>
+      </c>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>35443858.0</v>
       </c>
       <c r="C14">
         <v>35443858.0</v>
       </c>
       <c r="D14">
         <v>35443858.0</v>
       </c>
       <c r="E14">
+        <v>35443858.0</v>
+      </c>
+      <c r="F14">
         <v>35409988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35301750.0</v>
       </c>
       <c r="G14">
         <v>35301750.0</v>
       </c>
       <c r="H14">
         <v>35301750.0</v>
       </c>
       <c r="I14">
+        <v>35301750.0</v>
+      </c>
+      <c r="J14">
         <v>35688890.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35864583.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>35995534.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36442284.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36824617.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37112590.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37464067.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38245373.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39373987.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40348332.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>41472034.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>43416046.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>43615411.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43499942.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>43370744.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>43350630.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>43310051.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>43355635.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>44006948.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>44432039.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>45038377.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>45371035.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>45785852.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>46480322.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>46946638.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>47391415.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>47459305.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>47844399.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>48414344.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>48877686.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>49246600.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>49986751.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>50612682.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>51644090.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>51920522.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>52248338.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>52546402.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>52614601.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>52610033.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>52826964.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>53291186.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>53673781.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>54293904.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>57440145.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>59156180.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>59345208.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>59200000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>59150127.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>59047518.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>58840718.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>58300000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>59394828.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>57540909.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>57886011.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>57800000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>59827711.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>59675000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>60316901.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>56825229.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>58560130.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>59626316.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>57749815.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>56015725.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>57963941.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>58163705.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>59306222.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>57745717.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>59975130.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>57838075.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>61210621.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>61400000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>61094141.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>61183491.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>61135278.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>60900000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>60932056.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>60643410.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>60362220.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>60200000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>59804274.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>59780326.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>59672358.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>45129712.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>48472510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48168366.0</v>
       </c>
       <c r="CP14">
         <v>48168366.0</v>
       </c>
       <c r="CQ14">
+        <v>48168366.0</v>
+      </c>
+      <c r="CR14">
         <v>47500000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>47300000.0</v>
       </c>
-      <c r="CS14"/>
       <c r="CT14"/>
-      <c r="CU14">
-[...1 lines deleted...]
-      </c>
+      <c r="CU14"/>
       <c r="CV14">
         <v>48472510.0</v>
       </c>
       <c r="CW14">
+        <v>48472510.0</v>
+      </c>
+      <c r="CX14">
         <v>45129712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48472510.0</v>
       </c>
       <c r="CY14">
         <v>48472510.0</v>
       </c>
       <c r="CZ14">
         <v>48472510.0</v>
       </c>
       <c r="DA14">
+        <v>48472510.0</v>
+      </c>
+      <c r="DB14">
         <v>45129712.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>48472510.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>374000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>378000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>377000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>385000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>393000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>406000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>411000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000.0</v>
       </c>
       <c r="V15">
         <v>440000.0</v>
       </c>
       <c r="W15">
+        <v>440000.0</v>
+      </c>
+      <c r="X15">
         <v>438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="Y15">
         <v>436000.0</v>
       </c>
       <c r="Z15">
         <v>436000.0</v>
       </c>
       <c r="AA15">
+        <v>436000.0</v>
+      </c>
+      <c r="AB15">
         <v>440000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>443000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>449000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>454000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>456000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>460000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>466000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>471000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AL15">
         <v>500000.0</v>
       </c>
       <c r="AM15">
+        <v>500000.0</v>
+      </c>
+      <c r="AN15">
         <v>489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AO15">
         <v>500000.0</v>
       </c>
       <c r="AP15">
         <v>500000.0</v>
       </c>
       <c r="AQ15">
         <v>500000.0</v>
       </c>
       <c r="AR15">
         <v>500000.0</v>
       </c>
       <c r="AS15">
         <v>500000.0</v>
       </c>
       <c r="AT15">
         <v>500000.0</v>
       </c>
       <c r="AU15">
         <v>500000.0</v>
       </c>
       <c r="AV15">
         <v>500000.0</v>
       </c>
       <c r="AW15">
         <v>500000.0</v>
       </c>
       <c r="AX15">
         <v>500000.0</v>
       </c>
       <c r="AY15">
         <v>500000.0</v>
       </c>
       <c r="AZ15">
         <v>500000.0</v>
       </c>
       <c r="BA15">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="BB15">
         <v>600000.0</v>
       </c>
       <c r="BC15">
         <v>600000.0</v>
       </c>
       <c r="BD15">
         <v>600000.0</v>
       </c>
       <c r="BE15">
+        <v>600000.0</v>
+      </c>
+      <c r="BF15">
         <v>590000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>589000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="BI15">
         <v>600000.0</v>
       </c>
       <c r="BJ15">
         <v>600000.0</v>
       </c>
       <c r="BK15">
         <v>600000.0</v>
       </c>
       <c r="BL15">
         <v>600000.0</v>
       </c>
       <c r="BM15">
         <v>600000.0</v>
       </c>
       <c r="BN15">
         <v>600000.0</v>
       </c>
       <c r="BO15">
         <v>600000.0</v>
       </c>
       <c r="BP15">
         <v>600000.0</v>
       </c>
       <c r="BQ15">
         <v>600000.0</v>
       </c>
       <c r="BR15">
         <v>600000.0</v>
       </c>
       <c r="BS15">
         <v>600000.0</v>
       </c>
       <c r="BT15">
         <v>600000.0</v>
       </c>
       <c r="BU15">
         <v>600000.0</v>
       </c>
       <c r="BV15">
         <v>600000.0</v>
       </c>
       <c r="BW15">
         <v>600000.0</v>
       </c>
       <c r="BX15">
         <v>600000.0</v>
       </c>
       <c r="BY15">
+        <v>600000.0</v>
+      </c>
+      <c r="BZ15">
         <v>582000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>578000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>600000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>582000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>600000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>300000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CG15">
         <v>300000.0</v>
       </c>
       <c r="CH15">
         <v>300000.0</v>
       </c>
       <c r="CI15">
+        <v>300000.0</v>
+      </c>
+      <c r="CJ15">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CK15">
         <v>300000.0</v>
       </c>
       <c r="CL15">
         <v>300000.0</v>
       </c>
       <c r="CM15">
         <v>300000.0</v>
       </c>
       <c r="CN15">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="CO15">
         <v>200000.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CP15">
         <v>200000.0</v>
       </c>
-      <c r="CR15"/>
+      <c r="CQ15"/>
+      <c r="CR15">
+        <v>200000.0</v>
+      </c>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
-[...1 lines deleted...]
-      </c>
+      <c r="CU15"/>
       <c r="CV15">
         <v>60000000.0</v>
       </c>
       <c r="CW15">
         <v>60000000.0</v>
       </c>
       <c r="CX15">
         <v>60000000.0</v>
       </c>
       <c r="CY15">
         <v>60000000.0</v>
       </c>
       <c r="CZ15">
         <v>60000000.0</v>
       </c>
       <c r="DA15">
         <v>60000000.0</v>
       </c>
-      <c r="DB15"/>
+      <c r="DB15">
+        <v>60000000.0</v>
+      </c>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>53441000.0</v>
+      </c>
+      <c r="C16">
         <v>25337000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25994000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25318000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24998000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24275000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25043000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24638000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>24484000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>24405000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>29231000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28717000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>28276000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28385000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>29293000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26421000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>27544000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27992000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26339000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23592000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24033000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24255000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22201000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21045000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21975000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>74370000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>78916000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>91190000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>53771000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>87347000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>87888000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>84848000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>133251000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>133552000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>37600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>32816000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31841000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34080000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>34895000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>31871000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>32842000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>36625000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>38569000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36534000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>37343000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>37313000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>33456000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>32948000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>31708000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>35675000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>29984000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>24384000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>23687000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>26667000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>31547000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>25701000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>25726000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>26352000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>33419000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>33444000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>22377000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>18795000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>21818000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>23909000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>24361000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12866000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>10950000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>10692000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>8301000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>8177000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>26825000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9279,264 +9314,266 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>45436000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46090000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>48930000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>45730000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>48450000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>40910000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>52967000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>58150000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>56990000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>52770000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>60160000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>63850000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>65260000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>74370000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>78916000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>91190000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>87347000.0</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>84848000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>130656000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>128838000.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>121536000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>121434000.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
         <v>112453000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>113817000.0</v>
       </c>
-      <c r="BL18">
-[...1 lines deleted...]
-      </c>
       <c r="BM18">
+        <v>0.0</v>
+      </c>
+      <c r="BN18">
         <v>108162000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9601,1856 +9638,1871 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>207795000.0</v>
+      </c>
+      <c r="C20">
         <v>208413000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>208994000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>208351000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>209016000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>207125000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>206875000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>209384000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>209086000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>209733000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>210537000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>209494000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>210517000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>209601000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>209333000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>208454000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>211247000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>212518000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>212023000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>212016000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>213195000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>212271000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>211776000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>209507000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>208573000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>207720000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>229026000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>228235000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>228860000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>228019000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>227101000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>229611000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>228555000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>230008000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>230424000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>234193000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>231709000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>232925000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>176009000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>176956000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>177540000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>177238000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>174874000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>176633000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>178753000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>178859000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>181975000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>184196000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>186173000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>184604000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>186077000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>188006000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>186957000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>188731000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>189749000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>190470000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>188621000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>189696000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>188679000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>186536000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>191050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136570000.0</v>
       </c>
       <c r="BK20">
         <v>136570000.0</v>
       </c>
       <c r="BL20">
         <v>136570000.0</v>
       </c>
       <c r="BM20">
         <v>136570000.0</v>
       </c>
       <c r="BN20">
         <v>136570000.0</v>
       </c>
       <c r="BO20">
         <v>136570000.0</v>
       </c>
       <c r="BP20">
         <v>136570000.0</v>
       </c>
       <c r="BQ20">
         <v>136570000.0</v>
       </c>
       <c r="BR20">
         <v>136570000.0</v>
       </c>
       <c r="BS20">
         <v>136570000.0</v>
       </c>
       <c r="BT20">
         <v>136570000.0</v>
       </c>
       <c r="BU20">
         <v>136570000.0</v>
       </c>
       <c r="BV20">
         <v>136570000.0</v>
       </c>
       <c r="BW20">
         <v>136570000.0</v>
       </c>
       <c r="BX20">
         <v>136570000.0</v>
       </c>
       <c r="BY20">
         <v>136570000.0</v>
       </c>
       <c r="BZ20">
-        <v>279756000.0</v>
+        <v>136570000.0</v>
       </c>
       <c r="CA20">
         <v>279756000.0</v>
       </c>
       <c r="CB20">
         <v>279756000.0</v>
       </c>
       <c r="CC20">
+        <v>279756000.0</v>
+      </c>
+      <c r="CD20">
         <v>283122000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>283394000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>284172000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>287431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139282000.0</v>
       </c>
       <c r="CH20">
         <v>139282000.0</v>
       </c>
       <c r="CI20">
         <v>139282000.0</v>
       </c>
       <c r="CJ20">
         <v>139282000.0</v>
       </c>
       <c r="CK20">
         <v>139282000.0</v>
       </c>
       <c r="CL20">
         <v>139282000.0</v>
       </c>
       <c r="CM20">
         <v>139282000.0</v>
       </c>
       <c r="CN20">
         <v>139282000.0</v>
       </c>
       <c r="CO20">
+        <v>139282000.0</v>
+      </c>
+      <c r="CP20">
         <v>139300000.0</v>
       </c>
-      <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>139300000.0</v>
       </c>
-      <c r="CR20"/>
-      <c r="CS20">
+      <c r="CS20"/>
+      <c r="CT20">
         <v>139349000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>139472000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>26222000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>26414000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>26606000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>26881000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>27073000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>27255000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>27457000.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>18377000.0</v>
+      </c>
+      <c r="C21">
         <v>287849000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>288787000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>289711000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>290631000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>291508000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>291551000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>322493000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>323483000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>324524000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>325424000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>326317000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>327269000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>328132000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>328957000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>338842000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>339766000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>340732000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>341612000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>342548000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>343545000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>344426000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>345403000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>346102000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>346967000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>347865000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>375768000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>376595000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>408392000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>409299000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>410203000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>411279000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>412039000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>412875000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>413547000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>412217000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>400735000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>401379000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>308928000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>308973000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>309017000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>309853000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>310848000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>311842000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>312836000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>314955000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>317297000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>316046000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>318346000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>323967000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>330258000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>336596000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>342883000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>305974000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>306072000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>306172000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>306249000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>306353000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>306434000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>306502000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>306667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305733000.0</v>
       </c>
       <c r="BK21">
         <v>305733000.0</v>
       </c>
       <c r="BL21">
         <v>305733000.0</v>
       </c>
       <c r="BM21">
+        <v>305733000.0</v>
+      </c>
+      <c r="BN21">
         <v>305870000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>306690000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>307510000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>308330000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>309165000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>310079000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>310993000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>305733000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>313820000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>314734000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>317148000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>318062000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>321000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>334064000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>335128000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>336192000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>337255000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>338319000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>339383000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>340447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220233000.0</v>
       </c>
       <c r="CH21">
         <v>220233000.0</v>
       </c>
       <c r="CI21">
         <v>220233000.0</v>
       </c>
       <c r="CJ21">
         <v>220233000.0</v>
       </c>
       <c r="CK21">
+        <v>220233000.0</v>
+      </c>
+      <c r="CL21">
         <v>220858000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>222108000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>223358000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>224608000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>225900000.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>228400000.0</v>
       </c>
-      <c r="CR21"/>
-      <c r="CS21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>370207000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>372830000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>88333000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>88958000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>89583000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>90208000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>90833000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>91458000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>92083000.0</v>
       </c>
-      <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>577737000.0</v>
+      </c>
+      <c r="C22">
         <v>465876000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>544624000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>656149000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>619074000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>474124000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>502332000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>607384000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>599295000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>473362000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>537125000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>620669000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>681573000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>613921000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>744573000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>899326000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>858258000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>679729000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>647742000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>722396000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>619617000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>560683000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>599262000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>646608000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>672205000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>565932000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>593987000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>723242000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>697559000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>519752000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>574226000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>692985000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>663263000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>479344000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>548722000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>609996000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>610423000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>434712000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>487591000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>552726000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>587434000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>376499000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>469934000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>511520000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>544256000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>358014000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>444844000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>519416000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>538233000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>363018000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>417754000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>440446000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>429223000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>284525000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>349530000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>375102000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>377857000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>265691000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>347215000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>385960000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>458114000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>217458000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>298509000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>263782000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>260660000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>143125000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>214000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>223510000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>256151000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>153941000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>203486000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>214359000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>250817000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>174232000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>225494000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>246529000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>231588000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>159574000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>193588000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>199849000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>190524000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>154341000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>188454000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>209895000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>139644000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>106842000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>120792000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>148414000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>148423000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>91189000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>104760000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>118080000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>132900000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>105700000.0</v>
       </c>
-      <c r="CR22"/>
-      <c r="CS22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>98101000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>89069000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>110715000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>94424000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>92435000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>100048000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>105331000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>80801000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>79636000.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>2732360000.0</v>
+      </c>
+      <c r="C23">
         <v>2484155000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2565470000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2469439000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2455552000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2331800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2433167000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2378385000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2355517000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2285518000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2378613000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2319806000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2288471000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2283327000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2439715000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2611567000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2573887000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2961281000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3187998000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3294256000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3315926000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3310473000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3392580000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3281621000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3412634000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3153505000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2753117000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2899580000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2747160000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2679944000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2058858000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2197946000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2083529000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1975206000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2067999000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2104063000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2031859000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1885463000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1946597000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1937705000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1912492000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1912463000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2009113000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1988040000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1889569000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1853186000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1893096000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1806741000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1809162000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1752349000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1812484000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1737557000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1701751000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1597681000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1630109000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1532790000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1425238000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1412064000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1402709000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1331116000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1312818000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1211036000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1257182000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1192085000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1177073000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1196208000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1208599000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1142063000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1098813000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1031518000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1051057000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1012257000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>976534000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>945051000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>974668000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>997602000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>942235000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1060990000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1123191000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1119095000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1075358000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1065899000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1116727000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1122377000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>672253000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>654010000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>672965000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>697821000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>667830000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>638381000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>646102000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>633341000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>643200000.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>643400000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>339321000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>321666000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>327545000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>340565000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>337007000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>314184000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>314944000.0</v>
       </c>
-      <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>567487000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>567173000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>498738000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>498531000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>498328000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>498127000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>497930000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>497735000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>497543000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>497354000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>567168000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>496984000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>576803000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>616624000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>736448000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>616275000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>496104000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>991370000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>990900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>990437000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>989980000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>989530000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>989086000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1232649000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1238822000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>594672000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>769525000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>604377000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>625278000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>593264000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>798020000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>682778000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>617541000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>617306000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>687074000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>661846000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>581621000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>580376000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>580613000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>580678000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>580319000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>584431000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>585278000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>586298000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>586349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586000000.0</v>
       </c>
       <c r="AV24">
         <v>586000000.0</v>
       </c>
       <c r="AW24">
         <v>586000000.0</v>
       </c>
       <c r="AX24">
         <v>586000000.0</v>
       </c>
       <c r="AY24">
         <v>586000000.0</v>
       </c>
       <c r="AZ24">
         <v>586000000.0</v>
       </c>
       <c r="BA24">
-        <v>186000000.0</v>
+        <v>586000000.0</v>
       </c>
       <c r="BB24">
         <v>186000000.0</v>
       </c>
       <c r="BC24">
         <v>186000000.0</v>
       </c>
       <c r="BD24">
         <v>186000000.0</v>
       </c>
       <c r="BE24">
         <v>186000000.0</v>
       </c>
       <c r="BF24">
-        <v>236000000.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="BG24">
         <v>236000000.0</v>
       </c>
       <c r="BH24">
         <v>236000000.0</v>
       </c>
       <c r="BI24">
         <v>236000000.0</v>
       </c>
       <c r="BJ24">
         <v>236000000.0</v>
       </c>
       <c r="BK24">
         <v>236000000.0</v>
       </c>
       <c r="BL24">
+        <v>236000000.0</v>
+      </c>
+      <c r="BM24">
         <v>229709000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>229269000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>330145000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>331020000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>331896000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>332772000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>333648000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>334523000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>335399000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>336275000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>337150000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>338026000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>361378000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>340653000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>341529000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>342405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389915000.0</v>
       </c>
       <c r="CC24">
         <v>389915000.0</v>
       </c>
       <c r="CD24">
+        <v>389915000.0</v>
+      </c>
+      <c r="CE24">
         <v>415720000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>426791000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>464051000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>148911000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>163870000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>183778000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>213788000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>204002000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>204215000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>209377000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>292401000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>290742000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>291276000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>296620000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>297492000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>567173000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>498738000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>498531000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>498328000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>498127000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>497930000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>567168000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>496984000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>576803000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>616624000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>736448000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>616275000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>496104000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>991370000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>990900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>990437000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>989980000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>989530000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>989086000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1232649000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1238822000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>594672000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>769525000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>604377000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>625278000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>593264000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>617306000.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>580376000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>584431000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>586000000.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>586000000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ25"/>
       <c r="BK25">
         <v>236000000.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25">
+      <c r="BL25">
+        <v>236000000.0</v>
+      </c>
+      <c r="BM25"/>
+      <c r="BN25">
         <v>229269000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>19700000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>18200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17300000.0</v>
       </c>
       <c r="AD26">
         <v>17300000.0</v>
       </c>
       <c r="AE26">
+        <v>17300000.0</v>
+      </c>
+      <c r="AF26">
         <v>15700000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>17600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>16900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16700000.0</v>
       </c>
       <c r="AI26">
         <v>16700000.0</v>
       </c>
-      <c r="AJ26"/>
+      <c r="AJ26">
+        <v>16700000.0</v>
+      </c>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>12300000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>8600000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>7600000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
@@ -11465,52 +11517,53 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11575,441 +11628,445 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>531189000.0</v>
+      </c>
+      <c r="C28">
         <v>722878000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>725047000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>994235000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>786154000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>801718000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>717268000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>938147000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>746616000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>807533000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>730320000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>961207000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>880759000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>975480000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>969049000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1200477000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>927963000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>855897000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>582675000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>665874000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>512687000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>626282000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>626856000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>917374000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1015796000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1288397000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1204961000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1465830000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1329288000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1309342000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>423187000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>674122000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>499576000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>437285000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>438812000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>581704000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>488282000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>427343000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>281018000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>439987000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>375598000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>185178000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>203222000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>297018000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>341997000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>208949000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>245362000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>452354000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>378080000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>308764000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>299454000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>384181000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-126132000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-211563000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-196236000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-68321000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-51629000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-64535000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2506000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>154366000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>149275000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-12871000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-11382000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>49830000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-12241000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-32217000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-518000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>121060000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>162463000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>150317000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>175677000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>280118000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>295431000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>275983000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>292517000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>354751000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>323432000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>302406000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>276487000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>362943000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>352270000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>360289000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>345756000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>448007000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>133903000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>127843000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>151237000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>202711000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>191753000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>166986000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>176652000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>286526000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>286900000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>262000000.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>173592000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>157701000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>157703000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>155825000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>173105000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>155004000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>158885000.0</v>
       </c>
-      <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>1495944000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1492221000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1363380000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1352433000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1345573000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1352689000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1327270000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1309485000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1338896000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1342604000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1352479000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1271993000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1374696000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1413033000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1524650000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1437141000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1907137000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1941556000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2045774000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2087941000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2019589000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1927563000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1810967000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1965927000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1954824000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12045,657 +12102,662 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>167852000.0</v>
+      </c>
+      <c r="C30">
         <v>196596000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>178566000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>237866000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>140352000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>203873000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>194834000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>247013000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>132360000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>224075000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>183774000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>240507000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>132679000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>223939000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>198587000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>265593000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>183920000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>265694000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>231354000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>261182000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>163957000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>240212000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>186512000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>263231000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>165578000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>221884000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>251005000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>293203000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>168176000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>239239000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>258259000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>293489000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>152517000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>221186000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>240561000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>285651000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>165183000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>206707000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>202471000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>271207000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>150633000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>192569000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>207570000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>246565000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>157145000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>195593000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>184563000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>232478000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>133885000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>205166000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>193611000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>245610000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>133277000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>178360000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>168046000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>200156000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>131888000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>178668000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>157754000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>214558000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>124667000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>160057000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>121453000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>171501000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>99526000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>118888000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>82094000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>127879000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>96864000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>112931000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>106060000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>160094000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>102593000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>128501000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>119707000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>160069000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>104534000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>116864000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>110615000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>150835000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>103151000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>108014000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>96144000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>132708000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>82005000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>75806000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>80440000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>103108000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>71982000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>72781000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>65318000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>70893000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>59900000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>53600000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>36562000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>32493000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>33788000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>41301000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>33181000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>31117000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>34405000.0</v>
       </c>
-      <c r="DB30"/>
+      <c r="DC30"/>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>249500000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>266218000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>289961000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>587076000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>240906000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>302101000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>395191000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>430520000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>500310000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>540764000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>472912000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>418364000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>304419000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>216688000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>200202000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>316462000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>249794000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>233470000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>255755000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>276640000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>215820000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>215957000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>259300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>261118000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>125553000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>117467000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>137659000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>303187000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>290205000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>280145000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>361626000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>389329000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>354468000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>311350000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>311899000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>287412000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>251339000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>215853000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>220579000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>184396000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>470917000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>833980000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>834457000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>985479000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>933442000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>867337000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>842642000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>805451000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>771617000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>732882000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>270690000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>237633000.0</v>
       </c>
-      <c r="BL31"/>
-      <c r="BM31">
+      <c r="BM31"/>
+      <c r="BN31">
         <v>196836000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>778202000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>764776000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>632091000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>632550000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>639661000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>633856000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>587402000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>574743000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>597830000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>589381000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>603689000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>527835000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>632083000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>659771000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>794527000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>707910000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>674400000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1182491000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1308320000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1342688000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1261016000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1153492000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1036601000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1187170000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1162590000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12731,1204 +12793,1213 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>1259843000.0</v>
+      </c>
+      <c r="C33">
         <v>1272528000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1294697000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1335658000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1297331000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1282793000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1290495000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1306875000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1253131000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1268731000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1277370000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1251920000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1243100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1240609000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1250995000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1251421000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1218888000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1249203000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1288276000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1311470999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1344902000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1392598000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1446556000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1484114000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1523090000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1563240000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1645360000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1675935000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1706154000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1708917000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1015900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1030574000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1032592000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1040123000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1050330000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1054963000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1038162000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1043613000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>889511000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>892391000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>890340000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>879622000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>877648000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>869540000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>863521000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>854619000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>851638000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>851374000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>848906000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>843224000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>842103000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>793354000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>745550000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>683913000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>672406000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>656314000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>637168000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>626631000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>620562000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>608168000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>602936000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>538333000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>540919000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>536403000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>534565000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>531539000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>532931000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>532485000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>532736000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>535241000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>537966000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>537056000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>532601000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>535085000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>541019000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>541527000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>546069000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>711978000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>720770000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>709020000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>712851000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>713323000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>717682000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>717814000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>416998000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>418217000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>421398000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>420059000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>422547000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>422178000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>424293000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>426055000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>429200000.0</v>
       </c>
-      <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>433500000.0</v>
       </c>
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>174868000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>178033000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>183097000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>177683000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>180328000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>181047000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>182349000.0</v>
       </c>
-      <c r="DB33"/>
+      <c r="DC33"/>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>16434000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>19411000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>34030000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>33354000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>32953000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>31949000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>32504000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>32904000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>35200000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>33867000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>34633000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>420805000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>451906000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>34757000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>430479000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>400046000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>463759000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>488301000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>56390000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>56618000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>59160000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>619715000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>587099000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>620063000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>647334000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>728445000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>691717000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>688650000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>692056000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>181393000.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-      <c r="AI34">
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>180128000.0</v>
       </c>
-      <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-      <c r="AM34">
+      <c r="AM34"/>
+      <c r="AN34">
         <v>169832000.0</v>
       </c>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>158075000.0</v>
       </c>
-      <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>150905000.0</v>
       </c>
-      <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-      <c r="AY34">
+      <c r="AY34"/>
+      <c r="AZ34">
         <v>135180000.0</v>
       </c>
-      <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-      <c r="BJ34">
+      <c r="BJ34"/>
+      <c r="BK34">
         <v>46873000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>44057000.0</v>
       </c>
-      <c r="BL34"/>
-      <c r="BM34">
+      <c r="BM34"/>
+      <c r="BN34">
         <v>44105000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>1108814000.0</v>
+      </c>
+      <c r="C35">
         <v>1122273000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1134425000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1103107000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1075979000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1075209000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1069789000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1064937000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1016124000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1025208000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1021501000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1070297999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>995926000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1074799000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1114357000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1257746000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1105931999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1008312999.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1520581000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1564917000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1590086000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1624005000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1662014999.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1698833999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1976982000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2009828000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1397487000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1602678000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1446192000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1468786000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>862004000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1068455000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>960584000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>894456000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>882282000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1004191000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>969964000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>888453000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>880864000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>879426000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>874829000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>870865000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>871344000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>866304000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>864370000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>859941000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>858441000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>837358000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>849030000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>844525000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>842614000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>834927000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>407164000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>404019000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>400395000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>395185000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>402967000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>450328000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>444247000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>433582000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>423282000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>395326000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>393874000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>385190000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>381536000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>481098000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>481958000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>482170000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>482215000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>482987000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>484334000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>480406000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>480570000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>482325000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>485781000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>508302000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>488511000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>494516000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>491183000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>538171000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>539056000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>565276000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>576070000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>620752000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>242323000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>257269000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>277159000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>305682000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>296111000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>296780000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>302389000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>386095000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>383700000.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>385300000.0</v>
       </c>
-      <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>192147000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>200476000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>201363000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>205285000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>219705000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>208403000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>208867000.0</v>
       </c>
-      <c r="DB35"/>
+      <c r="DC35"/>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>286732000.0</v>
+      </c>
+      <c r="C36">
         <v>18643000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>18803000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16015000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>18204000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16257000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14480000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-35430000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-37575000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-36221000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12591000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12810999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11825000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>12024000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>15448000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>15587000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16047000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12483999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13389000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10927999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12597000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12311000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>13824000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>15974000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>14704000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>13735000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>33374000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>31211000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>29671000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>29570000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>12459000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>11366000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>27775000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>28176000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>11735000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>26539000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-125305000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>23034000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-29086000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>18022000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>17749000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>15258000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-22458000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>12525000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12842000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>12786000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12592000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>18257000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>11305000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>10109000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12483000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>12527000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5130000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4333000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>6475000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>3268000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>436000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>399000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3103000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>499000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>445000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>322000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>3648000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>305000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>292000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>307000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2774000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3155000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>293000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>469000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>4174000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>18376000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>12197000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12224000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>12248000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>14066000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>15806000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>17186000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>17946000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>13209000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>16282000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>15444000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>14669000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>14984000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7871000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7547000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>8696000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>9367000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>9780000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>10110000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>11151000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>14486000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-68900000.0</v>
       </c>
-      <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>-68600000.0</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>11748000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>12170000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>12467000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>12656000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>12939000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>13238000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>11033000.0</v>
       </c>
-      <c r="DB36"/>
+      <c r="DC36"/>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -13984,1597 +14055,1611 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>18803000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>37015000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>38204000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>36057000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>14480000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>13460000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>12811000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>27525000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12024000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>30548000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>15587000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>31747000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12484000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13389000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>28028000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>12597000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>12311000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>34024000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>15974000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14704000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13735000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>13674000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>13011000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12371000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>12270000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>12459000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>11366000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>10875000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>11476000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>672406000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>672949000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>655690000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>657338000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>503637000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>503951000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>504306000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>502349000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>505944000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>508235000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>510383000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>512961000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>518541000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>518499000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>523231000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>526438000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>534218000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>537129000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>537456000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>501720000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>502296000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>502984000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>497576000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>498895000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>498216000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>496338000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>501140000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>445780000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3648000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>443845000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>444191000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>445756000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>446854000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>448055000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>449059000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>450432000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>451737000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>460679000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>462587000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>463528000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>465966000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>468698000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>473376000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>631006000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>632830000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>629157000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>636659000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>637157000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>638224000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>642862000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>367386000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>367062000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>368211000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>368882000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>369920000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>371500000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>373791000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>378376000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>379232000.0</v>
       </c>
-      <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>383087000.0</v>
       </c>
-      <c r="CR38"/>
-      <c r="CS38">
+      <c r="CS38"/>
+      <c r="CT38">
         <v>388673000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>392681000.0</v>
       </c>
-      <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
+      <c r="DC38"/>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>73357000.0</v>
+      </c>
+      <c r="C39">
         <v>75720000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>60508000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>55576000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>60612000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>50216000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>32580000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>41577000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>54085000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>51775000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29131000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>37604000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>56616000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>47173000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>33812000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>73577999.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>81482000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>64389000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>36332000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>56182000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>66549000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>63290000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>57927000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>56493000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>51180000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>43349000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>48454000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>106528000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>113626000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>103774000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>40396000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>57000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>51955000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>108594000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>49892000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>48083000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>44527000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>92306000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>32180000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>80755000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>79005000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>68632000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>38672000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>72155000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>80346000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>67560000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>34788000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>69827000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>80218000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>63705000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>35157000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>56328000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>81569000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>53320000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>57891000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>46897000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>40696000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>40539000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>43684000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>40796000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>40376000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>46317000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>48919000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>38070000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>37309000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>36791000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>44533000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>43850000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>39250000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>42571000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>41196000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>41088000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>45300000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>41687000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>39436000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>40223000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>40196000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>30824000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>29673000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>29435000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>27208000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>30559000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>30171000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>32787000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>18230000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>16597000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17070000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>14236000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>11702000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>14077000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>15670000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>11258000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>16161000.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>14900000.0</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>14610000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>15831000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>14068000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>13017000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>14528000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>15508000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>15022000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>13923000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>15139000.0</v>
       </c>
-      <c r="DB39"/>
+      <c r="DC39"/>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>86421000.0</v>
+      </c>
+      <c r="C40">
         <v>86012000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>107815000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>67632000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>59975000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>43029000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>76734000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>41721000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>52740000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>44444000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>79507000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>57530000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>58013999.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>50587000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>65217000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>43835000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>54995000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>55523000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>121724000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>88366000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>79694000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>69681000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>78921000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>74124000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>57200000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>49495000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>33992000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>-69236000.0</v>
+        <v>40946000.0</v>
       </c>
       <c r="AD40">
-        <v>-84005000.0</v>
+        <v>85483000.0</v>
       </c>
       <c r="AE40">
+        <v>14381000.0</v>
+      </c>
+      <c r="AF40">
         <v>128345000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>133021000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>95685000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>109626000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>146510000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>134031000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>94644000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>123661000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>119177000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>126922000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>80595000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>102494000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>105070000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>71876000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>71697000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>67340000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>97728000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>72827000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>70600000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>61291000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>105129000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>76251000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>69949000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>55870000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>89208000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>89158000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>34012000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>51484000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>44717000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>42426000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>37226000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>49640000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>66891000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>62502000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>31848000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>54230000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>36149000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>69808000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>42509000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>56211000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>57613000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>58174000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>36803000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>45425000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>46666000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>51454000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>28563000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>43007000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>63012000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>79151000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>55490000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>66022000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>87037000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>83622000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>42705000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>35089000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>40696000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>37274000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>30429000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>32386000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>37405000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>36100000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>35538000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>44000000.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>29324000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>33815000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>32673000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>26928000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>31963000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>44314000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>32334000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>26539000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>28692000.0</v>
       </c>
-      <c r="DB40"/>
+      <c r="DC40"/>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>75850000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>78137000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>80984000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>75992000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>90819000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>89611000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>92716000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>87350000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>109357000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>114768000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>116150000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>117988000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>122649000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>124270000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>123672000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>138443000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>141436000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>153165000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>151452000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>267440000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>270435000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>277806000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>276915000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>180128000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>178878000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>174867000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>173280000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>169832000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>169535000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>165469000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>161731000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>158075000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>161527000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>158842000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>153317000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>150905000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>138185000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>148152000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>140493000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>135180000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>138219000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>108993000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>106004000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>100054000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>95905000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>103612000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>100555000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>93826000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>81600000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>75021000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>46873000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>44057000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>45626000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>44105000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>41935000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>40262000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>43628000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>43082000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>41411000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>40822000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>32134000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>30979000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>30998000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>34049000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>32443000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>32708000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>32347000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>22994000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>22111000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>21528000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>20917000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>22250000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>29697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9802000.0</v>
       </c>
       <c r="CH41">
         <v>9802000.0</v>
       </c>
       <c r="CI41">
         <v>9802000.0</v>
       </c>
       <c r="CJ41">
-        <v>9816000.0</v>
+        <v>9802000.0</v>
       </c>
       <c r="CK41">
         <v>9816000.0</v>
       </c>
       <c r="CL41">
         <v>9816000.0</v>
       </c>
       <c r="CM41">
         <v>9816000.0</v>
       </c>
       <c r="CN41">
+        <v>9816000.0</v>
+      </c>
+      <c r="CO41">
         <v>9977000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>10001000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>10140000.0</v>
       </c>
-      <c r="CR41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CS41"/>
       <c r="CT41">
         <v>10127000.0</v>
       </c>
-      <c r="CU41"/>
+      <c r="CU41">
+        <v>10127000.0</v>
+      </c>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
+      <c r="DC41"/>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>23910000.0</v>
+      </c>
+      <c r="C42">
         <v>20251000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>19584000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>18029000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>14460000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>9385000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3856000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-32361000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-29142000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-24963000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-30412000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-34338000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-40575000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-32203000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-26115000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-28897000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-32689000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>31521000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>21904000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>17752000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>9258000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5539000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-48626000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-35634000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-38908000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-36561000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-39428000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-40839000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-32318000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-35532000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-30855000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-314000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-26496000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-36000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-44000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-34740000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>23000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>35000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-2000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>18000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>23000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>14000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>44000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>21000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>8000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>22000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>11420000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>4332000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>54000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>238167000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>248032000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>250276000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>244861000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>240427000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>235198000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>231738000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>228061000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>218857000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>211531000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>210600000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>214547000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>256048000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>252990000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>235330000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>233565000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>217707000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>214441000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>211767000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>213546000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>217741000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>223778000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>232356000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>242780000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>247587000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>247075000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>275045000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>265345000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>263822000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>260053000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>260414000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>257816000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>254104000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>248838000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>247610000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>246166000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>242948000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>241847000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>241780000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>147898000.0</v>
       </c>
-      <c r="CO42"/>
       <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>147100000.0</v>
       </c>
-      <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
-      <c r="CU42">
-[...1 lines deleted...]
-      </c>
+      <c r="CU42"/>
       <c r="CV42">
         <v>-1870000.0</v>
       </c>
       <c r="CW42">
         <v>-1870000.0</v>
       </c>
       <c r="CX42">
-        <v>-1860000.0</v>
+        <v>-1870000.0</v>
       </c>
       <c r="CY42">
         <v>-1860000.0</v>
       </c>
       <c r="CZ42">
         <v>-1860000.0</v>
       </c>
       <c r="DA42">
         <v>-1860000.0</v>
       </c>
-      <c r="DB42"/>
+      <c r="DB42">
+        <v>-1860000.0</v>
+      </c>
+      <c r="DC42"/>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15639,88 +15724,87 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -15776,1599 +15860,1611 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>1375081000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1387172000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1400048000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1358055000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1360182000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1360759000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1384958000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1331578000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1333332000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1327425000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1292755000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1270099000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1252535000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>189822000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1232523000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>759065000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>808190000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>855353000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>893631000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>936446000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>977220000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1007192000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1039894000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1039231000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1042029000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>350437000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>360718000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>364223000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>369064000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>377900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>382014000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>382500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>386300000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>385874000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>388400000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>386000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>377300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>371700000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>361300000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>353100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>341700000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>333100000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>332900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>325700000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>316800000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>307900000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>256200000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>208100000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>182200000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>170100000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>153300000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>139592000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>127736000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>122346000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>111800000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>101800000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>92600000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>95000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>92600000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>90400000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>85800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84400000.0</v>
       </c>
       <c r="BP45">
         <v>84400000.0</v>
       </c>
       <c r="BQ45">
+        <v>84400000.0</v>
+      </c>
+      <c r="BR45">
         <v>83700000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>84800000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>86200000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>76400000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>70000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>71600000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>75100000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>72800000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>72693000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>80972000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>87900000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>79863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76200000.0</v>
       </c>
       <c r="CD45">
         <v>76200000.0</v>
       </c>
       <c r="CE45">
+        <v>76200000.0</v>
+      </c>
+      <c r="CF45">
         <v>79458000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>75000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>49600000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>51200000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>50502000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>51200000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>52600000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>50700000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>50500000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>47700000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>50000000.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>50500000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>48565000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>50491000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>54441000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>47938000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>49483000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>49096000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>51776000.0</v>
       </c>
-      <c r="DB45"/>
+      <c r="DC45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>746939000.0</v>
+      </c>
+      <c r="C46">
         <v>757623000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>778113000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>800581000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>759480000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>748103000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>758089000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>742538000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>690827000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>704705000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>711518000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>686898000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>677789000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>675352000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>682157000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>673438000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>636128000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>666869000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>703752000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>728879000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>759065000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>808190000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>855353000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>893631000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>936446000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>977220000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1007192000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1039894000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1039231000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1042029000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>350437000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>360718000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>364223000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>369064000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>377924000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>382014000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>382472000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>386275000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>385874000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>388440000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>386034000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>377273000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>371704000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>361305000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>353138000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>341658000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>333097000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>332875000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>325675000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>316786000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>307885000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>256225000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>208094000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>182193000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>170110000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>153330000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>139592000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>127736000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>122346000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>111830000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>101796000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>92553000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>94968000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>92558000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>90374000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>85783000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>86077000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>84430000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>83677000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>84809000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>86229000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>76377000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>70014000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>71557000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>75053000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>72829000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>72693000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>80972000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>87940000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>79863000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>76192000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>76166000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>79458000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>74952000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>49612000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>51155000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>53187000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>51177000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>52627000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>50678000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>50502000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>47679000.0</v>
       </c>
-      <c r="CO46"/>
       <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>50500000.0</v>
       </c>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>48565000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>50491000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>54441000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>47938000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>49483000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>49096000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>51776000.0</v>
       </c>
-      <c r="DB46"/>
+      <c r="DC46"/>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>778113000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>800581000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>759480000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>748103000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>758089000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>742538000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>686898000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>178100000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>180383000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>682157000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>673438000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>186778000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>197515000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>216004000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>728879000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>759065000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>808190000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>262345000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>274574000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>287941000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>303919000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>320168000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>330371000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>333600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>337475000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>350437000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>360718000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>364223000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>369064000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>377924000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>382014000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>382472000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>386275000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>385874000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>388440000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>386034000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>377273000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>371704000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>361305000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>353138000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>341658000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>333097000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>332875000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>325675000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>316786000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>307885000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>256225000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>208094000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>182193000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>170110000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>153330000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>139592000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>127736000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>122346000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>111830000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>101796000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>92553000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>94968000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>92558000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>90374000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>85783000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>86077000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>84430000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>83677000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>84809000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>86229000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>76377000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>70014000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>71557000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>75053000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>72829000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>72693000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>80972000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>87940000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>79863000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>76192000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>76166000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>79458000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>74952000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>49612000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>51155000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>53187000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>51177000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>52627000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>50678000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>50502000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>47679000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>49952000.0</v>
       </c>
-      <c r="CP47"/>
-      <c r="CQ47">
+      <c r="CQ47"/>
+      <c r="CR47">
         <v>50476000.0</v>
       </c>
-      <c r="CR47"/>
-      <c r="CS47">
+      <c r="CS47"/>
+      <c r="CT47">
         <v>45879000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>46503000.0</v>
       </c>
-      <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
+      <c r="DC47"/>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>1030395000.0</v>
+      </c>
+      <c r="C48">
         <v>934577000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>929461000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>874355000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>871894000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>880564000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>894024000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>861341000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>844201000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>866654000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>868799000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>814083000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>799598000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>827927000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>830370000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>828392000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>852676000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>940999000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>978672000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1087134000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1092806000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1038799000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>952603000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>853589000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>772348000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>764192000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>915324000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>851199000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>864009000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>888378000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>909816000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>843043000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>845395000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>885198000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>885714000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>797985000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>780084000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>805271000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>822375000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>807527000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>796733000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>879286000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>910900000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>875902000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>831691000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>834218000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>809194000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>764678000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>729889000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>730035000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>705936000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>671909000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>797383000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>787232000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>745817000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>697125000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>637747000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>616942000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>584667000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>549882000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>515433000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>502774000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>470651000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>435757000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>386100000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>367004000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>324179000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>291183000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>249281000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>237952000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>221584000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>194239000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>160864000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>158085000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>146526000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>117924000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>83306000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>226755000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>214556000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>187117000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>152140000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>143121000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>127336000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>110011000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>99433000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>93983000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>80134000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>65118000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>46706000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>40789000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>30476000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>28851000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>41100000.0</v>
       </c>
-      <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>32100000.0</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>15613000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>12838000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>10114000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>11943000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>11466000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>6803000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-728000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-640000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-1187000.0</v>
       </c>
-      <c r="DB48"/>
+      <c r="DC48"/>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>799598000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>827927000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>830370000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>828392000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>852676000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>940999000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>978672000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1087134000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1092806000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1038799000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>952603000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>853589000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>772348000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>764192000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>915324000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>851199000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>864009000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>888378000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>909816000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>843043000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>845395000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>885198000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>885714000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>797985000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>780084000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>805271000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>822375000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>807527000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>796733000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>879286000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>910900000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>875902000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>831691000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>834218000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>809194000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>764678000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>729889000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>730035000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>705936000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>671909000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>797383000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>787232000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>745817000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>697125000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>637747000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>616942000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>584667000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>549882000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>515433000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>502774000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>470651000.0</v>
       </c>
-      <c r="BL49">
-[...1 lines deleted...]
-      </c>
       <c r="BM49">
+        <v>0.0</v>
+      </c>
+      <c r="BN49">
         <v>386100000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>495743000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>154719000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>152157000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>682778000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>617541000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>617306000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>687074000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>661846000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>581621000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>580376000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>578972000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>586000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17383,674 +17479,679 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>1184760000.0</v>
+      </c>
+      <c r="C51">
         <v>1196313000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1212122000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1178425000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1124337000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1122512000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1130194000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1113683000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1063262000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1075108000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1081533000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1130313000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1055262000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1133165000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1180797000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1322126000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1159302000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1558163000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1566969000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1608899000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1633588000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1679972000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1729179000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1748549000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2016377000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2047497000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1419272000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1619766000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1447746000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1469491000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>680611000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>798020000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>682778000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>617541000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>702154000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>687074000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>661846000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>581621000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>580376000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>580613000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>580678000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>580319000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1163403000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>585278000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>586298000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>586349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586000000.0</v>
       </c>
       <c r="AV51">
         <v>586000000.0</v>
       </c>
       <c r="AW51">
         <v>586000000.0</v>
       </c>
       <c r="AX51">
         <v>586000000.0</v>
       </c>
       <c r="AY51">
+        <v>586000000.0</v>
+      </c>
+      <c r="AZ51">
         <v>623313000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>586000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000000.0</v>
       </c>
       <c r="BB51">
         <v>186000000.0</v>
       </c>
       <c r="BC51">
         <v>186000000.0</v>
       </c>
       <c r="BD51">
         <v>186000000.0</v>
       </c>
       <c r="BE51">
         <v>186000000.0</v>
       </c>
       <c r="BF51">
-        <v>236000000.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="BG51">
         <v>236000000.0</v>
       </c>
       <c r="BH51">
         <v>236000000.0</v>
       </c>
       <c r="BI51">
         <v>236000000.0</v>
       </c>
       <c r="BJ51">
         <v>236000000.0</v>
       </c>
       <c r="BK51">
+        <v>236000000.0</v>
+      </c>
+      <c r="BL51">
         <v>267547000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>232159000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>232772000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>333648000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>334523000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>335399000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>336275000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>337151000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>338026000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>339778000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>340654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341529000.0</v>
       </c>
       <c r="BW51">
         <v>341529000.0</v>
       </c>
       <c r="BX51">
+        <v>341529000.0</v>
+      </c>
+      <c r="BY51">
         <v>364005000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>343280000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>344156000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>345032000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>392899000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>393894000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>419951000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>430032000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>468750000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>149279000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>164391000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>184502000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>214715000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>204929000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>205142000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>212713000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>293581000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>291900000.0</v>
       </c>
-      <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>297600000.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>176700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161400000.0</v>
       </c>
       <c r="CW51">
         <v>161400000.0</v>
       </c>
       <c r="CX51">
+        <v>161400000.0</v>
+      </c>
+      <c r="CY51">
         <v>161850000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>176250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162300000.0</v>
       </c>
       <c r="DA51">
         <v>162300000.0</v>
       </c>
-      <c r="DB51"/>
+      <c r="DB51">
+        <v>162300000.0</v>
+      </c>
+      <c r="DC51"/>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>132717000.0</v>
+      </c>
+      <c r="C52">
         <v>133384000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>136488000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>150548000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>124002000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>125556000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>130564000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>132229000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>128952000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>133190000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>135369000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>135865000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>137473000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>139350000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>142432000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>155199000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>142981000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>642566000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>133738000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>153339000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>158270000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>172117000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>185152000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>172364000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>163665000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>161341000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>160228000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>309438000.0</v>
+        <v>158524000.0</v>
       </c>
       <c r="AD52">
-        <v>304314000.0</v>
+        <v>154719000.0</v>
       </c>
       <c r="AE52">
+        <v>152157000.0</v>
+      </c>
+      <c r="AF52">
         <v>87347000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>87888000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>682778000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>617541000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>84848000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>687074000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>133251000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>581621000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>580376000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>578972000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>586000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>20599000.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>37313000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>22179000.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>27693000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>31547000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>2450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3503000.0</v>
       </c>
       <c r="BN52">
         <v>3503000.0</v>
       </c>
       <c r="BO52">
         <v>3503000.0</v>
       </c>
       <c r="BP52">
         <v>3503000.0</v>
       </c>
       <c r="BQ52">
         <v>3503000.0</v>
       </c>
       <c r="BR52">
         <v>3503000.0</v>
       </c>
       <c r="BS52">
         <v>3503000.0</v>
       </c>
       <c r="BT52">
-        <v>4379000.0</v>
+        <v>3503000.0</v>
       </c>
       <c r="BU52">
         <v>4379000.0</v>
       </c>
       <c r="BV52">
         <v>4379000.0</v>
       </c>
       <c r="BW52">
+        <v>4379000.0</v>
+      </c>
+      <c r="BX52">
         <v>3503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2627000.0</v>
       </c>
       <c r="BY52">
         <v>2627000.0</v>
       </c>
       <c r="BZ52">
         <v>2627000.0</v>
       </c>
       <c r="CA52">
         <v>2627000.0</v>
       </c>
       <c r="CB52">
+        <v>2627000.0</v>
+      </c>
+      <c r="CC52">
         <v>2984000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3979000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>4231000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>3241000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>4699000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>368000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>521000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>927000.0</v>
       </c>
       <c r="CK52">
         <v>927000.0</v>
       </c>
       <c r="CL52">
         <v>927000.0</v>
       </c>
       <c r="CM52">
+        <v>927000.0</v>
+      </c>
+      <c r="CN52">
         <v>3336000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1180000.0</v>
       </c>
-      <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>27450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="CW52">
         <v>5400000.0</v>
       </c>
       <c r="CX52">
-        <v>3150000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="CY52">
         <v>3150000.0</v>
       </c>
       <c r="CZ52">
-        <v>900000.0</v>
+        <v>3150000.0</v>
       </c>
       <c r="DA52">
         <v>900000.0</v>
       </c>
-      <c r="DB52"/>
+      <c r="DB52">
+        <v>900000.0</v>
+      </c>
+      <c r="DC52"/>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>21735000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...2 lines deleted...]
-      <c r="H53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>0.0</v>
+      </c>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -18106,131 +18207,132 @@
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
-      <c r="BN53"/>
+      <c r="BN53">
+        <v>0.0</v>
+      </c>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>8430000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
+      <c r="DC53"/>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18286,1381 +18388,1394 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>2732360000.0</v>
+      </c>
+      <c r="C55">
         <v>2484155000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2565470000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2469439000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2455552000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2331800000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2433167000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2378385000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2355517000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2285518000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2378613000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2319806000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2288471000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2283327000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2439715000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2611567000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2573887000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2961281000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3187998000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3294256000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3315926000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3310473000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3392580000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3281621000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3412634000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3153505000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2753117000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2899580000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2747160000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2679944000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2058858000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2197946000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2083529000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1975206000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2067999000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2104063000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2031859000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1885463000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1946597000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1937705000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1912492000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1912463000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2009113000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1988040000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1889569000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1853186000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1893096000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1806741000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1809162000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1752349000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1812484000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1737557000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1701751000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1597681000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1630109000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1532790000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1425238000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1412064000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1402709000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1331116000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1312818000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1211036000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1257182000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1192085000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1177073000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1196208000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1208599000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1142063000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1098813000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1031518000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1051057000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1012257000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>976534000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>945051000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>974668000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>997602000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>942235000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1060990000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1123191000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1119095000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1075358000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1065899000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1116727000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1122377000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>672253000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>654010000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>672965000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>697821000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>667830000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>638381000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>646102000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>633341000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>643100000.0</v>
       </c>
-      <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>643300000.0</v>
       </c>
-      <c r="CR55"/>
-      <c r="CS55">
+      <c r="CS55"/>
+      <c r="CT55">
         <v>605565000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>604162000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>339321000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>321666000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>327545000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>340565000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>337007000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>314184000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>314944000.0</v>
       </c>
-      <c r="DB55"/>
+      <c r="DC55"/>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>1472517000.0</v>
+      </c>
+      <c r="C56">
         <v>1211627000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1270773000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1133781000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1158221000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1049007000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1142672000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1071510000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1102386000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1016787000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1101243000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1067886000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1045371000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1042718000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1188720000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1360146000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1354999000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1712078000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1899722000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1982785000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1971024000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1917875000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1946024000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1797507000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1889544000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1590265000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1107757000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1223645000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1041006000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>971027000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1042958000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1167372000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1050937000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>935083000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1017669000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1049100000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>993697000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>841850000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1057086000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1045314000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1022152000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1032841000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1131465000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1118500000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1026048000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>998567000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1041458000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>955367000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>960256000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>909125000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>970381000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>944203000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>956201000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>913768000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>957703000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>876476000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>788070000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>785433000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>782147000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>722948000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>709882000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>672703000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>716263000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>655682000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>642508000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>664669000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>675668000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>609578000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>566077000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>496277000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>513091000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>475201000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>443933000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>409966000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>433649000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>456075000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>396166000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>349012000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>402421000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>410075000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>362507000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>352576000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>399045000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>404563000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>255255000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>235793000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>251567000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>277762000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>245283000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>216203000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>221809000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>207286000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>213900000.0</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>209800000.0</v>
       </c>
-      <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>164453000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>143633000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>144448000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>162882000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>156679000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>133137000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>132595000.0</v>
       </c>
-      <c r="DB56"/>
+      <c r="DC56"/>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>596223000.0</v>
+      </c>
+      <c r="C57">
         <v>433425000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>505997000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>501690000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>525671000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>409346000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>508816000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>484108000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>527643000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>418957000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>511862000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>464197000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>517535999.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>410635000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>528948999.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>565619000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>647089000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1037678000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>717231000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>674465000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>628336000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>656859000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>792532000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>760906000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>702374000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>427675000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>475500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>484168000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>473071000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>361754000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>327421000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>318306000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>312616000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>225936000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>328624000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>327909000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>311984000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>225047000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>277609000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>282145000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>270961000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>192881000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>262718000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>278793000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>222260000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>187532000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>247971000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>217802000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>239760000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>178674000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>269139000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>243707000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>273650000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>170474000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>244235000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>204163000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>154934000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>119094000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>152753000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>125917000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>156654000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>102717000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>183372000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>159392000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>156398000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>98422000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>170617000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>141320000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>155956000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>102629000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>140127000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>121177000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>115004000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>79901000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>106758000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>124052000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>117062000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>87239000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>136517000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>126530000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>116543000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>94764000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>154013000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>135131000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>78146000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>53721000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>67873000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>80572000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>81784000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>58685000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>71177000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>70271000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>71000000.0</v>
       </c>
-      <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>78700000.0</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CS57"/>
+      <c r="CT57">
         <v>53068000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>53830000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>78930000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>51117000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>56586000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>70337000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>59890000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>48281000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>49124000.0</v>
       </c>
-      <c r="DB57"/>
+      <c r="DC57"/>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>1705037000.0</v>
+      </c>
+      <c r="C58">
         <v>1555698000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1640422000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1604797000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1601650000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1484555000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1578605000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1549045000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1543767000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1444165000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1533363000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1534495000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1513462000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1485434000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1643306000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1823365000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1753021000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2045991000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2237812000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2239382000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2218422000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2280864000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2454547000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2459740000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2679356000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2437503000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1872987000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2086846000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1919263000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1830540000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1189425000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1386761000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1273200000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1120392000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1210906000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1332100000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1281948000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1113500000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1158473000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1161571000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1145790000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1063746000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1134062000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1145097000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1086630000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1047473000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1106412000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1055160000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1088790000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1023199000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1111753000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1078634000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>680814000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>574493000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>644630000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>599348000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>557901000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>569422000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>597000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>559499000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>579936000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>498043000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>577246000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>544582000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>537934000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>579520000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>652575000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>623490000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>638171000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>585616000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>624461000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>601583000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>595574000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>562226000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>592539000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>632354000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>605573000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>581755000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>627700000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>664701000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>655599000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>660040000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>730083000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>755883000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>320469000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>310990000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>345032000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>386254000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>377895000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>355465000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>373566000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>456366000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>454700000.0</v>
       </c>
-      <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>464000000.0</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CS58"/>
+      <c r="CT58">
         <v>443311000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>445824000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>271077000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>251593000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>257949000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>275622000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>279595000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>256684000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>257991000.0</v>
       </c>
-      <c r="DB58"/>
+      <c r="DC58"/>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -19716,443 +19831,447 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>1027323000.0</v>
+      </c>
+      <c r="C60">
         <v>928457000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>925048000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>864642000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>853902000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>847245000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>854562000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>829340000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>811750000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>841353000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>845250000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>785311000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>775009000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>797893000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>796409000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>788202000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>820866000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>915290000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>950186000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1054874000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1097504000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1029608999.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>938033000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>821881000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>733278000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>716002000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>880130000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>812734000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>827897000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>849404000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>869433000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>811185000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>810329000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>854814000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>857093000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>771963000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>749911000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>771963000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>788124000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>776134000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>766702000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>848717000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>875051000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>842943000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>802939000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>805713000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>786684000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>751581000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>720372000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>729150000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>700731000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>658923000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1020937000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1023188000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>985479000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>933442000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>867337000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>842642000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>805709000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>771617000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>732882000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>712993000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>679936000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>647503000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>639139000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>616688000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>556024000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>518573000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>460642000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>445902000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>426596000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>410674000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>380960000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>382825000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>382129000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>365248000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>336662000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>479235000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>495491000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>454394000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>419759000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>405859000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>386644000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>366494000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>351784000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>343020000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>327933000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>311567000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>289935000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>282916000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>272536000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>176975000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>188457000.0</v>
       </c>
-      <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>179400000.0</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CS60"/>
+      <c r="CT60">
         <v>162254000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>158338000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>68244000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>70073000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>69596000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>64943000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>57412000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>57500000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>56953000.0</v>
       </c>
-      <c r="DB60"/>
+      <c r="DC60"/>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -20208,93 +20327,96 @@
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20359,50 +20481,51 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20483,51 +20606,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>1583790000.0</v>
       </c>
       <c r="C2">
         <v>1478936000.0</v>
       </c>
       <c r="D2">
         <v>1549659000.0</v>
       </c>
       <c r="E2">
         <v>1740375000.0</v>
       </c>
       <c r="F2">
         <v>1824166000.0</v>
       </c>
       <c r="G2">
         <v>1710892000.0</v>
       </c>
       <c r="H2">
         <v>2010736000.0</v>
       </c>
       <c r="I2">
         <v>1964786000.0</v>
       </c>
@@ -20572,51 +20695,51 @@
       </c>
       <c r="W2">
         <v>525082000.0</v>
       </c>
       <c r="X2">
         <v>448540000.0</v>
       </c>
       <c r="Y2">
         <v>352151000.0</v>
       </c>
       <c r="Z2">
         <v>332215000.0</v>
       </c>
       <c r="AA2">
         <v>293340000.0</v>
       </c>
       <c r="AB2">
         <v>271844000.0</v>
       </c>
       <c r="AC2">
         <v>257670000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>55263000.0</v>
       </c>
       <c r="C3">
         <v>57926000.0</v>
       </c>
       <c r="D3">
         <v>64139000.0</v>
       </c>
       <c r="E3">
         <v>65276000.0</v>
       </c>
       <c r="F3">
         <v>94108000.0</v>
       </c>
       <c r="G3">
         <v>93999000.0</v>
       </c>
       <c r="H3">
         <v>95954000.0</v>
       </c>
       <c r="I3">
         <v>89653000.0</v>
       </c>
@@ -20661,84 +20784,84 @@
       </c>
       <c r="W3">
         <v>21340000.0</v>
       </c>
       <c r="X3">
         <v>24281000.0</v>
       </c>
       <c r="Y3">
         <v>20454000.0</v>
       </c>
       <c r="Z3">
         <v>19163000.0</v>
       </c>
       <c r="AA3">
         <v>17520000.0</v>
       </c>
       <c r="AB3">
         <v>18447000.0</v>
       </c>
       <c r="AC3">
         <v>17205000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
         <v>148061000.0</v>
       </c>
       <c r="C5">
         <v>285560000.0</v>
       </c>
       <c r="D5">
         <v>336215000.0</v>
       </c>
       <c r="E5">
         <v>359517000.0</v>
       </c>
       <c r="F5">
         <v>498584000.0</v>
       </c>
       <c r="G5">
         <v>234898000.0</v>
       </c>
       <c r="H5">
         <v>365569000.0</v>
       </c>
       <c r="I5">
         <v>390544000.0</v>
       </c>
@@ -20783,51 +20906,51 @@
       </c>
       <c r="W5">
         <v>89283000.0</v>
       </c>
       <c r="X5">
         <v>50359000.0</v>
       </c>
       <c r="Y5">
         <v>60565000.0</v>
       </c>
       <c r="Z5">
         <v>31734000.0</v>
       </c>
       <c r="AA5">
         <v>40521000.0</v>
       </c>
       <c r="AB5">
         <v>14855000.0</v>
       </c>
       <c r="AC5">
         <v>27422000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>203324000.0</v>
       </c>
       <c r="C6">
         <v>343486000.0</v>
       </c>
       <c r="D6">
         <v>400354000.0</v>
       </c>
       <c r="E6">
         <v>424793000.0</v>
       </c>
       <c r="F6">
         <v>592692000.0</v>
       </c>
       <c r="G6">
         <v>328897000.0</v>
       </c>
       <c r="H6">
         <v>461523000.0</v>
       </c>
       <c r="I6">
         <v>480197000.0</v>
       </c>
@@ -20872,119 +20995,119 @@
       </c>
       <c r="W6">
         <v>110623000.0</v>
       </c>
       <c r="X6">
         <v>74640000.0</v>
       </c>
       <c r="Y6">
         <v>81019000.0</v>
       </c>
       <c r="Z6">
         <v>50897000.0</v>
       </c>
       <c r="AA6">
         <v>58041000.0</v>
       </c>
       <c r="AB6">
         <v>33302000.0</v>
       </c>
       <c r="AC6">
         <v>44627000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>40000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>1314636000.0</v>
       </c>
       <c r="C9">
         <v>1365166000.0</v>
       </c>
       <c r="D9">
         <v>1395935000.0</v>
       </c>
       <c r="E9">
         <v>1472358000.0</v>
       </c>
       <c r="F9">
         <v>1662274000.0</v>
       </c>
       <c r="G9">
         <v>1313442000.0</v>
       </c>
       <c r="H9">
         <v>1508550000.0</v>
       </c>
       <c r="I9">
         <v>1497483000.0</v>
       </c>
@@ -21029,51 +21152,51 @@
       </c>
       <c r="W9">
         <v>298039000.0</v>
       </c>
       <c r="X9">
         <v>255286000.0</v>
       </c>
       <c r="Y9">
         <v>227396000.0</v>
       </c>
       <c r="Z9">
         <v>186292000.0</v>
       </c>
       <c r="AA9">
         <v>178034000.0</v>
       </c>
       <c r="AB9">
         <v>142752000.0</v>
       </c>
       <c r="AC9">
         <v>150512000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>113834000.0</v>
       </c>
       <c r="C10">
         <v>230809000.0</v>
       </c>
       <c r="D10">
         <v>302242000.0</v>
       </c>
       <c r="E10">
         <v>316736000.0</v>
       </c>
       <c r="F10">
         <v>438290000.0</v>
       </c>
       <c r="G10">
         <v>134984000.0</v>
       </c>
       <c r="H10">
         <v>327952000.0</v>
       </c>
       <c r="I10">
         <v>355975000.0</v>
       </c>
@@ -21118,51 +21241,51 @@
       </c>
       <c r="W10">
         <v>82508000.0</v>
       </c>
       <c r="X10">
         <v>38926000.0</v>
       </c>
       <c r="Y10">
         <v>32264000.0</v>
       </c>
       <c r="Z10">
         <v>8904000.0</v>
       </c>
       <c r="AA10">
         <v>21842000.0</v>
       </c>
       <c r="AB10">
         <v>-5582000.0</v>
       </c>
       <c r="AC10">
         <v>6207000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>22038000.0</v>
       </c>
       <c r="C11">
         <v>45300000.0</v>
       </c>
       <c r="D11">
         <v>69742000.0</v>
       </c>
       <c r="E11">
         <v>66698000.0</v>
       </c>
       <c r="F11">
         <v>98542000.0</v>
       </c>
       <c r="G11">
         <v>25267000.0</v>
       </c>
       <c r="H11">
         <v>64150000.0</v>
       </c>
       <c r="I11">
         <v>73907000.0</v>
       </c>
@@ -21207,51 +21330,51 @@
       </c>
       <c r="W11">
         <v>32850000.0</v>
       </c>
       <c r="X11">
         <v>15648000.0</v>
       </c>
       <c r="Y11">
         <v>13011000.0</v>
       </c>
       <c r="Z11">
         <v>5414000.0</v>
       </c>
       <c r="AA11">
         <v>8835000.0</v>
       </c>
       <c r="AB11">
         <v>-1782000.0</v>
       </c>
       <c r="AC11">
         <v>2697000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
         <v>34227000.0</v>
       </c>
       <c r="C12">
         <v>31331000.0</v>
       </c>
       <c r="D12">
         <v>33973000.0</v>
       </c>
       <c r="E12">
         <v>42781000.0</v>
       </c>
       <c r="F12">
         <v>60294000.0</v>
       </c>
       <c r="G12">
         <v>56062000.0</v>
       </c>
       <c r="H12">
         <v>37617000.0</v>
       </c>
       <c r="I12">
         <v>34569000.0</v>
       </c>
@@ -21296,51 +21419,51 @@
       </c>
       <c r="W12">
         <v>18500000.0</v>
       </c>
       <c r="X12">
         <v>26646000.0</v>
       </c>
       <c r="Y12">
         <v>28300000.0</v>
       </c>
       <c r="Z12">
         <v>22800000.0</v>
       </c>
       <c r="AA12">
         <v>18700000.0</v>
       </c>
       <c r="AB12">
         <v>20400000.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>13474000.0</v>
       </c>
       <c r="C13">
         <v>11039000.0</v>
       </c>
       <c r="D13">
         <v>3163000.0</v>
       </c>
       <c r="E13">
         <v>41520000.0</v>
       </c>
       <c r="F13">
         <v>1096000.0</v>
       </c>
       <c r="G13">
         <v>1515000.0</v>
       </c>
       <c r="H13">
         <v>1303000.0</v>
       </c>
       <c r="I13">
         <v>527000.0</v>
       </c>
@@ -21351,84 +21474,84 @@
         <v>563000.0</v>
       </c>
       <c r="L13">
         <v>26531000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>91796000.0</v>
       </c>
       <c r="C15">
         <v>185509000.0</v>
       </c>
       <c r="D15">
         <v>232500000.0</v>
       </c>
       <c r="E15">
         <v>250038000.0</v>
       </c>
       <c r="F15">
         <v>339748000.0</v>
       </c>
       <c r="G15">
         <v>109717000.0</v>
       </c>
       <c r="H15">
         <v>263802000.0</v>
       </c>
       <c r="I15">
         <v>282068000.0</v>
       </c>
@@ -21473,51 +21596,51 @@
       </c>
       <c r="W15">
         <v>49658000.0</v>
       </c>
       <c r="X15">
         <v>23278000.0</v>
       </c>
       <c r="Y15">
         <v>19253000.0</v>
       </c>
       <c r="Z15">
         <v>-4159000.0</v>
       </c>
       <c r="AA15">
         <v>12653000.0</v>
       </c>
       <c r="AB15">
         <v>-3800000.0</v>
       </c>
       <c r="AC15">
         <v>3510000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>89490000.0</v>
       </c>
       <c r="C16">
         <v>181830000.0</v>
       </c>
       <c r="D16">
         <v>228215000.0</v>
       </c>
       <c r="E16">
         <v>246324000.0</v>
       </c>
       <c r="F16">
         <v>339748000.0</v>
       </c>
       <c r="G16">
         <v>109717000.0</v>
       </c>
       <c r="H16">
         <v>263802000.0</v>
       </c>
       <c r="I16">
         <v>282068000.0</v>
       </c>
@@ -21552,51 +21675,51 @@
         <v>77904000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16">
         <v>87220000.0</v>
       </c>
       <c r="V16">
         <v>47202000.0</v>
       </c>
       <c r="W16">
         <v>49658000.0</v>
       </c>
       <c r="X16">
         <v>23278000.0</v>
       </c>
       <c r="Y16">
         <v>19253000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
         <v>91796000.0</v>
       </c>
       <c r="C17">
         <v>185509000.0</v>
       </c>
       <c r="D17">
         <v>206169000.0</v>
       </c>
       <c r="E17">
         <v>250038000.0</v>
       </c>
       <c r="F17">
         <v>339748000.0</v>
       </c>
       <c r="G17">
         <v>109717000.0</v>
       </c>
       <c r="H17">
         <v>263802000.0</v>
       </c>
       <c r="I17">
         <v>282068000.0</v>
       </c>
@@ -21617,51 +21740,51 @@
       </c>
       <c r="O17">
         <v>161150000.0</v>
       </c>
       <c r="P17">
         <v>114016000.0</v>
       </c>
       <c r="Q17">
         <v>146472000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>-20753000.0</v>
       </c>
       <c r="C18">
         <v>-20292000.0</v>
       </c>
       <c r="D18">
         <v>-32464000.0</v>
       </c>
       <c r="E18">
         <v>-41520000.0</v>
       </c>
       <c r="F18">
         <v>-59198000.0</v>
       </c>
       <c r="G18">
         <v>-54547000.0</v>
       </c>
       <c r="H18">
         <v>-36314000.0</v>
       </c>
       <c r="I18">
         <v>-34042000.0</v>
       </c>
@@ -21670,51 +21793,51 @@
       </c>
       <c r="K18">
         <v>-26481000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-19654000.0</v>
       </c>
       <c r="F19">
         <v>1505000.0</v>
       </c>
       <c r="G19">
         <v>1177000.0</v>
       </c>
       <c r="H19">
         <v>1303000.0</v>
       </c>
       <c r="I19">
         <v>527000.0</v>
       </c>
       <c r="J19">
         <v>345000.0</v>
       </c>
       <c r="K19">
         <v>563000.0</v>
       </c>
@@ -21729,90 +21852,90 @@
       </c>
       <c r="O19">
         <v>255000.0</v>
       </c>
       <c r="P19">
         <v>956000.0</v>
       </c>
       <c r="Q19">
         <v>575000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>9000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>44242000.0</v>
       </c>
       <c r="H20">
         <v>-30800000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>143933000.0</v>
       </c>
       <c r="C21">
         <v>254728000.0</v>
       </c>
       <c r="D21">
         <v>323405000.0</v>
       </c>
       <c r="E21">
         <v>379171000.0</v>
       </c>
       <c r="F21">
         <v>497079000.0</v>
       </c>
       <c r="G21">
         <v>189869000.0</v>
       </c>
       <c r="H21">
         <v>371872000.0</v>
       </c>
       <c r="I21">
         <v>391433000.0</v>
       </c>
@@ -21857,84 +21980,84 @@
       </c>
       <c r="W21">
         <v>101025000.0</v>
       </c>
       <c r="X21">
         <v>74640000.0</v>
       </c>
       <c r="Y21">
         <v>60565000.0</v>
       </c>
       <c r="Z21">
         <v>31734000.0</v>
       </c>
       <c r="AA21">
         <v>40521000.0</v>
       </c>
       <c r="AB21">
         <v>14855000.0</v>
       </c>
       <c r="AC21">
         <v>27422000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>2754493000.0</v>
       </c>
       <c r="C23">
         <v>2589374000.0</v>
       </c>
       <c r="D23">
         <v>2622189000.0</v>
       </c>
       <c r="E23">
         <v>2833562000.0</v>
       </c>
       <c r="F23">
         <v>2989361000.0</v>
       </c>
       <c r="G23">
         <v>2834465000.0</v>
       </c>
       <c r="H23">
         <v>3147414000.0</v>
       </c>
       <c r="I23">
         <v>3070836000.0</v>
       </c>
@@ -21979,186 +22102,186 @@
       </c>
       <c r="W23">
         <v>722096000.0</v>
       </c>
       <c r="X23">
         <v>629186000.0</v>
       </c>
       <c r="Y23">
         <v>518982000.0</v>
       </c>
       <c r="Z23">
         <v>486773000.0</v>
       </c>
       <c r="AA23">
         <v>430853000.0</v>
       </c>
       <c r="AB23">
         <v>399741000.0</v>
       </c>
       <c r="AC23">
         <v>380760000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>55263000.0</v>
       </c>
       <c r="C25">
         <v>57926000.0</v>
       </c>
       <c r="D25">
         <v>65036000.0</v>
       </c>
       <c r="E25">
         <v>65276000.0</v>
       </c>
       <c r="F25">
         <v>94108000.0</v>
       </c>
       <c r="G25">
         <v>93999000.0</v>
       </c>
       <c r="H25">
         <v>95954000.0</v>
       </c>
       <c r="I25">
         <v>89653000.0</v>
       </c>
       <c r="J25">
         <v>84412000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>261000000.0</v>
       </c>
       <c r="D27">
         <v>257500000.0</v>
       </c>
       <c r="E27">
         <v>312800000.0</v>
       </c>
       <c r="F27">
         <v>309600000.0</v>
       </c>
       <c r="G27">
         <v>266800000.0</v>
       </c>
       <c r="H27">
         <v>287600000.0</v>
       </c>
       <c r="I27">
         <v>191900000.0</v>
       </c>
       <c r="J27">
         <v>176600000.0</v>
@@ -22173,60 +22296,60 @@
         <v>76000000.0</v>
       </c>
       <c r="N27">
         <v>63000000.0</v>
       </c>
       <c r="O27">
         <v>56800000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>1188805000.0</v>
       </c>
       <c r="C28">
         <v>834157000.0</v>
       </c>
       <c r="D28">
-        <v>832124000.0</v>
+        <v>836440000.0</v>
       </c>
       <c r="E28">
         <v>797207000.0</v>
       </c>
       <c r="F28">
         <v>884276000.0</v>
       </c>
       <c r="G28">
         <v>838807000.0</v>
       </c>
       <c r="H28">
         <v>852915000.0</v>
       </c>
       <c r="I28">
         <v>953080000.0</v>
       </c>
       <c r="J28">
         <v>930327000.0</v>
       </c>
       <c r="K28">
         <v>838006000.0</v>
       </c>
       <c r="L28">
         <v>762733000.0</v>
       </c>
@@ -22262,51 +22385,51 @@
       </c>
       <c r="W28">
         <v>208800000.0</v>
       </c>
       <c r="X28">
         <v>188000000.0</v>
       </c>
       <c r="Y28">
         <v>174100000.0</v>
       </c>
       <c r="Z28">
         <v>146900000.0</v>
       </c>
       <c r="AA28">
         <v>135300000.0</v>
       </c>
       <c r="AB28">
         <v>117300000.0</v>
       </c>
       <c r="AC28">
         <v>123090000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>22038000.0</v>
       </c>
       <c r="C29">
         <v>45300000.0</v>
       </c>
       <c r="D29">
         <v>58577000.0</v>
       </c>
       <c r="E29">
         <v>66698000.0</v>
       </c>
       <c r="F29">
         <v>98542000.0</v>
       </c>
       <c r="G29">
         <v>25267000.0</v>
       </c>
       <c r="H29">
         <v>64150000.0</v>
       </c>
       <c r="I29">
         <v>73907000.0</v>
       </c>
@@ -22317,51 +22440,51 @@
         <v>137964000.0</v>
       </c>
       <c r="L29">
         <v>130366000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>1170703000.0</v>
       </c>
       <c r="C30">
         <v>1110438000.0</v>
       </c>
       <c r="D30">
         <v>1072530000.0</v>
       </c>
       <c r="E30">
         <v>1093187000.0</v>
       </c>
       <c r="F30">
         <v>1165195000.0</v>
       </c>
       <c r="G30">
         <v>1123573000.0</v>
       </c>
       <c r="H30">
         <v>1136678000.0</v>
       </c>
       <c r="I30">
         <v>1106050000.0</v>
       </c>
@@ -22406,51 +22529,51 @@
       </c>
       <c r="W30">
         <v>197014000.0</v>
       </c>
       <c r="X30">
         <v>180646000.0</v>
       </c>
       <c r="Y30">
         <v>166831000.0</v>
       </c>
       <c r="Z30">
         <v>154558000.0</v>
       </c>
       <c r="AA30">
         <v>137513000.0</v>
       </c>
       <c r="AB30">
         <v>127897000.0</v>
       </c>
       <c r="AC30">
         <v>123090000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
         <v>-30099000.0</v>
       </c>
       <c r="C31">
         <v>-23919000.0</v>
       </c>
       <c r="D31">
         <v>-21163000.0</v>
       </c>
       <c r="E31">
         <v>-62435000.0</v>
       </c>
       <c r="F31">
         <v>-58789000.0</v>
       </c>
       <c r="G31">
         <v>-54885000.0</v>
       </c>
       <c r="H31">
         <v>-43920000.0</v>
       </c>
       <c r="I31">
         <v>-35458000.0</v>
       </c>
@@ -22495,51 +22618,51 @@
       </c>
       <c r="W31">
         <v>-18517000.0</v>
       </c>
       <c r="X31">
         <v>-35714000.0</v>
       </c>
       <c r="Y31">
         <v>-28301000.0</v>
       </c>
       <c r="Z31">
         <v>-35355000.0</v>
       </c>
       <c r="AA31">
         <v>-18679000.0</v>
       </c>
       <c r="AB31">
         <v>-20437000.0</v>
       </c>
       <c r="AC31">
         <v>-21215000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
         <v>2898426000.0</v>
       </c>
       <c r="C32">
         <v>2844102000.0</v>
       </c>
       <c r="D32">
         <v>2945594000.0</v>
       </c>
       <c r="E32">
         <v>3212733000.0</v>
       </c>
       <c r="F32">
         <v>3486440000.0</v>
       </c>
       <c r="G32">
         <v>3024334000.0</v>
       </c>
       <c r="H32">
         <v>3519286000.0</v>
       </c>
       <c r="I32">
         <v>3462269000.0</v>
       </c>
@@ -22603,1054 +22726,1061 @@
       <c r="AC32">
         <v>408182000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
       </c>
-      <c r="DB1" t="s">
-        <v>167</v>
+      <c r="DC1" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>202891000.0</v>
+      </c>
+      <c r="C2">
         <v>387240000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>525293000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>416208000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>303553000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>338737000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>448687000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>402450000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>281497000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>346302000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>439689000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>415254000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>308303000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>386413000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>496581000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>448096000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>369456000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>426242000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>569267000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>481805000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>377693000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>395401000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>523948000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>481365000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>279370000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>426210000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>633046000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>541111000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>411388000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>425190000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>618781000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>536457000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>386239000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>423309000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>567099000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>544384000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>388660000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>416953000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>523711000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>525879000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>357289000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>413156000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>503006000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>502267000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>349870000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>400712000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>513192000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>477730000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>328588000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>389918000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>447232000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>450524000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>297629000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>347947000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>399364000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>398580000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>288919000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>356923000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>399894000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>447744000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>259750000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>311194000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>348838000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>335521000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>196758000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>242239000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>258322000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>295942000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>201619000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>229440000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>267096000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>281752000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>202094000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>225057000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>257798000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>265093000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>192357000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>213748000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>241588000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>244757000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>180342000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>188304000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>224712000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>243497000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>126435000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>130442000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>148426000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>163490000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>96716000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>116450000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>116547000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>136451000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>90200000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>105400000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>101400000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>100600000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>141504000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>313052000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>69498000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>71498000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>81881000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>89085000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>60820000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>61554000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>74139000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>80536000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>13023000.0</v>
+      </c>
+      <c r="C3">
         <v>13625000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14685000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13559000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13254000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14255000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14427000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14410000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14834000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15570000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16037000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16794000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15738000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16467000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17106000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17489000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14214000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26040000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21589000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22364000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24115000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24230000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24137000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>22264000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>23368000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>25139000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>23950000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>23299000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23566000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>23429000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>22390000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>21776000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>22058000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>22270000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>21545000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20834000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>19763000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19182000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17512000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18575000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18172000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18790000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14842000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>17567000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>17200000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17936000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15432000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19931000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>21625000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>25167000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>17400000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13547000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12389000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>13510000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9013000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9111000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8495000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>9026000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7155000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>8237000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>8130000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>8997000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>6648000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>8200000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7882000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7878000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7406000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8595000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8395000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10727000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5859000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7430000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7287000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7681000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6533000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7912000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>8953000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9111000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5858000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7237000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6637000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>9904000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>18180000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5853000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4677000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>5015000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4549000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5960000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>5816000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5568000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-3577000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5100000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>4900000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>5500000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>13200000.0</v>
       </c>
-      <c r="CS3"/>
       <c r="CT3"/>
-      <c r="CU3">
+      <c r="CU3"/>
+      <c r="CV3">
         <v>4769000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4656000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5138000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4280000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3968000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4134000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5546000.0</v>
       </c>
-      <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -23709,54 +23839,54 @@
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
-      <c r="BN4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4"/>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
@@ -23806,731 +23936,738 @@
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
-      <c r="CU4"/>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>137681000.0</v>
+      </c>
+      <c r="C5">
         <v>31613000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>87326000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>22007000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9560000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29168000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>83945000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>78111000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>42234000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>57850000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>145583000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>96330000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>39333000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>57312000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>109741000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>90570000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>55733000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>103473000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>137918000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>123522000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>108506000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>128638000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>136473000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>116615000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>20790000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-82832000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>163824000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>114670000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>64476000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>62359000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>157900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>103707000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>56220000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>60857000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>142792000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>130448000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>64311000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>80089000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>139413000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>130998000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>63243000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>93008000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>117179000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>129221000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>63352000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>84505000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>37701000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>110457000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>47676000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>61067000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>72145000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>91269000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>32401000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>66561000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>78242000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>86379000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>25316000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>45305000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>56001000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>56677000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>22253000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>45504000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>59361000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>73230000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>25223000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>63287000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>56563000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>80976000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>29359000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>28934000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>43861000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>109838000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1822000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>20273000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>50736000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>60264000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-137403000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>25679000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>49917000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>55648000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>21423000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>32356000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>35831000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>26877000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>7213000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>22615000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>30303000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>30578000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>8105000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>15714000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>19123000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>27365000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-3100000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4200000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3400000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>9900000.0</v>
       </c>
-      <c r="CS5">
-[...1 lines deleted...]
-      </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
         <v>3926000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>5418000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>12654000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>17857000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4292000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>5718000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-224000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>4932000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>150704000.0</v>
+      </c>
+      <c r="C6">
         <v>45238000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>102011000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>35807000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23119000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>42422000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>98200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>92538000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56644000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>72684000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>161153000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>112367000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>56127000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>73050000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>126208000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>107676000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>73222000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>117687000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>163958000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>145111000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>130870000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>152753000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>160703000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>140752000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>43054000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-59464000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>188963000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>138620000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>87775000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>85925000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>181329000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>126097000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>77996000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>82915000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>165062000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>151993000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>85145000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>99852000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>158595000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>148510000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>81818000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>111180000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>135969000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>144063000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>80919000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>101705000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>55637000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>125889000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>67607000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>82692000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>97312000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>108669000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>45948000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>78950000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>91752000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>95392000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>34427000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>53800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>65027000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>63832000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>30490000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>53634000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>68358000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>79878000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>33423000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>71169000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>64441000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>88382000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>37954000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>37329000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>54588000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>115697000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>9252000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>27560000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>58417000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>66797000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-129491000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>34632000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>59028000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>61506000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>28660000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>38993000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>45735000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>45057000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>13066000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>27292000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>35318000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>35127000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>14065000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>21530000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>24691000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>23788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172712000.0</v>
       </c>
       <c r="CP6">
         <v>172712000.0</v>
       </c>
       <c r="CQ6">
+        <v>172712000.0</v>
+      </c>
+      <c r="CR6">
         <v>8900000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>23100000.0</v>
       </c>
-      <c r="CS6"/>
       <c r="CT6"/>
-      <c r="CU6">
+      <c r="CU6"/>
+      <c r="CV6">
         <v>8695000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>10074000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>17792000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>22137000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>8260000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9852000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5322000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>10197000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -24589,54 +24726,54 @@
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
-      <c r="BN7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7"/>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
@@ -24686,95 +24823,96 @@
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
-      <c r="CU7"/>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -24833,54 +24971,54 @@
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
-      <c r="BN8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8"/>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
@@ -24930,1415 +25068,1430 @@
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
-      <c r="CU8"/>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>412599000.0</v>
+      </c>
+      <c r="C9">
         <v>293873000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>400158000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>341628000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>281760000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>291090000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>411025000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>356014000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>282937000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>315190000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>418175000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>376397000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>291896000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>309467000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>415549000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>370528000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>331239000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>355042000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>492826000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>408781000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>368707000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>391960000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>465949000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>383715000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>235515000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>228263000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>467476000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>402211000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>322996000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>315867000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>467598000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>387450000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>309958000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>332477000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>460207000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>403848000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>303457000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>315802000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>410492000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>375546000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>282182000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>310929000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>363538000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>347539000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>262895000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>284052000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>356032000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>321206000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>245477000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>261725000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>322423000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>309649000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>220245000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>243062000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>289889000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>280559000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>183243000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>194739000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>206735000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>191873000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>134738000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>157806000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>146432000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>182407000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>130251000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>166810000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>166358000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>185564000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>116290000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>127347000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>154854000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>154667000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>99581000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>104915000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>135596000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>145856000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>95418000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>106380000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>135878000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>147220000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>97235000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>108143000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>125781000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>128661000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>66065000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>75765000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>84311000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>87867000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>59591000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>66270000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>69143000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>75684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172712000.0</v>
       </c>
       <c r="CP9">
         <v>172712000.0</v>
       </c>
       <c r="CQ9">
+        <v>172712000.0</v>
+      </c>
+      <c r="CR9">
         <v>68700000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>65200000.0</v>
       </c>
-      <c r="CS9">
-[...1 lines deleted...]
-      </c>
       <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
         <v>213072000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>39870000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>40159000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>48843000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>56372000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>36250000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>36569000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>38026000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>44142000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>136645000.0</v>
+      </c>
+      <c r="C10">
         <v>19856000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>75947000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14834000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1703000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21349000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>75770000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>70730000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34364000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49945000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>137952000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>85372000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31250000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47668000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>100456000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80858000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>47081000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>88341000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>123463000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>108326000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>93211000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>113290000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>120934000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>100268000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5478000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-91696000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>154874000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>73621000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>55711000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>43746000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>160983000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>93839000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>48283000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52872000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>137747000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>123513000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>57950000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>71822000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>132466000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>124219000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>56102000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>83283000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>111099000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>124027000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>57074000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>75988000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>105594000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>102348000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>40794000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>54170000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>65915000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>87136000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>31147000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>65267000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>77033000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>93925000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>32896000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>51537000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>53453000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>55154000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>20497000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>51784000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>55590000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>78310000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30761000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>68725000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>53130000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>78288000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18231000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>25384000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>43861000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>53050000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4463000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16033000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>45058000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>53987000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-143577000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15444000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>43361000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>54952000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>14484000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>25391000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>28491000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>17476000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9011000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2890000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25440000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>30461000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9701000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16906000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3718000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>20577000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3400000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11200000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>10500000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17200000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4513000.0</v>
       </c>
-      <c r="CT10">
-[...1 lines deleted...]
-      </c>
       <c r="CU10">
+        <v>0.0</v>
+      </c>
+      <c r="CV10">
         <v>-3047000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>793000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8301000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>12777000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-164000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>928000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-4853000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>4932000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>31687000.0</v>
+      </c>
+      <c r="C11">
         <v>5520000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11729000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3241000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1257000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5810000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14253000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12410000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6725000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11912000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>31442000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>19245000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7383000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11672000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20277000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15901000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10111000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20408000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26490000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>23350000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21608000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>27094000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21920000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19027000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2678000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-13002000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>29727000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13369000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11774000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9280000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>30422000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>22069000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>11015000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>10403000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2058000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>41027000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>20025000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>25158000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>45349000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>43408000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>19904000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>29303000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>38500000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>44701000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>20969000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>26196000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>37004000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>36462000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>14897000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>19873000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>23167000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>30565000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11474000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>23852000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>28341000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>34547000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12091000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>19262000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>18668000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>20705000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7838000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>19661000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>20696000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>28653000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>11665000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>25900000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>20134000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>28882000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6902000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9016000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>16516000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>19675000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1684000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4474000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>16456000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>19369000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-128000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5833000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>15922000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>19975000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5466000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9606000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>11166000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>6898000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3561000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>9041000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>10424000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>12049000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3784000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>6593000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2093000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>7922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7218000.0</v>
       </c>
       <c r="CP11">
         <v>-7218000.0</v>
       </c>
       <c r="CQ11">
+        <v>-7218000.0</v>
+      </c>
+      <c r="CR11">
         <v>4600000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>6600000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1738000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>538000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-1218000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>316000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3284000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>5246000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-76000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>381000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-1425000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2076000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>11312000.0</v>
+      </c>
+      <c r="C12">
         <v>11757000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11379000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7173000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7857000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7819000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8175000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7381000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7870000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7905000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7631000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8615000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8083000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9644000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9285000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9712000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8652000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15132000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14455000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15196000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15295000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15348000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15539000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16347000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15312000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8864000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8950000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9966000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9072000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9629000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8779000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9868000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7937000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7985000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7685000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8061000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7194000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7104000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6723000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6779000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6803000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6739000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6497000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6907000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6935000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6692000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7030000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6843000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6882000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6897000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6755000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4133000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1060000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1294000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1584000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1716000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1738000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1957000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6699000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1699000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1756000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1850000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3771000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1568000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2662000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2444000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3433000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2688000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2708000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3175000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4048000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4789000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4520000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5600000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5704000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5728000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>28837000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6554000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6929000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>6884000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24564000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>7444000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4055000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4402000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4666000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4364000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4624000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>26646000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6788000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6500000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7100000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7300000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>13970000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>23110000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>3256000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3467000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2573000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4292000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3142000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2395000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2370000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3186000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3089000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2007000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1064000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7078000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>700000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8891000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9455000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>272000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335000.0</v>
       </c>
       <c r="T13">
         <v>335000.0</v>
       </c>
       <c r="U13">
+        <v>335000.0</v>
+      </c>
+      <c r="V13">
         <v>201000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>225000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>298000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16017000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>423000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>464000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>366000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>509000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>228000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26370,87 +26523,86 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -26509,54 +26661,54 @@
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
-      <c r="BN14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14"/>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
@@ -26606,875 +26758,880 @@
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
-      <c r="CU14"/>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>104958000.0</v>
+      </c>
+      <c r="C15">
         <v>14336000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>64218000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11593000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>446000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15539000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>61517000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>58320000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27639000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>38033000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>106510000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>66127000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>23867000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>35996000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>80179000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>64957000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>36970000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>67933000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>96973000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>84976000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>71603000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>86196000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>97984000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>81241000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8156000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-78694000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>125147000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>59122000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>43145000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>33884000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>128550000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>70690000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>36716000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>41819000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>133505000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>81014000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>37213000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>45857000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>85737000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>79547000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>35640000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>53092000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>71345000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>77976000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>35495000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>48672000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>66831000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>64112000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>25207000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>33357000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>41592516.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>55053000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>19143000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>40211000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>48692000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>57827746.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>20263000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>31389950.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>34785000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>34449000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>12659000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>32123000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>34894000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>49657000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>19096000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>42825000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>32996000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>49406000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11329000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>16604000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>27345000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>33375000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2779000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11559000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>28602000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>34618000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-143449000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>9611000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>27439000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>34977000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>9018000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>15785000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>17325000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>10578000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5450000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13849000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>15016000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>18412000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5917000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10313000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1625000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>12655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7218000.0</v>
       </c>
       <c r="CP15">
         <v>7218000.0</v>
       </c>
       <c r="CQ15">
+        <v>7218000.0</v>
+      </c>
+      <c r="CR15">
         <v>5900000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>10600000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2775000.0</v>
       </c>
-      <c r="CT15">
-[...1 lines deleted...]
-      </c>
       <c r="CU15">
+        <v>0.0</v>
+      </c>
+      <c r="CV15">
         <v>-1829000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>477000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4663000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>7531000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-88000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>547000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-3428000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2856000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>63030000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11288000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>215000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15254000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>60239000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>57110000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>64860000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23867000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35996000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>78928000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>63944000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36970000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>67933000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>96973000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>84976000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>70743000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>85163000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>99014000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>81241000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8156000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-78694000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>125147000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>60252000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>43937000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>34466000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>130561000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>71770000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>37268000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>42469000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>135689000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>82486000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>37925000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>46664000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>87117000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>80811000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>36198000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>53980000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>72599000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>79326000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36105000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>49792000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68590000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>65886000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>25897000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>34297000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>42748000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>56571000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>19673000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>41415000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>48692000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>59378000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>20805000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>32275000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>34785000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>34449000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>12659000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>32123000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>34785000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>49657000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>19096000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>42825000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>32996000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>49406000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>16634000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16604000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27451000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>32402000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4020000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>14031000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>28602000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>34618000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-9611000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>9611000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>27439000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>34977000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>9019000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15785000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>17325000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>10578000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5450000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>13849000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>15016000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>18412000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5917000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10313000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1625000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>12655000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2088000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>6910000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>16478000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>10578000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2775000.0</v>
       </c>
-      <c r="CT16">
-[...2 lines deleted...]
-      <c r="CU16"/>
+      <c r="CU16">
+        <v>0.0</v>
+      </c>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>184</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>14336000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>64218000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11593000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>446000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>15539000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>61517000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>58320000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>27639000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>38033000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>106510000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>66127000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>23867000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>35996000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>80178000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>64957000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>36970000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>67933000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>96973000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>84976000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>71603000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>86196000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>99014000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>81241000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8156000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-78694000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>125147000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>60252000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>43937000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>34466000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>130561000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>71770000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>37268000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>42469000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>135689000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>82486000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>37925000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>46664000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>87117000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>80811000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>36198000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>53980000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>72599000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>79326000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>36105000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>49792000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>68590000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>65886000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>25897000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>34297000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>42748000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>56571000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>19673000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>41415000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>48692000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>59378000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>20805000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>32275000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>34785000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>34449000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>12659000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>32123000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>34785000.0</v>
       </c>
-      <c r="BL17">
-[...1 lines deleted...]
-      </c>
       <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
         <v>19096000.0</v>
       </c>
-      <c r="BN17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO17"/>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
@@ -27524,151 +27681,154 @@
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
-      <c r="CU17"/>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>185</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-8501000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7911000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3565000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4677000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5780000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5011000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4684000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4816000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5624000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7551000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7078000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8944000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8891000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9455000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8380000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14794000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14120000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14861000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15094000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-15123000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15241000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16017000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14889000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8584000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9766000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8563000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-9401000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27700,295 +27860,295 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1772000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>958000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>194000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1013000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-19685000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>850000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-52000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-509000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>924000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1142000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-40000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>330000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>423000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>464000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>366000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>200000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>509000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>228000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>52000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>84000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>225000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>166000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>86000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>41000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>79000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>139000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>110000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>68000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>178000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>207000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>115000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>91000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>157000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>137000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>86000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>45000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>140000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>132000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>1605000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>55000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-531000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-460000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>255000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>956000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>956000.0</v>
       </c>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>9000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>61984000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>-17742000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>-30800000.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28033,68 +28193,68 @@
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>1183000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20"/>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
@@ -28144,415 +28304,419 @@
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>137681000.0</v>
+      </c>
+      <c r="C21">
         <v>23824000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>84694000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29093000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4044000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26102000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>83200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>77040000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>39452000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49819000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>136060000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>93430000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>37561000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>56354000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>109546000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>91583000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>75418000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>102623000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>137970000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>124031000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>107582000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>127496000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>137762000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>113527000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>20954000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-78478000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>162767000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>83870000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>64476000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>60759000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>170597000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>103557000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>56970000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>60309000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>145763000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>130718000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>64521000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>78566000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>139413000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>130894000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>63243000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>93008000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>116179000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>130221000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>61952000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>84505000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>114010000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>110457000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>47347000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>61531000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>73394000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>91076000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>32738000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>66943000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>78367000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>95392000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>34427000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>53800000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>55045000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>56765000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>22022000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>53634000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>58786000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>79878000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>33423000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>71169000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>56344000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>80976000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>20939000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>28559000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>48591000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>57098000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9252000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>20553000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>50684000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>60008000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-137873000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>21172000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>49917000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>61506000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>21413000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>32275000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>35831000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>45057000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>13066000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>27292000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>30303000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>35127000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>14065000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>21530000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>19123000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>27365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172712000.0</v>
       </c>
       <c r="CP21">
         <v>172712000.0</v>
       </c>
       <c r="CQ21">
+        <v>172712000.0</v>
+      </c>
+      <c r="CR21">
         <v>17600000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>24500000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>18483000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>47027000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1512000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>5418000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>12654000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>17857000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4292000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5718000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-224000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>10197000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -28611,54 +28775,54 @@
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22"/>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
@@ -28708,382 +28872,388 @@
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
-      <c r="CU22"/>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>477809000.0</v>
+      </c>
+      <c r="C23">
         <v>657289000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>840757000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>728743000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>581269000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>603725000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>776512000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>681424000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>524982000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>611673000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>721804000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>698221000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>562638000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>639526000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>802584000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>727041000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>625277000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>678661000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>924123000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>766555000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>638818000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>659865000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>852135000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>751553000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>493931000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>732951000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>937755000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>828652000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>669908000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>680298000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>915782000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>820350000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>639227000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>695477000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>881543000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>817514000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>627596000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>654189000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>794790000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>770531000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>576228000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>631077000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>750365000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>719585000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>550813000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>600259000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>755214000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>688479000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>526718000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>590112000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>696261000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>669097000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>485136000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>524066000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>610886000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>583747000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>437735000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>497862000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>551584000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>582852000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>379552000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>415366000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>511636000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>458842000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>293586000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>347534000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>378515000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>411167000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>304442000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>336990000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>375968000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>326581000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>292423000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>309419000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>342658000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>350685000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>425178000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>294449000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>327549000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>330471000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>256154000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>264091000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>314662000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>327101000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>179434000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>178915000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>202434000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>216230000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>142242000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>161190000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>166567000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>184770000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>130100000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>147800000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>152500000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>141300000.0</v>
       </c>
-      <c r="CS23">
-[...1 lines deleted...]
-      </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
+        <v>0.0</v>
+      </c>
+      <c r="CV23">
         <v>105442000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>106239000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>118070000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>127600000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>92778000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>92405000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>112389000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>114481000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29146,401 +29316,401 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>192</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>13625000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14685000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13765000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13559000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13254000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14255000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14427000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14410000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14834000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15570000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16037000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16794000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15738000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16467000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17106000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17489000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14214000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26040000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>21589000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22364000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24115000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24230000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>24137000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>22264000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>23368000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25139000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>23950000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23299000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23566000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>23429000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22390000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>21776000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>22058000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>22270000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>21545000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20834000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19763000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19182000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17512000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>18575000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>18172000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>18790000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>14842000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>17567000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>17200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17936000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15432000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>19931000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>21625000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>25167000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>17400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>13547000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12389000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13510000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8732000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>9111000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8495000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>9026000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7155000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>8237000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8130000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>8997000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>6648000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>8200000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7882000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7878000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7406000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8595000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8395000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>10727000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>5859000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7430000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7287000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7681000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6533000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7912000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>8953000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>9111000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5858000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7237000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6637000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>9904000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>18180000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5853000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4677000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5015000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4549000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5960000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>5816000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5568000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>6000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>5100000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>4900000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5500000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>13200000.0</v>
       </c>
-      <c r="CS25"/>
       <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>4769000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4656000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5138000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>4280000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>3968000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4134000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>5546000.0</v>
       </c>
-      <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -29599,54 +29769,54 @@
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26"/>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
@@ -29696,607 +29866,612 @@
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
-      <c r="CU26"/>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>261000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>257500000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>312800000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>309600000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>266800000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>194200000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>191900000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>176600000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>157400000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>71100000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>76000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>63000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>56800000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>1000000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>2400000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>195</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>270049000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>319559000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>317963000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>280965000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>270320000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>36585000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>284714000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>247489000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>265371000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29452000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>288680000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>258676000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>259632000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10327000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>286218000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>261423000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>259893000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>51387000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>293192000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>267770000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>271927000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>71570000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>279251000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>197983000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>261948000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>117775000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>296733000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>531807000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>262052000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>115458000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>294117000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>263343000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>280162000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>148907000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>283480000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>250100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>247800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>125224000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>255300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>228500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>229000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>187637000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>230000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>209300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>211200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>175902000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>221900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>198200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>210100000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>195841000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>223400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>176900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>185400000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>165249000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>185200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>156290000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>149705000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>160872000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>145800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>122300000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>112800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>135100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>123300000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>104500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>105300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>120193000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>115225000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>99843000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>99100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>115300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>104500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>92200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>92300000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>92700000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>94200000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>84635000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>88246000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>93500000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>93496000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>82500000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>83000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>102910000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>89300000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>51200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>52000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>57100000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>56300000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>48000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>47400000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>49400000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>51900000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>41800000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>44900000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>52100000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>43100000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>78913000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>146882000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>35410000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>33417000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>38515000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>31958000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>30851000.0</v>
       </c>
-      <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>33945000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>196</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>5520000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11730000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3241000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1257000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5810000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14253000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12410000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6725000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11912000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31442000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19245000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7383000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11672000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20277000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15901000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10111000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20408000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26490000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23350000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21608000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27094000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21920000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19027000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2678000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-13002000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>29727000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13369000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11774000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>9280000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30328,1008 +30503,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>276135000.0</v>
+      </c>
+      <c r="C30">
         <v>270049000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>315464000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>312535000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>277716000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>264988000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>327825000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>278974000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>243485000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>265371000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>282115000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>282967000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>254335000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>253113000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>306003000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>278945000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>255821000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>252419000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>354856000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>284750000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>261125000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>264464000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>328187000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>270188000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>214561000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>306741000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>304709000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>287541000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>258520000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>255108000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>297001000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>283893000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>252988000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>272168000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>314444000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>273130000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>238936000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>237236000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>271079000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>244652000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>218939000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>217921000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>247359000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>217318000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>200943000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>199547000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>242022000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>210749000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>198130000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>200194000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>249029000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>218573000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>187507000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>176119000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>211522000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>185167000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>148816000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>140939000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>151690000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>135108000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>119802000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>104172000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>162798000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>123321000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>96828000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>105295000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>120193000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>115225000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>102823000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>107550000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>108872000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>44829000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>90329000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>84362000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>84860000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>85592000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>232821000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>80701000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>85961000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>85714000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>75812000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>75787000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>89950000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>83604000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>52999000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>48473000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>54008000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>52740000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>45526000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>44740000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>50020000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>48319000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>39900000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>42400000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>51100000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>40700000.0</v>
       </c>
-      <c r="CS30">
-[...1 lines deleted...]
-      </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
+        <v>0.0</v>
+      </c>
+      <c r="CV30">
         <v>35944000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>34741000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>36189000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>38515000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>31958000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>30851000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>38250000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>33945000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>-1036000.0</v>
+      </c>
+      <c r="C31">
         <v>-3968000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8747000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14259000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2341000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4753000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7430000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6310000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5088000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>126000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1892000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8058000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6311000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8686000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9090000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10725000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-28337000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14282000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-14507000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15705000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14371000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14206000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-16828000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13259000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-15476000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13218000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7893000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-10249000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8765000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17013000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9614000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9718000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-8687000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7437000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8016000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7205000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-6571000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6744000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6947000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6675000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7141000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9725000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5080000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6194000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4878000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-8517000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-8415000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-8109000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6553000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-7361000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-7479000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3940000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1591000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1676000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1334000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1467000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1531000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2263000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1592000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1611000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1525000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1850000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3196000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1568000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2662000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2444000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3214000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2688000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>5712000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2800000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4730000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4048000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4789000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-4520000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5626000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-6021000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5704000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-5728000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-6556000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-6554000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-6929000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-6884000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-7340000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-27581000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-4055000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-4402000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4863000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4666000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4364000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4624000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-15405000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-6788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-172712000.0</v>
       </c>
       <c r="CP31">
         <v>-172712000.0</v>
       </c>
       <c r="CQ31">
+        <v>-172712000.0</v>
+      </c>
+      <c r="CR31">
         <v>-7100000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-7300000.0</v>
       </c>
-      <c r="CS31">
-[...1 lines deleted...]
-      </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
         <v>-4559000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-4625000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-4353000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-5080000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-4456000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-4790000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-4629000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-5265000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>615490000.0</v>
+      </c>
+      <c r="C32">
         <v>681113000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>925451000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>757836000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>585313000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>629827000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>859712000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>758464000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>564434000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>661492000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>857864000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>791651000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>600199000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>695880000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>912130000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>818624000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>700695000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>781284000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1062093000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>890586000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>746400000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>787361000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>989897000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>865080000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>514885000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>654473000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1100522000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>943322000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>734384000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>741057000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1086379000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>923907000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>696197000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>755786000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1027306000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>948232000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>692117000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>732755000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>934203000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>901425000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>639471000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>724085000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>866544000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>849806000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>612765000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>684764000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>869224000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>798936000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>574065000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>651643000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>769655000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>760173000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>517874000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>591009000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>689253000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>679139000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>472162000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>551662000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>606629000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>639617000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>394488000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>469000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>495270000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>517928000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>327009000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>409049000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>424680000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>481506000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>317909000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>356787000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>421950000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>436419000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>301675000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>329972000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>393394000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>410949000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>287775000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>320128000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>377466000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>391977000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>277577000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>296447000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>350493000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>372158000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>192500000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>206207000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>232737000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>251357000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>156307000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>182720000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>185690000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>212135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172712000.0</v>
       </c>
       <c r="CP32">
         <v>172712000.0</v>
       </c>
       <c r="CQ32">
+        <v>172712000.0</v>
+      </c>
+      <c r="CR32">
         <v>170100000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>165800000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>247465000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>526124000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>109368000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>111657000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>130724000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>145457000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>97070000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>98123000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>112165000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>124678000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -31412,51 +31597,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>412926000.0</v>
       </c>
       <c r="C2">
         <v>351213000.0</v>
       </c>
       <c r="D2">
         <v>211748000.0</v>
       </c>
       <c r="E2">
         <v>984294000.0</v>
       </c>
       <c r="F2">
         <v>1102323000.0</v>
       </c>
       <c r="G2">
         <v>214311000.0</v>
       </c>
       <c r="H2">
         <v>170077000.0</v>
       </c>
       <c r="I2">
         <v>178494000.0</v>
       </c>
@@ -31501,51 +31686,51 @@
       </c>
       <c r="W2">
         <v>36061000.0</v>
       </c>
       <c r="X2">
         <v>35562000.0</v>
       </c>
       <c r="Y2">
         <v>24692000.0</v>
       </c>
       <c r="Z2">
         <v>3697000.0</v>
       </c>
       <c r="AA2">
         <v>3415000.0</v>
       </c>
       <c r="AB2">
         <v>3986000.0</v>
       </c>
       <c r="AC2">
         <v>4259000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>53704000</v>
       </c>
       <c r="C3">
         <v>56165000</v>
       </c>
       <c r="D3">
         <v>59860000</v>
       </c>
       <c r="E3">
         <v>40364000</v>
       </c>
       <c r="F3">
         <v>37442000</v>
       </c>
       <c r="G3">
         <v>32871000</v>
       </c>
       <c r="H3">
         <v>61419000</v>
       </c>
       <c r="I3">
         <v>63783000</v>
       </c>
@@ -31590,51 +31775,51 @@
       </c>
       <c r="W3">
         <v>20481000</v>
       </c>
       <c r="X3">
         <v>17347000</v>
       </c>
       <c r="Y3">
         <v>18009000</v>
       </c>
       <c r="Z3">
         <v>19036000</v>
       </c>
       <c r="AA3">
         <v>17179000</v>
       </c>
       <c r="AB3">
         <v>12726000</v>
       </c>
       <c r="AC3">
         <v>17991000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-771273000.0</v>
       </c>
       <c r="F4">
         <v>-116894000.0</v>
       </c>
       <c r="G4">
         <v>881866000.0</v>
       </c>
       <c r="H4">
         <v>44234000.0</v>
       </c>
       <c r="I4">
         <v>-8417000.0</v>
       </c>
       <c r="J4">
         <v>-120864000.0</v>
       </c>
       <c r="K4">
         <v>-81851000.0</v>
       </c>
@@ -31649,51 +31834,51 @@
       </c>
       <c r="O4">
         <v>148742000.0</v>
       </c>
       <c r="P4">
         <v>-13888000.0</v>
       </c>
       <c r="Q4">
         <v>-87659000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>18630000.0</v>
       </c>
       <c r="F5">
         <v>10596000.0</v>
       </c>
       <c r="G5">
         <v>-5417000.0</v>
       </c>
       <c r="H5">
         <v>-695289000.0</v>
       </c>
       <c r="I5">
         <v>15838000.0</v>
       </c>
       <c r="J5">
         <v>-22323000.0</v>
       </c>
       <c r="K5">
         <v>3979000.0</v>
       </c>
@@ -31708,51 +31893,51 @@
       </c>
       <c r="O5">
         <v>-6004000.0</v>
       </c>
       <c r="P5">
         <v>948000.0</v>
       </c>
       <c r="Q5">
         <v>-6269000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>74149000.0</v>
       </c>
       <c r="C6">
         <v>61713000.0</v>
       </c>
       <c r="D6">
         <v>139465000.0</v>
       </c>
       <c r="E6">
         <v>-772546000.0</v>
       </c>
       <c r="F6">
         <v>-118029000.0</v>
       </c>
       <c r="G6">
         <v>888012000.0</v>
       </c>
       <c r="H6">
         <v>44234000.0</v>
       </c>
       <c r="I6">
         <v>-8417000.0</v>
       </c>
@@ -31797,51 +31982,51 @@
       </c>
       <c r="W6">
         <v>-2796000.0</v>
       </c>
       <c r="X6">
         <v>499000.0</v>
       </c>
       <c r="Y6">
         <v>10870000.0</v>
       </c>
       <c r="Z6">
         <v>20995000.0</v>
       </c>
       <c r="AA6">
         <v>282000.0</v>
       </c>
       <c r="AB6">
         <v>-571000.0</v>
       </c>
       <c r="AC6">
         <v>-273000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-57276000.0</v>
       </c>
       <c r="C7">
         <v>11585000.0</v>
       </c>
       <c r="D7">
         <v>225744000.0</v>
       </c>
       <c r="E7">
         <v>-287784000.0</v>
       </c>
       <c r="F7">
         <v>-179839000.0</v>
       </c>
       <c r="G7">
         <v>327889000.0</v>
       </c>
       <c r="H7">
         <v>-15498000.0</v>
       </c>
       <c r="I7">
         <v>-47991000.0</v>
       </c>
@@ -31886,51 +32071,51 @@
       </c>
       <c r="W7">
         <v>-29597000.0</v>
       </c>
       <c r="X7">
         <v>-17375000.0</v>
       </c>
       <c r="Y7">
         <v>-12048000.0</v>
       </c>
       <c r="Z7">
         <v>5106000.0</v>
       </c>
       <c r="AA7">
         <v>-7804000.0</v>
       </c>
       <c r="AB7">
         <v>20432000.0</v>
       </c>
       <c r="AC7">
         <v>-15130000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>32683000.0</v>
       </c>
       <c r="F8">
         <v>-46480000.0</v>
       </c>
       <c r="G8">
         <v>58275000.0</v>
       </c>
       <c r="H8">
         <v>8121000.0</v>
       </c>
       <c r="I8">
         <v>-34448000.0</v>
       </c>
       <c r="J8">
         <v>-18046000.0</v>
       </c>
       <c r="K8">
         <v>5041000.0</v>
       </c>
@@ -31945,51 +32130,51 @@
       </c>
       <c r="O8">
         <v>-10200000.0</v>
       </c>
       <c r="P8">
         <v>33222000.0</v>
       </c>
       <c r="Q8">
         <v>-39359000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>15169000.0</v>
       </c>
       <c r="C9">
         <v>-13743000.0</v>
       </c>
       <c r="D9">
         <v>15453000.0</v>
       </c>
       <c r="E9">
         <v>32683000.0</v>
       </c>
       <c r="F9">
         <v>-46480000.0</v>
       </c>
       <c r="G9">
         <v>58275000.0</v>
       </c>
       <c r="H9">
         <v>8121000.0</v>
       </c>
       <c r="I9">
         <v>-34448000.0</v>
       </c>
@@ -32028,51 +32213,51 @@
       </c>
       <c r="U9">
         <v>-14471000.0</v>
       </c>
       <c r="V9">
         <v>275000.0</v>
       </c>
       <c r="W9">
         <v>-15100000.0</v>
       </c>
       <c r="X9">
         <v>-15122000.0</v>
       </c>
       <c r="Y9">
         <v>-18200000.0</v>
       </c>
       <c r="Z9">
         <v>-1600000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-37101000.0</v>
       </c>
       <c r="C10">
         <v>26131000.0</v>
       </c>
       <c r="D10">
         <v>222920000.0</v>
       </c>
       <c r="E10">
         <v>-106763000.0</v>
       </c>
       <c r="F10">
         <v>-52914000.0</v>
       </c>
       <c r="G10">
         <v>-8063000.0</v>
       </c>
       <c r="H10">
         <v>-16683000.0</v>
       </c>
       <c r="I10">
         <v>-30646000.0</v>
       </c>
@@ -32117,51 +32302,51 @@
       </c>
       <c r="W10">
         <v>-16032000.0</v>
       </c>
       <c r="X10">
         <v>940000.0</v>
       </c>
       <c r="Y10">
         <v>-16631000.0</v>
       </c>
       <c r="Z10">
         <v>7897000.0</v>
       </c>
       <c r="AA10">
         <v>-12799000.0</v>
       </c>
       <c r="AB10">
         <v>21772000.0</v>
       </c>
       <c r="AC10">
         <v>-13769000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-228601000.0</v>
       </c>
       <c r="F11">
         <v>-87311000.0</v>
       </c>
       <c r="G11">
         <v>284824000.0</v>
       </c>
       <c r="H11">
         <v>692100000.0</v>
       </c>
       <c r="I11">
         <v>4982000.0</v>
       </c>
       <c r="J11">
         <v>41175000.0</v>
       </c>
       <c r="K11">
         <v>32061000.0</v>
       </c>
@@ -32184,51 +32369,51 @@
         <v>32837000.0</v>
       </c>
       <c r="R11">
         <v>18535000.0</v>
       </c>
       <c r="S11">
         <v>22422000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>7143000.0</v>
       </c>
       <c r="V11">
         <v>18230000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>58881000.0</v>
       </c>
       <c r="F12">
         <v>11189000.0</v>
       </c>
       <c r="G12">
         <v>57902000.0</v>
       </c>
       <c r="H12">
         <v>41520000.0</v>
       </c>
       <c r="I12">
         <v>30722000.0</v>
       </c>
       <c r="J12">
         <v>-36395000.0</v>
       </c>
       <c r="K12">
         <v>14541000.0</v>
       </c>
@@ -32243,102 +32428,102 @@
       </c>
       <c r="O12">
         <v>1440000.0</v>
       </c>
       <c r="P12">
         <v>25533000.0</v>
       </c>
       <c r="Q12">
         <v>2306000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>14897000.0</v>
       </c>
       <c r="F13">
         <v>6866000.0</v>
       </c>
       <c r="G13">
         <v>-9132000.0</v>
       </c>
       <c r="H13">
         <v>-699036000.0</v>
       </c>
       <c r="I13">
         <v>12121000.0</v>
       </c>
       <c r="J13">
         <v>-21791000.0</v>
       </c>
       <c r="K13">
         <v>1141000.0</v>
       </c>
       <c r="L13">
         <v>-3496000.0</v>
       </c>
       <c r="M13">
         <v>-2719000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>55263000.0</v>
       </c>
       <c r="C14">
         <v>57926000.0</v>
       </c>
       <c r="D14">
         <v>64139000.0</v>
       </c>
       <c r="E14">
         <v>65276000.0</v>
       </c>
       <c r="F14">
         <v>94108000.0</v>
       </c>
       <c r="G14">
         <v>93999000.0</v>
       </c>
       <c r="H14">
         <v>95954000.0</v>
       </c>
       <c r="I14">
         <v>89653000.0</v>
       </c>
@@ -32383,51 +32568,51 @@
       </c>
       <c r="W14">
         <v>21340000.0</v>
       </c>
       <c r="X14">
         <v>24281000.0</v>
       </c>
       <c r="Y14">
         <v>20454000.0</v>
       </c>
       <c r="Z14">
         <v>19163000.0</v>
       </c>
       <c r="AA14">
         <v>17520000.0</v>
       </c>
       <c r="AB14">
         <v>18447000.0</v>
       </c>
       <c r="AC14">
         <v>17205000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>56359000.0</v>
       </c>
       <c r="C15">
         <v>116178000.0</v>
       </c>
       <c r="D15">
         <v>112005000.0</v>
       </c>
       <c r="E15">
         <v>118113000.0</v>
       </c>
       <c r="F15">
         <v>60124000.0</v>
       </c>
       <c r="G15">
         <v>26260000.0</v>
       </c>
       <c r="H15">
         <v>89591000.0</v>
       </c>
       <c r="I15">
         <v>83717000.0</v>
       </c>
@@ -32454,51 +32639,51 @@
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>24893000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15">
         <v>209043000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15">
         <v>114750000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>487075000.0</v>
       </c>
       <c r="C16">
         <v>412926000.0</v>
       </c>
       <c r="D16">
         <v>351213000.0</v>
       </c>
       <c r="E16">
         <v>211748000.0</v>
       </c>
       <c r="F16">
         <v>984294000.0</v>
       </c>
       <c r="G16">
         <v>1102323000.0</v>
       </c>
       <c r="H16">
         <v>214311000.0</v>
       </c>
       <c r="I16">
         <v>170077000.0</v>
       </c>
@@ -32543,51 +32728,51 @@
       </c>
       <c r="W16">
         <v>33265000.0</v>
       </c>
       <c r="X16">
         <v>36061000.0</v>
       </c>
       <c r="Y16">
         <v>35562000.0</v>
       </c>
       <c r="Z16">
         <v>24692000.0</v>
       </c>
       <c r="AA16">
         <v>3697000.0</v>
       </c>
       <c r="AB16">
         <v>3415000.0</v>
       </c>
       <c r="AC16">
         <v>3986000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>1073000.0</v>
       </c>
       <c r="I17">
         <v>-2362000.0</v>
       </c>
       <c r="J17">
         <v>505000.0</v>
       </c>
       <c r="K17">
         <v>767000.0</v>
       </c>
       <c r="L17">
         <v>-1986000.0</v>
       </c>
       <c r="M17">
         <v>-1135000.0</v>
       </c>
@@ -32596,51 +32781,51 @@
       </c>
       <c r="O17">
         <v>-168000.0</v>
       </c>
       <c r="P17">
         <v>225000.0</v>
       </c>
       <c r="Q17">
         <v>225000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>68630000.0</v>
       </c>
       <c r="C18">
         <v>242622000.0</v>
       </c>
       <c r="D18">
         <v>469272000.0</v>
       </c>
       <c r="E18">
         <v>47997000.0</v>
       </c>
       <c r="F18">
         <v>230816000.0</v>
       </c>
       <c r="G18">
         <v>555623000.0</v>
       </c>
       <c r="H18">
         <v>325796000.0</v>
       </c>
       <c r="I18">
         <v>292415000.0</v>
       </c>
@@ -32685,135 +32870,135 @@
       </c>
       <c r="W18">
         <v>22195000.0</v>
       </c>
       <c r="X18">
         <v>23159000.0</v>
       </c>
       <c r="Y18">
         <v>9295000.0</v>
       </c>
       <c r="Z18">
         <v>12245000.0</v>
       </c>
       <c r="AA18">
         <v>7018000.0</v>
       </c>
       <c r="AB18">
         <v>23732000.0</v>
       </c>
       <c r="AC18">
         <v>-10927000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-56165000.0</v>
       </c>
       <c r="D19">
         <v>-55972000.0</v>
       </c>
       <c r="E19">
         <v>-40364000.0</v>
       </c>
       <c r="F19">
         <v>5000000.0</v>
       </c>
       <c r="G19">
         <v>-32871000.0</v>
       </c>
       <c r="H19">
         <v>-60670000.0</v>
       </c>
       <c r="I19">
         <v>-63307000.0</v>
       </c>
       <c r="J19">
         <v>-227915000.0</v>
       </c>
       <c r="K19">
         <v>-88340000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>75000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-120000000.0</v>
       </c>
       <c r="E21">
         <v>-278098000.0</v>
       </c>
       <c r="F21">
         <v>-223000.0</v>
       </c>
       <c r="G21">
         <v>1136361000.0</v>
       </c>
       <c r="H21">
         <v>353955000.0</v>
       </c>
       <c r="I21">
         <v>968000.0</v>
       </c>
@@ -32832,51 +33017,51 @@
       <c r="N21">
         <v>400000000.0</v>
       </c>
       <c r="O21">
         <v>-51916000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>-102002000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>91796000.0</v>
       </c>
       <c r="C22">
         <v>185509000.0</v>
       </c>
       <c r="D22">
         <v>232500000.0</v>
       </c>
       <c r="E22">
         <v>250038000.0</v>
       </c>
       <c r="F22">
         <v>339748000.0</v>
       </c>
       <c r="G22">
         <v>109717000.0</v>
       </c>
       <c r="H22">
         <v>263802000.0</v>
       </c>
       <c r="I22">
         <v>282068000.0</v>
       </c>
@@ -32921,51 +33106,51 @@
       </c>
       <c r="W22">
         <v>49658000.0</v>
       </c>
       <c r="X22">
         <v>23278000.0</v>
       </c>
       <c r="Y22">
         <v>19253000.0</v>
       </c>
       <c r="Z22">
         <v>3490000.0</v>
       </c>
       <c r="AA22">
         <v>12653000.0</v>
       </c>
       <c r="AB22">
         <v>-3800000.0</v>
       </c>
       <c r="AC22">
         <v>3510000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>-12081000.0</v>
       </c>
       <c r="C23">
         <v>-8112000.0</v>
       </c>
       <c r="D23">
         <v>-606000.0</v>
       </c>
       <c r="E23">
         <v>-21490000.0</v>
       </c>
       <c r="F23">
         <v>6753000.0</v>
       </c>
       <c r="G23">
         <v>-3642000.0</v>
       </c>
       <c r="H23">
         <v>-883000.0</v>
       </c>
       <c r="I23">
         <v>2799000.0</v>
       </c>
@@ -33010,51 +33195,51 @@
       </c>
       <c r="W23">
         <v>-28450000.0</v>
       </c>
       <c r="X23">
         <v>-7460000.0</v>
       </c>
       <c r="Y23">
         <v>-1880000.0</v>
       </c>
       <c r="Z23">
         <v>107956000.0</v>
       </c>
       <c r="AA23">
         <v>-2803000.0</v>
       </c>
       <c r="AB23">
         <v>1040000.0</v>
       </c>
       <c r="AC23">
         <v>183000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>5000000.0</v>
       </c>
       <c r="G24">
         <v>-1400000.0</v>
       </c>
       <c r="H24">
         <v>749000.0</v>
       </c>
       <c r="I24">
         <v>380000.0</v>
       </c>
       <c r="J24">
         <v>15000.0</v>
       </c>
       <c r="K24">
@@ -33093,51 +33278,51 @@
       </c>
       <c r="W24">
         <v>1304000.0</v>
       </c>
       <c r="X24">
         <v>875000.0</v>
       </c>
       <c r="Y24">
         <v>2455000.0</v>
       </c>
       <c r="Z24">
         <v>-237689000.0</v>
       </c>
       <c r="AA24">
         <v>-16381000.0</v>
       </c>
       <c r="AB24">
         <v>364000.0</v>
       </c>
       <c r="AC24">
         <v>31000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>12465000.0</v>
       </c>
       <c r="C25">
         <v>32348000.0</v>
       </c>
       <c r="D25">
         <v>-12114000.0</v>
       </c>
       <c r="E25">
         <v>39692000.0</v>
       </c>
       <c r="F25">
         <v>6744000.0</v>
       </c>
       <c r="G25">
         <v>67313000.0</v>
       </c>
       <c r="H25">
         <v>39728000.0</v>
       </c>
       <c r="I25">
         <v>18813000.0</v>
       </c>
@@ -33182,51 +33367,51 @@
       </c>
       <c r="W25">
         <v>4418000.0</v>
       </c>
       <c r="X25">
         <v>10018000.0</v>
       </c>
       <c r="Y25">
         <v>909000.0</v>
       </c>
       <c r="Z25">
         <v>2798000.0</v>
       </c>
       <c r="AA25">
         <v>-21000.0</v>
       </c>
       <c r="AB25">
         <v>4049000.0</v>
       </c>
       <c r="AC25">
         <v>387000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-4516000.0</v>
       </c>
       <c r="C26">
         <v>-50526000.0</v>
       </c>
       <c r="D26">
         <v>-100034000.0</v>
       </c>
       <c r="E26">
         <v>-299667000.0</v>
       </c>
       <c r="F26">
         <v>-299339000.0</v>
       </c>
       <c r="G26">
         <v>-45255000.0</v>
       </c>
       <c r="H26">
         <v>-196910000.0</v>
       </c>
       <c r="I26">
         <v>-193028000.0</v>
       </c>
@@ -33269,51 +33454,51 @@
       <c r="V26"/>
       <c r="W26">
         <v>1600000.0</v>
       </c>
       <c r="X26">
         <v>94500000.0</v>
       </c>
       <c r="Y26">
         <v>1000000.0</v>
       </c>
       <c r="Z26">
         <v>-60000.0</v>
       </c>
       <c r="AA26">
         <v>-70000.0</v>
       </c>
       <c r="AB26">
         <v>-507000.0</v>
       </c>
       <c r="AC26">
         <v>-320000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>20248000.0</v>
       </c>
       <c r="C27">
         <v>17841000.0</v>
       </c>
       <c r="D27">
         <v>19463000.0</v>
       </c>
       <c r="E27">
         <v>21879000.0</v>
       </c>
       <c r="F27">
         <v>21029000.0</v>
       </c>
       <c r="G27">
         <v>12830000.0</v>
       </c>
       <c r="H27">
         <v>16529000.0</v>
       </c>
       <c r="I27">
         <v>14673000.0</v>
       </c>
@@ -33348,51 +33533,51 @@
       <c r="T27">
         <v>690000.0</v>
       </c>
       <c r="U27">
         <v>5942000.0</v>
       </c>
       <c r="V27">
         <v>1824000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>5000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27">
         <v>49000.0</v>
       </c>
       <c r="AA27">
         <v>1601000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>2044000.0</v>
       </c>
       <c r="C28">
         <v>-174816000.0</v>
       </c>
       <c r="D28">
         <v>-332645000.0</v>
       </c>
       <c r="E28">
         <v>-819270000.0</v>
       </c>
       <c r="F28">
         <v>-352710000.0</v>
       </c>
       <c r="G28">
         <v>324843000.0</v>
       </c>
       <c r="H28">
         <v>-283384000.0</v>
       </c>
       <c r="I28">
         <v>-298946000.0</v>
       </c>
@@ -33437,51 +33622,51 @@
       </c>
       <c r="W28">
         <v>-26895000.0</v>
       </c>
       <c r="X28">
         <v>-23535000.0</v>
       </c>
       <c r="Y28">
         <v>-880000.0</v>
       </c>
       <c r="Z28">
         <v>246439000.0</v>
       </c>
       <c r="AA28">
         <v>-4698000.0</v>
       </c>
       <c r="AB28">
         <v>-24667000.0</v>
       </c>
       <c r="AC28">
         <v>10623000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>122334000.0</v>
       </c>
       <c r="C29">
         <v>298787000.0</v>
       </c>
       <c r="D29">
         <v>529132000.0</v>
       </c>
       <c r="E29">
         <v>88361000.0</v>
       </c>
       <c r="F29">
         <v>268258000.0</v>
       </c>
       <c r="G29">
         <v>588494000.0</v>
       </c>
       <c r="H29">
         <v>387215000.0</v>
       </c>
       <c r="I29">
         <v>356198000.0</v>
       </c>
@@ -33526,51 +33711,51 @@
       </c>
       <c r="W29">
         <v>42676000.0</v>
       </c>
       <c r="X29">
         <v>40506000.0</v>
       </c>
       <c r="Y29">
         <v>27304000.0</v>
       </c>
       <c r="Z29">
         <v>31281000.0</v>
       </c>
       <c r="AA29">
         <v>24197000.0</v>
       </c>
       <c r="AB29">
         <v>36458000.0</v>
       </c>
       <c r="AC29">
         <v>7064000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-53704000.0</v>
       </c>
       <c r="C30">
         <v>-56165000.0</v>
       </c>
       <c r="D30">
         <v>-59860000.0</v>
       </c>
       <c r="E30">
         <v>-40364000.0</v>
       </c>
       <c r="F30">
         <v>-32442000.0</v>
       </c>
       <c r="G30">
         <v>-31471000.0</v>
       </c>
       <c r="H30">
         <v>-60670000.0</v>
       </c>
       <c r="I30">
         <v>-63307000.0</v>
       </c>
@@ -33632,3421 +33817,3447 @@
       <c r="AC30">
         <v>-17960000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>473435000.0</v>
+      </c>
+      <c r="C2">
         <v>487075000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>184190000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>338183000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>320794000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>412926000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>175536000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>316646000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>267575000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>351213000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>169106000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>174503000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>157685000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>211748000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>121649000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>231339000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>702266000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>984294000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>943025000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1120901000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1053690000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1102323000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>831175000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1000581000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>759100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>214311000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>153936000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>118458000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>160149000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>170077000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>123898000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>183202000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>180256000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>178494000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>105370000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>173564000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>154278000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>299358000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>140626000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>205080000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>395141000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>381209000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>288260000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>244301000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>377400000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>340638000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>133646000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>207920000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>277236000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>286546000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>201819000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>312132000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>397563000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>382236000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>254321000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>237629000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>300535000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>233494000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>81634000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>86725000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>248871000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>247382000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>182329000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>245013000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>365865000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>335041000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>214339000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>173812000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>186834000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>162349000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>59660000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>45223000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>65546000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>49012000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9254000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19848000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>41750000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>68545000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>29956000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>41624000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>59662000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>84276000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20743000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15376000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>36548000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>33265000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>12004000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>13176000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>38156000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>36061000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7055000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>35600000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>759100000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>761600000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>759100000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>3108000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3699000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3697000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6025000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3145000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7296000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3415000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4913000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>5835000</v>
+      </c>
+      <c r="C3">
         <v>6960000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11042000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16116000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16200000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10346000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16527999</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15322000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12298000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12017000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17390000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16114000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12529000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13827000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13502000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10549000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8661000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7652000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8779000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8157000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8841000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11665000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7658999</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8504000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8640000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8068000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15281000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21146000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15621000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9371000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>15939000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16094000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17006000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14744000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17817000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17380000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>16285000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17991000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17366000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21492000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>24146000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25552000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>26510000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>26703000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>29524000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20760000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>23369000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>22334000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>29217000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>32083000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>52897000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>59062000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>77147000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>31426000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>23582000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>22105000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>21330000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>16381000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16338000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13071000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9273000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6813000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10299000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8763000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>12497000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8223000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>9742000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7403000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>6876000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8959000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>18332000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>12142000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4570000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2485000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8648000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5561000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4549000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3118000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>14987000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>8320000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5391000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2150000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>11938000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4717000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3854000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2079000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>6514000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3256000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>6311000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4400000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>7980000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2600000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3300000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000</v>
       </c>
       <c r="CR3">
         <v>9000000</v>
       </c>
       <c r="CS3">
+        <v>9000000</v>
+      </c>
+      <c r="CT3">
         <v>5552000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>19036000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>5478000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>650000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>11001000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1928000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3615000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>635000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4636000</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>15961000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-54392000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>89473000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-109283000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-468531000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-282932000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>41515000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-176056000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>66619000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-48972000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>267304000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-170516000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>237835000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>547243000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>60375000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>35478000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-41691000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-9928000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>46179000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-59304000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>2946000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1762000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>73124000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-68194000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>19286000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-145080000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>158732000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-64454000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-190061000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>13932000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>92949000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>43959000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-133099000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>36762000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>206992000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-74274000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-69316000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-9310000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>84727000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-110313000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-85431000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>15327000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>127915000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>16692000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-62906000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>67041000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>151860000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-5091000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-162146000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>1489000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>151860000.0</v>
       </c>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-12536000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13473000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>43603000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7335000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-20185000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12123000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8113000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11207000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4445000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4279000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2243000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6808000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-15775000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14923000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>30308000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5159000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3567000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-716871000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>18367000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4503000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3023000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1049000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2656000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7088000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2521000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-15100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12242000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2549000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-11231000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>419000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>643000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>12093000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-11668000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1853000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2812000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>14632000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12797000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>14695000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4067000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>27075000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-27915000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-221000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5953000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3723000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>671000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3001000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-7131000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6788000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3575000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2284000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-7131000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>180136000.0</v>
+      </c>
+      <c r="C6">
         <v>-13640000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>302885000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-153993000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17389000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-92132000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>237390000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-141110000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49071000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-83638000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>182107000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5397000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16818000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-54063000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>90099000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-109690000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-470927000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-282028000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>41269000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-177876000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>67211000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-48633000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>271148000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-169406000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>241481000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>544789000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>60375000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35478000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-41691000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-9928000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>46179000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-59304000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2946000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1762000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>73124000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-68194000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19286000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-145080000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>158732000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-64454000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-190061000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13932000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>92949000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>43959000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-133099000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36762000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>206992000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-74274000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-69316000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9310000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>84727000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-110313000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-85431000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>15327000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>127915000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>16692000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-62906000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>67041000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>151860000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5091000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-162146000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1489000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>65053000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-62684000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-120852000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>30824000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>120702000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>40527000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-13022000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>24485000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>102689000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>14437000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-20323000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>16534000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>39758000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-10594000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-21902000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-26795000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>38589000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-11668000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-18038000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-24614000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>63533000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5367000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-21172000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3283000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>21261000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1172000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-24980000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2095000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>29006000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>6637000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-34500000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>8400000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2500000.0</v>
       </c>
-      <c r="CS6"/>
       <c r="CT6"/>
-      <c r="CU6">
+      <c r="CU6"/>
+      <c r="CV6">
         <v>-591000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-2328000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2880000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-4151000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3881000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1498000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>72682000.0</v>
+      </c>
+      <c r="C7">
         <v>-30111000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>185693000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-170753000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>22268000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-94484000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>201389000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-164941000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>67916000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-92779000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>208589000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-88395000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>121426000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-15876000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>209658000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-223859000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-16910000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-256673000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>155121000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-157074000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13857000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-164029000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>164328000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-26012000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>219823000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-32235000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>180687000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-155373000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6097000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-34715000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>174616000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-177377000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-25419000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-19811000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>102180000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-89771000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-40524000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8983000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>141254000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-67436000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-100297000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>48159000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>56327000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>25055000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-116338000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>16589000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>150867000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-90453000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-46611000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-24225000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>72085000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-82434000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-14385000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4222000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>87607000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-27237000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-27439000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>38784000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>117619000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-50339000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-118499000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-36333000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>36434000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-70138000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-37322000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-26274000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>86387000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-24449000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-29656000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>5912000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>87867000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-6131000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-18421000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>7873000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>56476000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-70919000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-23447000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-14351000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>67240000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-43275000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-5721000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-43490000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>70671000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-37514000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-14169000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>3443000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>36014000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-31523000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-30840000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-3248000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>14028000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-5900000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>11800000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>45577000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>5915000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>45577000.0</v>
       </c>
-      <c r="CS7"/>
       <c r="CT7"/>
-      <c r="CU7">
+      <c r="CU7"/>
+      <c r="CV7">
         <v>-20350000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-302000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>19809000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-2937000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-26916000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>2240000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>15113000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>92369000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-24944000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>66380000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-82670000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>81457000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-32484000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>31042000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-99142000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>76104000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-54484000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>79851000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-102142000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>57640000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>22926000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>40913000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-126107000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>71424000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>21891000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>33885000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-144697000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>67741000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>8623000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>44252000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-119513000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>40968000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>16247000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>68477000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-120665000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>41982000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>15247000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>37271000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-89757000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>40051000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-11402000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>47538000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-98894000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>71486000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-11725000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>51687000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-112270000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>44921000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-10402000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>32009000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-68096000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>46694000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-20807000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>123485000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-90029000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>38370000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-38604000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>123485000.0</v>
       </c>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>27106000.0</v>
+      </c>
+      <c r="C9">
         <v>-16573000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>64062000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-102961000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>62671000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-454000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>54292000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-118551000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>91262000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-40746000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>59076000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-111048000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>92369000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-24944000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>66379999.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-82670000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>81457000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-32484000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>31042000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-99142000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>76104000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-54484000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>79851000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-102142000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>57640000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22926000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40913000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-126107000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>71424000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>21891000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>33885000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-144697000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>67741000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8623000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>44252000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-119513000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>40968000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>16247000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>68477000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-120665000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>41982000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>15247000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>37271000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-89757000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>40051000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-11402000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>47538000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-98894000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>71486000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-11725000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>51687000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-112270000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>44921000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-10402000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>32009000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-68096000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>46694000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-20807000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>57041000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-90029000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>38370000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-38604000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>50048000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-71975000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>19362000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-36794000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>45785000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-51623000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>16067000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-6871000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>74600000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-57501000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>25908000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-8794000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>65500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-55600000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>6081000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-6249000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-14471000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>4863000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-11870000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>275000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-34724000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-6199000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>4634000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2171000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-31126000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>799000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-7463000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-11718000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-11000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-6300000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-112307000.0</v>
+      </c>
+      <c r="C10">
         <v>74994000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>116520000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-39607000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-141136000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27122000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>109399000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-12466000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-131841000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>61039000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>95730000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>57173000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-64130000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>134147000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>163933000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-55177000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-187799000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-27720000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>80085000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-113336000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-57475000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>37812000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>68676000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>30183000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-101288000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5634000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>130773000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-27010000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-176298000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>55852000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>115063000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-28240000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-185763000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>68294000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>60363000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10561000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-173932000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>82086000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>63529000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>33806000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-210873000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>96056000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>39372000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29655000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-186728000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>83349000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>71992000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16240000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-173692000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>53309000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21262000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-10592000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-145953000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>64592000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>25173000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3742000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-112705000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>82000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>38784000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>63969000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-204375000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>81051000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-34727000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-3122000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-117535000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>70875000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9510000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>32641000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-102210000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>49545000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10873000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>36458000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-76585000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>51262000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>21035000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-14941000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-72014000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>34014000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6261000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-9325000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-36183000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>34113000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>19266000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4225000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-32802000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>13950000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>27622000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-57234000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>13571000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>13320000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14800000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-27200000.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>7897000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-16291000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1989000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7613000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5283000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-24530000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1165000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>13382000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-52198000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>102152000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-112401000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-60525000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-93347000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>108495000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-183224000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>39611000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>44197000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-28948000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-142171000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>17273000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>52755000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>279246000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-64450000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-17560000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1029000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>103281000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>605350000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8235000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1001000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>90504000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-94758000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1150000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>23064000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>90961000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-74000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2950000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>16918000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>80661000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-62568000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-19964000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>74057000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>44111000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-54886000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>36429000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-20151000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>73998000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-74233000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>16791000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13353000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>114562000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-58191000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>36097000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>39155000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>39081000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-24624000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>23761000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-24007000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>43931000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-76496000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>23761000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>18535000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>22422000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>7143000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>18230000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2381000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7195000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7680000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-853000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17525000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32467000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9742000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-17976000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7531000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8184000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13450000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-18537000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1224000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2309000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>72906000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-17463000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>39711000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5933000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13339000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5790000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1075000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4848000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>19009000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-48453000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-481000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4142000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8397000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4733000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-279000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2477000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7610000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13880000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-889000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1850000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2880000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>19239000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>108000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2963000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-1966000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5380000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1323000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-3294000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2459000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-1026000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-3122000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3663000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1925000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16494000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2012000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1830000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5197000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>16494000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>17678000.0</v>
       </c>
       <c r="N13">
+        <v>17678000.0</v>
+      </c>
+      <c r="O13">
         <v>-12678000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>39870000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7335000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-19063000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13245000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4383000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11207000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3538000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5186000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1472000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-6808000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-15775000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>14923000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>26561000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3285000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-4504000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-717808000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>17433000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-5441000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2099000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1970000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-21791000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3883000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1479000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-15350000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1141000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2505000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-12067000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-3496000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2719000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37060,1506 +37271,1520 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>13023000.0</v>
+      </c>
+      <c r="C14">
         <v>13625000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14685000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13765000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13559000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13254000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14255000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14427000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14410000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14834000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15570000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16037000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16794000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15738000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>16500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17106000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17489000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14214000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26040000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21589000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22364000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24115000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24230000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24137000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22264000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>23368000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25139000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>23950000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23299000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23566000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23429000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22390000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21776000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22058000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22270000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21545000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>20834000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>19763000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19182000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17512000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>18575000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>18172000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18790000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>14842000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>17567000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>17200000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17936000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15432000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>19931000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>21625000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>25167000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>17400000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>13547000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12389000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>13510000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9013000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9111000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8495000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9026000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7155000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>8237000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>8130000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8997000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>6648000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8200000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7882000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7878000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7406000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8595000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8395000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>10727000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>5859000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7430000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7287000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7681000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6533000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7912000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8953000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9111000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5858000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7237000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6637000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>9904000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>18180000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5853000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4677000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>5015000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4549000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5960000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5816000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5568000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-6018000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5100000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>4900000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>5500000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>13200000.0</v>
       </c>
-      <c r="CS14"/>
       <c r="CT14"/>
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14">
         <v>4769000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4656000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5138000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>4280000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>3968000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4134000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>5546000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>9125000.0</v>
+      </c>
+      <c r="C15">
         <v>9220000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9112000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9132000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9116000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>28999000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28833000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28835000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29172000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>29338000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27502000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27862000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>28158000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28483000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>28551000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29102000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>29887000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30573000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>24981000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17596000.0</v>
       </c>
       <c r="V15">
         <v>17596000.0</v>
       </c>
       <c r="W15">
-        <v>26260000.0</v>
+        <v>17596000.0</v>
       </c>
       <c r="X15">
         <v>26260000.0</v>
       </c>
       <c r="Y15">
         <v>26260000.0</v>
       </c>
       <c r="Z15">
         <v>26260000.0</v>
       </c>
       <c r="AA15">
+        <v>26260000.0</v>
+      </c>
+      <c r="AB15">
         <v>22063000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>22268000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>22504000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>22756000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>20603000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20847000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>21023000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>21244000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17471000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>17612000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>17833000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>17998000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16224000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>16452000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>16647000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>17032000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11411000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11474000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11546000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11597000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10024000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10073000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10172000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10208000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8727000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>9466000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>9522000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>227235000.0</v>
       </c>
-      <c r="BL15">
-[...1 lines deleted...]
-      </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
-      <c r="BN15"/>
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
-[...1 lines deleted...]
-      </c>
+      <c r="CH15"/>
       <c r="CI15">
         <v>24893000.0</v>
       </c>
-      <c r="CJ15"/>
+      <c r="CJ15">
+        <v>24893000.0</v>
+      </c>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>24893.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>24893000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>24900000.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>653571000.0</v>
+      </c>
+      <c r="C16">
         <v>473435000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>487075000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>184190000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>338183000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>320794000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>412926000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>175536000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>316646000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>267575000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>351213000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>169106000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>174503000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>157685000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>211748000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>121649000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>231339000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>702266000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>984294000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>943025000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1120901000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1053690000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1102323000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>831175000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1000581000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>759100000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>214311000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>153936000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>118458000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>160149000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>170077000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>123898000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>183202000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>180256000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>178494000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>105370000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>173564000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>154278000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>299358000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>140626000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>205080000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>395141000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>381209000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>288260000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>244301000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>377400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>340638000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>133646000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>207920000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>277236000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>286546000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>201819000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>312132000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>397563000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>382236000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>254321000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>237629000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>300535000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>233494000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>81634000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>86725000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>248871000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>247382000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>182329000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>245013000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>365865000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>335041000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>214339000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>173812000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>186834000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>162349000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>59660000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>45223000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>65546000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>49012000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9254000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19848000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>41750000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>68545000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>29956000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>41624000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>59662000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>84276000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>20743000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15376000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>36548000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>33265000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>12004000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>13176000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>38156000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>36061000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6637000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1100000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>763000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>8400000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>761600000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>759100000.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>3108000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3699000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3697000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6025000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3145000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>7296000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3415000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>810000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-424000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>274000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>413000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1292000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>353000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1702000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>279000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-56000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>208000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>402000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-49000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-460000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-161000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>30000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1358000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1038000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-335000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>5000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-618000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1412000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>334000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69000.0</v>
       </c>
       <c r="AY17">
         <v>-69000.0</v>
       </c>
       <c r="AZ17">
+        <v>-69000.0</v>
+      </c>
+      <c r="BA17">
         <v>565000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-351000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-341000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-263000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>101000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-10000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>4000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-76000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>301000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
-      <c r="BK17">
+      <c r="BK17"/>
+      <c r="BL17">
         <v>-76000.0</v>
       </c>
-      <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>190043000.0</v>
+      </c>
+      <c r="C18">
         <v>-543000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>247602000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-144088000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>24106000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-58990000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>270940000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-95694000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>104944000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-37568000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>305952000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19566000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>154516000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>28370000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>292339000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-134434000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>61551000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-171459000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>252160000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-50361000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>80212000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-51195000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>262107000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>72811000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>244475000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22370000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>298579000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-52256000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>51821000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>27652000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>318901000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-97799000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>21950000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>49363000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>194298000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-7207000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6868000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>66189000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>235289000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>9483000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-66829000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>102730000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>135443000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>92199000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-89616000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>66464000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>234101000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-30531000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-26653000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-1523000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>93333000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-65436000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-60435000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>21702000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>125822000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>17171000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-13833000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>66061000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>150524000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-12557000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-104869000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2481000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>70321000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-18890000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-20597000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>15205000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>119908000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>24185000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-13227000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>24393000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>107938000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>21152000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-9445000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>26449000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>81956000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-35868000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-19536000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>3559000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>78470000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-10844000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>5863000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-16113000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>91170000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>6806000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-5866000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>22569000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>50250000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-11981000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-25062000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>8988000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>23114000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>6637000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-37500000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>8800000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>7000000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>2300000.0</v>
       </c>
-      <c r="CS18"/>
       <c r="CT18"/>
-      <c r="CU18">
+      <c r="CU18"/>
+      <c r="CV18">
         <v>-23394000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>2421000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>942000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>18675000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-25718000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>13119000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>9780000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-16116000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-16200000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10346000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16528000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15322000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-12298000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12017000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17390000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-16114000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-12529000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-13827000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-13502000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10549000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8661000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7652000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-8779000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8157000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-8841000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>5000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7659000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8504000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8640000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8068000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-15281000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-21146000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14872000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-9371000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -38590,54 +38815,55 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38699,2974 +38925,2997 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>70000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-120000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-40000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-120000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>120000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-398095000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-380000000.0</v>
       </c>
       <c r="T21">
         <v>-380000000.0</v>
       </c>
       <c r="U21">
+        <v>-380000000.0</v>
+      </c>
+      <c r="V21">
         <v>-223000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>1244000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-244000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-507639000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>644000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>186000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>165000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-21071000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24026000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-178142000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>29110000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>100000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>50000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-101778000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22862000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>80000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1035000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>36035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035000.0</v>
       </c>
       <c r="AO21">
         <v>1035000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AP21">
+        <v>1035000.0</v>
+      </c>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>133000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-18854000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>20349000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>32000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>31000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>59000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>55000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6487000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>393513000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-54416000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>52500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-52500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2500000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>102112000.0</v>
+      </c>
+      <c r="C22">
         <v>13943000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>64218000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11593000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>446000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15539000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>61517000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>58320000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>27639000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38033000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>104435000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>66127000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23867000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>35996000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>78928000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>64956000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36434000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>67933000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>96973000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>84976000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>70743000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>85163000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>97984000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>80404000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8070000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-78694000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>125147000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>60252000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>43937000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>34466000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>130562000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>71769000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>37268000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>42469000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>135689000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>82486000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>37925000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>46664000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>87117000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>80811000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>36198000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>53980000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>72599000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>79326000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>36105000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>49792000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>68591000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>65886000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>25896000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>34297000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>42748000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>56571000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>19673000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>41415000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>48692000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>59378000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>20805000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>32275000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34785000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>34449000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12659000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>32123000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>34894000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>49657000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>19096000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>42825000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>32996000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>54947000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11329000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>16368000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>27345000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>33375000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2779000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>11559000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>28602000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>34618000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-143449000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9611000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>27439000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>34977000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>9019000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>15785000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>17325000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>10578000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5450000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13849000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>15016000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>18412000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5917000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10313000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1625000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>12655000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2100000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>6900000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5900000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>10600000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2775000.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>-1829000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>477000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4663000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>7531000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-88000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>547000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-3428000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-67000.0</v>
+      </c>
+      <c r="C23">
         <v>-3012000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4359000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-157000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-110000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-370000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-133000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-58000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7011000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4034000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>131000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-61000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4693000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-15758000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-302000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-376000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6404000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3413000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2114000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-333000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3588000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-83000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-139000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-76999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2872000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7495000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>447000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1446000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-10271000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1704000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>386000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2523000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1814000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3218000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-184000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1458000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3926000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1434000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1582000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1840000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1563000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-7009000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2865000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3792000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1529000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-7324000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1151000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4782000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>190000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>380400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>13692000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2908000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2356000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-580000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>937000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>970000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1420000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7155000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3922000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-992000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>451267000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-43181000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>621000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16208000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>391000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>14413000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1081000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>967000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1678000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3397000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-45000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>105000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-10128000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>11320000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6678000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>360000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>6683000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>94000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1583000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>795000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>14015000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-24795000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-15131000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-20130000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-30232000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9744000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>200000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-7659000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-6661000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-2300000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2700000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-5500000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-400000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-500000.0</v>
       </c>
-      <c r="CS23"/>
       <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>7714000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-2054000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-2858000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-1294000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>7655000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-6376000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-15322000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12298000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
-[...1 lines deleted...]
-      </c>
+      <c r="O24"/>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
+        <v>0.0</v>
+      </c>
+      <c r="T24">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="U24">
         <v>-5000000.0</v>
       </c>
       <c r="V24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="W24">
         <v>5000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>25212000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-25212000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1400000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-15281000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-45389000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>749000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>4000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000.0</v>
       </c>
       <c r="AH24">
         <v>373000.0</v>
       </c>
       <c r="AI24">
+        <v>373000.0</v>
+      </c>
+      <c r="AJ24">
         <v>15000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143704000.0</v>
       </c>
       <c r="AL24">
         <v>143704000.0</v>
       </c>
       <c r="AM24">
-        <v>0.0</v>
+        <v>143704000.0</v>
       </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>23000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>193000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>6000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>23000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-33000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>76000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2128000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>134000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>-52897000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-167635000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-38007000.0</v>
       </c>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
       <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>-39963000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>6000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>61199000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>10000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-61199000.0</v>
       </c>
-      <c r="BJ24">
-[...1 lines deleted...]
-      </c>
       <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24">
         <v>61199000.0</v>
       </c>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
       <c r="BN24">
+        <v>0.0</v>
+      </c>
+      <c r="BO24">
         <v>286000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1279000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>4000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>53000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-30848000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>4000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-20000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>364000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2332000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-296330000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-773000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>600000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>896000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>57000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>185000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>766000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-1525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="CO24">
         <v>600000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CP24">
+        <v>600000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>1600000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>800000.0</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>204000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>32000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>13000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>196000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>133000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>269000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-435000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>89000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>7893000.0</v>
+      </c>
+      <c r="C25">
         <v>5315000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6492000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16367000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1868000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>722000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19280000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7873000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2815000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2380000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-10152000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4074000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-926000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3035000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9715000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9451000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>36196000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2899000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-7961000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9713000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8351000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10856000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-10219000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8924000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3464000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>81367000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1498000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>32296000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>83000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5851000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1515000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4242000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1577000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11479000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1929000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3824000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>315000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2346000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-97000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-885000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1189000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>54000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-378000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1925000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-3304000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3487000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>221000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>360000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2352000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>481000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>184000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5203000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-2356000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>303000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1474000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1184000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-181000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1842000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3794000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2216000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-130000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>993000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-3000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>423000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-8164000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-146000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-9684000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>448000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2468000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>911000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1764000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3449000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1546000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1485000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>837000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>149684000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2248000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-11111000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1397000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-826000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>75000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-130000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>23149000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2757000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1031000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1097000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2443000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>792000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>19000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>7951000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-6637000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>500000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>400000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-1315000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-56777000.0</v>
       </c>
-      <c r="CS25"/>
       <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>881000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-2510000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-19068000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>11762000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1640000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>5645000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>343000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>223</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-3012000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4332000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-157000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-110000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4222000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-10000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-16748000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-24779000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-8999000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-32542000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-27570000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-30336000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-9586000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-57916000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-65445000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-101810000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-74496000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-189077000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-110262000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-110000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3588000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-83000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-139000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-77000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-45255000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-49446000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-55021000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-52477000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-39966000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-47618000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-56400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-63898000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-25195000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-37887000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-52738000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-51609000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-46627000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-61307000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-58929000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-108648000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-71561000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-19376000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-29445000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-34774000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-14120000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-19330000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-26689000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-33788000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-2292000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-61000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-416376000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-28815000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-8942000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-52000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-386000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-161000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-2247000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2993000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>3700000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1700000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-5900000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-5910000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-44200000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>7900000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-3863000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>4400000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>500000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>200000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-3863000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-9715000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-10039000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-10020000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-10061000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-7394000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-10012000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-30000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1300000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>600000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>400000.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>800000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>600000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>200000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>400000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>1000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>200000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>93900000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-1000000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>500000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>100000.0</v>
       </c>
-      <c r="CP26"/>
       <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CR26"/>
+      <c r="CS26">
         <v>1000000.0</v>
       </c>
-      <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
-      <c r="CV26">
+      <c r="CV26"/>
+      <c r="CW26">
         <v>-60000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-70000.0</v>
       </c>
-      <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>-47000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>224</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>3684000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1581000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3726000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5188000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9753000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3865000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4686000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4120000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5170000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4551000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3928000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6641000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4343000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4658000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5003000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6359000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5859000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5192000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3515000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5391000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6931000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3299000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3046000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4540000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1945000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2989000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3733000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5194000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4613000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2563000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1844000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5322000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4944000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4098000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3805000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4867000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4779000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3821000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3776000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4694000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4556000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3725000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3744000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4820000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4740000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3715000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4054000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5294000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4535000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3684000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3931000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4360000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4065000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3331000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3367000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3483000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2868000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2483000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2278000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2732000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2151000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1906000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1887000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1820000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1690000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1575000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1657000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1669000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1874000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>378000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>5000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1586000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>70000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>234000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>192000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1617000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>5942000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>89000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>1339000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1824000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>9000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>67000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>323000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>392000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401000.0</v>
       </c>
       <c r="CX27">
         <v>401000.0</v>
       </c>
       <c r="CY27">
+        <v>401000.0</v>
+      </c>
+      <c r="CZ27">
         <v>400000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>399000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>-1162000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-9192000.0</v>
+      </c>
+      <c r="C28">
         <v>-12232000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>54150000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9289000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9226000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-33591000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-29743000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-45716000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-54009000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-45348000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-126027000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14699000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-138555000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-82762000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-202866000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25151000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-530082000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-111473000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-210645000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-125695000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-13593000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2777000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5197000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-243327000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6640000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>569613000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-239014000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>88158000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-94535000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-37993000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-271434000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>38139000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-17398000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-48253000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-122041000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-45534000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12016000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-67516000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-76097000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-73799000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-123455000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-90156000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-41462000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-47928000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-43455000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-29160000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-27825000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-44086000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-42809000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-7718000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-8537000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-45442000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-24645000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-6034000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2356000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-580000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-49063000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>970000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1420000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7155000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3922000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-992000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-5268000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-43794000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-100255000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>15333000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-485000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>13537000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>205000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>92000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-5249000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-6715000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-10878000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-9915000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-42202000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>25274000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-2419000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-30354000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-39881000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-828000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-23881000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-8865000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-38325000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>294891000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-14533000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-19886000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-29885000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>10752000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-103000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-7659000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>5892000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-26700000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2800000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-5500000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-400000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-500000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>246439000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>22771000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-2432000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-3466000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-15928000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>21298000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-6602000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-11367000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>195878000.0</v>
+      </c>
+      <c r="C29">
         <v>6417000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>258644000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-127972000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40306000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-48644000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>287468000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-80372000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>117242000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-25551000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>323342000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3452000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>167045000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42197000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>305841000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-123885000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>70212000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-163807000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>260939000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-42204000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>89053000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-39530000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>269766000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>81315000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>253115000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-14302000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>313860000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-31110000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>67442000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>37023000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>334840000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-81705000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>38956000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>64107000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>212115000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10173000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>23153000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>84180000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>252655000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>30975000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-42683000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>128282000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>161953000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>118902000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-60092000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>87224000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>257470000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-8197000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2564000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>30560000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>146230000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-6374000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>16712000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>53128000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>149404000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>39276000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>7497000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>82442000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>166862000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>514000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-95596000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9294000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>80620000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-10127000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-8100000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>23428000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>129650000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>31588000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-6351000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>33352000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>126270000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>33294000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-4875000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>28934000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>90604000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-30307000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-14987000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>6677000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>93457000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-2524000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>11254000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-13963000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>103108000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>11523000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-2012000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>24648000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>56764000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-8725000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-18751000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>13388000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>31094000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>6637000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-34200000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>12300000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>16000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>11300000.0</v>
       </c>
-      <c r="CS29"/>
-      <c r="CT29">
+      <c r="CT29"/>
+      <c r="CU29">
         <v>31281000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-17916000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3071000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>11943000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>20603000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-22103000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>13754000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>14416000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-5835000.0</v>
+      </c>
+      <c r="C30">
         <v>-6960000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11042000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-16116000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-16200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10346000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16527999.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15322000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-12298000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12017000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17390000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-16114000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12529000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13827000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-13502000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10549000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8661000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7652000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8779000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8157000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8841000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6665000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7659000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8504000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8640000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8068000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-15281000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-21146000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14872000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-9371000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-15935000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-16091000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-16910000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-14371000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-16894000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-33041000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-16285000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-161695000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-17366000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-21469000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-23953000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-25552000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-26504000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-26680000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-29557000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20684000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-21241000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-22325000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-29083000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-32083000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-52897000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-59062000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-77147000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-31426000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-23582000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-22105000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-21330000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-16375000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-16346000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-13061000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-70472000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6813000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-16346000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-8763000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-12497000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7937000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-8463000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-6876000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-8959000.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>-12142000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4570000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2485000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-8644000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-5561000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-4496000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3118000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-14987000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-8316000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-5411000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1786000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1250000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-301047000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4627000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1479000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-5618000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-3199000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-6126000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-3634000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-7980000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-7400000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-8200000.0</v>
       </c>
-      <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-5446000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-637000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-10805000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-1795000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-3346000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-3271000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-4547000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>