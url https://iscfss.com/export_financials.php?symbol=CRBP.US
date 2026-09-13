--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -247,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -908,2513 +917,2657 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>2215000.0</v>
+      </c>
+      <c r="C2">
         <v>4786000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3179000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2173963.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1782277.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7381183.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11091363.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6345335.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3130295.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3419921.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1314377.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>344160.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>181471.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49.62</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>-53000.0</v>
+      </c>
+      <c r="C5">
         <v>35000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-126092.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-62445.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-1405961.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-666583.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-363889.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-108237.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-54348.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10405.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1108609.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
+        <v>0.0</v>
+      </c>
+      <c r="M6">
         <v>5862733.0</v>
       </c>
-      <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>1633000.0</v>
+      </c>
+      <c r="C7">
         <v>3239000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4675354.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5956217.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7093165.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8097228.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8692973.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>375.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4632.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>2000.0</v>
+      </c>
+      <c r="C8">
         <v>1000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>442.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>417.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>12523.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>9885.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>6467.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>5725.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>349358378.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>198975056.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>148888635.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>123476102.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>42191256.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22259063.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10287214.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>28492000.0</v>
+      </c>
+      <c r="C10">
         <v>17198000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13724000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17002715.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25006632.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>85433441.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31748686.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>41748468.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>62537495.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14992257.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12338275.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6262445.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>303020.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>542.48</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>163939000.0</v>
+      </c>
+      <c r="C12">
         <v>149062000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20906000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59197011.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>97647152.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>85433441.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31748686.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>41748468.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>62537495.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14992257.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12338275.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6262445.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>303020.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>542.48</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>2000.0</v>
+      </c>
+      <c r="C13">
         <v>1000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>442.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>417.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12523.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9885.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6467.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5725.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5560.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4468.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3761.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2594.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>696.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>0.7</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>13317116.0</v>
+      </c>
+      <c r="C14">
         <v>10915000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4327568.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4170716.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4099667.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2604442.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2129972.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1899991.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1672565.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1371250.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1045004.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>671995.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>860064.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>232.16</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>9885.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6467.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5725.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5560.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4468.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3761.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2594.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>696.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>6379531.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>10093312.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22005432.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>1462503.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>1940195.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1591358.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>140628.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>1375891.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>989550.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>65724.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>260260.0</v>
       </c>
-      <c r="L18">
-[...2 lines deleted...]
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
-      <c r="M21"/>
+      <c r="M21">
+        <v>0.0</v>
+      </c>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>350000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2681065.0</v>
       </c>
-      <c r="H22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>168195000.0</v>
+      </c>
+      <c r="C23">
         <v>155879000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28272000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>66311940.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>107730253.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>102294931.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49142499.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46989341.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>66978161.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17888182.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12875303.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6600773.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>305520.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>544.98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>15984426.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15636275.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18029005.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
         <v>5000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
         <v>331000.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>18029005.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-26859000.0</v>
+      </c>
+      <c r="C28">
         <v>-13959000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7161000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8086920.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1584090.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-58597050.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22303054.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-41354163.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-62204634.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14715868.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12176256.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6118056.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>335058.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-542.48</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>147503000.0</v>
+      </c>
+      <c r="C29">
         <v>142428000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9304156.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52123435.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>88605584.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64014088.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6910224.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27918425.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>58116422.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>43</v>
+      </c>
+      <c r="B30">
+        <v>1500000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>2578329.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2681065.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>1330413.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>1330413.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30"/>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>32990017.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>69108027.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>45274925.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6157565.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>27524120.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>57783561.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8919235.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>8985010.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5862733.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>146262000.0</v>
+      </c>
+      <c r="C32">
         <v>141158000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-8348043.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>47541164.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>83197108.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>60176795.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3266977.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>26150982.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>57300055.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>1241000.0</v>
+      </c>
+      <c r="C33">
         <v>2903000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4726000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6130838.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7525616.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10220300.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10987816.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2749029.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1473431.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>485251.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>160513.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>67772.0</v>
       </c>
-      <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>44411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22205.0</v>
       </c>
       <c r="E34">
         <v>22205.0</v>
       </c>
       <c r="F34">
+        <v>22205.0</v>
+      </c>
+      <c r="G34">
         <v>7093165.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8097228.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>375.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4632.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>0.0</v>
+      </c>
+      <c r="C35">
         <v>1633000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3283000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>20681985.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>21614697.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25122170.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8097228.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1375891.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>989925.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>70356.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>260260.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>1439852.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>466.59</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>49</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>385000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>690000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>632771.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>523810.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>234038.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>84968.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>43823.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>40776.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>50000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>36375.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>13728.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
+        <v>0.0</v>
+      </c>
+      <c r="M37">
         <v>5862733.0</v>
       </c>
-      <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
-[...1 lines deleted...]
-      </c>
+      <c r="C38"/>
       <c r="D38">
         <v>0.0</v>
       </c>
       <c r="E38">
+        <v>0.0</v>
+      </c>
+      <c r="F38">
         <v>523810.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6152463.0</v>
       </c>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
       <c r="H38">
+        <v>0.0</v>
+      </c>
+      <c r="I38">
         <v>43823.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>40776.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>50000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>36380.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>14000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>1515000.0</v>
+      </c>
+      <c r="C39">
         <v>3914000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2640000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>984091.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2557485.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3712861.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6405997.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4983688.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2967235.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1080261.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>376515.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>270556.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2500.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2.5</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>16844000.0</v>
+      </c>
+      <c r="C40">
         <v>5426000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11069000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6036120.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>10227022.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>22802432.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>22447939.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9887187.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4741519.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3266718.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>562279.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>249491.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>160560.0</v>
       </c>
-      <c r="N40">
-[...3 lines deleted...]
-    <row r="41" spans="1:14">
+      <c r="O40">
+        <v>227.16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
-[...1 lines deleted...]
-      </c>
+      <c r="D41"/>
       <c r="E41">
         <v>22205.0</v>
       </c>
-      <c r="F41"/>
+      <c r="F41">
+        <v>22205.0</v>
+      </c>
       <c r="G41"/>
-      <c r="H41">
+      <c r="H41"/>
+      <c r="I41">
         <v>1375891.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>989925.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>65724.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>260260.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>4632.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>702984000.0</v>
+      </c>
+      <c r="C42">
         <v>619285000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>429780000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>425196359.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>418891713.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>349358378.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>198975056.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>148888635.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>123476102.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>42191256.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>22259063.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>10287214.0</v>
       </c>
-      <c r="M42">
-[...1 lines deleted...]
-      </c>
       <c r="N42">
+        <v>102696.0</v>
+      </c>
+      <c r="O42">
         <v>96.56</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
+        <v>0.0</v>
+      </c>
+      <c r="M44">
         <v>5862733.0</v>
       </c>
-      <c r="M44">
+      <c r="N44">
         <v>1109000.0</v>
       </c>
-      <c r="N44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>5547000.0</v>
+      </c>
+      <c r="C45">
         <v>6591000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7591466.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5498067.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7001806.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9316362.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10902848.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2705206.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1432655.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>435251.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>124138.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>54044.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>1241000.0</v>
+      </c>
+      <c r="C46">
         <v>2518000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4036000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5498067.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7001806.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9316362.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10902848.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2705206.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1432655.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>435251.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>124138.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>54044.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>5498067.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>7001806.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9316362.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5083865.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2705206.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1432655.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>435251.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>124138.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>54044.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-555430000.0</v>
+      </c>
+      <c r="C48">
         <v>-476893000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-436684000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-392080667.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-349733764.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-304093338.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-192823958.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-121370240.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-65698101.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-33276489.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-13277814.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4427075.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1886590.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1284.24</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-304093338.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-192823958.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-121370240.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-65698101.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-33276489.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-13277814.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-4427075.0</v>
       </c>
-      <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>16208878.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3148992.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3861282.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>710158.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>752659.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>394305.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>332861.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>271757.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>162019.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>144389.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>1633000.0</v>
+      </c>
+      <c r="C51">
         <v>3239000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>20885000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25089635.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>26590722.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>26836391.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9445632.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>394305.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>332861.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>276389.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>162019.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>144389.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>638078.0</v>
       </c>
-      <c r="N51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>1633000.0</v>
+      </c>
+      <c r="C52">
         <v>1606000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>17646000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4429855.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4998230.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1714221.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1348404.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>394680.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>332861.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>271757.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>-400260.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>144389.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>306835.0</v>
       </c>
-      <c r="N52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>134777000.0</v>
+      </c>
+      <c r="C53">
         <v>131864000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>7182000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>42194296.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>72640520.0</v>
       </c>
-      <c r="F53">
-[...2 lines deleted...]
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>159000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>150000.0</v>
       </c>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
       <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="M53"/>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54">
         <v>5862733.0</v>
       </c>
-      <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>168195000.0</v>
+      </c>
+      <c r="C55">
         <v>155879000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>28272000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>66311940.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>107730253.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>102294931.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>49142499.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>46989341.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>66978161.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>17888182.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12875303.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6600773.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>305520.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>544.98</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>166954000.0</v>
+      </c>
+      <c r="C56">
         <v>152976000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23546000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>60181102.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>100204637.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>92074631.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>38154683.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>44240312.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>65504730.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>17402931.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>12714790.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6533000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>305520.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>544.98</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>20692000.0</v>
+      </c>
+      <c r="C57">
         <v>11818000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>31894000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12639938.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17007529.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>31897836.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>34887706.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>18089330.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8204675.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8898591.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3630033.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>738040.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>648866.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>276.78</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>20692000.0</v>
+      </c>
+      <c r="C58">
         <v>13451000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>35177000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>33321923.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>38622226.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>57020006.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>42984934.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19465221.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9194600.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8968947.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3890293.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>738040.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2088718.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>743.36</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59">
         <v>5862733.0</v>
       </c>
-      <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>147503000.0</v>
+      </c>
+      <c r="C60">
         <v>142428000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-6905000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>32990017.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>69108027.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>45274925.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6157565.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>27524120.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>57783561.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8919235.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>8985010.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5862733.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-1783198.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-198.38</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61">
         <v>-5862733.0</v>
       </c>
-      <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>5254000.0</v>
+      </c>
+      <c r="C2">
+        <v>435000.0</v>
+      </c>
+      <c r="D2">
+        <v>2215000.0</v>
+      </c>
+      <c r="E2">
         <v>2740000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>3988000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>4068000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>4786000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>2887000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1152000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>2081812.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>3179000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>4713532.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1505734.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1322990.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>2173963.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1374220.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1986622.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>2696810.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1782277.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>2545919.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>1878244.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>3615366.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>7381183.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>11080717.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>12697845.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>9960544.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>11091363.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>6193507.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>7490561.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>8962750.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>6345335.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>6153041.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>3081212.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>4169781.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>3130295.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>3776516.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>3859863.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>3266729.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>3419921.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>2768490.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>1962010.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>1230449.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>1314377.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>728006.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>1069213.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>188298.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>344160.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>482656.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>208664.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>188917.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>181471.0</v>
       </c>
-      <c r="AX2"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3423,54 +3576,57 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+      <c r="BB3"/>
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3479,770 +3635,815 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>-107000.0</v>
+      </c>
+      <c r="C5">
+        <v>-161000.0</v>
+      </c>
+      <c r="D5">
+        <v>-53000.0</v>
+      </c>
+      <c r="E5">
         <v>-3000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-39000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-23000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>35000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>207000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-388000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-328505.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-1000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-8035.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-23788.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-68469.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-126092.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-206874.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-119320.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-169693.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-62445.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-8967.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-5454.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-28765.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-2091071.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-2045637.0</v>
       </c>
-      <c r="X5">
-[...2 lines deleted...]
-      <c r="Y5">
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>-1405961.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-1132687.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-974914.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-819205.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-666583.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-511296.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-378959.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-254543.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-363889.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-299330.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-172689.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-139726.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-108237.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-78267.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-57803.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-37857.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-54348.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-36647.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-21946.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>-15825.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-10405.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-7629547.0</v>
       </c>
-      <c r="AU5">
-[...5 lines deleted...]
-      <c r="AW5">
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>-1108609.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-      <c r="AZ5">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-1186.99</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...7 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
+        <v>0.0</v>
+      </c>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
+      <c r="AU6">
+        <v>0.0</v>
+      </c>
+      <c r="AV6">
         <v>5862733.0</v>
       </c>
-      <c r="AT6">
-[...4 lines deleted...]
-      <c r="AW6"/>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>4264000.0</v>
+      </c>
+      <c r="C7">
+        <v>1205000.0</v>
+      </c>
+      <c r="D7">
+        <v>1633000.0</v>
+      </c>
+      <c r="E7">
         <v>2049000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>2456000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>2855000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>3239000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>3610000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>3975000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>4332809.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>4675354.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>5007236.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>5332569.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>5651480.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>5956217.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>6251038.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>6540040.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>6823338.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>7093165.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>7353765.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>7609221.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>7859636.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>8097228.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>8326229.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>8482746.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>8602529.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>8692973.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>8326901.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>7619563.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>7318588.0</v>
       </c>
-      <c r="AC7"/>
-[...1 lines deleted...]
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
+        <v>1000.0</v>
+      </c>
+      <c r="I8">
+        <v>1000.0</v>
+      </c>
+      <c r="J8">
+        <v>1000.0</v>
+      </c>
+      <c r="K8">
         <v>1050.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>442.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>442.0</v>
       </c>
-      <c r="K8">
+      <c r="N8">
         <v>442.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>422.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>417.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>12528.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>12527.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>12526.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>12523.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>12523.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>12508.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>428153252.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>426352478.0</v>
       </c>
-      <c r="M9"/>
-[...1 lines deleted...]
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>417098261.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>414249029.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>411691762.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>349358378.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>324698962.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>308991895.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>245164999.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>198975056.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>195877403.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>192819731.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>189899554.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>148888635.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>146929056.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>144942278.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>142927376.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>123476102.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>86979888.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>85620354.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>84322971.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>42191256.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>39016054.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>38008539.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>22570301.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>22259063.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>21949288.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>15291395.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>10651766.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>10287214.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>10180080.0</v>
       </c>
-      <c r="AU9"/>
-[...1 lines deleted...]
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>23370000.0</v>
+      </c>
+      <c r="C10">
+        <v>26046000.0</v>
+      </c>
+      <c r="D10">
+        <v>28492000.0</v>
+      </c>
+      <c r="E10">
         <v>26983000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>20044000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>18900000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>17198000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>19423000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>23971000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>14103120.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>13724000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>11248806.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>8349346.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>7324437.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>17002715.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>12443645.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>25770665.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>57026334.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>25006632.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>37118654.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>36080292.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>66613246.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>85433441.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>81870651.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>63468769.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>46617921.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>31748686.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>54849365.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>73154916.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>89919798.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>41748468.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>55659346.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>64676538.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>70955652.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>62537495.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>36597469.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>43032762.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>48927125.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>14992257.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>18909348.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>22025007.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>9687805.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>12338275.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>13172926.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>9243153.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>4971466.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>6262445.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>7536354.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>8504172.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>163040.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>303020.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-      <c r="AZ10">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-542.48</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4251,742 +4452,778 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
-        <v>26983000.0</v>
+        <v>117941000.0</v>
       </c>
       <c r="C12">
+        <v>138604000.0</v>
+      </c>
+      <c r="D12">
+        <v>163939000.0</v>
+      </c>
+      <c r="E12">
+        <v>103982000.0</v>
+      </c>
+      <c r="F12">
         <v>116592000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>132787000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>149062000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>159362000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>147310000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>120103211.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>20906000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>28733243.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>36565906.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>44227000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>59197011.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>66229204.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>73303222.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>86121250.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>97647152.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>106862805.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>106451956.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>124012425.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>85433441.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>81870651.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>63468769.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>46617921.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>31748686.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>54849365.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>73154916.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>89919798.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>41748468.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>55659346.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>64676538.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>70955652.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>62537495.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>36597469.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>43032762.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>48927125.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>14992257.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>18909348.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>22025007.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>9687805.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>12338275.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>13172926.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>9243153.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>4971466.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>6262445.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>7536354.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>8504172.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>163040.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>303020.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-      <c r="AZ12">
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>542.48</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
+        <v>1000.0</v>
+      </c>
+      <c r="I13">
+        <v>1000.0</v>
+      </c>
+      <c r="J13">
+        <v>1000.0</v>
+      </c>
+      <c r="K13">
         <v>1050.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>442.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>442.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>442.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>422.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>417.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>12528.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>12527.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>12526.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>12523.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>12523.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>12508.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>12503.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>9885.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>8220.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>8065.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>7249.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>6467.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>6467.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>6465.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>6446.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>5725.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>5724.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>5719.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>5714.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>5560.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>5022.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>5022.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>5014.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>4468.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>4399.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>4375.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>3761.0</v>
       </c>
-      <c r="AO13">
+      <c r="AR13">
         <v>3761.0</v>
       </c>
-      <c r="AP13">
+      <c r="AS13">
         <v>3761.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AT13">
         <v>3075.0</v>
       </c>
-      <c r="AR13">
+      <c r="AU13">
         <v>2600.0</v>
       </c>
-      <c r="AS13">
+      <c r="AV13">
         <v>2594.0</v>
       </c>
-      <c r="AT13">
+      <c r="AW13">
         <v>2580.0</v>
       </c>
-      <c r="AU13">
+      <c r="AX13">
         <v>2526.0</v>
       </c>
-      <c r="AV13">
+      <c r="AY13">
         <v>5000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AZ13">
         <v>696.0</v>
       </c>
-      <c r="AX13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>19407688.0</v>
+      </c>
+      <c r="C14">
+        <v>18706622.0</v>
+      </c>
+      <c r="D14">
+        <v>13317116.0</v>
+      </c>
+      <c r="E14">
         <v>12307298.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>12240000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>12202000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>12179482.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>12014700.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>2812576.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>2812576.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>4423683.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>4423617.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>4277701.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>4181556.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>4171338.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>4175612.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>4175196.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>4174774.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>4174362.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>4173666.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>3878804.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>3878163.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>2906909.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>2729303.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>2462851.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>2309080.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>2155763.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>2155333.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>2283719.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>2055863.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>1908086.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>1907294.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>1905265.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>1878918.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>1878918.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>1674053.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>1673124.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>1546049.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>1546049.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>1459450.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>1291615.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>1253506.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>1253507.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>1159019.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>896703.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>862393.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>862393.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>860064.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>860065.0</v>
       </c>
       <c r="AX14">
         <v>860064.0</v>
       </c>
       <c r="AY14">
+        <v>860064.0</v>
+      </c>
+      <c r="AZ14">
+        <v>860065.0</v>
+      </c>
+      <c r="BA14">
+        <v>860064.0</v>
+      </c>
+      <c r="BB14">
         <v>430108.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>152.08</v>
       </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>442.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>422.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>12523.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>12508.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>12503.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>9885.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>8220.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>8065.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>7249.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>6467.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>6467.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>6465.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>6446.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>5725.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>5724.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>5719.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>5714.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>5560.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>5022.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>5022.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>5014.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>4468.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>4399.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>4375.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>3761.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>3761.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>3761.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>3075.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>2600.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>2594.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>2580.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>696.0</v>
       </c>
       <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:52">
+      <c r="AZ15">
+        <v>696.0</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>7545781.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>6418803.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>10093312.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>13368133.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>15087681.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>17742474.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>22005432.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>28593049.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>270530.0</v>
       </c>
-      <c r="X16"/>
-[...2 lines deleted...]
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>2482238.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>27000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1462503.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>3389809.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>4480687.0</v>
       </c>
-      <c r="AF16"/>
-[...2 lines deleted...]
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>296311.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>646498.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>1940195.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>1315865.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>1058422.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>1455020.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>1591358.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>681816.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>681616.0</v>
       </c>
-      <c r="AR16"/>
-[...1 lines deleted...]
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
+      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:52">
+      <c r="AZ16">
+        <v>140628.0</v>
+      </c>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4995,146 +5232,152 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>1375891.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>1382396.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>1352906.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>1323415.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>989550.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>102561.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>58206.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>62182.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>65724.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO18">
         <v>260260.0</v>
       </c>
       <c r="AP18">
+        <v>260260.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>260260.0</v>
+      </c>
+      <c r="AS18">
         <v>284094.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>454748.0</v>
       </c>
-      <c r="AR18">
-[...10 lines deleted...]
-      <c r="AW18"/>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5143,682 +5386,709 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...7 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-      <c r="AU20"/>
-[...1 lines deleted...]
-      <c r="AW20"/>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...7 lines deleted...]
-      </c>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
-      <c r="AU21"/>
-[...1 lines deleted...]
-      <c r="AW21"/>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
+        <v>0.0</v>
+      </c>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22">
         <v>192475.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>100000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>350000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>350000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>350000.0</v>
       </c>
-      <c r="W22"/>
-[...3 lines deleted...]
-      <c r="Y22">
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>0.0</v>
+      </c>
+      <c r="AB22">
         <v>-2681065.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...5 lines deleted...]
-      <c r="AF22">
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>-915667.0</v>
       </c>
-      <c r="AG22">
-[...2 lines deleted...]
-      <c r="AH22">
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>200000.0</v>
       </c>
-      <c r="AI22">
-[...7 lines deleted...]
-      </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
-[...1 lines deleted...]
-      <c r="AW22"/>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>126988000.0</v>
+      </c>
+      <c r="C23">
+        <v>144480000.0</v>
+      </c>
+      <c r="D23">
+        <v>168195000.0</v>
+      </c>
+      <c r="E23">
         <v>109514000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>125085000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>139931000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>155879000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>164171000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>151979000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>125744162.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>28272000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>36283405.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>43723383.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>51645273.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>66311940.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>73830606.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>82066644.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>95675087.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>107730253.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>119573962.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>120609139.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>140145037.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>102294931.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>95839336.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>98118080.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>65203822.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>49142499.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>68130384.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>84122113.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>101393526.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>46989341.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>61181574.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>70288484.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>77139722.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>66978161.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>38419660.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>44561151.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>50607352.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>17888182.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>19756949.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>22627475.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>10495274.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>12875303.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>13333870.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>9564751.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>5246347.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>6600773.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>7629547.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>8534708.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>193228.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>305520.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-      <c r="AZ23">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>-198.38</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>11319365.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>13972360.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>15984426.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>9385847.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>11612237.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>13728413.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>15636275.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>18550502.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>18373099.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>18199289.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>18029005.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>17856589.0</v>
       </c>
-      <c r="W24"/>
-[...1 lines deleted...]
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>7051781.0</v>
       </c>
-      <c r="AC24"/>
-[...8 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>1000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>3000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>4000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>5000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>5000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>6000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>9000.0</v>
       </c>
-      <c r="AO24">
-[...7 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>212000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>331000.0</v>
       </c>
-      <c r="AX24"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>11319365.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>13972360.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25">
         <v>18550502.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>18373099.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>18199289.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>18029005.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>17856589.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5827,54 +6097,57 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5883,1964 +6156,2070 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-19106000.0</v>
+      </c>
+      <c r="C28">
+        <v>-24841000.0</v>
+      </c>
+      <c r="D28">
+        <v>-26859000.0</v>
+      </c>
+      <c r="E28">
         <v>-24934000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-17588000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-16045000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-13959000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-15813000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-9175000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>3184422.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>7161000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>11607992.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>15369841.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>17511519.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>8086920.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>13076878.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-32837.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-30855661.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1584090.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-11214387.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-9995279.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-40146043.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-58597050.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-55687833.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-54877087.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-37582487.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-22303054.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-46522464.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-65436020.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-82353826.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-41354163.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-55659346.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-64592834.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-70747004.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-62204259.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-36595987.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-42991162.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-48767790.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-14715868.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-18904050.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-22001673.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-9594847.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-12176256.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-13172926.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-9243153.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-4898979.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-6118056.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-7461110.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-7865669.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>475771.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>335058.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-      <c r="AZ28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>542.48</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>102240000.0</v>
+      </c>
+      <c r="C29">
+        <v>126342000.0</v>
+      </c>
+      <c r="D29">
+        <v>147503000.0</v>
+      </c>
+      <c r="E29">
         <v>92147000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>110991000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>127106000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>142428000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>150498000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>136364000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>109920434.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>9304156.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>18160578.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>27907204.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>35643428.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>52123435.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>61215594.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>68667645.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>80502618.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>88605584.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>96179288.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>95434993.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>110124561.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>64014088.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>47082341.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>48522815.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>23124395.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>1500000.0</v>
       </c>
-      <c r="D30"/>
-[...1 lines deleted...]
-      <c r="F30"/>
+      <c r="E30">
+        <v>1500000.0</v>
+      </c>
+      <c r="F30">
+        <v>1500000.0</v>
+      </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30">
         <v>2500000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>2402678.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>2266120.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>2578329.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>960091.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>21675971.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>4443124.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>2681065.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>915667.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>500000.0</v>
       </c>
-      <c r="AI30"/>
-[...8 lines deleted...]
-      </c>
+      <c r="AL30"/>
       <c r="AM30">
         <v>1330413.0</v>
       </c>
-      <c r="AN30"/>
+      <c r="AN30">
+        <v>1330413.0</v>
+      </c>
       <c r="AO30">
         <v>1330413.0</v>
       </c>
-      <c r="AP30"/>
+      <c r="AP30">
+        <v>1330413.0</v>
+      </c>
       <c r="AQ30"/>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AR30">
         <v>1330413.0</v>
       </c>
+      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30"/>
+      <c r="AV30">
+        <v>1330413.0</v>
+      </c>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>9520586.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>16458952.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>32990017.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>41946109.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>49469857.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>61155283.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>69108027.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>77628786.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>76959201.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>91516994.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>45274925.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>29225752.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>48413879.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>22691490.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>6157565.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>29640673.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>47373800.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>42300951.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>27524120.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>42870732.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>55485160.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>65539604.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>57783561.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>31980499.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>37586561.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>43586057.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>8919235.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>13314239.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>17653468.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>6404007.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>8985010.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>11173830.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>6769136.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>4691573.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>5862733.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>7015862.0</v>
       </c>
-      <c r="AU31"/>
-[...1 lines deleted...]
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>101270000.0</v>
+      </c>
+      <c r="C32">
+        <v>125428000.0</v>
+      </c>
+      <c r="D32">
+        <v>146262000.0</v>
+      </c>
+      <c r="E32">
         <v>90511000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>109492000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>125740000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>141158000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>149265000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>124331000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>95773176.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>-8348043.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>-336355.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>21888099.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>31506052.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>47541164.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>49878631.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>59608194.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>73357879.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>83197108.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>94523502.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>92843260.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>106681924.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>60176795.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>43954895.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>45922035.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>20005257.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>4235000.0</v>
+      </c>
+      <c r="C33">
+        <v>913999.0</v>
+      </c>
+      <c r="D33">
+        <v>1241000.0</v>
+      </c>
+      <c r="E33">
         <v>1943000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>2260000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>2571000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>2903000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>3281000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>3668000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>4047665.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>4726000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>5077432.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>5449386.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>5780274.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>6130838.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>6482766.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>6828674.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>7199502.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>7525616.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>7906824.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>9029080.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>9857698.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>10220300.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>10481211.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>10101065.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>10545868.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>10987816.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>10595096.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>8731250.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>8569513.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>2749029.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>2722205.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>2735685.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>2652811.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>1473431.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>402323.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>533534.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>459786.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>485251.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>531803.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>327549.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>332909.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>160513.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>62568.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>72455.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>64130.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>67772.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>73140.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>7829.0</v>
       </c>
-      <c r="AV33"/>
-[...1 lines deleted...]
-      <c r="AX33"/>
       <c r="AY33"/>
-      <c r="AZ33">
+      <c r="AZ33"/>
+      <c r="BA33"/>
+      <c r="BB33"/>
+      <c r="BC33">
         <v>-542.48</v>
       </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
         <v>44411.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>44410.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>22205.0</v>
       </c>
       <c r="N34">
         <v>22205.0</v>
       </c>
       <c r="O34">
-        <v>22205.0</v>
+        <v>6855014.0</v>
       </c>
       <c r="P34">
         <v>22205.0</v>
       </c>
       <c r="Q34">
         <v>22205.0</v>
       </c>
       <c r="R34">
+        <v>22205.0</v>
+      </c>
+      <c r="S34">
+        <v>22205.0</v>
+      </c>
+      <c r="T34">
+        <v>22205.0</v>
+      </c>
+      <c r="U34">
         <v>6251038.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>6540040.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>6823339.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>7093165.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>7353765.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>7609221.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>7859636.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>8097228.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>7940283.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>7307274.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>7051781.0</v>
       </c>
-      <c r="AC34"/>
-[...1 lines deleted...]
-      <c r="AE34"/>
       <c r="AF34"/>
-      <c r="AG34">
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>375.0</v>
       </c>
-      <c r="AH34">
+      <c r="AK34">
         <v>1482.0</v>
       </c>
-      <c r="AI34">
+      <c r="AL34">
         <v>2559.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AM34">
         <v>3609.0</v>
       </c>
-      <c r="AK34">
+      <c r="AN34">
         <v>4632.0</v>
       </c>
-      <c r="AL34">
+      <c r="AO34">
         <v>15503.0</v>
       </c>
-      <c r="AM34">
+      <c r="AP34">
         <v>15190.0</v>
       </c>
-      <c r="AN34">
+      <c r="AQ34">
         <v>14852.0</v>
       </c>
-      <c r="AO34"/>
-[...1 lines deleted...]
-      <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>3265000.0</v>
+      </c>
+      <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
+        <v>0.0</v>
+      </c>
+      <c r="E35">
         <v>307000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>761000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>1205000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>1633000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>2048000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>2456000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>2855140.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>3283000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>4430061.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>17816899.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>20827374.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>20681985.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>14415288.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>16967011.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>19402098.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>21614697.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>24801540.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>24913139.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>25022628.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>25122170.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>25210354.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>7609221.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>7859636.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>8097228.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>7940283.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>7307274.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>7051781.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>1375891.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>1382396.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>1352906.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>1323415.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>989925.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>104043.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>60765.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>65791.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>70356.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>15503.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>15190.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>14852.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>260260.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>284094.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>454748.0</v>
       </c>
-      <c r="AR35"/>
-[...2 lines deleted...]
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35">
         <v>211625.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>331242.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>1439852.0</v>
       </c>
-      <c r="AX35"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
         <v>385000.0</v>
       </c>
       <c r="C36">
-        <v>385000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1.0</v>
+      </c>
+      <c r="D36"/>
       <c r="E36">
         <v>385000.0</v>
       </c>
       <c r="F36">
         <v>385000.0</v>
       </c>
       <c r="G36">
         <v>385000.0</v>
       </c>
       <c r="H36">
+        <v>385000.0</v>
+      </c>
+      <c r="I36">
+        <v>385000.0</v>
+      </c>
+      <c r="J36">
+        <v>385000.0</v>
+      </c>
+      <c r="K36">
         <v>384950.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>690000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>678696.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>689368.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>659861.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>155346.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>133055.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>104165.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>75275.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>523810.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>477425.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>572514.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>973937.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>234038.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>682941.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>14085.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>14085.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>84968.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>134034.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>123226.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>35589.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>43823.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>19939.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>64427.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>59639.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>40776.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>65026.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>115026.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>50000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>50000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>186375.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>36375.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>36375.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>36375.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>13730.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>13730.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>13730.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>13728.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>13725.0</v>
       </c>
-      <c r="AU36"/>
-[...1 lines deleted...]
-      <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-542.48</v>
       </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...7 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
         <v>5862733.0</v>
       </c>
-      <c r="AT37">
-[...4 lines deleted...]
-      <c r="AW37"/>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38">
+        <v>1.0</v>
+      </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...5 lines deleted...]
-      <c r="K38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>0.0</v>
+      </c>
+      <c r="M38">
+        <v>0.0</v>
+      </c>
+      <c r="N38">
         <v>689368.0</v>
       </c>
-      <c r="L38"/>
-[...6 lines deleted...]
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38">
+        <v>0.0</v>
+      </c>
+      <c r="R38">
         <v>581590.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>552700.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>523810.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>477425.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>572514.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>973937.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>6152463.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>682941.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>14085.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>14085.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>84968.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>134034.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>123226.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>35590.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>43823.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>19939.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>64427.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>59639.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>41000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>65000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>115000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>50000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>50000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>186000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>36000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>36000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>36000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AS38">
         <v>14000.0</v>
       </c>
       <c r="AT38">
         <v>14000.0</v>
       </c>
-      <c r="AU38"/>
-[...1 lines deleted...]
-      <c r="AW38"/>
+      <c r="AU38">
+        <v>14000.0</v>
+      </c>
+      <c r="AV38">
+        <v>14000.0</v>
+      </c>
+      <c r="AW38">
+        <v>14000.0</v>
+      </c>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
-    </row>
-    <row r="39" spans="1:52">
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+    </row>
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
-        <v>80588000.0</v>
+        <v>4812000.0</v>
       </c>
       <c r="C39">
+        <v>4962000.0</v>
+      </c>
+      <c r="D39">
+        <v>1515000.0</v>
+      </c>
+      <c r="E39">
+        <v>3589000.0</v>
+      </c>
+      <c r="F39">
         <v>6233000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>4573000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>3914000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>1528000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>1001000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>1593286.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>2640000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>2472730.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>1708091.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>1637999.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>984091.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>1118636.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>1934748.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>2354335.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>2557485.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>2304333.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>2725425.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>4008794.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>3712861.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>2527383.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>2872275.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>3596908.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>6405997.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>5371846.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>4471894.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>5808430.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>4983688.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>5600046.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>5752522.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>2615592.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>2967235.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>919868.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>994855.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>1220441.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>1080261.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>315798.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>274919.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>474560.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>376515.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>98376.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>249143.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>210751.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>270556.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>20053.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>45414.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>30188.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>2500.0</v>
       </c>
-      <c r="AX39"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:52">
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+    </row>
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>15230000.0</v>
+      </c>
+      <c r="C40">
+        <v>16498000.0</v>
+      </c>
+      <c r="D40">
+        <v>16844000.0</v>
+      </c>
+      <c r="E40">
         <v>12578000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>7650000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>5902000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>5426000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>7176000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>10488000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>9409107.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>11069000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>7582649.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>6455671.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>6505170.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>6036120.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>4967549.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>4850132.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>5630116.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>10227022.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>13494990.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>15686681.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>18545474.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>22802432.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>29350049.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>28144144.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>23516354.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>22447939.0</v>
       </c>
-      <c r="Z40">
-[...2 lines deleted...]
-      <c r="AA40">
+      <c r="AC40">
+        <v>23969303.0</v>
+      </c>
+      <c r="AD40">
         <v>18744329.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>15563853.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>9887187.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>7385596.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>5804815.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>5898274.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>4741519.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>2558602.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>2718610.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>2886551.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>3266718.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>2342852.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>1915051.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>1297988.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>562279.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>466124.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>590038.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>293989.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>249491.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>55785.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>237101.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>150696.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>160560.0</v>
       </c>
-      <c r="AX40"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:52">
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+    </row>
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>2522205.0</v>
       </c>
-      <c r="L41"/>
-[...8 lines deleted...]
-      </c>
+      <c r="O41"/>
       <c r="P41">
         <v>22205.0</v>
       </c>
       <c r="Q41">
         <v>22205.0</v>
       </c>
-      <c r="R41"/>
-[...1 lines deleted...]
-      <c r="T41"/>
+      <c r="R41">
+        <v>22205.0</v>
+      </c>
+      <c r="S41">
+        <v>22205.0</v>
+      </c>
+      <c r="T41">
+        <v>22205.0</v>
+      </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41">
         <v>1375891.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>1382396.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>1352906.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>1323415.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>989000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>103000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>58000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>61000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>65000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>11000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>9000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>6000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>260000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>284000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>455000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>4632.0</v>
       </c>
-      <c r="AT41"/>
-[...1 lines deleted...]
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-    </row>
-    <row r="42" spans="1:52">
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+    </row>
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>715781000.0</v>
+      </c>
+      <c r="C42">
+        <v>704900000.0</v>
+      </c>
+      <c r="D42">
+        <v>702984000.0</v>
+      </c>
+      <c r="E42">
         <v>627024000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>622562000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>620999000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>619285000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>617653000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>579510000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>540875910.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>429780000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>428981198.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>428153252.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>426352478.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>425196359.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>423342069.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>421996544.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>420483456.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>418891713.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>417098261.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>414249029.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>411691762.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>349358378.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>324698532.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>308991895.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>245164241.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>198975056.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>195877403.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>192819731.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>189899554.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>148888635.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>146929056.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>144942278.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>142927376.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>123476102.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>86979888.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>85620354.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>84322971.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>42191256.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>39016054.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>38008539.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>22570301.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>22259063.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>21949288.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AT42">
         <v>15291395.0</v>
       </c>
-      <c r="AR42">
+      <c r="AU42">
         <v>10651766.0</v>
       </c>
-      <c r="AS42">
+      <c r="AV42">
         <v>10287214.0</v>
       </c>
-      <c r="AT42">
+      <c r="AW42">
         <v>10180080.0</v>
       </c>
-      <c r="AU42">
+      <c r="AX42">
         <v>9955091.0</v>
       </c>
-      <c r="AV42">
+      <c r="AY42">
         <v>103764.0</v>
       </c>
-      <c r="AW42">
+      <c r="AZ42">
         <v>102696.0</v>
       </c>
-      <c r="AX42"/>
-[...5 lines deleted...]
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7849,2406 +8228,2529 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...7 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
         <v>5862733.0</v>
       </c>
-      <c r="AT44">
-[...3 lines deleted...]
-      <c r="AV44"/>
       <c r="AW44">
-        <v>1109000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX44"/>
       <c r="AY44"/>
-      <c r="AZ44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:52">
+      <c r="AZ44">
+        <v>1109000.0</v>
+      </c>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+    </row>
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>8256000.0</v>
+      </c>
+      <c r="C45">
+        <v>5269000.0</v>
+      </c>
+      <c r="D45">
+        <v>5547000.0</v>
+      </c>
+      <c r="E45">
         <v>5815000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>6082000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>6340000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>6591000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>6906000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>7141000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>7369735.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>7591466.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>4398736.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>8014962.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>5120413.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>5498067.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>8781112.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>8456566.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>8883761.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>9316362.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>9798270.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>10086980.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>10531784.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>10902848.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>10461062.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>8608024.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>8533924.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>2705206.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>2702266.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>2671258.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>2593172.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>1432655.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>337297.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>418508.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>409786.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>435251.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>345428.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>291174.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>296534.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>124138.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>48838.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>58725.0</v>
       </c>
-      <c r="AR45">
+      <c r="AU45">
         <v>50400.0</v>
       </c>
-      <c r="AS45">
+      <c r="AV45">
         <v>54044.0</v>
       </c>
-      <c r="AT45">
+      <c r="AW45">
         <v>59415.0</v>
       </c>
-      <c r="AU45"/>
-[...1 lines deleted...]
-      <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>3850000.0</v>
+      </c>
+      <c r="C46">
+        <v>914000.0</v>
+      </c>
+      <c r="D46">
+        <v>1241000.0</v>
+      </c>
+      <c r="E46">
         <v>1558000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>1875000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>2186000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>2518000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>2896000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>3283000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>3662715.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>4036000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>4398736.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>4760018.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>5120413.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>5498067.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>5872286.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>6247084.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>6646802.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>7001806.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>7429399.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>8456566.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>8883761.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>9316362.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>9798270.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>10086980.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>10531784.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>10902848.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>10461062.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>8608024.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>8533924.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>2705206.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>2702266.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>2671258.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>2593172.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>1432655.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>337297.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>418508.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>409786.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>435251.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>345428.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>291174.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>296534.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>124138.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>48838.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>58725.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>50400.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>54044.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>59415.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>7829.0</v>
       </c>
-      <c r="AV46"/>
-[...1 lines deleted...]
-      <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>1273602.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>1431945.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>5498067.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>5872286.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>6247084.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>6646802.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>7001806.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>7429399.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>8456566.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>3787596.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>9316362.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>4402022.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>4547303.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>4851317.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>5083865.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>4891063.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>2912335.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>2694489.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>2705206.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>2702266.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>2671258.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>2593172.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>1432655.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>337297.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>418508.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>409786.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>435251.0</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>345428.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>291174.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>296534.0</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>124138.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>48838.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>58725.0</v>
       </c>
-      <c r="AR47">
+      <c r="AU47">
         <v>50400.0</v>
       </c>
-      <c r="AS47">
+      <c r="AV47">
         <v>54044.0</v>
       </c>
-      <c r="AT47">
+      <c r="AW47">
         <v>59415.0</v>
       </c>
-      <c r="AU47">
+      <c r="AX47">
         <v>8000.0</v>
       </c>
-      <c r="AV47"/>
-[...1 lines deleted...]
-      <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-    </row>
-    <row r="48" spans="1:52">
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+    </row>
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-613436000.0</v>
+      </c>
+      <c r="C48">
+        <v>-578399000.0</v>
+      </c>
+      <c r="D48">
+        <v>-555430000.0</v>
+      </c>
+      <c r="E48">
         <v>-534875000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-511533000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-493871000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-476893000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-467363000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-453580000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-443582754.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-436684000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-428662589.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-418609320.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-409825479.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-392080667.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-381201614.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-372419894.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-359171006.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-349733764.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-339473031.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-337296882.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-320158506.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-304093338.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-295481000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-260586081.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-222480000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-192823958.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-166243197.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-145452396.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-147605049.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-121370240.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-104064048.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>-89462837.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>-77393486.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>-65698101.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>-55004411.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>-48038815.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>-40741928.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>-33276489.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>-25706214.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>-20359446.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>-16170055.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>-13277814.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>-10779219.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>-8525334.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>-5962793.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>-4427075.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>-3166798.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>-2507177.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>-2002569.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>-1886590.0</v>
       </c>
-      <c r="AX48"/>
-[...3 lines deleted...]
-    <row r="49" spans="1:52">
+      <c r="BA48"/>
+      <c r="BB48"/>
+      <c r="BC48"/>
+    </row>
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-418609320.0</v>
       </c>
-      <c r="L49">
+      <c r="O49">
         <v>-409825479.0</v>
       </c>
-      <c r="M49"/>
-[...1 lines deleted...]
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49">
         <v>-339473031.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-337296882.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-320158506.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-304093338.0</v>
       </c>
-      <c r="V49">
+      <c r="Y49">
         <v>-295481430.0</v>
       </c>
-      <c r="W49">
+      <c r="Z49">
         <v>-260586081.0</v>
       </c>
-      <c r="X49">
+      <c r="AA49">
         <v>-222480758.0</v>
       </c>
-      <c r="Y49">
+      <c r="AB49">
         <v>-192823958.0</v>
       </c>
-      <c r="Z49">
+      <c r="AC49">
         <v>-166243197.0</v>
       </c>
-      <c r="AA49">
+      <c r="AD49">
         <v>-145452396.0</v>
       </c>
-      <c r="AB49">
+      <c r="AE49">
         <v>-147605049.0</v>
       </c>
-      <c r="AC49">
+      <c r="AF49">
         <v>-121370240.0</v>
       </c>
-      <c r="AD49">
+      <c r="AG49">
         <v>-104064048.0</v>
       </c>
-      <c r="AE49">
+      <c r="AH49">
         <v>-89462837.0</v>
       </c>
-      <c r="AF49">
+      <c r="AI49">
         <v>-77393486.0</v>
       </c>
-      <c r="AG49">
+      <c r="AJ49">
         <v>-65698101.0</v>
       </c>
-      <c r="AH49">
+      <c r="AK49">
         <v>-55004411.0</v>
       </c>
-      <c r="AI49">
+      <c r="AL49">
         <v>-48038815.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AM49">
         <v>-40741928.0</v>
       </c>
-      <c r="AK49">
+      <c r="AN49">
         <v>-33276489.0</v>
       </c>
-      <c r="AL49">
+      <c r="AO49">
         <v>-25706214.0</v>
       </c>
-      <c r="AM49">
+      <c r="AP49">
         <v>-20359446.0</v>
       </c>
-      <c r="AN49">
+      <c r="AQ49">
         <v>-16170055.0</v>
       </c>
-      <c r="AO49">
+      <c r="AR49">
         <v>-13277814.0</v>
       </c>
-      <c r="AP49">
+      <c r="AS49">
         <v>-10779219.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AT49">
         <v>-8525334.0</v>
       </c>
-      <c r="AR49">
+      <c r="AU49">
         <v>-5962793.0</v>
       </c>
-      <c r="AS49">
+      <c r="AV49">
         <v>-4427075.0</v>
       </c>
-      <c r="AT49">
+      <c r="AW49">
         <v>-3166798.0</v>
       </c>
-      <c r="AU49"/>
-[...1 lines deleted...]
-      <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
         <v>10821000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>12954733.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>16208878.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>17849562.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>7067253.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>5212116.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>3148992.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>9883638.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>7585551.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>5618922.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>3861282.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="U50"/>
+      <c r="V50">
         <v>102693.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>408278.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>710158.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>108936.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>432905.0</v>
       </c>
-      <c r="Y50">
+      <c r="AB50">
         <v>752659.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>99333.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>247384.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>394305.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>83704.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>208648.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>332861.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>1482.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>41600.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>155726.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>271757.0</v>
       </c>
-      <c r="AL50">
+      <c r="AO50">
         <v>271757.0</v>
       </c>
-      <c r="AM50">
+      <c r="AP50">
         <v>23334.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>162019.0</v>
       </c>
-      <c r="AP50"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50"/>
+      <c r="AV50">
+        <v>144389.0</v>
+      </c>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>4264000.0</v>
+      </c>
+      <c r="C51">
+        <v>1205000.0</v>
+      </c>
+      <c r="D51">
+        <v>1633000.0</v>
+      </c>
+      <c r="E51">
         <v>2049000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>2456000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>2855000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>3239000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>3610000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>14796000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>17287542.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>20885000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>22856798.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>23719187.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>24835956.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>25089635.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>25520523.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>25737828.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>26170673.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>26590722.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>25904267.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>26085013.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>26467203.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>26836391.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>26182818.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>8591682.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>9035434.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>9445632.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>8326901.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>7718896.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>7565972.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>394305.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>83704.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>208648.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>333236.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>1482.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>41600.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>159335.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>276389.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>5298.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>23334.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>92958.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>162019.0</v>
       </c>
-      <c r="AP51"/>
-[...1 lines deleted...]
-      <c r="AR51">
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51">
         <v>72487.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>144389.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>75244.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>638503.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>638811.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>638078.0</v>
       </c>
-      <c r="AX51"/>
-[...3 lines deleted...]
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>999000.0</v>
+      </c>
+      <c r="C52">
+        <v>1205000.0</v>
+      </c>
+      <c r="D52">
+        <v>1633000.0</v>
+      </c>
+      <c r="E52">
         <v>1742000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>1695000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>1650000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>1606000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>1562000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>12340000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>14432402.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>17646000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>19246147.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>8424493.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>6530787.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>4429855.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>11127440.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>8793022.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>6790780.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>4998230.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>1102727.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>1171874.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>1444575.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>1714221.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>972464.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>982461.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>1175798.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>1348404.0</v>
       </c>
-      <c r="Z52">
-[...2 lines deleted...]
-      <c r="AA52">
+      <c r="AC52">
+        <v>386618.0</v>
+      </c>
+      <c r="AD52">
         <v>723911.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>514191.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>394680.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>83704.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>208648.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>332861.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>1482.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>39041.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>155726.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>271757.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>271757.0</v>
       </c>
-      <c r="AM52">
+      <c r="AP52">
         <v>23334.0</v>
       </c>
-      <c r="AN52">
+      <c r="AQ52">
         <v>92958.0</v>
       </c>
-      <c r="AO52">
+      <c r="AR52">
         <v>162019.0</v>
       </c>
-      <c r="AP52"/>
-[...1 lines deleted...]
-      <c r="AR52">
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52">
         <v>72487.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>144389.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>75244.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>426878.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>307569.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>306835.0</v>
       </c>
-      <c r="AX52"/>
-[...3 lines deleted...]
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>94571000.0</v>
+      </c>
+      <c r="C53">
+        <v>112558000.0</v>
+      </c>
+      <c r="D53">
+        <v>134777000.0</v>
+      </c>
+      <c r="E53">
         <v>76999000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>96548000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>113887000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>131864000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>139939000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>123339000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>106000091.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>7182000.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>17484437.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>28216560.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>36902563.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>42194296.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>53785559.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>47532557.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>29094916.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>72640520.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>69744151.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>70371664.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>57399179.0</v>
       </c>
-      <c r="U53"/>
-[...1 lines deleted...]
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...7 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
       <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
         <v>159000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>200000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>150000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>150000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>150000.0</v>
       </c>
-      <c r="AL53">
-[...7 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
-      <c r="AU53"/>
-[...1 lines deleted...]
-      <c r="AW53"/>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53">
         <v>1084.97</v>
       </c>
     </row>
-    <row r="54" spans="1:52">
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...7 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
         <v>5862733.0</v>
       </c>
-      <c r="AT54">
-[...4 lines deleted...]
-      <c r="AW54"/>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>126988000.0</v>
+      </c>
+      <c r="C55">
+        <v>144480000.0</v>
+      </c>
+      <c r="D55">
+        <v>168195000.0</v>
+      </c>
+      <c r="E55">
         <v>109514000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>125085000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>139931000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>155879000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>164171000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>151979000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>125744162.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>28272000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>36283405.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>43723383.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>51645273.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>66311940.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>73830606.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>82066644.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>95675087.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>107730253.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>119573962.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>120609139.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>140145037.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>102294931.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>95839336.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>98118080.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>65203822.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>49142499.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>68130384.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>84122113.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>101393526.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>46989341.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>61181574.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>70288484.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>77139722.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>66978161.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>38419660.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>44561151.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>50607352.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>17888182.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>19756949.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>22627475.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>10495274.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>12875303.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>13333870.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>9564751.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>5246347.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>6600773.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>7629547.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>8534708.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>193228.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>305520.0</v>
       </c>
-      <c r="AX55"/>
-[...3 lines deleted...]
-    <row r="56" spans="1:52">
+      <c r="BA55"/>
+      <c r="BB55"/>
+      <c r="BC55"/>
+    </row>
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>122753000.0</v>
+      </c>
+      <c r="C56">
+        <v>143566000.0</v>
+      </c>
+      <c r="D56">
+        <v>166954000.0</v>
+      </c>
+      <c r="E56">
         <v>107571000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>122825000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>137360000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>152976000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>160890000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>148311000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>121696497.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>23546000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>31205973.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>38273997.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>45864999.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>60181102.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>67347840.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>75237970.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>88475585.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>100204637.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>111667138.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>111580059.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>130287339.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>92074631.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>85358125.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>88017015.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>54657953.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>38154683.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>57535288.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>75390863.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>92824013.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>44240312.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>58459369.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>67552799.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>74486911.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>65504730.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>38017337.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>44027617.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>50147566.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>17402931.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>19225146.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>22299926.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>10162365.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>12714790.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>13271302.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>9492296.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>5182217.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>6533000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>7556407.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>8526879.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>193228.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>305520.0</v>
       </c>
-      <c r="AX56"/>
-[...1 lines deleted...]
-      <c r="AZ56">
+      <c r="BA56"/>
+      <c r="BB56"/>
+      <c r="BC56">
         <v>542.48</v>
       </c>
     </row>
-    <row r="57" spans="1:52">
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>21483000.0</v>
+      </c>
+      <c r="C57">
+        <v>18138000.0</v>
+      </c>
+      <c r="D57">
+        <v>20692000.0</v>
+      </c>
+      <c r="E57">
         <v>17060000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>13333000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>11620000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>11818000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>11625000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>23980000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>25923321.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>31894000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>31542328.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>16385898.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>14358947.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>12639938.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>17469209.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>15629776.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>15117706.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>17007529.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>17143636.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>18736799.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>23605415.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>31897836.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>41403230.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>42094980.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>34652696.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>34887706.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>30549428.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>29441039.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>52040794.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>18089330.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>16928446.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>13450418.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>10276703.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>8204675.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>6335118.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>6913825.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>6955504.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>8898591.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>6427207.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>4958817.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>4076415.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>3630033.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>1875946.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>2340867.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>554774.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>738040.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>613685.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>872643.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>647182.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>648866.0</v>
       </c>
-      <c r="AX57"/>
-[...3 lines deleted...]
-    <row r="58" spans="1:52">
+      <c r="BA57"/>
+      <c r="BB57"/>
+      <c r="BC57"/>
+    </row>
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>24748000.0</v>
+      </c>
+      <c r="C58">
+        <v>18138000.0</v>
+      </c>
+      <c r="D58">
+        <v>20692000.0</v>
+      </c>
+      <c r="E58">
         <v>17367000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>14094000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>12825000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>13451000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>13673000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>26436000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>28778461.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>35177000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>35972389.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>34202797.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>35186321.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>33321923.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>31884497.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>32596787.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>34519804.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>38622226.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>41945176.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>43649938.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>48628043.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>57020006.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>66613584.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>49704201.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>42512331.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>42984934.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>38489711.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>36748313.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>59092575.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>19465221.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>18310842.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>14803324.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>11600118.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>9194600.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>6439161.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>6974590.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>7021295.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>8968947.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>6442710.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>4974007.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>4091267.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>3890293.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>2160040.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>2795615.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>554774.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>738040.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>613685.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>1084268.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>978424.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>2088718.0</v>
       </c>
-      <c r="AX58"/>
-[...3 lines deleted...]
-    <row r="59" spans="1:52">
+      <c r="BA58"/>
+      <c r="BB58"/>
+      <c r="BC58"/>
+    </row>
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...7 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
         <v>5862733.0</v>
       </c>
-      <c r="AT59">
-[...4 lines deleted...]
-      <c r="AW59"/>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>102240000.0</v>
+      </c>
+      <c r="C60">
+        <v>126342000.0</v>
+      </c>
+      <c r="D60">
+        <v>147503000.0</v>
+      </c>
+      <c r="E60">
         <v>92147000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>110991000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>127106000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>142428000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>150498000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>125543000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>96965701.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>-6905000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>311016.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>9520586.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>16458952.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>32990017.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>41946109.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>49469857.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>61155283.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>69108027.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>77628786.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>76959201.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>91516994.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>45274925.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>29225752.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>48413879.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>22691490.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>6157565.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>29640673.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>47373800.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>42300951.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>27524120.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>42870732.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>55485160.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>65539604.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>57783561.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>31980499.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>37586561.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>43586057.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>8919235.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>13314239.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>17653468.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>6404007.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>8985010.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>11173830.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>6769136.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>4691573.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>5862733.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>7015862.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>7450440.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>-785196.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>-1783198.0</v>
       </c>
-      <c r="AX60"/>
-[...1 lines deleted...]
-      <c r="AZ60">
+      <c r="BA60"/>
+      <c r="BB60"/>
+      <c r="BC60">
         <v>-198.38</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...7 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
         <v>-5862733.0</v>
       </c>
-      <c r="AT61">
-[...4 lines deleted...]
-      <c r="AW61"/>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10257,1742 +10759,1842 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>233000.0</v>
+      </c>
+      <c r="C2">
         <v>600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31167660.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1487853.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1639232.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>98267.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89604790.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48613957.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26038965.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15436735.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5888659.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1255535.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>233000.0</v>
+      </c>
+      <c r="C3">
         <v>600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>641000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1487853.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1639232.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1694312.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>739378.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>493938.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>255652.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>87664.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43943.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10405.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>754.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>824.15</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B5">
+        <v>-78537000.0</v>
+      </c>
+      <c r="C5">
         <v>-38337000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-40746000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-40214813.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>-43809940.0</v>
+      </c>
+      <c r="G5">
         <v>-122810233.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-77104579.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-56747707.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-32562816.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-19985058.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8853693.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2647173.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-557276.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-886.96</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-78304000.0</v>
+      </c>
+      <c r="C6">
         <v>-37737000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40105000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-38726960.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-42170708.0</v>
+      </c>
+      <c r="G6">
         <v>-121115921.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-76365201.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-56253769.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-32307164.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-19897394.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8809750.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2636768.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-556522.0</v>
       </c>
-      <c r="N6">
-[...3 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>-62.82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>-233000.0</v>
+      </c>
+      <c r="C9">
         <v>-600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-31167660.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1487853.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-757527.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3937230.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-53461222.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-43791685.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-23598770.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13525311.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5240277.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1255535.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>-78537000.0</v>
+      </c>
+      <c r="C10">
         <v>-40209000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-44604000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-42346903.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-45640426.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-111269380.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-71453718.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-55672139.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32421612.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19998675.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-8850739.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2540485.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-602350.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-886.96</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>13486290.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-87838.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>35046.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2298807.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1075568.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-396856.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13617.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2440.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>24021.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>44360.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-62.81</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12">
         <v>1872000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2923974.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2132091.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1830486.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1028359.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19025.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
         <v>183112.0</v>
       </c>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>2440.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>24021.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45114.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>5530000.0</v>
+      </c>
+      <c r="C13">
         <v>6311000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1636000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>1227643.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>982777.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>183112.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>477.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2950.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>-78537000.0</v>
+      </c>
+      <c r="C15">
         <v>-40209000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-44604000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-55833193.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-45552588.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-111269380.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-71453718.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-55672139.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-32421612.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-19998675.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-8850739.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2540485.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-602350.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-886.96</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-42346903.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-45640426.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-111269380.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-71453718.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-55672139.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-32421612.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-19998675.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-8850739.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2540485.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>-78537000.0</v>
+      </c>
+      <c r="C17">
         <v>-40209000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-47460975.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-42346903.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-45640426.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-111269380.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-71453718.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-55672139.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-32421612.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-19998675.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-8850739.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2540485.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>5530000.0</v>
+      </c>
+      <c r="C18">
         <v>4439000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2857918.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2132091.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1830486.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1028359.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1227643.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>982777.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>183112.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>477.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>12569212.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5650861.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>92791.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-41908.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14094.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>5394.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>130709.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>-85310000.0</v>
+      </c>
+      <c r="C21">
         <v>-48721000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-45078000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-34835445.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-55989024.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-122810233.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-77104579.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-56747707.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-32562816.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-19985058.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8853693.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2647173.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-557276.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-824.15</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>85310000.0</v>
+      </c>
+      <c r="C23">
         <v>48721000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45078000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34835445.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>56870729.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>126747463.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>113248147.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61569979.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35003011.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21896482.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9502075.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2647173.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>557276.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>827.22</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>233000.0</v>
+      </c>
+      <c r="C25">
         <v>588000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1402277.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1487853.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1639232.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1694312.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1229784.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>493938.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>255652.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>70095000.0</v>
+      </c>
+      <c r="C26">
         <v>32222000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>31168000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>16136826.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>36445285.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>98267213.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>89604790.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>48613957.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>26038965.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15436735.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5888659.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1255535.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>210670.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>575.09</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>641000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>15215000.0</v>
+      </c>
+      <c r="C28">
         <v>16499000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13910000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18698619.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20425444.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28480250.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23643357.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12956022.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8964046.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6459747.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3613416.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1391638.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>346606.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>289.05</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>85310000.0</v>
+      </c>
+      <c r="C30">
         <v>48121000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45078000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33347592.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55231497.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>126747463.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23643357.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>61569979.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35003011.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21896482.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9502075.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2647173.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>557276.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>827.22</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>6773000.0</v>
+      </c>
+      <c r="C31">
         <v>8512000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>474000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7511458.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10348598.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11540853.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5650861.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1075568.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>141204.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13617.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2954.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>106688.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-45074.0</v>
       </c>
-      <c r="N31">
-[...3 lines deleted...]
-    <row r="32" spans="1:14">
+      <c r="O31">
+        <v>-62.82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
         <v>881705.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3937230.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>36143568.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4822272.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2440195.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1911424.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>648382.0</v>
       </c>
-      <c r="L32">
-[...2 lines deleted...]
-      <c r="M32"/>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
       <c r="N32"/>
+      <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>117</v>
+      </c>
+      <c r="B2">
+        <v>50000.0</v>
+      </c>
       <c r="C2">
+        <v>49000.0</v>
+      </c>
+      <c r="D2">
+        <v>49000.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
         <v>100000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>15642000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>146000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>200000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>200000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>151688.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>147978.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>152809.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>158343.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>363740.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>374218.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>374799.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>370383.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>368453.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>375146.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>8315641.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>11265220.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>10720822.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>16110287.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>27522988.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>30686071.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>23947866.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>23487676.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>22152000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>22181409.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>21783704.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>15780928.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>12807800.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>10259868.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>9765362.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>2440195.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>5622511.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>5763660.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>6366112.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>5380167.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>4315632.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>3567003.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>2173933.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>1823173.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>1634800.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>1707256.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>723430.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>571575.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>452600.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>169443.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>61917.0</v>
       </c>
-      <c r="AW2">
-[...7 lines deleted...]
-      </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2">
+        <v>0.0</v>
+      </c>
+      <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>118</v>
+      </c>
+      <c r="B3">
+        <v>672000.0</v>
+      </c>
       <c r="C3">
+        <v>49000.0</v>
+      </c>
+      <c r="D3">
+        <v>49000.0</v>
+      </c>
+      <c r="E3">
+        <v>50000.0</v>
+      </c>
+      <c r="F3">
         <v>100000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>81000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>146000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>152000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>200000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>152000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>147978.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>153000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>158130.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>181870.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>374218.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>374799.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>370383.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>368453.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>375146.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>256286.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>263660.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>272186.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>282099.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>202079.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>460978.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>319488.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>273274.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>283464.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>299454.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>241801.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>155287.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>132337.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>124416.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>81898.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>64559.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>126641.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>32963.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>31489.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>29969.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>20465.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>19945.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>17285.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>17701.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>14701.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>6170.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>5371.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>5371.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>4854.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>180.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>45.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>59.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>128.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>196101.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>39.57</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...7 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12012,405 +12614,428 @@
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>120</v>
+      </c>
+      <c r="B5">
+        <v>-35037000.0</v>
+      </c>
       <c r="C5">
+        <v>-22969000.0</v>
+      </c>
+      <c r="D5">
+        <v>-20555000.0</v>
+      </c>
+      <c r="E5">
+        <v>-23342000.0</v>
+      </c>
+      <c r="F5">
         <v>-17662000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-18659000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-9530000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-13402000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-9345000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-6060000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-7314389.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-9073000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-7776000.0</v>
       </c>
-      <c r="L5">
-[...5 lines deleted...]
-      <c r="N5">
+      <c r="O5">
+        <v>-17066790.0</v>
+      </c>
+      <c r="P5">
+        <v>-10238099.0</v>
+      </c>
+      <c r="Q5">
         <v>-8239836.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-12758550.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-8978329.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-9869834.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-13269408.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="V5">
+        <v>-16737206.0</v>
+      </c>
+      <c r="W5">
         <v>-15414196.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-20812313.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-33973941.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-38138693.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-29885286.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-27190311.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-25096711.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>1705212.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-26611948.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-17590991.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-14897992.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-12393771.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-11864952.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-10861926.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-6956786.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-7291564.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-7452540.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-7572434.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-5333770.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-4191630.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-2887224.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-2500776.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-2254922.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-2562696.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>-1534739.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-1259028.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-818203.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-493376.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-104861.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-276115.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-45345.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-209384.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-43.54</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B6">
-        <v>-23342000.0</v>
+        <v>-34365000.0</v>
       </c>
       <c r="C6">
+        <v>-22920000.0</v>
+      </c>
+      <c r="D6">
+        <v>-20506000.0</v>
+      </c>
+      <c r="E6">
+        <v>-23292000.0</v>
+      </c>
+      <c r="F6">
         <v>-17562000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-18578000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-9384000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-13250000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-9145000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-5908000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-7166411.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-8920000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-7617870.0</v>
       </c>
-      <c r="L6">
-[...5 lines deleted...]
-      <c r="N6">
+      <c r="O6">
+        <v>-16884920.0</v>
+      </c>
+      <c r="P6">
+        <v>-9863881.0</v>
+      </c>
+      <c r="Q6">
         <v>-7865037.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-12388167.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-8609876.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-9494688.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-13013122.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="V6">
+        <v>-16473546.0</v>
+      </c>
+      <c r="W6">
         <v>-15142010.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-20530214.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-33771862.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-37677715.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-29565798.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-26917037.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-24813247.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>2004666.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-26370147.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-17435704.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-14765655.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-12269355.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-11783054.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-10797367.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>-6830145.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-7258601.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-7421051.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-7542465.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>-5313305.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>-4171685.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-2869939.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-2483075.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>-2240221.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>-2556526.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-1529368.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-1253657.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-813349.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-493196.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-104816.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-276056.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-45217.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-13283.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-3.96</v>
       </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -12430,91 +13055,94 @@
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -12534,793 +13162,831 @@
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>124</v>
+      </c>
+      <c r="B9">
+        <v>-50000.0</v>
+      </c>
       <c r="C9">
+        <v>-49000.0</v>
+      </c>
+      <c r="D9">
+        <v>-49000.0</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9">
         <v>-100000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>-15642000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-146000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-200000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-200000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-151688.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-147978.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-152809.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-158343.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-363740.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-374218.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-374799.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-370383.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-368453.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-375146.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-8218318.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-11128662.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-10072999.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-15452083.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-26292368.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>286346.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-22185807.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-20914156.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>-19562218.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>6913174.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>-19898022.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>-13853622.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-11716922.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-9406222.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-8814920.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-4880390.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>-4826199.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-5413474.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-5072415.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-5004497.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-3573074.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>-3170405.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>-1777335.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>-1458881.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>-1464346.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>-1593620.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>-723430.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>-571575.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>-452600.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>-169443.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>-61917.0</v>
       </c>
-      <c r="AW9">
-[...7 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>-35037000.0</v>
+      </c>
+      <c r="C10">
+        <v>-22969000.0</v>
+      </c>
+      <c r="D10">
+        <v>-20555000.0</v>
+      </c>
+      <c r="E10">
         <v>-23342000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-17662000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-16978000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-9530000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-13783000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-9997000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-6899000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-8021394.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-10053000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-8784000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-17744812.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-10879053.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-8781720.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-13248888.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-9437242.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-10260733.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-2176149.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-17138376.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-16065168.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-8611908.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-34895349.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-38105323.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-29656800.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-26580761.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-20790801.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>2152653.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-26234809.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-17306192.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-14601211.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-12069351.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-11695385.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-10693690.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-6965596.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>-7296887.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-7465439.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-7570275.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>-5346768.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-4189391.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>-2892241.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>-2498595.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>-2253885.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>-2562541.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>-1535718.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>-1260277.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>-659621.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>-504608.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-115979.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>-289878.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>-59552.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>-209384.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>-43.54</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>2.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>1.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>828092.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>777507.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>943211.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>65797.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>194462.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>11609073.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>1646815.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>2092858.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>333772.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>209708.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>635878.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>635940.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>916436.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-494348.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-228486.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-542115.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-196572.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>-447441.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>-287960.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-440087.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>-296782.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>-324420.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>-169567.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-168236.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>8810.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>5323.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>12899.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>-2159.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>12998.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>-2239.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>6430.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>1272.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>1037.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>548.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>560.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>976.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>650.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>11232.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>11118.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>13763.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>9239.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>-13283.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>-3.96</v>
       </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
+        <v>0.0</v>
+      </c>
+      <c r="F12">
+        <v>0.0</v>
+      </c>
+      <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
         <v>661985.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>381000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>652000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>177015.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>707010.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>763356.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>1008000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>678022.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>640954.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>541889.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>490339.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>458909.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>390899.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>391867.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>401170.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>646550.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>1482678.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>454319.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>12649.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>101993.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>292854.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>448717.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>334595.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>244724.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>268335.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>266297.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>203421.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>183112.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>43402.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>5271.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1366.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4049.0</v>
       </c>
       <c r="AN12">
         <v>6430.0</v>
       </c>
       <c r="AO12">
+        <v>1731.0</v>
+      </c>
+      <c r="AP12">
+        <v>4049.0</v>
+      </c>
+      <c r="AQ12">
+        <v>6430.0</v>
+      </c>
+      <c r="AR12">
         <v>1068.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>1765.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>393.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>979.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>976.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>650.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>11232.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>11163.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>13822.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>9367.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>13000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>1164000.0</v>
+      </c>
+      <c r="C13">
+        <v>1402000.0</v>
+      </c>
+      <c r="D13">
+        <v>1410000.0</v>
+      </c>
+      <c r="E13">
         <v>1125000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>1314000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>1681000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>3554000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>1189000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>906000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>1028000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="L13"/>
+      <c r="M13">
         <v>217000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>232000.0</v>
       </c>
-      <c r="L13"/>
-[...1 lines deleted...]
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>12649.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>101993.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>151477.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>292854.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>448717.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>287960.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...7 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -13340,771 +14006,807 @@
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>-35037000.0</v>
+      </c>
+      <c r="C15">
+        <v>-22969000.0</v>
+      </c>
+      <c r="D15">
+        <v>-20555000.0</v>
+      </c>
+      <c r="E15">
         <v>-23342000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-17662000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-16978000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-9530000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-13783000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-9997000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-6899000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-8021394.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-10053000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-8784000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-17744812.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-10879053.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-8781720.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-13248888.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-9437242.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-10260733.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-2176149.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-17138376.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-16065168.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-8611908.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-34895349.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-38105323.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-29656800.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-26580761.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>-20790801.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>2152653.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>-26234809.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>-17306192.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>-14601211.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>-12069351.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>-11695385.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>-10693690.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>-6965596.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>-7296887.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>-7465439.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>-7570275.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>-5346768.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>-4189391.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>-2892241.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>-2498595.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>-2253885.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>-2562541.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>-1535718.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>-1260277.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>-659621.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>-504608.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>-115979.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>-289878.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>-59552.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>-209384.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>-43.54</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-8783841.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-17744812.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-10879053.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-8781720.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-13248888.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-9437242.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-10260733.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-2176149.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-17138376.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-16065168.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-8611908.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-34895349.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-38105323.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-29656800.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-26580761.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-20790801.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>2152653.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-26234809.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>-17306192.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-14601211.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>-12069351.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>-11695385.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>-10693690.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-6965596.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>-7296887.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>-7465439.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>-7570275.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>-5346768.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>-4189391.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>-2892241.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>-2498595.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>-2253885.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>-2562541.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>-1535718.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>-2540485.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>-659621.0</v>
       </c>
-      <c r="AU16">
-[...7 lines deleted...]
-      </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16">
+        <v>0.0</v>
+      </c>
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>-35037000.0</v>
+      </c>
+      <c r="C17">
+        <v>-22969000.0</v>
+      </c>
+      <c r="D17">
+        <v>-20555000.0</v>
+      </c>
+      <c r="E17">
         <v>-23342000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-17662000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-16978000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-9530000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-13783000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-9997000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-6898771.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-8021394.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-10053269.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-8783841.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-17744812.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-10879053.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-8781720.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-13248888.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-9437242.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-10260733.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-2176149.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>-17138376.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-16065168.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>-8611908.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>-34895349.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-38105323.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-29656800.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-26580761.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>-20790801.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>2152653.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>-26234809.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>-17306192.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>-14601211.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>-12069351.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>-11695385.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>-10693690.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>-6965596.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>-7296887.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>-7465439.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>-7570275.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>-5346768.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>-4189391.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>-2892241.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>-2498595.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>-2253885.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AT17">
         <v>-2562541.0</v>
       </c>
-      <c r="AR17">
+      <c r="AU17">
         <v>-1535718.0</v>
       </c>
-      <c r="AS17">
+      <c r="AV17">
         <v>-2540485.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>-659621.0</v>
       </c>
-      <c r="AU17">
-[...7 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>1164000.0</v>
+      </c>
+      <c r="C18">
+        <v>1402000.0</v>
+      </c>
+      <c r="D18">
+        <v>1410000.0</v>
+      </c>
+      <c r="E18">
         <v>1125000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>1314000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>1681000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>3554000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>808000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>254000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-177015.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-707010.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-763356.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-775586.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-678022.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-640954.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-541889.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-490339.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-458909.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-390899.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-391867.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-401170.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-646550.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-679705.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-454319.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>12649.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>101993.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>151477.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>292854.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>448717.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>334595.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>180736.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>230235.0</v>
       </c>
-      <c r="M19"/>
-[...1 lines deleted...]
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
         <v>12091126.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-36147.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-4422.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-467089.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>33370.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>228486.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>1685716.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>4013056.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-1276.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-46635.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>40075.0</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>28447.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>58123.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>-33854.0</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>35163.0</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>-52212.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>-10594.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>-14265.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>1032.0</v>
       </c>
-      <c r="AL19">
+      <c r="AO19">
         <v>-14729.0</v>
       </c>
-      <c r="AM19">
+      <c r="AP19">
         <v>-1810.0</v>
       </c>
-      <c r="AN19">
+      <c r="AQ19">
         <v>1413.0</v>
       </c>
-      <c r="AO19">
+      <c r="AR19">
         <v>3249.0</v>
       </c>
-      <c r="AP19">
+      <c r="AS19">
         <v>1037.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AT19">
         <v>548.0</v>
       </c>
-      <c r="AR19">
+      <c r="AU19">
         <v>560.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>159232.0</v>
       </c>
-      <c r="AU19"/>
-[...1 lines deleted...]
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...7 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -14124,249 +14826,261 @@
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>-36190000.0</v>
+      </c>
+      <c r="C21">
+        <v>-24304000.0</v>
+      </c>
+      <c r="D21">
+        <v>-21966000.0</v>
+      </c>
+      <c r="E21">
         <v>-24417000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-19152000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-19775000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-12605000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-15505000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-10988000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-9623000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-10103347.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-9488000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-8189000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-17297025.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-10796820.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-8181456.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-7340010.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-8517159.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-9998361.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-13875408.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-16701059.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-15414196.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-20812313.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-33973941.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-38138693.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-29885286.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-27190311.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-25096711.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>1705212.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-26522769.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-17590992.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-14897993.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-12393771.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-11864952.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>-10861926.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-6956786.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-7291564.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-7452540.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-7572434.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>-5333770.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-4191630.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>-2887224.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>-2500776.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>-2254922.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>-2562696.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>-1535299.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>-1259028.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>-818203.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>-464297.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>-105645.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>-276257.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>-45345.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>-196101.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>-39.57</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -14386,212 +15100,230 @@
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>36190000.0</v>
+      </c>
+      <c r="C23">
+        <v>24304000.0</v>
+      </c>
+      <c r="D23">
+        <v>21966000.0</v>
+      </c>
+      <c r="E23">
         <v>24417000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>19152000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>19775000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>12605000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>15505000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>10988000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>9623000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>10103347.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>9488000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>8189000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>17297025.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>10796820.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>8181456.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>7340010.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>8517159.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>9998361.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>13972731.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>16837617.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>16062020.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>21470517.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>35204562.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>38425039.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>31647345.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>29763831.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>27686494.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>27389371.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>28408451.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>19518298.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>15988871.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>13247417.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>12815394.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>10861926.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>7753098.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>7641750.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>8746237.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>7948104.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>6076328.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>4588228.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>3283822.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>2865068.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>2425376.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>2676332.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>1535299.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>1259028.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>818203.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>464297.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>105645.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>276257.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>45345.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>196908.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>34.65</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14600,582 +15332,617 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>51000.0</v>
+      </c>
+      <c r="C25">
+        <v>49000.0</v>
+      </c>
+      <c r="D25">
+        <v>49000.0</v>
+      </c>
+      <c r="E25">
         <v>50000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>53000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>81000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>134000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>152000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>150312.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>151688.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>147579.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>152809.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>158343.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>181870.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>374218.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>374799.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>370383.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>368453.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>375146.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>418604.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>420936.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>424546.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>429822.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>345508.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>460978.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>458004.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>405065.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>283464.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>299454.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>241801.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>155287.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>132337.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>124416.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>81898.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>64559.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>126641.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>32963.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>31489.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>29969.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>20465.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>19945.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>17285.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>17701.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>14701.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>6170.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>5371.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>5371.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>4854.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>180.0</v>
       </c>
-      <c r="AV25"/>
-[...1 lines deleted...]
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>31175000.0</v>
+      </c>
+      <c r="C26">
+        <v>19819000.0</v>
+      </c>
+      <c r="D26">
+        <v>18406000.0</v>
+      </c>
+      <c r="E26">
         <v>20860000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>15187000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>15642000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>8787000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>10808000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>6865000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>5762000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>6980116.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>6551000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>4249000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>13388343.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>6242758.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>4108189.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>2499642.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>3286236.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>5763601.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>8695641.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>11265220.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>10720822.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>16110287.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>27522988.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>30686071.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>23947866.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>23487676.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>22152000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>22181409.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>21783704.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>15780928.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>12807800.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>10259868.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>9765362.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>8286682.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>5622511.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>5763660.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>6366112.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>5380167.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>4315632.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>3567003.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>2173933.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>1823173.0</v>
       </c>
-      <c r="AP26">
+      <c r="AS26">
         <v>1634800.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AT26">
         <v>1707256.0</v>
       </c>
-      <c r="AR26">
+      <c r="AU26">
         <v>723430.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>571575.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>452600.0</v>
       </c>
-      <c r="AU26">
+      <c r="AX26">
         <v>169443.0</v>
       </c>
-      <c r="AV26">
+      <c r="AY26">
         <v>61917.0</v>
       </c>
-      <c r="AW26">
+      <c r="AZ26">
         <v>15252.0</v>
       </c>
-      <c r="AX26">
+      <c r="BA26">
         <v>28971.0</v>
       </c>
-      <c r="AY26">
+      <c r="BB26">
         <v>178445.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BC26">
         <v>73.51</v>
       </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>49000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>200000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>151688.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>147978.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
+      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27"/>
+      <c r="AB27">
+        <v>814527.0</v>
+      </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>5015000.0</v>
+      </c>
+      <c r="C28">
+        <v>4485000.0</v>
+      </c>
+      <c r="D28">
+        <v>3560000.0</v>
+      </c>
+      <c r="E28">
         <v>3557000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>3965000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>4133000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>3818000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>4697000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>4123000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>3861000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>3123231.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>2937000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>3940000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>3908682.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>4554062.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>4073266.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>4840368.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>5230923.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>4234760.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>5051090.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>5572397.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>5341197.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>5360230.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>7681573.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>7738968.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>7699479.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>7090682.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>5534493.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>5207962.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>6624747.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>3737370.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>3181071.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>2987549.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>3050032.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>2575244.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>2130587.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>1878090.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>2380125.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>2567937.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>1760696.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>1021225.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>1109889.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>1041895.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>790576.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>969076.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>811869.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>687453.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>365603.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>294854.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>43728.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>291509.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>16374.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>17656.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>21.07</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15184,3799 +15951,3987 @@
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>36190000.0</v>
+      </c>
+      <c r="C30">
+        <v>24255000.0</v>
+      </c>
+      <c r="D30">
+        <v>21966000.0</v>
+      </c>
+      <c r="E30">
         <v>24417000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>19052000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>4133000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>12459000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>15505000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>10788000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>9623000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>9955369.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>9488000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>8189000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>17297025.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>10796820.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>7806657.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>6969627.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>8148706.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>9623215.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>5657090.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>5572397.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>5341197.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>5360230.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>7681573.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>38425039.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>7699479.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>6276155.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>27686494.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>27389371.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>28408451.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>19518298.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>15988871.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>13247417.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>12815394.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>10861926.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>7753098.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>7641750.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>8746237.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>7948104.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>6076328.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>4588228.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>3283822.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>2865068.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>2425376.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>2676332.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>1535299.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>1259028.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>818203.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>464297.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>105645.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>276257.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>45345.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>196908.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>34.65</v>
       </c>
     </row>
-    <row r="31" spans="1:52">
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>1153000.0</v>
+      </c>
+      <c r="C31">
+        <v>1335000.0</v>
+      </c>
+      <c r="D31">
+        <v>1411000.0</v>
+      </c>
+      <c r="E31">
         <v>1075000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>1490000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>2797000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>3075000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>1722000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>991000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>2724000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>2081952.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-565000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-595000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-447787.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-82233.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-600263.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-5908878.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-920083.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-262372.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>11699259.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-437317.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-650972.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>12200404.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-921408.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>33370.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>228486.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>609550.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>4305910.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>447441.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>287960.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>284800.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>296782.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>324420.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>169567.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>168236.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-8810.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-5323.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-12899.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>2159.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-12998.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>2239.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-5017.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>2181.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>1037.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>155.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>-419.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-1249.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>158582.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>-40311.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>-10334.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-13621.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>-14207.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>-13283.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>-3.96</v>
       </c>
     </row>
-    <row r="32" spans="1:52">
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>703376.0</v>
       </c>
-      <c r="F32">
-[...7 lines deleted...]
-      </c>
       <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>1349784.0</v>
       </c>
-      <c r="J32">
-[...7 lines deleted...]
-      </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
+        <v>0.0</v>
+      </c>
+      <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
+        <v>0.0</v>
+      </c>
+      <c r="T32">
         <v>-881705.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>97323.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>136558.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>647824.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>658204.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>1230621.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>286346.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>1762059.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>2573520.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>2589783.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>29094583.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>1885682.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>1927306.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>1090878.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>853646.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>950442.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>-2440195.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>796312.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>350186.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>1293697.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>375670.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>742558.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>396598.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>396598.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>364292.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>170454.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>113636.0</v>
       </c>
-      <c r="AR32">
-[...7 lines deleted...]
-      </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
+        <v>0.0</v>
+      </c>
+      <c r="BA32">
+        <v>0.0</v>
+      </c>
+      <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>17868000.0</v>
+      </c>
+      <c r="C2">
         <v>14394000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>17672615000.0</v>
+      </c>
+      <c r="E2">
         <v>25676532.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86453341.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31748686.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>41748468.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62696486.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15192257.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12374650.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6262445.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>303020.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>542483.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>269.73</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>7000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13449</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>54172</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>484487</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2742541</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2300416</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>707429</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>353032</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>114037</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>64448</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>54704655.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-9999782.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-20948018.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>47504229.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>2817607.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>6075830.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>5959425.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>1328885.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>187869.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4086582.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1005196.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-477758.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-128606.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-289250.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>11294000.0</v>
+      </c>
+      <c r="C6">
         <v>3474000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-3279034000.0</v>
+      </c>
+      <c r="E6">
         <v>-8003917.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-60776809.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>54034755.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9999782.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20948018.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>47504229.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2817607.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6075830.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5959425.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-239463.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>272.76</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>9120000.0</v>
+      </c>
+      <c r="C7">
         <v>-5576000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>3066025000.0</v>
+      </c>
+      <c r="E7">
         <v>-4023510.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15696475.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3204917.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12475718.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>17008653.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2230230.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3086169.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3007994.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>74457.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>165327.0</v>
       </c>
-      <c r="N7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>5000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>12500000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-1000000.0</v>
       </c>
-      <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>1618296.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1062769.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2318935.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="K9">
         <v>-1000000.0</v>
       </c>
       <c r="L9">
         <v>-1000000.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>-1000000.0</v>
+      </c>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-1618296.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1062769.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9571782.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5392129.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-404238.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2106716.0</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
         <v>0.0</v>
       </c>
-      <c r="M10"/>
+      <c r="M10">
+        <v>0.0</v>
+      </c>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-256835.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-5956297.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3468917.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10459320.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9017572.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1311471.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4639914.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3136600.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>356241.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>164000.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6595647.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10813359.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12802890.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12027488.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7679956.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5685999.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3177628.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1151325.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>101853.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3766675.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-11358474.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-798769.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12252847.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5392129.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-404238.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2106716.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>206829.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-95782.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>-1133000.0</v>
+      </c>
+      <c r="C14">
         <v>-2739000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>640601000.0</v>
+      </c>
+      <c r="E14">
         <v>1487853.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1639232.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1694312.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1229784.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>493938.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>255652.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>87664.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>43943.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10405.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>29162000.0</v>
+      </c>
+      <c r="C16">
         <v>17868000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
+        <v>14393581000.0</v>
+      </c>
+      <c r="E16">
         <v>17672615.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>25676532.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85783441.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31748686.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>41748468.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62696486.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15192257.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12338275.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6262445.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>303020.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>542.48</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-64498000.0</v>
+      </c>
+      <c r="C18">
         <v>-41794000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>-36100473000.0</v>
+      </c>
+      <c r="E18">
         <v>-37557884.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-48237869.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-100170190.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-48463269.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32367671.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28504057.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13924259.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4761514.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2425684.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-366715.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-769.73</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B19">
+        <v>-1634000.0</v>
+      </c>
+      <c r="C19">
         <v>-121310000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>37033248.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>30074133.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-73386253.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-484491.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2742541.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2300416.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-707429.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-353032.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B20">
+        <v>77426000.0</v>
+      </c>
+      <c r="C20">
         <v>182058000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>244105.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>37056.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>62586070.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>142200752.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>40677060.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>12052645.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-15480000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2874000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-533615.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>57780.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18713520.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3177087.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-632992.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2883413.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>42733.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-491585.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1920052.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>-78537000.0</v>
+      </c>
+      <c r="C22">
         <v>-40209000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>-44603316000.0</v>
+      </c>
+      <c r="E22">
         <v>-42346903.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-45640426.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-111269380.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-71453718.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-55672139.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-32421612.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-19998675.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8850739.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2540485.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-602350.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-886.96</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>77426000.0</v>
+      </c>
+      <c r="C23">
         <v>166578000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-190902000.0</v>
+      </c>
+      <c r="E23">
         <v>30074133.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1820437.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6039423.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2571552.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-690181.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2940685.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-63830.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-509215.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1920052.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>240000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1042.49</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>30087.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23900.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>2440.0</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
+        <v>2440.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>-229000.0</v>
+      </c>
+      <c r="C25">
         <v>585000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>1326063000.0</v>
+      </c>
+      <c r="E25">
         <v>1618488.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2033599.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>636053.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>45833.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>422337.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>913563.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>75987.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1977.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-122611.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>64167.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>117.23</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>142200752.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>40677060.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12052645.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>78891699.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>16699133.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11328929.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10305161.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>6288000.0</v>
+      </c>
+      <c r="C27">
         <v>6145000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>3470154000.0</v>
+      </c>
+      <c r="E27">
         <v>5719637.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9480373.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12458229.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11981655.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7609508.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5694489.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3163534.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1153302.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>193120.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6141.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>26.26</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>77426000.0</v>
+      </c>
+      <c r="C28">
         <v>166578000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-2820522000.0</v>
+      </c>
+      <c r="E28">
         <v>-533615.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>60823413.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>154874849.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>38463487.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11419653.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>76008286.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16741866.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10837344.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8385109.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>127252.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1042.49</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-64491000.0</v>
+      </c>
+      <c r="C29">
         <v>-41794000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>-36100473000.0</v>
+      </c>
+      <c r="E29">
         <v>-37544435.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-48183697.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-99685703.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-45720728.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-30067255.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27796628.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-13571227.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4647477.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2361236.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-366715.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-769.73</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-1641000.0</v>
+      </c>
+      <c r="C30">
         <v>-121310000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>35641961000.0</v>
+      </c>
+      <c r="E30">
         <v>30074133.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-73416525.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-484491.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2742541.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2300416.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-707429.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-353032.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-114037.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-64448.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>26046000.0</v>
+      </c>
+      <c r="C2">
+        <v>29162000.0</v>
+      </c>
+      <c r="D2">
+        <v>27653000.0</v>
+      </c>
+      <c r="E2">
         <v>20714000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>19570000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>17868000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>19708000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>24356000.0</v>
       </c>
-      <c r="G2">
-[...5 lines deleted...]
-      <c r="I2">
+      <c r="J2">
+        <v>14388070.0</v>
+      </c>
+      <c r="K2">
+        <v>14394000.0</v>
+      </c>
+      <c r="L2">
         <v>11918706.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>9019000.0</v>
       </c>
-      <c r="K2">
-[...2 lines deleted...]
-      <c r="L2">
+      <c r="N2">
+        <v>7994337.0</v>
+      </c>
+      <c r="O2">
         <v>17672615.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>12636120.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>26440565.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>57696234.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>25676532.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>37311129.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>36750192.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>67633146.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>85783441.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>82220651.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>63468769.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>46617921.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>31748686.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>54849365.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>73154916.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>89919798.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>41748468.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>55659346.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>64676538.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>70955652.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>62696486.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>36797469.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>43232762.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>49127125.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>15192257.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>18909348.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>22025007.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>9687805.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>12338275.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>13172926.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>9243153.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>4971466.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>6262445.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>7536354.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>8504172.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>163040.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>303020.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>331272.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>352.84</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>523.25</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>542.48</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>2</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>2</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>2</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>3</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>3</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>5</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>5</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>13435.55</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>8100</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>13449</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>54175</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>7700</v>
       </c>
-      <c r="S3">
-[...2 lines deleted...]
-      <c r="T3">
+      <c r="V3">
+        <v>1</v>
+      </c>
+      <c r="W3">
         <v>5</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>52088</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>56797</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>16170</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>463608</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>1291475</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>1194171</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>183283</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>73615</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>249754</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>105797</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>675154</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>1269711</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>580183</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>45430</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>41685</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>40131</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>96018</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>69863</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>121829</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>65322</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>93001</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>4814</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>14495</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>1727</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>8009</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>56439</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>8009</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>1024909.0</v>
       </c>
-      <c r="L4">
+      <c r="O4">
         <v>-9678278.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>1038362.0</v>
       </c>
-      <c r="S4">
+      <c r="V4">
         <v>-30882954.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>-18820195.0</v>
       </c>
-      <c r="U4"/>
-[...1 lines deleted...]
-      <c r="W4">
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4">
         <v>16850848.0</v>
       </c>
-      <c r="X4">
+      <c r="AA4">
         <v>14869235.0</v>
       </c>
-      <c r="Y4">
+      <c r="AB4">
         <v>-23100679.0</v>
       </c>
-      <c r="Z4">
+      <c r="AC4">
         <v>-18305551.0</v>
       </c>
-      <c r="AA4">
+      <c r="AD4">
         <v>-16764882.0</v>
       </c>
-      <c r="AB4">
+      <c r="AE4">
         <v>48171330.0</v>
       </c>
-      <c r="AC4">
+      <c r="AF4">
         <v>-13910878.0</v>
       </c>
-      <c r="AD4">
+      <c r="AG4">
         <v>-9017192.0</v>
       </c>
-      <c r="AE4">
+      <c r="AH4">
         <v>-6279114.0</v>
       </c>
-      <c r="AF4">
+      <c r="AI4">
         <v>8259166.0</v>
       </c>
-      <c r="AG4">
+      <c r="AJ4">
         <v>25899017.0</v>
       </c>
-      <c r="AH4">
+      <c r="AK4">
         <v>-6435293.0</v>
       </c>
-      <c r="AI4">
+      <c r="AL4">
         <v>-5894363.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AM4">
         <v>33934868.0</v>
       </c>
-      <c r="AK4">
+      <c r="AN4">
         <v>-3753466.0</v>
       </c>
-      <c r="AL4">
+      <c r="AO4">
         <v>-3115659.0</v>
       </c>
-      <c r="AM4">
+      <c r="AP4">
         <v>12337202.0</v>
       </c>
-      <c r="AN4">
+      <c r="AQ4">
         <v>-2650470.0</v>
       </c>
-      <c r="AO4">
+      <c r="AR4">
         <v>-834651.0</v>
       </c>
-      <c r="AP4">
+      <c r="AS4">
         <v>3929773.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AT4">
         <v>4271687.0</v>
       </c>
-      <c r="AR4">
+      <c r="AU4">
         <v>-1290979.0</v>
       </c>
-      <c r="AS4"/>
-[...1 lines deleted...]
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-83390.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>1597913.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>1097076.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>1263667.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-823866.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-5544564.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>2009038.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-872857.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>4352509.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-28475940.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>25184157.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-4473711.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>150217.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>679700.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-442788.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-1177137.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>156476.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>157018.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-141553.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-388475.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-190879.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>199641.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-98045.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-300784.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>150767.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-38392.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>59803.0</v>
       </c>
-      <c r="AS5"/>
-[...1 lines deleted...]
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-2291000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3116000.0</v>
+      </c>
+      <c r="D6">
+        <v>1509000.0</v>
+      </c>
+      <c r="E6">
         <v>6939000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>1144000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>1702000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-2225000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-4263000.0</v>
       </c>
-      <c r="G6">
-[...5 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>9582930.0</v>
+      </c>
+      <c r="K6">
+        <v>379000.0</v>
+      </c>
+      <c r="L6">
         <v>2474875.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>2900000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="N6">
+        <v>1024663.0</v>
+      </c>
+      <c r="O6">
         <v>-9678278.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>4559070.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-13327020.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-31255669.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>32019702.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-12112022.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>1038362.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-30882954.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-18820195.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>3562790.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>18751882.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>16850848.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>14869235.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-23100679.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-18305551.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-16764882.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>48171330.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-13910878.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-9017192.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-6279114.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>8259166.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>25899017.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>-6435293.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-5894363.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>33934868.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-3717091.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>-3115659.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>12337202.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-2650470.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-834651.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>3929773.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>4271687.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-1290979.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-1273909.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-967818.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>8341132.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-139980.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-28252.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-21.56</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-170.42</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-19.23</v>
       </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>1174000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4305000.0</v>
+      </c>
+      <c r="D7">
+        <v>3835000.0</v>
+      </c>
+      <c r="E7">
         <v>6163000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>122000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-1000000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-2550000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-2028000.0</v>
       </c>
-      <c r="G7">
-[...5 lines deleted...]
-      <c r="I7">
+      <c r="J7">
+        <v>488888.0</v>
+      </c>
+      <c r="K7">
+        <v>-1486000.0</v>
+      </c>
+      <c r="L7">
         <v>988881.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>1831000.0</v>
       </c>
-      <c r="K7">
-[...2 lines deleted...]
-      <c r="L7">
+      <c r="N7">
+        <v>-149732.0</v>
+      </c>
+      <c r="O7">
         <v>1423732.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>1963206.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-10786.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-1486463.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-3954430.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-2322459.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-1068626.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-3449242.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-8856148.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-12824120.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>3350025.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>7651990.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-1382812.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>585998.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>326786.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-21646060.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>33208994.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>1073226.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>3637976.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>4511301.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>7786150.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-784793.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>-890318.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>243125.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>-798244.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>480411.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>1297184.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>1259824.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>48750.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>1269427.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>-484808.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>2274936.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>-51561.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>-195295.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>188688.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>120816.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>-39752.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>154841.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>-3.49</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>-20.93</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>-5.19</v>
       </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8"/>
-      <c r="AE8">
+      <c r="AD8">
+        <v>5000000.0</v>
+      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8">
         <v>6250000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AI8">
         <v>6250000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AJ8">
         <v>500000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AK8">
         <v>-500000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>1000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AN8">
         <v>-1000000.0</v>
       </c>
-      <c r="AL8"/>
-[...1 lines deleted...]
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>2500000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-97322.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-136558.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-647824.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-658205.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-960091.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>4443124.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-1762059.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-2681065.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>107.55</v>
-      </c>
-[...7 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AD9">
         <v>5000000.0</v>
       </c>
       <c r="AE9">
+        <v>-423.18</v>
+      </c>
+      <c r="AF9">
+        <v>5000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>5000000.0</v>
+      </c>
+      <c r="AH9">
         <v>6250000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>6250000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>-500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>1000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>1000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-1000.0</v>
       </c>
-      <c r="AL9">
-[...7 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-1000000.0</v>
       </c>
-      <c r="AP9">
-[...7 lines deleted...]
-      </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-1000000.0</v>
       </c>
-      <c r="AT9">
-[...4 lines deleted...]
-      <c r="AW9"/>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
-[...1 lines deleted...]
-      </c>
+      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10"/>
+      <c r="X10">
+        <v>-9635593.0</v>
+      </c>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AE10">
+        <v>4224548.0</v>
+      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>599748.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>362455.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-57181374.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-22262.0</v>
       </c>
-      <c r="AI10">
-[...2 lines deleted...]
-      <c r="AJ10">
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-504738.0</v>
       </c>
-      <c r="AK10">
-[...7 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
-      <c r="AU10"/>
-[...1 lines deleted...]
-      <c r="AW10"/>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>134714.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-379006.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>980459.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-810426.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-992176.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>565308.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-759706.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>237519.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-1742269.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-7954799.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-3927563.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>3321792.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>2604016.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>270784.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>4271711.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-3900032.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>1990095.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>8097546.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>5576428.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>3517250.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>-2388909.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>2312803.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>779333.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>-515305.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>82564.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>-1658063.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>1944873.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>1488063.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>1060183.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>146795.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>1570211.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>-635575.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>2313328.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>-111364.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>357000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>302000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>102000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>164000.0</v>
       </c>
-      <c r="AX11"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>823342.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1027940.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>884033.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>1174262.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>2133650.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>2403702.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>2326355.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>3505722.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>2464301.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>2591858.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>2609483.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>3827726.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>3327539.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>3011026.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>3027833.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>3093819.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>2803524.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>3102312.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>1983864.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>1954428.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>1847503.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>1894161.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>1412996.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>1365917.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>1309665.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1597421.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>1655283.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>828096.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>383011.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>311238.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>307798.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>240664.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>300905.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>301958.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>94387.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-333326.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-333326.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>982747.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>615636.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-672586.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-4692472.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-4062753.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-1208823.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-1570415.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-4516483.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-8238352.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>988324.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>5232640.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>1218619.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>-1935672.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>4743230.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>4224548.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>5643920.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>2750994.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>1702583.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>594960.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>343592.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-404238.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>-22262.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>4081.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>-141553.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>2106716.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>-190879.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>199641.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>206829.0</v>
       </c>
-      <c r="AP13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13"/>
+      <c r="AV13">
+        <v>-95782.0</v>
+      </c>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>51000.0</v>
+      </c>
+      <c r="C14">
+        <v>49000.0</v>
+      </c>
+      <c r="D14">
+        <v>-439000.0</v>
+      </c>
+      <c r="E14">
         <v>50000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>53000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>81000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>146000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>102312.0</v>
       </c>
-      <c r="G14">
-[...5 lines deleted...]
-      <c r="I14">
+      <c r="J14">
+        <v>200000.0</v>
+      </c>
+      <c r="K14">
+        <v>152000.0</v>
+      </c>
+      <c r="L14">
         <v>147579.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>153000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="N14">
+        <v>158130.0</v>
+      </c>
+      <c r="O14">
         <v>181870.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>374218.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>190795.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>192084.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>195719.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>375146.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>307977.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>420936.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>424546.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>429822.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>345508.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>599494.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>458004.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>405065.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>283464.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>299454.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>241801.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>155287.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>132337.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>124416.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>81898.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>64559.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>126641.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>32963.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>31489.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>29969.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>20465.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>19945.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>17285.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>17701.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>14701.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>6170.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>5371.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>5371.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>4854.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>180.0</v>
       </c>
-      <c r="AV14"/>
-[...1 lines deleted...]
-      <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...7 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15"/>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>23755000.0</v>
+      </c>
+      <c r="C16">
+        <v>26046000.0</v>
+      </c>
+      <c r="D16">
+        <v>29162000.0</v>
+      </c>
+      <c r="E16">
         <v>27653000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>20714000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>19570000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>17483000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>20093000.0</v>
       </c>
-      <c r="G16">
-[...5 lines deleted...]
-      <c r="I16">
+      <c r="J16">
+        <v>23971000.0</v>
+      </c>
+      <c r="K16">
+        <v>14773000.0</v>
+      </c>
+      <c r="L16">
         <v>14393581.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>11919000.0</v>
       </c>
-      <c r="K16">
-[...2 lines deleted...]
-      <c r="L16">
+      <c r="N16">
+        <v>9019000.0</v>
+      </c>
+      <c r="O16">
         <v>7994337.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>17195190.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>13113545.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>26440565.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>57696234.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>25199107.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>37788554.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>36750192.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>66963246.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>85783441.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>82220651.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>63468769.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>46617921.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>31748686.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>54849365.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>73154916.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>89919798.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>41748468.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>55659346.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>64676538.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>70955652.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>62696486.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>36797469.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>43232762.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>49127125.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>15192257.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>18909348.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>22025007.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>9687805.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>12338275.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>13172926.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>9243153.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>4971466.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>6262445.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>7536354.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>8504172.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>163040.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>303020.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>331.27</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>352.84</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>523.25</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18985,1862 +19940,1958 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-29632000.0</v>
+      </c>
+      <c r="C18">
+        <v>-25577000.0</v>
+      </c>
+      <c r="D18">
+        <v>-15928000.0</v>
+      </c>
+      <c r="E18">
         <v>-15550000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-16599000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-16421000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-10942000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-13942000.0</v>
       </c>
-      <c r="G18">
-[...5 lines deleted...]
-      <c r="I18">
+      <c r="J18">
+        <v>-8942630.0</v>
+      </c>
+      <c r="K18">
+        <v>-7967000.0</v>
+      </c>
+      <c r="L18">
         <v>-6008873.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-7176000.0</v>
       </c>
-      <c r="K18">
-[...2 lines deleted...]
-      <c r="L18">
+      <c r="N18">
+        <v>-7801028.0</v>
+      </c>
+      <c r="O18">
         <v>-15114972.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-7454990.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-7245046.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-12229054.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-10628799.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-9756750.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>856954.0</v>
       </c>
-      <c r="S18">
-[...2 lines deleted...]
-      <c r="T18">
+      <c r="V18">
+        <v>-17528570.0</v>
+      </c>
+      <c r="W18">
         <v>-21809500.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-18172220.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-27309910.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-26623290.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-28064770.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-23853340.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-18280903.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-16573712.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>10244683.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-14314078.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>-8952776.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>-6231795.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-2869022.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>-9694122.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>-6377297.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>-5756362.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-6676276.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>-5424643.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>-3270886.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>-2648440.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>-2580290.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>-996670.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>-2488142.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>4975.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-1281677.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-1329268.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-634753.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-329692.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>-139980.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-123252.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>-25.04</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>-174.19</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>-44.23</v>
       </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B19">
+        <v>18266000.0</v>
+      </c>
+      <c r="C19">
+        <v>22461000.0</v>
+      </c>
+      <c r="D19">
+        <v>-57138000.0</v>
+      </c>
+      <c r="E19">
         <v>19638000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>17743000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>18123000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>8730000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-15365000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-16439275.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-98235725.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>10388446.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>10896325.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>8807486.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>5549704.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>11779733.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-5971270.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-18704607.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>42962177.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-3139413.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>282801.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-13098798.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-57427043.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-57427043.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-56798.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-16174.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-463605.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-1291472.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-1194171.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-183283.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-73615.0</v>
       </c>
-      <c r="AC19"/>
-[...1 lines deleted...]
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>166</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>74575000.0</v>
+      </c>
+      <c r="E20">
         <v>2851000.0</v>
       </c>
-      <c r="C20">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>-13000.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>35941000.0</v>
       </c>
-      <c r="G20">
+      <c r="J20">
         <v>30540015.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>115589985.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>197.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>7537.0</v>
       </c>
-      <c r="K20">
+      <c r="N20">
         <v>199512.0</v>
       </c>
-      <c r="L20">
+      <c r="O20">
         <v>37056.0</v>
       </c>
-      <c r="M20">
-[...7 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>50000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-10897000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-181824.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-150066.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>234322.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-110704.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-330108.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-327125.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>767938.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-102693.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-305585.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-2122317.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>710158.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>18647085.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-513842.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-3081994.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-210855.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-104748.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-293878.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-2567606.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>393200.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-103795.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-193930.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-728467.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>-1919798.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-66246.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-158556.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-738813.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>207327.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>-24215.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-70199.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>-70180.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>-347196.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-72487.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>-71902.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>-55006.0</v>
       </c>
-      <c r="AT21"/>
-[...1 lines deleted...]
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>-35037000.0</v>
+      </c>
+      <c r="C22">
+        <v>-22969000.0</v>
+      </c>
+      <c r="D22">
+        <v>-20555000.0</v>
+      </c>
+      <c r="E22">
         <v>-23342000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-17662000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-16978000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-9530000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-13783000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-9997000.0</v>
       </c>
-      <c r="H22">
-[...2 lines deleted...]
-      <c r="I22">
+      <c r="K22">
+        <v>-6899000.0</v>
+      </c>
+      <c r="L22">
         <v>-8021394.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-10053000.0</v>
       </c>
-      <c r="K22">
-[...2 lines deleted...]
-      <c r="L22">
+      <c r="N22">
+        <v>-8784188.0</v>
+      </c>
+      <c r="O22">
         <v>-17744812.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-10879053.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-8781720.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-13248888.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-9437242.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-10260733.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-2176149.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-17138376.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-16065168.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-8611870.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-34895349.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-38105323.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-29656800.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-26580761.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>-20790801.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>2152653.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-26234809.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>-17306192.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>-14601211.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>-12069351.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-11695385.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-10693690.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-6965596.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>-7296887.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>-7465439.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-7570275.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>-5346768.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>-4189391.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>-2892241.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>-2498595.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>-2253885.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>-2562541.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>-1535718.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>-1260277.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>-659621.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>-504608.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>-115979.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>-289878.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>-59.55</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>-209.38</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>-43.54</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>168</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>74575000.0</v>
+      </c>
+      <c r="E23">
         <v>2851000.0</v>
       </c>
-      <c r="C23"/>
-[...1 lines deleted...]
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23">
         <v>-15480000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-15365001.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>37118000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-6690638.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-73840.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-87338.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-29724.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-113.01</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>1833979.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-12500000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-12500000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>42962177.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-3177385.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>284101.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-13098798.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-1820437.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-674309.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-2413000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-189873.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-2762240.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>963514.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-5415.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-145827.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-2420310.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>10000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-19013.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-67592.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-603576.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-2251662.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>-17985.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>-40926.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>-621862.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>1400020.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>-69863.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-121829.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-65322.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>-509215.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>-4814.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-72487.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-71902.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>2189.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-1805870.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-8009.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>95000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-3473.52</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>3.78</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>22461000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>2.0</v>
       </c>
-      <c r="G24">
-[...2 lines deleted...]
-      <c r="H24">
+      <c r="J24">
+        <v>1.0</v>
+      </c>
+      <c r="K24">
         <v>-98235.73</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>10388.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>10896.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>8807.49</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="O24"/>
+      <c r="P24">
         <v>13422115.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>13435.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>8100.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>42975.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-7027456.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>1300.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>3800.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>2600.0</v>
       </c>
-      <c r="U24"/>
-[...1 lines deleted...]
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>213.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>904.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>1278.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>2440.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>63.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>567.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>1130.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>2440.0</v>
       </c>
-      <c r="AL24">
-[...2 lines deleted...]
-      <c r="AM24">
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>393.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>1130.0</v>
       </c>
-      <c r="AO24">
-[...7 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>8009.0</v>
       </c>
-      <c r="AT24">
-[...4 lines deleted...]
-      <c r="AW24"/>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>2380000.0</v>
+      </c>
+      <c r="C25">
+        <v>-262000.0</v>
+      </c>
+      <c r="D25">
+        <v>-191000.0</v>
+      </c>
+      <c r="E25">
         <v>-3000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-675000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-238000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>992000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-476312.0</v>
       </c>
-      <c r="G25">
-[...5 lines deleted...]
-      <c r="I25">
+      <c r="J25">
+        <v>365480.0</v>
+      </c>
+      <c r="K25">
+        <v>-716000.0</v>
+      </c>
+      <c r="L25">
         <v>76884.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>72000.0</v>
       </c>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25">
+      <c r="N25">
+        <v>151141.0</v>
+      </c>
+      <c r="O25">
         <v>-2141.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-182632.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>11139.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>801124.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>988857.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>712019.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>1194505.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>130839.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>106863.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>2781860.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>315707.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>3246719.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>-157073.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-69821.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>116245.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-13964.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>13373.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>29491.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>29491.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>29490.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>333865.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>886989.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>31489.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-3543.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-1372.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>90081.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>1063.29</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>442.21</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-593.25</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>-1977.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>-1460.94</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>2217.28</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-155.86</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>6816.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-151822.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>11232.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>10379.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>10108.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>36.32</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>54.89</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>2.95</v>
       </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>199512.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>37056.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>50000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>62536070.0</v>
       </c>
-      <c r="U26"/>
-[...1 lines deleted...]
-      <c r="W26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>43987984.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>46015996.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>-1.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>80100.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>102708.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>40494253.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>10000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>39379.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>146611.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>11856655.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>37512937.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>8250.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>20555.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>41349957.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>1463850.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>179442.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>15055841.0</v>
       </c>
-      <c r="AN26">
-[...2 lines deleted...]
-      <c r="AO26">
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>509215.0</v>
       </c>
-      <c r="AP26">
+      <c r="AS26">
         <v>6417915.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AT26">
         <v>4339199.0</v>
       </c>
-      <c r="AR26">
+      <c r="AU26">
         <v>62600.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>10305161.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>-216694.0</v>
       </c>
-      <c r="AU26"/>
-[...1 lines deleted...]
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>1806000.0</v>
+      </c>
+      <c r="C27">
+        <v>1916000.0</v>
+      </c>
+      <c r="D27">
+        <v>1429000.0</v>
+      </c>
+      <c r="E27">
         <v>1582000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>1563000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>1714000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>1632000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>2243000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>1288000.0</v>
       </c>
-      <c r="H27">
-[...2 lines deleted...]
-      <c r="I27">
+      <c r="K27">
+        <v>982000.0</v>
+      </c>
+      <c r="L27">
         <v>799177.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>821000.0</v>
       </c>
-      <c r="K27">
-[...2 lines deleted...]
-      <c r="L27">
+      <c r="N27">
+        <v>823621.0</v>
+      </c>
+      <c r="O27">
         <v>1026379.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>1269276.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>1345526.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>1513089.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>1591746.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>1793452.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>2599247.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>2507272.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>2580402.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>2341454.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>3630996.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>3348260.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>3137519.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>3097654.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>2977574.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>2817488.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>3088939.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>1949580.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>1958918.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>1816094.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>1884916.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>1460978.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>1351284.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>1299071.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>1583156.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>1641189.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>828096.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>383011.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>311238.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>309775.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>240664.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>300905.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>301958.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>121163.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>45545.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>21040.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>5372.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>1677.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>1.68</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>1.24</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>1.55</v>
       </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>9075000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
+        <v>74575000.0</v>
+      </c>
+      <c r="E28">
         <v>2851000.0</v>
       </c>
-      <c r="C28">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
+        <v>0.0</v>
+      </c>
+      <c r="H28">
         <v>-13000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>25044000.0</v>
       </c>
-      <c r="G28">
-[...5 lines deleted...]
-      <c r="I28">
+      <c r="J28">
+        <v>34964468.0</v>
+      </c>
+      <c r="K28">
+        <v>106582000.0</v>
+      </c>
+      <c r="L28">
         <v>-1904698.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-821000.0</v>
       </c>
-      <c r="K28">
-[...2 lines deleted...]
-      <c r="L28">
+      <c r="N28">
+        <v>18010.0</v>
+      </c>
+      <c r="O28">
         <v>-113010.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>234322.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-110704.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-330108.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-327125.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>767938.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-102693.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-255585.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>60413753.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>21735012.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>46731693.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>43474142.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>42934002.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>752658.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-24648.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-191170.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>37926647.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>403200.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-64416.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-47319.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>11128188.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>35593139.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-57996.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-138000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>40611144.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>1671177.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>155227.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>14985642.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-70180.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>162019.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>6417915.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>4266712.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-9302.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>47350.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-333065.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>8670824.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>95000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>3.48</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>3.78</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>25.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-29626000.0</v>
+      </c>
+      <c r="C29">
+        <v>-25571000.0</v>
+      </c>
+      <c r="D29">
+        <v>-15921000.0</v>
+      </c>
+      <c r="E29">
         <v>-15550000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-16599000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-16421000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-10942000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-13942000.0</v>
       </c>
-      <c r="G29">
-[...5 lines deleted...]
-      <c r="I29">
+      <c r="J29">
+        <v>-8942632.0</v>
+      </c>
+      <c r="K29">
+        <v>-7967000.0</v>
+      </c>
+      <c r="L29">
         <v>-6008873.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-7176000.0</v>
       </c>
-      <c r="K29">
-[...2 lines deleted...]
-      <c r="L29">
+      <c r="N29">
+        <v>-7801028.0</v>
+      </c>
+      <c r="O29">
         <v>-15114972.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-7454985.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-7245046.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-12229054.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-10615350.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-9702575.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>856954.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-17528571.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-21809505.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-18224308.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>-27253113.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-26607120.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-27601162.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-22561865.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-17086732.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-16390429.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>10318298.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>-14064324.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>-8846979.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>-5556641.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-1599311.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>-9113939.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>-6331867.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>-5714677.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>-6636145.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>-5328625.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>-3201023.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>-2526611.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>-2514968.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>-903669.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>-2483328.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>19470.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>-1279950.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>-1321259.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>-578314.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>-321683.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>-139980.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-123252.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>-25.04</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>-174.19</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>-44.23</v>
       </c>
     </row>
-    <row r="30" spans="1:52">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>18260000.0</v>
+      </c>
+      <c r="C30">
+        <v>22455000.0</v>
+      </c>
+      <c r="D30">
+        <v>-57145000.0</v>
+      </c>
+      <c r="E30">
         <v>19638000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>17743000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>18123000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>8730000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-15365000.0</v>
       </c>
-      <c r="G30">
-[...5 lines deleted...]
-      <c r="I30">
+      <c r="J30">
+        <v>-16439274.0</v>
+      </c>
+      <c r="K30">
+        <v>-98236000.0</v>
+      </c>
+      <c r="L30">
         <v>10388446.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>10897000.0</v>
       </c>
-      <c r="K30">
-[...2 lines deleted...]
-      <c r="L30">
+      <c r="N30">
+        <v>8807296.0</v>
+      </c>
+      <c r="O30">
         <v>5549704.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>11779733.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-5971270.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-18696507.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>42962177.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-3177385.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>284101.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-13098798.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-57424443.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>52086.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-56798.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-16174.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-463605.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-1291472.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-1194171.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-183283.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-73615.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-249754.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-105797.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-675154.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-1269711.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-580183.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-45430.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-41685.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-40131.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-96018.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-69863.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-121829.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-65322.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-93001.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-4814.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-14495.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-1727.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-8009.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-56439.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-8009.0</v>
       </c>
-      <c r="AV30"/>
-[...1 lines deleted...]
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>