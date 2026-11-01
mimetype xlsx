--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -2960,53 +2960,59 @@
         <v>110453000.0</v>
       </c>
       <c r="Q36">
         <v>119309000.0</v>
       </c>
       <c r="R36">
         <v>106972000.0</v>
       </c>
       <c r="S36">
         <v>98296000.0</v>
       </c>
       <c r="T36">
         <v>120767000.0</v>
       </c>
       <c r="U36">
         <v>66336000.0</v>
       </c>
       <c r="V36">
         <v>67461000.0</v>
       </c>
     </row>
     <row r="37" spans="1:22">
       <c r="A37" t="s">
         <v>57</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>-8089000.0</v>
+      </c>
+      <c r="C37">
+        <v>-7601000.0</v>
+      </c>
+      <c r="D37">
+        <v>-8433000.0</v>
+      </c>
       <c r="E37">
         <v>-6521000.0</v>
       </c>
       <c r="F37">
         <v>6477000.0</v>
       </c>
       <c r="G37">
         <v>17001000.0</v>
       </c>
       <c r="H37">
         <v>19807000.0</v>
       </c>
       <c r="I37">
         <v>28037000.0</v>
       </c>
       <c r="J37">
         <v>28520000.0</v>
       </c>
       <c r="K37">
         <v>24431000.0</v>
       </c>
       <c r="L37">
         <v>11370000.0</v>
       </c>
       <c r="M37">
@@ -11590,55 +11596,65 @@
       </c>
       <c r="CC36">
         <v>76054000.0</v>
       </c>
       <c r="CD36">
         <v>26100000.0</v>
       </c>
       <c r="CE36">
         <v>18100000.0</v>
       </c>
       <c r="CF36">
         <v>67461000.0</v>
       </c>
       <c r="CG36">
         <v>-44200000.0</v>
       </c>
       <c r="CH36">
         <v>-50900000.0</v>
       </c>
       <c r="CI36"/>
     </row>
     <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>57</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>-8364000.0</v>
+      </c>
+      <c r="C37">
+        <v>-8166000.0</v>
+      </c>
+      <c r="D37">
+        <v>-8089000.0</v>
+      </c>
+      <c r="E37">
+        <v>-7787000.0</v>
+      </c>
+      <c r="F37">
+        <v>-7766000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>-7474000.0</v>
       </c>
       <c r="O37">
         <v>-7289000.0</v>
       </c>
       <c r="P37">
         <v>-6521000.0</v>
       </c>
       <c r="Q37">
         <v>-5783000.0</v>
       </c>
       <c r="R37">
         <v>-5598000.0</v>
       </c>
       <c r="S37">
         <v>-4971000.0</v>
       </c>
@@ -19562,51 +19578,51 @@
       </c>
       <c r="CD2">
         <v>491360000.0</v>
       </c>
       <c r="CE2">
         <v>453676000.0</v>
       </c>
       <c r="CF2">
         <v>370305000.0</v>
       </c>
       <c r="CG2">
         <v>368324000.0</v>
       </c>
       <c r="CH2">
         <v>409900000.0</v>
       </c>
       <c r="CI2">
         <v>401764000.0</v>
       </c>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>149</v>
       </c>
       <c r="B3">
-        <v>1227000.0</v>
+        <v>23275000.0</v>
       </c>
       <c r="C3">
         <v>23020000.0</v>
       </c>
       <c r="D3">
         <v>24743000.0</v>
       </c>
       <c r="E3">
         <v>24883000.0</v>
       </c>
       <c r="F3">
         <v>24521000.0</v>
       </c>
       <c r="G3">
         <v>23828000.0</v>
       </c>
       <c r="H3">
         <v>25313000.0</v>
       </c>
       <c r="I3">
         <v>25916000.0</v>
       </c>
       <c r="J3">
         <v>25873000.0</v>
       </c>
@@ -20263,51 +20279,51 @@
       <c r="CC5">
         <v>-5916000.0</v>
       </c>
       <c r="CD5">
         <v>43959000.0</v>
       </c>
       <c r="CE5">
         <v>28120000.0</v>
       </c>
       <c r="CF5">
         <v>20407000.0</v>
       </c>
       <c r="CG5">
         <v>16303000.0</v>
       </c>
       <c r="CH5">
         <v>197000.0</v>
       </c>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
-        <v>14733000.0</v>
+        <v>36781000.0</v>
       </c>
       <c r="C6">
         <v>22259000.0</v>
       </c>
       <c r="D6">
         <v>37092000.0</v>
       </c>
       <c r="E6">
         <v>50212000.0</v>
       </c>
       <c r="F6">
         <v>63786000.0</v>
       </c>
       <c r="G6">
         <v>57350000.0</v>
       </c>
       <c r="H6">
         <v>55745000.0</v>
       </c>
       <c r="I6">
         <v>47009000.0</v>
       </c>
       <c r="J6">
         <v>-13595000.0</v>
       </c>