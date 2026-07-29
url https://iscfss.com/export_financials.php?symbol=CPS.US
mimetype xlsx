--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1476,51 +1476,51 @@
       <c r="L9">
         <v>513764000.0</v>
       </c>
       <c r="M9">
         <v>492959000.0</v>
       </c>
       <c r="N9">
         <v>489052000.0</v>
       </c>
       <c r="O9">
         <v>471851000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>198280000.0</v>
+        <v>191699000.0</v>
       </c>
       <c r="C10">
         <v>170035000.0</v>
       </c>
       <c r="D10">
         <v>154801000.0</v>
       </c>
       <c r="E10">
         <v>186875000.0</v>
       </c>
       <c r="F10">
         <v>248971000.0</v>
       </c>
       <c r="G10">
         <v>438438000.0</v>
       </c>
       <c r="H10">
         <v>359548000.0</v>
       </c>
       <c r="I10">
         <v>264980000.0</v>
       </c>
       <c r="J10">
         <v>515952000.0</v>
       </c>
@@ -1590,51 +1590,51 @@
         <v>264980000.0</v>
       </c>
       <c r="J11">
         <v>515952000.0</v>
       </c>
       <c r="K11">
         <v>480092000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
-        <v>198280000.0</v>
+        <v>191699000.0</v>
       </c>
       <c r="C12">
         <v>170035000.0</v>
       </c>
       <c r="D12">
         <v>154801000.0</v>
       </c>
       <c r="E12">
         <v>186875000.0</v>
       </c>
       <c r="F12">
         <v>248971000.0</v>
       </c>
       <c r="G12">
         <v>438438000.0</v>
       </c>
       <c r="H12">
         <v>359548000.0</v>
       </c>
       <c r="I12">
         <v>264980000.0</v>
       </c>
       <c r="J12">
         <v>515952000.0</v>
       </c>
@@ -2430,51 +2430,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>1064348000.0</v>
+        <v>1001123000.0</v>
       </c>
       <c r="C28">
         <v>1020998000.0</v>
       </c>
       <c r="D28">
         <v>1035706000.0</v>
       </c>
       <c r="E28">
         <v>947712000.0</v>
       </c>
       <c r="F28">
         <v>903056000.0</v>
       </c>
       <c r="G28">
         <v>697281000.0</v>
       </c>
       <c r="H28">
         <v>532408000.0</v>
       </c>
       <c r="I28">
         <v>566148000.0</v>
       </c>
       <c r="J28">
         <v>242294000.0</v>
       </c>
@@ -2822,51 +2822,51 @@
         <v>271848000.0</v>
       </c>
       <c r="L34">
         <v>270741000.0</v>
       </c>
       <c r="M34">
         <v>296784000.0</v>
       </c>
       <c r="N34">
         <v>244617000.0</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
     </row>
     <row r="35" spans="1:22">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
-        <v>1246353999.0</v>
+        <v>1246354000.0</v>
       </c>
       <c r="C35">
         <v>1289652000.0</v>
       </c>
       <c r="D35">
         <v>1308789000.0</v>
       </c>
       <c r="E35">
         <v>1230719000.0</v>
       </c>
       <c r="F35">
         <v>1297518000.0</v>
       </c>
       <c r="G35">
         <v>1316553000.0</v>
       </c>
       <c r="H35">
         <v>1039675000.0</v>
       </c>
       <c r="I35">
         <v>947252000.0</v>
       </c>
       <c r="J35">
         <v>1043602000.0</v>
       </c>
@@ -3070,51 +3070,51 @@
       </c>
       <c r="O38">
         <v>110204000.0</v>
       </c>
       <c r="P38">
         <v>69190000.0</v>
       </c>
       <c r="Q38">
         <v>70446000.0</v>
       </c>
       <c r="R38">
         <v>71208000.0</v>
       </c>
       <c r="S38">
         <v>65046000.0</v>
       </c>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
-        <v>63220000.0</v>
+        <v>69801000.0</v>
       </c>
       <c r="C39">
         <v>56182000.0</v>
       </c>
       <c r="D39">
         <v>57243000.0</v>
       </c>
       <c r="E39">
         <v>88283000.0</v>
       </c>
       <c r="F39">
         <v>98669000.0</v>
       </c>
       <c r="G39">
         <v>129858000.0</v>
       </c>
       <c r="H39">
         <v>127953000.0</v>
       </c>
       <c r="I39">
         <v>249459000.0</v>
       </c>
       <c r="J39">
         <v>133983000.0</v>
       </c>
@@ -3764,51 +3764,51 @@
       </c>
       <c r="K50">
         <v>33439000.0</v>
       </c>
       <c r="L50">
         <v>48485000.0</v>
       </c>
       <c r="M50">
         <v>36382000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>1262628000.0</v>
+        <v>1192822000.0</v>
       </c>
       <c r="C51">
         <v>1191033000.0</v>
       </c>
       <c r="D51">
         <v>1190507000.0</v>
       </c>
       <c r="E51">
         <v>1134587000.0</v>
       </c>
       <c r="F51">
         <v>1152027000.0</v>
       </c>
       <c r="G51">
         <v>1135719000.0</v>
       </c>
       <c r="H51">
         <v>891956000.0</v>
       </c>
       <c r="I51">
         <v>831128000.0</v>
       </c>
       <c r="J51">
         <v>758246000.0</v>
       </c>
@@ -4457,52 +4457,52 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
@@ -4726,51 +4726,51 @@
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
       <c r="CH1" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
-        <v>364770000000.0</v>
+        <v>364770000.0</v>
       </c>
       <c r="C2">
         <v>337319000.0</v>
       </c>
       <c r="D2">
         <v>366600000.0</v>
       </c>
       <c r="E2">
         <v>356751000.0</v>
       </c>
       <c r="F2">
         <v>348475000.0</v>
       </c>
       <c r="G2">
         <v>295178000.0</v>
       </c>
       <c r="H2">
         <v>332233000.0</v>
       </c>
       <c r="I2">
         <v>333555000.0</v>
       </c>
       <c r="J2">
         <v>356024000.0</v>
       </c>
@@ -5164,51 +5164,51 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
-        <v>-131193000000.0</v>
+        <v>-131193000.0</v>
       </c>
       <c r="C5">
         <v>-133090000.0</v>
       </c>
       <c r="D5">
         <v>-145477999.0</v>
       </c>
       <c r="E5">
         <v>-146784000.0</v>
       </c>
       <c r="F5">
         <v>-163803000.0</v>
       </c>
       <c r="G5">
         <v>-173432000.0</v>
       </c>
       <c r="H5">
         <v>-160272000.0</v>
       </c>
       <c r="I5">
         <v>-168276000.0</v>
       </c>
       <c r="J5">
         <v>-205216000.0</v>
       </c>
@@ -6046,54 +6046,54 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
     </row>
     <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>118488000000.0</v>
+        <v>118488000.0</v>
       </c>
       <c r="C10">
-        <v>198280000.0</v>
+        <v>191699000.0</v>
       </c>
       <c r="D10">
         <v>153480000.0</v>
       </c>
       <c r="E10">
         <v>121620000.0</v>
       </c>
       <c r="F10">
         <v>140368000.0</v>
       </c>
       <c r="G10">
         <v>170035000.0</v>
       </c>
       <c r="H10">
         <v>107734000.0</v>
       </c>
       <c r="I10">
         <v>93793000.0</v>
       </c>
       <c r="J10">
         <v>114191000.0</v>
       </c>
       <c r="K10">
         <v>154801000.0</v>
       </c>
@@ -6428,54 +6428,54 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
     </row>
     <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
-        <v>118488000000.0</v>
+        <v>118488000.0</v>
       </c>
       <c r="C12">
-        <v>198280000.0</v>
+        <v>191699000.0</v>
       </c>
       <c r="D12">
         <v>153480000.0</v>
       </c>
       <c r="E12">
         <v>121620000.0</v>
       </c>
       <c r="F12">
         <v>140368000.0</v>
       </c>
       <c r="G12">
         <v>170035000.0</v>
       </c>
       <c r="H12">
         <v>107734000.0</v>
       </c>
       <c r="I12">
         <v>93793000.0</v>
       </c>
       <c r="J12">
         <v>114191000.0</v>
       </c>
       <c r="K12">
         <v>154801000.0</v>
       </c>
@@ -6686,51 +6686,51 @@
       </c>
       <c r="CC12">
         <v>80100000.0</v>
       </c>
       <c r="CD12">
         <v>43000000.0</v>
       </c>
       <c r="CE12">
         <v>62204000.0</v>
       </c>
       <c r="CF12">
         <v>60000000.0</v>
       </c>
       <c r="CG12">
         <v>66800000.0</v>
       </c>
       <c r="CH12">
         <v>98668000.0</v>
       </c>
     </row>
     <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
-        <v>18000000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="C13">
         <v>17000.0</v>
       </c>
       <c r="D13">
         <v>17000.0</v>
       </c>
       <c r="E13">
         <v>17000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
         <v>17000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
         <v>17000.0</v>
       </c>
@@ -7900,51 +7900,51 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
     </row>
     <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
-        <v>140609000000.0</v>
+        <v>140609000.0</v>
       </c>
       <c r="C20">
         <v>140696000.0</v>
       </c>
       <c r="D20">
         <v>140615000.0</v>
       </c>
       <c r="E20">
         <v>140729000.0</v>
       </c>
       <c r="F20">
         <v>140445000.0</v>
       </c>
       <c r="G20">
         <v>140443000.0</v>
       </c>
       <c r="H20">
         <v>140727000.0</v>
       </c>
       <c r="I20">
         <v>140688000.0</v>
       </c>
       <c r="J20">
         <v>140721000.0</v>
       </c>
@@ -8160,51 +8160,51 @@
       </c>
       <c r="CC20">
         <v>441700000.0</v>
       </c>
       <c r="CD20">
         <v>427600000.0</v>
       </c>
       <c r="CE20">
         <v>398295000.0</v>
       </c>
       <c r="CF20">
         <v>411400000.0</v>
       </c>
       <c r="CG20">
         <v>404000000.0</v>
       </c>
       <c r="CH20">
         <v>403901000.0</v>
       </c>
     </row>
     <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
-        <v>27851000000.0</v>
+        <v>27851000.0</v>
       </c>
       <c r="C21">
         <v>28978000.0</v>
       </c>
       <c r="D21">
         <v>30078000.0</v>
       </c>
       <c r="E21">
         <v>31783000.0</v>
       </c>
       <c r="F21">
         <v>33374000.0</v>
       </c>
       <c r="G21">
         <v>33805000.0</v>
       </c>
       <c r="H21">
         <v>35758000.0</v>
       </c>
       <c r="I21">
         <v>37089000.0</v>
       </c>
       <c r="J21">
         <v>38756000.0</v>
       </c>
@@ -8420,54 +8420,54 @@
       </c>
       <c r="CC21">
         <v>303700000.0</v>
       </c>
       <c r="CD21">
         <v>307000000.0</v>
       </c>
       <c r="CE21">
         <v>286200000.0</v>
       </c>
       <c r="CF21">
         <v>293300000.0</v>
       </c>
       <c r="CG21">
         <v>297700000.0</v>
       </c>
       <c r="CH21">
         <v>304632000.0</v>
       </c>
     </row>
     <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
-        <v>185004000000.0</v>
+        <v>185004000.0</v>
       </c>
       <c r="C22">
-        <v>154189000000.0</v>
+        <v>154189000.0</v>
       </c>
       <c r="D22">
         <v>197669000.0</v>
       </c>
       <c r="E22">
         <v>181318000.0</v>
       </c>
       <c r="F22">
         <v>172957000.0</v>
       </c>
       <c r="G22">
         <v>142401000.0</v>
       </c>
       <c r="H22">
         <v>177245000.0</v>
       </c>
       <c r="I22">
         <v>171851000.0</v>
       </c>
       <c r="J22">
         <v>172522000.0</v>
       </c>
       <c r="K22">
         <v>146846000.0</v>
       </c>
@@ -8680,51 +8680,51 @@
       </c>
       <c r="CC22">
         <v>121000000.0</v>
       </c>
       <c r="CD22">
         <v>127000000.0</v>
       </c>
       <c r="CE22">
         <v>106620000.0</v>
       </c>
       <c r="CF22">
         <v>102800000.0</v>
       </c>
       <c r="CG22">
         <v>97600000.0</v>
       </c>
       <c r="CH22">
         <v>108711000.0</v>
       </c>
     </row>
     <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
-        <v>1853054000000.0</v>
+        <v>1853054000.0</v>
       </c>
       <c r="C23">
         <v>1833174000.0</v>
       </c>
       <c r="D23">
         <v>1861622000.0</v>
       </c>
       <c r="E23">
         <v>1819711000.0</v>
       </c>
       <c r="F23">
         <v>1800082000.0</v>
       </c>
       <c r="G23">
         <v>1733065000.0</v>
       </c>
       <c r="H23">
         <v>1797538000.0</v>
       </c>
       <c r="I23">
         <v>1766950000.0</v>
       </c>
       <c r="J23">
         <v>1844351000.0</v>
       </c>
@@ -9556,54 +9556,54 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>1080454000000.0</v>
+        <v>1124743000.0</v>
       </c>
       <c r="C28">
-        <v>1064348000.0</v>
+        <v>1001123000.0</v>
       </c>
       <c r="D28">
         <v>1036017000.0</v>
       </c>
       <c r="E28">
         <v>1070292000.0</v>
       </c>
       <c r="F28">
         <v>1051506000.0</v>
       </c>
       <c r="G28">
         <v>1020998000.0</v>
       </c>
       <c r="H28">
         <v>1093307000.0</v>
       </c>
       <c r="I28">
         <v>1103639000.0</v>
       </c>
       <c r="J28">
         <v>1085961000.0</v>
       </c>
       <c r="K28">
         <v>1035706000.0</v>
       </c>
@@ -9956,51 +9956,51 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
     </row>
     <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
-        <v>378007000000.0</v>
+        <v>493986000.0</v>
       </c>
       <c r="C30">
         <v>465411000.0</v>
       </c>
       <c r="D30">
         <v>518948999.0</v>
       </c>
       <c r="E30">
         <v>503344000.0</v>
       </c>
       <c r="F30">
         <v>484864000.0</v>
       </c>
       <c r="G30">
         <v>436638000.0</v>
       </c>
       <c r="H30">
         <v>513690000.0</v>
       </c>
       <c r="I30">
         <v>500836000.0</v>
       </c>
       <c r="J30">
         <v>521094000.0</v>
       </c>
@@ -10540,51 +10540,51 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
     </row>
     <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
-        <v>949953000000.0</v>
+        <v>949953000.0</v>
       </c>
       <c r="C33">
         <v>952074000.0</v>
       </c>
       <c r="D33">
         <v>916340000.0</v>
       </c>
       <c r="E33">
         <v>934321000.0</v>
       </c>
       <c r="F33">
         <v>920837000.0</v>
       </c>
       <c r="G33">
         <v>927809000.0</v>
       </c>
       <c r="H33">
         <v>925502000.0</v>
       </c>
       <c r="I33">
         <v>930381000.0</v>
       </c>
       <c r="J33">
         <v>951514000.0</v>
       </c>
@@ -10992,54 +10992,54 @@
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
     </row>
     <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
-        <v>1331902000000.0</v>
+        <v>1331902000.0</v>
       </c>
       <c r="C35">
-        <v>1246353999.0</v>
+        <v>1246354000.0</v>
       </c>
       <c r="D35">
         <v>1288804000.0</v>
       </c>
       <c r="E35">
         <v>1291199000.0</v>
       </c>
       <c r="F35">
         <v>1285271000.0</v>
       </c>
       <c r="G35">
         <v>1289652000.0</v>
       </c>
       <c r="H35">
         <v>1312398000.0</v>
       </c>
       <c r="I35">
         <v>1310235000.0</v>
       </c>
       <c r="J35">
         <v>1308812000.0</v>
       </c>
       <c r="K35">
         <v>1308789000.0</v>
       </c>
@@ -11250,54 +11250,54 @@
       </c>
       <c r="CC35">
         <v>1342200000.0</v>
       </c>
       <c r="CD35">
         <v>1343200000.0</v>
       </c>
       <c r="CE35">
         <v>1117866000.0</v>
       </c>
       <c r="CF35">
         <v>1144400000.0</v>
       </c>
       <c r="CG35">
         <v>1150900000.0</v>
       </c>
       <c r="CH35">
         <v>1101121000.0</v>
       </c>
     </row>
     <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>175760944000.0</v>
+        <v>175762000.0</v>
       </c>
       <c r="C36">
-        <v>-709313202000.0</v>
+        <v>72306000.0</v>
       </c>
       <c r="D36">
         <v>138761000.0</v>
       </c>
       <c r="E36">
         <v>138409000.0</v>
       </c>
       <c r="F36">
         <v>126372000.0</v>
       </c>
       <c r="G36">
         <v>62756000.0</v>
       </c>
       <c r="H36">
         <v>91681000.0</v>
       </c>
       <c r="I36">
         <v>90158000.0</v>
       </c>
       <c r="J36">
         <v>88215000.0</v>
       </c>
       <c r="K36">
         <v>65966000.0</v>
       </c>
@@ -11924,54 +11924,54 @@
       </c>
       <c r="BU38">
         <v>661324000.0</v>
       </c>
       <c r="BV38">
         <v>669081000.0</v>
       </c>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
     </row>
     <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
-        <v>221602000000.0</v>
+        <v>105623000.0</v>
       </c>
       <c r="C39">
-        <v>-153971591000.0</v>
+        <v>69801000.0</v>
       </c>
       <c r="D39">
         <v>75184000.0</v>
       </c>
       <c r="E39">
         <v>79108000.0</v>
       </c>
       <c r="F39">
         <v>81056000.0</v>
       </c>
       <c r="G39">
         <v>56182000.0</v>
       </c>
       <c r="H39">
         <v>73367000.0</v>
       </c>
       <c r="I39">
         <v>70089000.0</v>
       </c>
       <c r="J39">
         <v>85030000.0</v>
       </c>
       <c r="K39">
         <v>57243000.0</v>
       </c>
@@ -12182,51 +12182,51 @@
       </c>
       <c r="CC39">
         <v>24800000.0</v>
       </c>
       <c r="CD39">
         <v>25900000.0</v>
       </c>
       <c r="CE39">
         <v>25330000.0</v>
       </c>
       <c r="CF39">
         <v>18400000.0</v>
       </c>
       <c r="CG39">
         <v>18200000.0</v>
       </c>
       <c r="CH39">
         <v>23460000.0</v>
       </c>
     </row>
     <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>261151000000.0</v>
+        <v>216862000.0</v>
       </c>
       <c r="C40">
         <v>236545000.0</v>
       </c>
       <c r="D40">
         <v>254584000.0</v>
       </c>
       <c r="E40">
         <v>215862000.0</v>
       </c>
       <c r="F40">
         <v>226964000.0</v>
       </c>
       <c r="G40">
         <v>220318000.0</v>
       </c>
       <c r="H40">
         <v>247357000.0</v>
       </c>
       <c r="I40">
         <v>214891000.0</v>
       </c>
       <c r="J40">
         <v>234112000.0</v>
       </c>
@@ -12654,51 +12654,51 @@
       </c>
       <c r="BU41">
         <v>253245000.0</v>
       </c>
       <c r="BV41">
         <v>260404000.0</v>
       </c>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
     </row>
     <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
-        <v>524410887000.0</v>
+        <v>523887000.0</v>
       </c>
       <c r="C42">
         <v>524312000.0</v>
       </c>
       <c r="D42">
         <v>521206000.0</v>
       </c>
       <c r="E42">
         <v>519562000.0</v>
       </c>
       <c r="F42">
         <v>518088000.0</v>
       </c>
       <c r="G42">
         <v>518208000.0</v>
       </c>
       <c r="H42">
         <v>515927000.0</v>
       </c>
       <c r="I42">
         <v>514905000.0</v>
       </c>
       <c r="J42">
         <v>512832000.0</v>
       </c>
@@ -13410,54 +13410,54 @@
       <c r="CB45">
         <v>551492000.0</v>
       </c>
       <c r="CC45">
         <v>567600000.0</v>
       </c>
       <c r="CD45">
         <v>571300000.0</v>
       </c>
       <c r="CE45">
         <v>464634000.0</v>
       </c>
       <c r="CF45">
         <v>479300000.0</v>
       </c>
       <c r="CG45">
         <v>475400000.0</v>
       </c>
       <c r="CH45"/>
     </row>
     <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
-        <v>605731000000.0</v>
+        <v>605731000.0</v>
       </c>
       <c r="C46">
-        <v>606982000000.0</v>
+        <v>606982000.0</v>
       </c>
       <c r="D46">
         <v>604965000.0</v>
       </c>
       <c r="E46">
         <v>621292000.0</v>
       </c>
       <c r="F46">
         <v>619712000.0</v>
       </c>
       <c r="G46">
         <v>626493000.0</v>
       </c>
       <c r="H46">
         <v>655624000.0</v>
       </c>
       <c r="I46">
         <v>660565000.0</v>
       </c>
       <c r="J46">
         <v>682875000.0</v>
       </c>
       <c r="K46">
         <v>699557000.0</v>
       </c>
@@ -13896,51 +13896,51 @@
       </c>
       <c r="BU47">
         <v>740790000.0</v>
       </c>
       <c r="BV47">
         <v>747477000.0</v>
       </c>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
     </row>
     <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
-        <v>-508030000000.0</v>
+        <v>-508030000.0</v>
       </c>
       <c r="C48">
         <v>-474727000.0</v>
       </c>
       <c r="D48">
         <v>-478055000.0</v>
       </c>
       <c r="E48">
         <v>-470411000.0</v>
       </c>
       <c r="F48">
         <v>-469010000.0</v>
       </c>
       <c r="G48">
         <v>-470562000.0</v>
       </c>
       <c r="H48">
         <v>-510776000.0</v>
       </c>
       <c r="I48">
         <v>-499719000.0</v>
       </c>
       <c r="J48">
         <v>-423476000.0</v>
       </c>
@@ -14520,54 +14520,54 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
     </row>
     <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>1198942000000.0</v>
+        <v>1243231000.0</v>
       </c>
       <c r="C51">
-        <v>1262628000.0</v>
+        <v>1192822000.0</v>
       </c>
       <c r="D51">
         <v>1189497000.0</v>
       </c>
       <c r="E51">
         <v>1191912000.0</v>
       </c>
       <c r="F51">
         <v>1191874000.0</v>
       </c>
       <c r="G51">
         <v>1191033000.0</v>
       </c>
       <c r="H51">
         <v>1201041000.0</v>
       </c>
       <c r="I51">
         <v>1202699000.0</v>
       </c>
       <c r="J51">
         <v>1200152000.0</v>
       </c>
       <c r="K51">
         <v>1190507000.0</v>
       </c>
@@ -14780,51 +14780,51 @@
       </c>
       <c r="CC51">
         <v>1115400000.0</v>
       </c>
       <c r="CD51">
         <v>1114800000.0</v>
       </c>
       <c r="CE51">
         <v>902449000.0</v>
       </c>
       <c r="CF51">
         <v>905100000.0</v>
       </c>
       <c r="CG51">
         <v>904800000.0</v>
       </c>
       <c r="CH51">
         <v>909398000.0</v>
       </c>
     </row>
     <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
-        <v>18715000000.0</v>
+        <v>63004000.0</v>
       </c>
       <c r="C52">
         <v>104533000.0</v>
       </c>
       <c r="D52">
         <v>61731000.0</v>
       </c>
       <c r="E52">
         <v>61281000.0</v>
       </c>
       <c r="F52">
         <v>61674000.0</v>
       </c>
       <c r="G52">
         <v>61287000.0</v>
       </c>
       <c r="H52">
         <v>68600000.0</v>
       </c>
       <c r="I52">
         <v>69174000.0</v>
       </c>
       <c r="J52">
         <v>69190000.0</v>
       </c>
@@ -15330,51 +15330,51 @@
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
     </row>
     <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
-        <v>1853054000000.0</v>
+        <v>1853054000.0</v>
       </c>
       <c r="C55">
         <v>1833174000.0</v>
       </c>
       <c r="D55">
         <v>1861622000.0</v>
       </c>
       <c r="E55">
         <v>1819711000.0</v>
       </c>
       <c r="F55">
         <v>1800082000.0</v>
       </c>
       <c r="G55">
         <v>1733065000.0</v>
       </c>
       <c r="H55">
         <v>1797538000.0</v>
       </c>
       <c r="I55">
         <v>1766950000.0</v>
       </c>
       <c r="J55">
         <v>1844351000.0</v>
       </c>
@@ -15590,51 +15590,51 @@
       </c>
       <c r="CC55">
         <v>2063900000.0</v>
       </c>
       <c r="CD55">
         <v>2024700000.0</v>
       </c>
       <c r="CE55">
         <v>1734220000.0</v>
       </c>
       <c r="CF55">
         <v>1760600000.0</v>
       </c>
       <c r="CG55">
         <v>1734300000.0</v>
       </c>
       <c r="CH55">
         <v>1750374000.0</v>
       </c>
     </row>
     <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
-        <v>903101000000.0</v>
+        <v>903101000.0</v>
       </c>
       <c r="C56">
         <v>881100000.0</v>
       </c>
       <c r="D56">
         <v>945282000.0</v>
       </c>
       <c r="E56">
         <v>885390000.0</v>
       </c>
       <c r="F56">
         <v>879245000.0</v>
       </c>
       <c r="G56">
         <v>805256000.0</v>
       </c>
       <c r="H56">
         <v>872036000.0</v>
       </c>
       <c r="I56">
         <v>836569000.0</v>
       </c>
       <c r="J56">
         <v>892837000.0</v>
       </c>
@@ -15850,51 +15850,51 @@
       </c>
       <c r="CC56">
         <v>662400000.0</v>
       </c>
       <c r="CD56">
         <v>634400000.0</v>
       </c>
       <c r="CE56">
         <v>517630000.0</v>
       </c>
       <c r="CF56">
         <v>524500000.0</v>
       </c>
       <c r="CG56">
         <v>501700000.0</v>
       </c>
       <c r="CH56">
         <v>546595000.0</v>
       </c>
     </row>
     <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
-        <v>644636000000.0</v>
+        <v>644636000.0</v>
       </c>
       <c r="C57">
         <v>678397000.0</v>
       </c>
       <c r="D57">
         <v>682915000.0</v>
       </c>
       <c r="E57">
         <v>633894000.0</v>
       </c>
       <c r="F57">
         <v>637113000.0</v>
       </c>
       <c r="G57">
         <v>576783000.0</v>
       </c>
       <c r="H57">
         <v>648190000.0</v>
       </c>
       <c r="I57">
         <v>617620000.0</v>
       </c>
       <c r="J57">
         <v>659326000.0</v>
       </c>
@@ -16110,51 +16110,51 @@
       </c>
       <c r="CC57">
         <v>368300000.0</v>
       </c>
       <c r="CD57">
         <v>356600000.0</v>
       </c>
       <c r="CE57">
         <v>304124000.0</v>
       </c>
       <c r="CF57">
         <v>297700000.0</v>
       </c>
       <c r="CG57">
         <v>266000000.0</v>
       </c>
       <c r="CH57">
         <v>336681000.0</v>
       </c>
     </row>
     <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
-        <v>1976538000000.0</v>
+        <v>1976538000.0</v>
       </c>
       <c r="C58">
         <v>1924751000.0</v>
       </c>
       <c r="D58">
         <v>1971719000.0</v>
       </c>
       <c r="E58">
         <v>1925093000.0</v>
       </c>
       <c r="F58">
         <v>1922384000.0</v>
       </c>
       <c r="G58">
         <v>1866435000.0</v>
       </c>
       <c r="H58">
         <v>1960588000.0</v>
       </c>
       <c r="I58">
         <v>1927855000.0</v>
       </c>
       <c r="J58">
         <v>1968138000.0</v>
       </c>
@@ -16520,51 +16520,51 @@
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
     </row>
     <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
-        <v>-115318000000.0</v>
+        <v>-115318000.0</v>
       </c>
       <c r="C60">
         <v>-83488000.0</v>
       </c>
       <c r="D60">
         <v>-102310000.0</v>
       </c>
       <c r="E60">
         <v>-97616000.0</v>
       </c>
       <c r="F60">
         <v>-114708000.0</v>
       </c>
       <c r="G60">
         <v>-125769000.0</v>
       </c>
       <c r="H60">
         <v>-155104000.0</v>
       </c>
       <c r="I60">
         <v>-153073000.0</v>
       </c>
       <c r="J60">
         <v>-115843000.0</v>
       </c>
@@ -17325,51 +17325,51 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>150</v>
       </c>
       <c r="B5">
-        <v>106854000.0</v>
+        <v>91157000.0</v>
       </c>
       <c r="C5">
         <v>14161000.0</v>
       </c>
       <c r="D5">
         <v>-64306000.0</v>
       </c>
       <c r="E5">
         <v>-121986000.0</v>
       </c>
       <c r="F5">
         <v>-216941000.0</v>
       </c>
       <c r="G5">
         <v>-271054000.0</v>
       </c>
       <c r="H5">
         <v>142415000.0</v>
       </c>
       <c r="I5">
         <v>110659000.0</v>
       </c>
       <c r="J5">
         <v>254859000.0</v>
       </c>
@@ -17393,51 +17393,51 @@
       </c>
       <c r="Q5">
         <v>792546000.0</v>
       </c>
       <c r="R5">
         <v>-347541000.0</v>
       </c>
       <c r="S5">
         <v>-331000.0</v>
       </c>
       <c r="T5">
         <v>-28470000.0</v>
       </c>
       <c r="U5">
         <v>71483000.0</v>
       </c>
       <c r="V5">
         <v>77774000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>151</v>
       </c>
       <c r="B6">
-        <v>204829000.0</v>
+        <v>189132000.0</v>
       </c>
       <c r="C6">
         <v>117726000.0</v>
       </c>
       <c r="D6">
         <v>45625000.0</v>
       </c>
       <c r="E6">
         <v>490000.0</v>
       </c>
       <c r="F6">
         <v>-77933000.0</v>
       </c>
       <c r="G6">
         <v>-116825000.0</v>
       </c>
       <c r="H6">
         <v>294368000.0</v>
       </c>
       <c r="I6">
         <v>257357000.0</v>
       </c>
       <c r="J6">
         <v>392947000.0</v>
       </c>
@@ -19855,63 +19855,63 @@
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>150</v>
       </c>
       <c r="B5">
-        <v>25977000.0</v>
+        <v>-761000.0</v>
       </c>
       <c r="C5">
         <v>12349000.0</v>
       </c>
       <c r="D5">
-        <v>32805000.0</v>
+        <v>25329000.0</v>
       </c>
       <c r="E5">
         <v>39265000.0</v>
       </c>
       <c r="F5">
-        <v>24757000.0</v>
+        <v>33522000.0</v>
       </c>
       <c r="G5">
         <v>30432000.0</v>
       </c>
       <c r="H5">
         <v>21093000.0</v>
       </c>
       <c r="I5">
         <v>-39468000.0</v>
       </c>
       <c r="J5">
         <v>2104000.0</v>
       </c>
       <c r="K5">
         <v>-23675000.0</v>
       </c>
       <c r="L5">
         <v>49524000.0</v>
       </c>
       <c r="M5">
         <v>10379000.0</v>
       </c>
       <c r="N5">
         <v>-100534000.0</v>
       </c>
@@ -20113,63 +20113,63 @@
       <c r="CB5">
         <v>-5916000.0</v>
       </c>
       <c r="CC5">
         <v>43959000.0</v>
       </c>
       <c r="CD5">
         <v>28120000.0</v>
       </c>
       <c r="CE5">
         <v>20407000.0</v>
       </c>
       <c r="CF5">
         <v>16303000.0</v>
       </c>
       <c r="CG5">
         <v>197000.0</v>
       </c>
       <c r="CH5"/>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>151</v>
       </c>
       <c r="B6">
-        <v>48997000.0</v>
+        <v>22259000.0</v>
       </c>
       <c r="C6">
         <v>37092000.0</v>
       </c>
       <c r="D6">
-        <v>57688000.0</v>
+        <v>50212000.0</v>
       </c>
       <c r="E6">
         <v>63786000.0</v>
       </c>
       <c r="F6">
-        <v>48585000.0</v>
+        <v>57350000.0</v>
       </c>
       <c r="G6">
         <v>55745000.0</v>
       </c>
       <c r="H6">
         <v>47009000.0</v>
       </c>
       <c r="I6">
         <v>-13595000.0</v>
       </c>
       <c r="J6">
         <v>28567000.0</v>
       </c>
       <c r="K6">
         <v>3239000.0</v>
       </c>
       <c r="L6">
         <v>76743000.0</v>
       </c>
       <c r="M6">
         <v>38195000.0</v>
       </c>
       <c r="N6">
         <v>-72552000.0</v>
       </c>
@@ -25964,51 +25964,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
@@ -26764,51 +26764,51 @@
       </c>
       <c r="K13">
         <v>-9993000.0</v>
       </c>
       <c r="L13">
         <v>35228000.0</v>
       </c>
       <c r="M13">
         <v>-14628000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>190</v>
       </c>
       <c r="B14">
-        <v>97975000000.0</v>
+        <v>97975000.0</v>
       </c>
       <c r="C14">
         <v>103565000.0</v>
       </c>
       <c r="D14">
         <v>109931000.0</v>
       </c>
       <c r="E14">
         <v>122476000.0</v>
       </c>
       <c r="F14">
         <v>139008000.0</v>
       </c>
       <c r="G14">
         <v>154229000.0</v>
       </c>
       <c r="H14">
         <v>151953000.0</v>
       </c>
       <c r="I14">
         <v>146698000.0</v>
       </c>
       <c r="J14">
         <v>138088000.0</v>
       </c>
@@ -27196,51 +27196,51 @@
       </c>
       <c r="M21">
         <v>-672945000.0</v>
       </c>
       <c r="N21">
         <v>197014000.0</v>
       </c>
       <c r="O21">
         <v>-5538000.0</v>
       </c>
       <c r="P21">
         <v>-9862000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
         <v>160</v>
       </c>
       <c r="B22">
-        <v>-746000000.0</v>
+        <v>-4314000.0</v>
       </c>
       <c r="C22">
         <v>-78130000.0</v>
       </c>
       <c r="D22">
         <v>-203316000.0</v>
       </c>
       <c r="E22">
         <v>-217791000.0</v>
       </c>
       <c r="F22">
         <v>-328844000.0</v>
       </c>
       <c r="G22">
         <v>-269374000.0</v>
       </c>
       <c r="H22">
         <v>62213000.0</v>
       </c>
       <c r="I22">
         <v>104589000.0</v>
       </c>
       <c r="J22">
         <v>138573000.0</v>
       </c>
@@ -27400,51 +27400,51 @@
       </c>
       <c r="Q24">
         <v>-47965000.0</v>
       </c>
       <c r="R24">
         <v>642000.0</v>
       </c>
       <c r="S24">
         <v>13331000.0</v>
       </c>
       <c r="T24">
         <v>5909000.0</v>
       </c>
       <c r="U24">
         <v>-889000.0</v>
       </c>
       <c r="V24">
         <v>967000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>200</v>
       </c>
       <c r="B25">
-        <v>-77278525000.0</v>
+        <v>4686000.0</v>
       </c>
       <c r="C25">
         <v>54390000.0</v>
       </c>
       <c r="D25">
         <v>164766000.0</v>
       </c>
       <c r="E25">
         <v>14564000.0</v>
       </c>
       <c r="F25">
         <v>34286000.0</v>
       </c>
       <c r="G25">
         <v>113792000.0</v>
       </c>
       <c r="H25">
         <v>-148970000.0</v>
       </c>
       <c r="I25">
         <v>80176000.0</v>
       </c>
       <c r="J25">
         <v>16932000.0</v>
       </c>
@@ -27526,51 +27526,51 @@
       <c r="N26">
         <v>-217549000.0</v>
       </c>
       <c r="O26">
         <v>-43733000.0</v>
       </c>
       <c r="P26">
         <v>-7470000.0</v>
       </c>
       <c r="Q26">
         <v>355000000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-540000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
         <v>202</v>
       </c>
       <c r="B27">
-        <v>15248000000.0</v>
+        <v>15248000.0</v>
       </c>
       <c r="C27">
         <v>9161000.0</v>
       </c>
       <c r="D27">
         <v>7718000.0</v>
       </c>
       <c r="E27">
         <v>3259000.0</v>
       </c>
       <c r="F27">
         <v>5574000.0</v>
       </c>
       <c r="G27">
         <v>10435000.0</v>
       </c>
       <c r="H27">
         <v>11865000.0</v>
       </c>
       <c r="I27">
         <v>8520000.0</v>
       </c>
       <c r="J27">
         <v>24963000.0</v>
       </c>
@@ -27662,51 +27662,51 @@
       </c>
       <c r="Q28">
         <v>-114000000.0</v>
       </c>
       <c r="R28">
         <v>166075000.0</v>
       </c>
       <c r="S28">
         <v>14069000.0</v>
       </c>
       <c r="T28">
         <v>55046000.0</v>
       </c>
       <c r="U28">
         <v>147633000.0</v>
       </c>
       <c r="V28">
         <v>-7154000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
         <v>204</v>
       </c>
       <c r="B29">
-        <v>64441999.0</v>
+        <v>64442000.0</v>
       </c>
       <c r="C29">
         <v>76369000.0</v>
       </c>
       <c r="D29">
         <v>117277000.0</v>
       </c>
       <c r="E29">
         <v>-36150000.0</v>
       </c>
       <c r="F29">
         <v>-115510000.0</v>
       </c>
       <c r="G29">
         <v>-15934000.0</v>
       </c>
       <c r="H29">
         <v>97697000.0</v>
       </c>
       <c r="I29">
         <v>149388000.0</v>
       </c>
       <c r="J29">
         <v>313484000.0</v>
       </c>
@@ -28974,51 +28974,51 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>182</v>
       </c>
       <c r="B6">
-        <v>-76910000.0</v>
+        <v>-77456000.0</v>
       </c>
       <c r="C6">
         <v>44800000.0</v>
       </c>
       <c r="D6">
         <v>27830000.0</v>
       </c>
       <c r="E6">
         <v>-20779000.0</v>
       </c>
       <c r="F6">
         <v>-30347000.0</v>
       </c>
       <c r="G6">
         <v>62075000.0</v>
       </c>
       <c r="H6">
         <v>15681000.0</v>
       </c>
       <c r="I6">
         <v>-26186000.0</v>
       </c>
       <c r="J6">
         <v>-35865000.0</v>
       </c>
@@ -29237,51 +29237,51 @@
       </c>
       <c r="CD6">
         <v>-19217000.0</v>
       </c>
       <c r="CE6">
         <v>2230000.0</v>
       </c>
       <c r="CF6">
         <v>-6800000.0</v>
       </c>
       <c r="CG6">
         <v>-31900000.0</v>
       </c>
       <c r="CH6">
         <v>26543000.0</v>
       </c>
     </row>
     <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>183</v>
       </c>
       <c r="B7">
         <v>-88267000.0</v>
       </c>
       <c r="C7">
-        <v>60920000.0</v>
+        <v>62490000.0</v>
       </c>
       <c r="D7">
         <v>12866000.0</v>
       </c>
       <c r="E7">
         <v>47859000.0</v>
       </c>
       <c r="F7">
         <v>-47859000.0</v>
       </c>
       <c r="G7">
         <v>59791000.0</v>
       </c>
       <c r="H7">
         <v>9652000.0</v>
       </c>
       <c r="I7">
         <v>-17530000.0</v>
       </c>
       <c r="J7">
         <v>-19064000.0</v>
       </c>
       <c r="K7">
         <v>67039000.0</v>
       </c>
@@ -29604,51 +29604,53 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
     </row>
     <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>185</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
+      <c r="C9">
+        <v>-12180000.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>-12333000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>-65712000.0</v>
       </c>
       <c r="P9">
         <v>-65712000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
         <v>52677000.0</v>
       </c>
       <c r="T9">
@@ -29804,51 +29806,53 @@
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9">
         <v>12170000.0</v>
       </c>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9">
         <v>-1592000.0</v>
       </c>
       <c r="CF9">
         <v>-21166000.0</v>
       </c>
       <c r="CG9">
         <v>-7366000.0</v>
       </c>
       <c r="CH9"/>
     </row>
     <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>186</v>
       </c>
       <c r="B10"/>
-      <c r="C10"/>
+      <c r="C10">
+        <v>-4362000.0</v>
+      </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
         <v>6412000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10">
         <v>-2221000.0</v>
       </c>
       <c r="P10">
         <v>-2221000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
         <v>-18527000.0</v>
       </c>
       <c r="T10">
@@ -30934,51 +30938,51 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
     </row>
     <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>192</v>
       </c>
       <c r="B16">
-        <v>122426000.0</v>
+        <v>122425999.0</v>
       </c>
       <c r="C16">
         <v>198280000.0</v>
       </c>
       <c r="D16">
         <v>155401000.0</v>
       </c>
       <c r="E16">
         <v>127571000.0</v>
       </c>
       <c r="F16">
         <v>148350000.0</v>
       </c>
       <c r="G16">
         <v>178697000.0</v>
       </c>
       <c r="H16">
         <v>116622000.0</v>
       </c>
       <c r="I16">
         <v>100941000.0</v>
       </c>
       <c r="J16">
         <v>126180000.0</v>
       </c>
@@ -32827,51 +32831,51 @@
       <c r="CC24">
         <v>-1427000.0</v>
       </c>
       <c r="CD24">
         <v>114000.0</v>
       </c>
       <c r="CE24">
         <v>120000.0</v>
       </c>
       <c r="CF24">
         <v>33000.0</v>
       </c>
       <c r="CG24">
         <v>-53981000.0</v>
       </c>
       <c r="CH24"/>
     </row>
     <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>200</v>
       </c>
       <c r="B25">
         <v>25712000.0</v>
       </c>
       <c r="C25">
-        <v>5829000.0</v>
+        <v>-37933000.0</v>
       </c>
       <c r="D25">
         <v>1391000.0</v>
       </c>
       <c r="E25">
         <v>-88336000.0</v>
       </c>
       <c r="F25">
         <v>1500000.0</v>
       </c>
       <c r="G25">
         <v>-5385000.0</v>
       </c>
       <c r="H25">
         <v>179000.0</v>
       </c>
       <c r="I25">
         <v>51090000.0</v>
       </c>
       <c r="J25">
         <v>7679000.0</v>
       </c>
       <c r="K25">
         <v>37213000.0</v>
       </c>
@@ -33542,51 +33546,51 @@
       </c>
       <c r="BY27">
         <v>328000.0</v>
       </c>
       <c r="BZ27">
         <v>10595000.0</v>
       </c>
       <c r="CA27"/>
       <c r="CB27">
         <v>1449100.0</v>
       </c>
       <c r="CC27"/>
       <c r="CD27">
         <v>1072600.0</v>
       </c>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>203</v>
       </c>
       <c r="B28">
-        <v>16439000.0</v>
+        <v>16438999.0</v>
       </c>
       <c r="C28">
         <v>-182000.0</v>
       </c>
       <c r="D28">
         <v>571000.0</v>
       </c>
       <c r="E28">
         <v>-1894000.0</v>
       </c>
       <c r="F28">
         <v>-2463000.0</v>
       </c>
       <c r="G28">
         <v>-2855000.0</v>
       </c>
       <c r="H28">
         <v>-3297000.0</v>
       </c>
       <c r="I28">
         <v>-879000.0</v>
       </c>
       <c r="J28">
         <v>-1211000.0</v>
       </c>