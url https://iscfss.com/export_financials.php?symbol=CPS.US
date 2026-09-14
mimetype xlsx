--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4448,582 +4451,588 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
         <v>131</v>
       </c>
       <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
         <v>134</v>
       </c>
       <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
         <v>137</v>
       </c>
       <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
         <v>140</v>
       </c>
       <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
       <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
       <c r="CH1" t="s">
         <v>146</v>
       </c>
+      <c r="CI1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>373292000.0</v>
+      </c>
+      <c r="C2">
         <v>364770000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>337319000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>366600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>356751000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>348475000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>295178000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>332233000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>333555000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>356024000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>334578000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>372657000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>357682000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>390861000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>338210000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>373481000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>357327000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>394683000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>348133000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>336440000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>323315000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>364168000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>385284000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>372845000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>243903000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>357003000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>426055000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>405766000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>415301000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>452979000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>452320000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>452197000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>524981000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>523962000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>523296000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>491202000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>496162000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>483168000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>475426000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>429357000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>398204000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>431894000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>400604000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>345216000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>347246000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>364183000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>322422000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>294165000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>313778000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>326862000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>355394000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>298763000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>276461000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>281017000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>271355000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>240816000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>260495000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>271500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>256671000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>224804000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>267752000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>223650000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>176000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>179900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>184000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>168206000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>166346000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>157363000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>215079000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>158165000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>192948000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>221833000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>289434000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>298920000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>295638000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>284549000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>215655000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>203588000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>190287000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>197900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>182600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>165059000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>158600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>150800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>148127000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5068,52 +5077,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5158,551 +5168,558 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>-130451000000.0</v>
+      </c>
+      <c r="C5">
         <v>-131193000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-133090000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-145477999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-146784000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-163803000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-173432000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-160272000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-168276000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-205216000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-201665000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-222659000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-215325000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-207598000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-209971000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-224203000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-209714000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-193393000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-205184000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-239308000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-236164000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-246048000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-241896000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-259231000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-277296000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-289517000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-253741000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-277175000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-249211000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-241633000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-246088000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-239009000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-226523000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-189608000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-197631000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-200588000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-219632000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-231555000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-242563000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-205728000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-210141000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-202598000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-217065000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-204320000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-177346000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-183236000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-139243000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-59057000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-24107000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-28497000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-27694000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-54098000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-67950000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-53248000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-45448000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-17440000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-25431000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3156000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-12469000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>26149000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>85914000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>71232000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>46000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>43000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-30947000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-31037000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-27807000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-51286000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-76248000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-59536000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>65634000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>106738000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>86369000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>68988000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>29904000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>17197000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>4736000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6854000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-400000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-9000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-15549000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-7000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-9000000.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>510349000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>500683000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>510060000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>512815000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>513609000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>515154000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>513415000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>513934000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>510387000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>510374000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
+        <v>0.0</v>
+      </c>
+      <c r="AZ6">
         <v>615572000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>496536000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>461810000.0</v>
       </c>
-      <c r="BB6">
-[...1 lines deleted...]
-      </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
+        <v>94788000.0</v>
+      </c>
+      <c r="C7">
         <v>99055000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>88218000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>86458000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>90669000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>90913000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>90766000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>93870000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>95826000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>98643000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>95059000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>88871000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>91255000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>95718000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>98403000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>99394000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>106117000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>110619000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>115312000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>106298000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>106600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>111779000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>112228000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>113274000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>109908000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>112261000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>84328000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>88106000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>95832000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>95121000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5714,60 +5731,61 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>18000.0</v>
       </c>
       <c r="C8">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D8">
         <v>17000.0</v>
       </c>
       <c r="E8">
         <v>17000.0</v>
       </c>
       <c r="F8">
         <v>17000.0</v>
       </c>
       <c r="G8">
         <v>17000.0</v>
       </c>
       <c r="H8">
         <v>17000.0</v>
       </c>
       <c r="I8">
         <v>17000.0</v>
       </c>
       <c r="J8">
         <v>17000.0</v>
       </c>
       <c r="K8">
         <v>17000.0</v>
       </c>
@@ -5779,51 +5797,53 @@
       </c>
       <c r="N8">
         <v>17000.0</v>
       </c>
       <c r="O8">
         <v>17000.0</v>
       </c>
       <c r="P8">
         <v>17000.0</v>
       </c>
       <c r="Q8">
         <v>17000.0</v>
       </c>
       <c r="R8">
         <v>17000.0</v>
       </c>
       <c r="S8">
         <v>17000.0</v>
       </c>
       <c r="T8">
         <v>17000.0</v>
       </c>
       <c r="U8">
         <v>17000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>17000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5844,564 +5864,569 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>524312000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>521206000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>519562000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>518088000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>518208000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>515927000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>510122000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>509106000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>508238000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>507498000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>506971000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>506062000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>504934000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>504497000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>502864000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>501348000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>499671000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>498719000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>496468000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>494628000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>492325000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>490451000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>488862000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>483792000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>499458000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>501511000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>510349000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>500683000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>510060000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>512815000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>513609000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>515154000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>513415000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>513934000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>510387000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>510374000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>507943000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>513764000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>510421000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>504022000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>497529000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>492959000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>505658000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>501225000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>496971000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>489052000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>382844000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>380574000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>466903000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>471851000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>479784000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>481580000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>490053000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>126579000000.0</v>
+      </c>
+      <c r="C10">
         <v>118488000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>191699000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>153480000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>121620000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>140368000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>170035000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>107734000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>93793000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>114191000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>154801000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>204848000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>79613000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>105840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>191525000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>231177000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>250458000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>259863999.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>248971000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>253281000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>335494000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>398847000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>442527000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>462666000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>388051000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>301854000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>359548000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>323142000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>310779000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>262169000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>264980000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>282357000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>440233000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>420172000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>515952000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>372984000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>400186000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>406925000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>480092000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>360429000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>339546000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>313077000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>378243000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>231984000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>204810000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>194434000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>267270000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>244855000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>207385000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>138045000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>184370000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>119232000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>160451000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>216713000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>270555000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>217838000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>252057000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>295954000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>361745000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>286300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>313469000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>259698000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>294500000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>232300000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>188700000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>265293000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>380254000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>253655000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>86759000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>88339000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>111521000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>33883000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>32210000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>41323000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>40877000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>47541000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>74980000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>51213000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>56322000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>80407000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>80100000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>43000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>62204000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>60000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>66800000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>98668000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>191699000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>147622000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>121620000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>140368000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>170035000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>107734000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>204848000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>73063000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>105840000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>186875000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>231177000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>250458000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>252911000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>248010000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>253281000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>335494000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6422,318 +6447,322 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>126579000000.0</v>
+      </c>
+      <c r="C12">
         <v>118488000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>191699000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>153480000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>121620000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>140368000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>170035000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>107734000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>93793000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>114191000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>154801000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>204848000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>79613000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>105840000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>191525000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>231177000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>250458000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>259863999.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>248971000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>253281000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>335494000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>398847000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>442527000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>462666000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>388051000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>301854000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>359548000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>323142000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>310779000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>262169000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>264980000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>282357000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>440233000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>420172000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>515952000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>372984000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>400186000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>406925000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>480092000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>360429000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>339546000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>313077000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>378243000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>231984000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>204810000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>194434000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>267270000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>244855000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>207385000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>138045000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>184370000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>119232000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>160451000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>216713000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>270555000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>217838000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>252057000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>295954000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>361745000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>286300000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>313469000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>259698000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>294500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>232300000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>188700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>265293000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>380254000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>253655000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>86759000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>88339000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>111521000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>33883000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>32210000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>41323000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>40877000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>47541000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>74980000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>51213000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>80407000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>80100000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>43000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>62204000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>60000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>66800000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>98668000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
+        <v>18000000.0</v>
+      </c>
+      <c r="C13">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="D13">
         <v>17000.0</v>
       </c>
       <c r="E13">
         <v>17000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
         <v>17000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
         <v>17000.0</v>
       </c>
       <c r="K13">
         <v>17000.0</v>
       </c>
@@ -6776,411 +6805,414 @@
       <c r="X13">
         <v>17000.0</v>
       </c>
       <c r="Y13">
         <v>17000.0</v>
       </c>
       <c r="Z13">
         <v>17000.0</v>
       </c>
       <c r="AA13">
         <v>17000.0</v>
       </c>
       <c r="AB13">
         <v>17000.0</v>
       </c>
       <c r="AC13">
         <v>17000.0</v>
       </c>
       <c r="AD13">
         <v>17000.0</v>
       </c>
       <c r="AE13">
         <v>17000.0</v>
       </c>
       <c r="AF13">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="AG13">
         <v>18000.0</v>
       </c>
       <c r="AH13">
         <v>18000.0</v>
       </c>
       <c r="AI13">
         <v>18000.0</v>
       </c>
       <c r="AJ13">
+        <v>18000.0</v>
+      </c>
+      <c r="AK13">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AL13">
         <v>18000.0</v>
       </c>
       <c r="AM13">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="AN13">
         <v>17000.0</v>
       </c>
       <c r="AO13">
         <v>17000.0</v>
       </c>
       <c r="AP13">
         <v>17000.0</v>
       </c>
       <c r="AQ13">
         <v>17000.0</v>
       </c>
       <c r="AR13">
         <v>17000.0</v>
       </c>
       <c r="AS13">
         <v>17000.0</v>
       </c>
       <c r="AT13">
         <v>17000.0</v>
       </c>
       <c r="AU13">
         <v>17000.0</v>
       </c>
       <c r="AV13">
         <v>17000.0</v>
       </c>
       <c r="AW13">
         <v>17000.0</v>
       </c>
       <c r="AX13">
         <v>17000.0</v>
       </c>
       <c r="AY13">
         <v>17000.0</v>
       </c>
       <c r="AZ13">
-        <v>13000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="BA13">
         <v>13000.0</v>
       </c>
       <c r="BB13">
-        <v>16000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="BC13">
         <v>16000.0</v>
       </c>
       <c r="BD13">
-        <v>17000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="BE13">
         <v>17000.0</v>
       </c>
       <c r="BF13">
         <v>17000.0</v>
       </c>
       <c r="BG13">
         <v>17000.0</v>
       </c>
       <c r="BH13">
         <v>17000.0</v>
       </c>
       <c r="BI13">
         <v>17000.0</v>
       </c>
       <c r="BJ13">
         <v>17000.0</v>
       </c>
       <c r="BK13">
         <v>17000.0</v>
       </c>
       <c r="BL13">
         <v>17000.0</v>
       </c>
       <c r="BM13">
         <v>17000.0</v>
       </c>
       <c r="BN13">
-        <v>35000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="BO13">
         <v>35000.0</v>
       </c>
       <c r="BP13">
         <v>35000.0</v>
       </c>
       <c r="BQ13">
         <v>35000.0</v>
       </c>
       <c r="BR13">
         <v>35000.0</v>
       </c>
       <c r="BS13">
         <v>35000.0</v>
       </c>
       <c r="BT13">
         <v>35000.0</v>
       </c>
       <c r="BU13">
         <v>35000.0</v>
       </c>
       <c r="BV13">
         <v>35000.0</v>
       </c>
       <c r="BW13">
         <v>35000.0</v>
       </c>
       <c r="BX13">
         <v>35000.0</v>
       </c>
       <c r="BY13">
-        <v>32000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="BZ13">
         <v>32000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CA13">
         <v>32000.0</v>
       </c>
+      <c r="CB13"/>
       <c r="CC13">
         <v>32000.0</v>
       </c>
       <c r="CD13">
         <v>32000.0</v>
       </c>
       <c r="CE13">
         <v>32000.0</v>
       </c>
       <c r="CF13">
         <v>32000.0</v>
       </c>
       <c r="CG13">
         <v>32000.0</v>
       </c>
       <c r="CH13">
         <v>32000.0</v>
       </c>
+      <c r="CI13">
+        <v>32000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
+        <v>18051719.0</v>
+      </c>
+      <c r="C14">
         <v>17970000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18735303.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17840926.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18058000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17912000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17992409.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17612000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17564015.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17462136.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17427183.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17560221.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17334918.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17229423.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17218921.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17218165.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17189128.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17136411.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17099143.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17097766.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17031113.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16951190.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16928472.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17014955.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16914971.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16883717.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16859946.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16880736.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17376458.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17535195.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17761701.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18209168.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18371775.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18511113.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18591378.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18680518.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18865967.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18972550.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18809223.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18760663.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>18591647.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>18677448.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18673788.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18388764.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18410467.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18249565.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17062602.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18415684.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18430226.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17920271.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>16656600.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14251959.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>15411206.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>17711378.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16621120.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>18293767.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>18712753.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>19086800.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>17705918.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>19103448.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18712753.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>19400562.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>18600000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>19283988.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>18200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18376112.0</v>
       </c>
       <c r="BO14">
         <v>18376112.0</v>
       </c>
       <c r="BP14">
         <v>18376112.0</v>
       </c>
       <c r="BQ14">
         <v>18376112.0</v>
       </c>
       <c r="BR14">
         <v>18376112.0</v>
       </c>
       <c r="BS14">
         <v>18376112.0</v>
       </c>
       <c r="BT14">
         <v>18376112.0</v>
       </c>
       <c r="BU14">
         <v>18376112.0</v>
       </c>
       <c r="BV14">
         <v>18376112.0</v>
       </c>
@@ -7193,74 +7225,75 @@
       <c r="BY14">
         <v>18376112.0</v>
       </c>
       <c r="BZ14">
         <v>18376112.0</v>
       </c>
       <c r="CA14">
         <v>18376112.0</v>
       </c>
       <c r="CB14">
         <v>18376112.0</v>
       </c>
       <c r="CC14">
         <v>18376112.0</v>
       </c>
       <c r="CD14">
         <v>18376112.0</v>
       </c>
       <c r="CE14">
         <v>18376112.0</v>
       </c>
       <c r="CF14">
         <v>18376112.0</v>
       </c>
       <c r="CG14">
-        <v>3200000.0</v>
+        <v>18376112.0</v>
       </c>
       <c r="CH14">
         <v>3200000.0</v>
       </c>
+      <c r="CI14">
+        <v>3200000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>17000.0</v>
       </c>
       <c r="O15">
         <v>17000.0</v>
       </c>
       <c r="P15">
         <v>17000.0</v>
       </c>
       <c r="Q15">
         <v>17000.0</v>
       </c>
       <c r="R15">
         <v>17000.0</v>
       </c>
       <c r="S15">
         <v>17000.0</v>
       </c>
       <c r="T15">
         <v>17000.0</v>
       </c>
       <c r="U15">
         <v>17000.0</v>
       </c>
       <c r="V15">
@@ -7272,253 +7305,256 @@
       <c r="X15">
         <v>17000.0</v>
       </c>
       <c r="Y15">
         <v>17000.0</v>
       </c>
       <c r="Z15">
         <v>17000.0</v>
       </c>
       <c r="AA15">
         <v>17000.0</v>
       </c>
       <c r="AB15">
         <v>17000.0</v>
       </c>
       <c r="AC15">
         <v>17000.0</v>
       </c>
       <c r="AD15">
         <v>17000.0</v>
       </c>
       <c r="AE15">
         <v>17000.0</v>
       </c>
       <c r="AF15">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="AG15">
         <v>18000.0</v>
       </c>
       <c r="AH15">
         <v>18000.0</v>
       </c>
       <c r="AI15">
         <v>18000.0</v>
       </c>
       <c r="AJ15">
+        <v>18000.0</v>
+      </c>
+      <c r="AK15">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AL15">
         <v>18000.0</v>
       </c>
       <c r="AM15">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="AN15">
         <v>17000.0</v>
       </c>
       <c r="AO15">
         <v>17000.0</v>
       </c>
       <c r="AP15">
         <v>17000.0</v>
       </c>
       <c r="AQ15">
         <v>17000.0</v>
       </c>
       <c r="AR15">
         <v>17000.0</v>
       </c>
       <c r="AS15">
         <v>17000.0</v>
       </c>
       <c r="AT15">
         <v>17000.0</v>
       </c>
       <c r="AU15">
         <v>17000.0</v>
       </c>
       <c r="AV15">
         <v>17000.0</v>
       </c>
       <c r="AW15">
         <v>17000.0</v>
       </c>
       <c r="AX15">
         <v>17000.0</v>
       </c>
       <c r="AY15">
         <v>17000.0</v>
       </c>
       <c r="AZ15">
-        <v>13000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="BA15">
         <v>13000.0</v>
       </c>
       <c r="BB15">
-        <v>16000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="BC15">
         <v>16000.0</v>
       </c>
       <c r="BD15">
-        <v>17000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="BE15">
         <v>17000.0</v>
       </c>
       <c r="BF15">
         <v>17000.0</v>
       </c>
       <c r="BG15">
         <v>17000.0</v>
       </c>
       <c r="BH15">
         <v>17000.0</v>
       </c>
       <c r="BI15">
         <v>17000.0</v>
       </c>
       <c r="BJ15">
         <v>17000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>17000.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
-[...1 lines deleted...]
-      </c>
+      <c r="BN15"/>
       <c r="BO15">
         <v>35000.0</v>
       </c>
       <c r="BP15">
         <v>35000.0</v>
       </c>
       <c r="BQ15">
         <v>35000.0</v>
       </c>
       <c r="BR15">
         <v>35000.0</v>
       </c>
       <c r="BS15">
         <v>35000.0</v>
       </c>
       <c r="BT15">
         <v>35000.0</v>
       </c>
       <c r="BU15">
         <v>35000.0</v>
       </c>
       <c r="BV15">
         <v>35000.0</v>
       </c>
       <c r="BW15">
         <v>35000.0</v>
       </c>
       <c r="BX15">
         <v>35000.0</v>
       </c>
       <c r="BY15">
-        <v>32000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="BZ15">
         <v>32000.0</v>
       </c>
       <c r="CA15">
         <v>32000.0</v>
       </c>
       <c r="CB15">
         <v>32000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CC15">
         <v>32000.0</v>
       </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>32000.0</v>
       </c>
-      <c r="CF15"/>
+      <c r="CF15">
+        <v>32000.0</v>
+      </c>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-169349000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-49813000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>49911000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>210214000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>203363000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>215943000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>191511000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>218026000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -7528,52 +7564,53 @@
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7618,238 +7655,240 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1047000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>7052000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>597000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>659000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>720000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8414000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>844000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>905000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>967000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8638000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1215000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1284000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1352000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10785000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>766000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>835000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>925000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8233000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1104000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1194000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1283000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9511000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>9241000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1645000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1173000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1416000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4914000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>18063000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>17497000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>27185000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5001000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5045000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8932000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>11447000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>11146000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>5994000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>10123000.0</v>
       </c>
-      <c r="BB18">
-[...1 lines deleted...]
-      </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7894,1618 +7933,1636 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
+        <v>140503000000.0</v>
+      </c>
+      <c r="C20">
         <v>140609000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>140696000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>140615000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>140729000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>140445000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>140443000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>140727000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>140688000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>140721000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>140814000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>140710000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>142114000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>142024000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>142023000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>141958000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>142213000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>142337000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>142282000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>142668000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>142769000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>142307000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>142250000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>142079000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>142000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>141870000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>142187000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>142104000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>142151000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>142106000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>143681000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>183698000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>170720000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>173370000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>171852000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>170765000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>169304000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>167888000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>167441000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>170794000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>152977000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>150731000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>149219000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>151955000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>151978000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>150037000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>135169000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>138090000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>139402000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>139318000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>139701000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>133993000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>133360000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>133242000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>133716000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>136216000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>135841000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>136984000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>136406000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>136694000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>138821000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>138216000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>137000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>138500000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>136600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87728000.0</v>
       </c>
       <c r="BO20">
         <v>87728000.0</v>
       </c>
       <c r="BP20">
         <v>87728000.0</v>
       </c>
       <c r="BQ20">
         <v>87728000.0</v>
       </c>
       <c r="BR20">
-        <v>244961000.0</v>
+        <v>87728000.0</v>
       </c>
       <c r="BS20">
         <v>244961000.0</v>
       </c>
       <c r="BT20">
-        <v>290209000.0</v>
+        <v>244961000.0</v>
       </c>
       <c r="BU20">
         <v>290209000.0</v>
       </c>
       <c r="BV20">
+        <v>290209000.0</v>
+      </c>
+      <c r="BW20">
         <v>290398000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>290588000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>441246000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>440232000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>439646000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>435636000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>438332000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>441700000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>427600000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>398295000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>411400000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>404000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>403901000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
+        <v>26730000000.0</v>
+      </c>
+      <c r="C21">
         <v>27851000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28978000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30078000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>31783000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>33374000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33805000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>35758000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>37089000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>38756000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40568000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>41975000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43702000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>45883000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>47641000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>48413000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>51015000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>53469000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>60375000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>61980000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64143000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>65863000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>67679000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>69690000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>70872000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>74306000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>84369000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>88325000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>90627000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>95611000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>99602000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>91393000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>61195000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>65904000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>69091000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>72060000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>75132000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>78198000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>81363000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>85948000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>63329000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>67159000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>70702000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>74114000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>80308000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>88695000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>82309000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>88313000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>94292000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>97814000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>101436000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>102892000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>106756000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>113151000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>116724000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>121025000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>124795000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>132161000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>131691000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>134171000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>145017000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>146796000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>149600000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>153000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>154000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10707000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>10549000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10497000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10705000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>217018000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>227453000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>230957000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>245847000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>253984000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>256258000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>266168000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>270538000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>277538000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>284539000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>295343000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>303700000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>307000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>286200000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>293300000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>297700000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>304632000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
+        <v>188721000000.0</v>
+      </c>
+      <c r="C22">
         <v>185004000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>154189000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>197669000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>181318000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>172957000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>142401000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>177245000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>171851000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>172522000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>146846000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>181050000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>172999000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>172491000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>157756000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>195003000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>183568000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>196921000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>158075000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>198180000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>186422000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>171086000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>143742000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>148800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>144909000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>168036000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>143439000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>178916000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>184435000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>186272000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>175572000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>182743000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>184916000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>185960000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>170196000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>179470000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>168397000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>160587000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>146449000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>161012000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>155803000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>157596000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>149645000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>172356000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>182840000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>178946000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>166531000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>181475000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>186043000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>188589000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>179766000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>186758000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>169540000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>162920000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>143253000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>161573000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>154461000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>159444000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>139726000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>160471000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>163551000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>135672000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>122000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>123900000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>115100000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>115576000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>111575000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>114174000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>108055000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>106602000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>116952000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>148097000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>151228000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>156304000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>155321000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>152773000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>114428000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>122669000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>120865000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>128737000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>121000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>127000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>106620000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>102800000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>97600000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>108711000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
+        <v>1875910000000.0</v>
+      </c>
+      <c r="C23">
         <v>1853054000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1833174000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1861622000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1819711000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1800082000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1733065000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1797538000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1766950000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1844351000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1872299000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2029000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1870819000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1943067000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1963529000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2102201000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2140382000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2283136000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2226493000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2318591000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2477297000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2565361000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2611944000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2637991000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2488597000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2484263000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2635582000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2645447000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2704834000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2814822000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2623103000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2659924000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2700283000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2761159000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2725648000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2635596000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2587537000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2507070000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2491702000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2463304000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2374455000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2360625000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2304292000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2288894000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2260760000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2213360000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2132767000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2165747000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2236845000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2147913000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2102754000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2093517000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2027133000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2055466000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2025977000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2025311000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2023359000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2064409000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2003788000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2020057000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2146059000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1947730000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1853800000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1862400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1748500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1686414000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1737407000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1651233000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1375814000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1733017000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1818251000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2010933000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2218342000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2252878000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2162255000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2344617000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1993971000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1963234000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1911433000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1997970000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2063900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2024700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1734220000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1760600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1734400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1750374000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24">
+        <v>1099862000.0</v>
+      </c>
+      <c r="C24">
         <v>1099887000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1018483000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1059804000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1059454000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1058460000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1057839000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1058004000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1057322000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1051600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1044736000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1029068000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1012289000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>996822000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>982054000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>978435000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>979227000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>979922000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>957014000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>956857000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>981643000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>981486000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>982760000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>956610000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>982897000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>744745000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>746179000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>736044000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>737757000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>738077000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>729805000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>727183000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>723002000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>723587000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>723325000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>722557000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>722988000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>728470000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>729480000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>726688000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>728581000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>730821000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>732418000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>740685000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>743445000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>745388000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>749085000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>759999000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>762983000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>661291000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>656095000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>648968000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>646883000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>450784000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>450809000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>452043000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>453049000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>453931000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>455559000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>456576000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>459069000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>456050000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>456758000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>457867000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>458301000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>9302000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>11059000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>12349000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>12809000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1038978000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1049959000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1058258000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1077712000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1083039000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1018483000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1059804000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1059454000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1058460000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1057839000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1058004000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1029068000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1012289000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>996822000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>982054000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>978435000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>979227000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>979922000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>980604000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>981010000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>981643000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>981486000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>982760000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>982659000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>982897000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>744745000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>746179000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>736044000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>737757000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>738077000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>729805000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>727183000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>723002000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>723587000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>723325000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>722557000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>722988000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>728470000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>729480000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>726688000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>728581000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>730821000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>732418000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>740685000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>743445000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>745388000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>749085000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>759999000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>762983000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>661291000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>656095000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>648968000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>646883000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>450784000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>450809000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>452043000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>453049000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>453931000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>38000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>19000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9550,391 +9607,397 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
+        <v>1068071000000.0</v>
+      </c>
+      <c r="C28">
         <v>1124743000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1001123000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1036017000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1070292000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1051506000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1020998000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1093307000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1103639000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1085961000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1035706000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1082440000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1073744000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1039513000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>943062000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>895542000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>885902000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>884282000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>903056000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>874129000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>808487000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>737859000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>693192000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>687561000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>761112000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>617682000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>532408000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>568427000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>577257000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>740116000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>566148000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>481773000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>317012000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>338041000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>242294000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>382021000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>352619000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>355015000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>282827000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>419398000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>434375000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>465368000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>399669000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>566687000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>598894000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>605946000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>518604000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>541282000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>585132000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>555099000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>500054000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>560000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>519429000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>268951000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>212810000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>264358000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>233828000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>195177000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>126907000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>205746000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>187889000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>215504000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>182200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>244700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>284400000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-112864000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-175991000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-99641000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1063749000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1067342000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1032574000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1065184000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1092107000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1117569000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1099284000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1119815000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>958603000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>985943000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>999139000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1016511000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1035300000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1071800000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>840245000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>845100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>838000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>810730000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29">
+        <v>1014245000.0</v>
+      </c>
+      <c r="C29">
         <v>1028858000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1021116000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1000729000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1003627000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>986253000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>974498000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>952067000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>953800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>985666000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1014148000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1149233000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1007873000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1030094000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1143897000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1208370000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1257554000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1309278000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1361598000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1414307000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1555377000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1594973000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1630601000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1651656000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1629672000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1517387000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9950,575 +10013,582 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
+        <v>523150000.0</v>
+      </c>
+      <c r="C30">
         <v>493986000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>465411000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>518948999.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>503344000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>484864000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>436638000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>513690000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>500836000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>521094000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>541696000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>554311000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>497927000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>508055000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>468333000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>473130000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>464253000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>509079000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>489182000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>489496000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>501580000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>545181000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>547691000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>477408000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>388774000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>474876000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>571330000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>621070000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>635695000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>643597000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>559713000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>596691000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>627935000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>677822000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>606610000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>683058000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>654677000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>620064000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>551477000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>613034000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>582783000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>639367000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>558064000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>625483000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>613836000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>594487000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>501047000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>546680000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>588811000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>586675000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>521955000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>579564000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>557594000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>537986000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>499576000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>543762000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>527768000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>531450000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>433947000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>499082000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>541515000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>499705000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>380900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>443300000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>423900000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>413139000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>355543000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>438361000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>355530000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>354171000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>352052000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>486372000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>603770000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>610247000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>546794000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>576364000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>443657000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>432449000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>383779000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>405764000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>436500000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>438500000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>323476000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>343300000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>319100000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>315756000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-231869000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-240045000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-207448000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-81951000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9326000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>34083000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>79945000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>122226000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>188547000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>311084000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>361876000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>397181000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>402934000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>377545000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>493936000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>629619000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>667989000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>703467000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>585989000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>588182000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>606229000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>625785000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>653280000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>585626000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>573019000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>546294000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>497902000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>448556000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>443112000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>443988000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>408591000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>383508000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>365198000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>346880000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>291589000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>335469000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>435625000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>436953000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>413018000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>382166000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>375890000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>338141000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>519385000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>513729000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>563715000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>547274000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>508072000.0</v>
       </c>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32">
+        <v>244109000.0</v>
+      </c>
+      <c r="C32">
         <v>258465000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>202703000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>262367000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>251496000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>242132000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>228473000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>223846000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>218949000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>233511000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>247343000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>258838000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>208461000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>207524000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>314031000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>337671000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>353524000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>368589000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>397282000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>464009000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>524158000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>584823000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>588449000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>574923000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>542196000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>392876000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10534,2424 +10604,2449 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
+        <v>944782000000.0</v>
+      </c>
+      <c r="C33">
         <v>949953000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>952074000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>916340000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>934321000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>920837000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>927809000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>925502000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>930381000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>951514000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>971713000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>965046000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>986943000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1005287000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1017880000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1097018000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1141276000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1189286000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1231596000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1246953000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1324326000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1319400000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1352215000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1383032000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1373920000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1391725000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1433312000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1417623000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1461699000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1462412000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1373379000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1353425000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1311739000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1323322000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1298907000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1259554000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1234990000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1188818000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1195521000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1207907000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1139435000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1139831000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1114811000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1162144000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1148188000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1135854000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1078769000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1081731000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1118184000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1123371000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1107422000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1081549000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1018208000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1027105000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1035505000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1026755000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1010064000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1005921000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>998267000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1001722000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1057368000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1003884000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>995500000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1002600000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>959000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>771787000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>791428000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>797046000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>788017000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1145992000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1194697000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1317562000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1402114000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1416558000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1389986000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1529660000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1333535000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1330448000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>1361221000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1401500000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1390300000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1216590000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1236100000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1232600000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1203779000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34">
+        <v>36119000.0</v>
+      </c>
+      <c r="C34">
         <v>35925000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>36793000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>34246000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>33774000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>36562000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>40516000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>50928000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>51036000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>51237000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>52845000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>52181000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>244818000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>242819000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>241613000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>280992000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>293860000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>307173000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>308500000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>323500000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>52177000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>336791000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>325155000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>343961000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>327028000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>312295000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>282711000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>52644000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>299208000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>213683000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>209214000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>239372000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>307901000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>321025000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>310766000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>283141000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>281396000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>270147000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>271848000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>270486000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>277732000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>278822000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>270741000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>264834000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>278768000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>276824000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>296784000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>227954000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>242390000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>245433000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>244617000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>287514000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>297279000.0</v>
       </c>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
+        <v>1327822000000.0</v>
+      </c>
+      <c r="C35">
         <v>1331902000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1246354000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1288804000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1291199000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1285271000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1289652000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1312398000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1310235000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1308812000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1308789000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1281260000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1257107000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1239641000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1230719000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1259427000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1273087000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1287095000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1297518000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1304510000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1315315000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1318277000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1316553000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1326620000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1309925000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1057040000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1039675000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1028160000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1036965000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1020665000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>947252000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>966555000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1030903000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1044612000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1043602000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1005698000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1004384000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>998617000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1010569000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>998819000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1007486000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1011059000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1008073000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1023582000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1039710000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1049397000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1054851000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>997452000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1019459000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>923491000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>917011000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>954987000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>967104000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>781120000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>788181000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>862989000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>864119000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>881934000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>905258000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>881208000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>894717000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>865324000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>754500000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>774300000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>760300000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1509267000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1525761000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1537390000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>288085000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1328940000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1351409000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1305082000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1357708000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1374326000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1364681000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1377673000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1237302000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1245145000.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>1316282000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1342200000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1343200000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1117866000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1144400000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1150900000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1101121000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>175762000.0</v>
+        <v>179980568000.0</v>
       </c>
       <c r="C36">
+        <v>174706000.0</v>
+      </c>
+      <c r="D36">
         <v>72306000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>138761000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>138409000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>126372000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>62756000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>91681000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>90158000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>88215000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>65966000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>88800000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>88094000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>86917000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>52418000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>143727000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>143134000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>140304000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>85280000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>130941000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>164794000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>146951000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>57800999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>176956000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>163645000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>151013000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>57062000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>137552000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>140342000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>141522000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>75848000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>111753000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>113511000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>106534000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>71952000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>100233000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>103579000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>101361000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>68029000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>74287000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>81979000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>80590000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>80184000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>87182000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>86601000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>83563000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>104200000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>107210000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>108026000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>101276000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>34548000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>90717000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>88074000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>86044000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>21486000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>73593000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>80225000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>108833000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>110453000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>117438000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>118546000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>110722000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>101100000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>92300000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>83300000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>113646000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>106972000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>99793000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>98491000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>97557000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>98296000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>121238000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>125268000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>124699000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>120767000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>104786000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>69902000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>63928000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>66336000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>76054000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>26100000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>18100000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>67461000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-44200000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-50900000.0</v>
       </c>
-      <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-7474000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-7289000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-6521000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-5783000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-5598000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-4971000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>6477000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>13257000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>15173000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>15900000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>17001000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>16632000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>15774000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>17449000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>19807000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>21987000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>22907000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>30396000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>28037000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>29835000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>30419000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>30405000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>28520000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>28322000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>27016000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>25412000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>24431000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>24407000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>11421000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>11645000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>11370000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>13976000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>11993000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>11603000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>-252000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>378000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>254000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>-947000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>-2578000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>-147000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>-139000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>-129000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>905000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>2987000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>2806000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>2855000.0</v>
       </c>
-      <c r="BG37">
-[...1 lines deleted...]
-      </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>58</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>175418000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>140682000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>140517000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>127306000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>127068000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>93393000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>88800000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>89713000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>45883000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>90785000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>143727000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>143134000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>141576000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>133539000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>130941000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>164794000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>146951000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>249977000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>288787000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>166381000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>152948000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>135103000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>137552000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>140342000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>141522000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>145855000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>111753000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>113511000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>106534000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>346729000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>343058000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>348015000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>347447000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>363252000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>375920000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>345578000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>346471000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>349442000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>360755000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>362866000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>372261000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>362756000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>351783000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>370457000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>366113000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>374520000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>380627000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>384850000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>402397000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>406897000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>405775000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>403920000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>377978000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>378550000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>388303000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>402384000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>395734000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>405951000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>408092000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>395204000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>212081000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>205249000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>198018000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>196924000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>559536000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>570710000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>642404000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>661324000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>669081000.0</v>
       </c>
-      <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
+      <c r="CI38"/>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
+        <v>615304850000.0</v>
+      </c>
+      <c r="C39">
         <v>105623000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>69801000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>75184000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>79108000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>81056000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>56182000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>73367000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>70089000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>85030000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>57243000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>123745000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>133337000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>151394000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>128035000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>105873000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>100827000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>127986000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>98669000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>130681000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>129475000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>130847000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>125769000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>166085000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>192943000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>147772000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>127953000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>104696000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>112226000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>260372000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>249459000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>244708000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>135460000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>153883000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>133983000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>140530000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>129287000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>130676000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>118163000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>120922000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>156888000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>110754000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>103529000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>96927000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>111086000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>109639000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>119150000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>111006000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>136422000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>111233000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>109241000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>126414000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>121340000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>110742000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>77088000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>75383000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>79009000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>71640000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>70103000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>72482000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>70156000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>48771000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>60900000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>60400000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>61800000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>120619000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>98607000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>47997000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>37453000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>37913000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>43029000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>25019000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>29020000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>28446000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>29277000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>38279000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>27371000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>26455000.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>21841000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>24800000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>25900000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>25330000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>18400000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>18200000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>23460000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
+        <v>668560708000.0</v>
+      </c>
+      <c r="C40">
         <v>216862000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>236545000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>254584000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>215862000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>226964000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>220318000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>247357000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>214891000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>234112000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>249376000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>244476000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>248821000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>266450000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>218492000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>222902000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>213928000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>205592000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>170819000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>207497000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>224024000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>225670000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>223554000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>229110000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>251307000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>258815000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>208327000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>197643000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>211646000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>291773000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>262706000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>293070000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>222037000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>235000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>268740000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>262082000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>239428000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>222415000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>250477000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>257728000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>251710000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>231922000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>235322000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>256867000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>222386000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>202864000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>171149000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>190040000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>208327000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>221824000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>186448000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>209386000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>185272000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>206263000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>183005000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>190268000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>177771000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>216075000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>193219000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>244116000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>253912000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>205748000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>232500000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>235900000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>200100000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>170148000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>158596000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>156231000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>110988000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>181211000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>164581000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>183303000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>190379000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>202446000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>181379000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>223839000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>169701000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>167401000.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>155967000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>170400000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>174000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>127463000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>139100000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>115200000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>175564000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>181955000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>172662000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>171048000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>201770000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>208920000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>218024000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>224154000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>238609000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>250586000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>250678000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>243276000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>252179000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>238033000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>221348000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>233262000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>228014000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>229106000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>213683000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>217447000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>239372000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>307901000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>321025000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>310766000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>283141000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>281396000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>270147000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>271848000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>270486000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>277732000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>278822000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>270741000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>264834000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>278768000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>276824000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>296784000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>227954000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>242390000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>245433000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>244617000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>287514000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>297279000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>307821000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>312377000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>273916000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>274884000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>287287000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>304980000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>273700000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>282002000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>257768000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>276770000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>289710000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>278405000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1493583000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1506827000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1513712000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>262469000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>260958000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>273185000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>222184000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>253245000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>260404000.0</v>
       </c>
-      <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
+        <v>527265739000.0</v>
+      </c>
+      <c r="C42">
         <v>523887000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>524312000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>521206000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>519562000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>518088000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>518208000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>515927000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>514905000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>512832000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>512164000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>510122000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>509106000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>508238000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>507498000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>506971000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>506062000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>504934000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>504497000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>502864000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>501348000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>499671000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>498719000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>496468000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>494628000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>492325000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>490451000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>488862000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>483792000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>499458000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>501511000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>510349000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>500683000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>510060000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>512815000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>513609000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>515154000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>513415000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>513934000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>510387000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>510374000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>507943000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>513764000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>510421000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>504022000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>497529000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>492959000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>505658000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>501225000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>496971000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>489052000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>382844000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>380574000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>466903000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>471851000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>479784000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>481580000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>490053000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>359721000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>351915000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>481107000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>480985000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>608983000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>476444000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>474059000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>356462000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>356316000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>356006000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>355522000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>355301000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>354894000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>354912000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>355523000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>354596000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>354874000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>353770000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>323655000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>323327000.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>323778000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>323968000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>324068000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>323478000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>323968000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>323868000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>317563000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12996,88 +13091,87 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13089,2173 +13183,2195 @@
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
         <v>615572000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>103581000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>103489000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>121997000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>121649000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>122858000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>122578000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>122372000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>125916000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>131234000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>130914000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>130733000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>130339000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>129939000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>129024000.0</v>
       </c>
-      <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>65</v>
       </c>
       <c r="B45">
+        <v>597566000.0</v>
+      </c>
+      <c r="C45">
         <v>605731000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1710325000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>604965000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>621292000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>619712000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1633461000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>655624000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>660565000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>682875000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1669464000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>693561000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>711414000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>730463000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>737431000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1667879000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>952620000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>964279000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1002104000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>994307000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>994667000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1022601000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1071653000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1049642000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1088579000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1083173000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>984241000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>966581000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>966313000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>977514000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>952178000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>916496000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>886975000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>841371000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>832269000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>831987000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>793857000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>793360000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>765369000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>801389000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>785322000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>763593000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>716013000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>729948000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>747727000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>757258000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>732902000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>700922000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>633358000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>624708000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>628608000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>620980000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>606144000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>627943000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>619717000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>613419000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>654984000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>608150000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>589500000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>594500000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>563800000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>559706000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>586179000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>599028000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>591093000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>586456000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>623987000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>675158000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>740790000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>747477000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>722373000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>717460000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>552863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542536000.0</v>
       </c>
       <c r="CA45">
         <v>542536000.0</v>
       </c>
       <c r="CB45">
+        <v>542536000.0</v>
+      </c>
+      <c r="CC45">
         <v>551492000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>567600000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>571300000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>464634000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>479300000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>475400000.0</v>
       </c>
-      <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
+        <v>597566000000.0</v>
+      </c>
+      <c r="C46">
         <v>605731000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>606982000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>604965000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>621292000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>619712000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>626493000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>655624000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>660565000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>682875000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>699557000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>693561000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>711414000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>730463000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>754664000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>762920000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>804914000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>851904000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>913697000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>911364000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>952620000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>964279000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1017323000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>994307000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>994667000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1022601000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1090838000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1049642000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1088579000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1083173000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>984241000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>966581000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>966313000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>977514000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>952178000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>916496000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>886975000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>841371000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>832269000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>831987000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>793857000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>793360000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>765369000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>801389000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>785322000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>763593000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>716013000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>729948000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>747727000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>757258000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>732902000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>700922000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>633358000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>624708000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>628608000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>620980000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>606144000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>627943000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>619717000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>613419000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>654984000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>608150000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>589500000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>594500000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>563800000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>559706000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>586179000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>599028000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>591093000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>586456000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>623987000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>675158000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>740790000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>747477000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>722373000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>717460000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>552863000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>549336000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>551492000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>567600000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>571300000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>464634000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>479300000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>475400000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>495246000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>67</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>606982000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>604965000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>621292000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>619712000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>626493000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>655624000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>693561000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>624073000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>638473000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>642860000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>667117000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>702507000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>745343000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>784348000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>808666000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>952620000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>857609000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>892309000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>882476000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>884576000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>909511000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>988277000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1049642000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>993933000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>990665000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>984241000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>966581000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>966313000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>977514000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>952178000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>916496000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>886975000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>841371000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>832269000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>831987000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>793857000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>793360000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>765369000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>801389000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>785322000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>763593000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>716013000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>729948000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>747727000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>757258000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>732902000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>700922000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>633358000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>624708000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>628608000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>620980000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>606144000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>627943000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>619717000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>613419000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>654984000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>608150000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>589504000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>594469000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>563790000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>559706000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>586179000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>599028000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>591093000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>586456000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>623987000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>675158000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>740790000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>747477000.0</v>
       </c>
-      <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
+        <v>-526873000000.0</v>
+      </c>
+      <c r="C48">
         <v>-508030000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-474727000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-478055000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-470411000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-469010000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-470562000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-510776000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-499719000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-423476000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-391816000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-336664000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-348027000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-320198000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-189831000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-101740000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-69054000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-35807000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>25553000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>129622000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>252795000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>316406000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>350270000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>377449000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>373068000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>507287000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>619448000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>686714000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>701647000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>565864000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>576025000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>609962000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>583522000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>572084000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>511367000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>502806000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>495190000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>462110000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>425972000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>395178000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>360044000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>321119000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>306713000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>285149000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>252473000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>216011000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>195233000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>210956000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>188358000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>176339000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>156775000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>167924000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>149312000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>216647000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>201907000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>219214000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>213164000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>144222000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>124674000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>107290000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>94484000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>78935000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>35800000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>22900000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>4000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-632869000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-636278000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-673675000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-684522000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-335182000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-280216000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-160675000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-128080000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-139667000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-155339000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-2776000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>10014000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>328000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-4151000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2812000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>29800000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>9800000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>4269000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1500000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>2600000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-5023000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-348027000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-320198000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-189831000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-101740000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-69054000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-35807000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>25553000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>129622000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>252795000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>316406000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>350270000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>377449000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>373068000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>507287000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>619448000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>686714000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>701647000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>565864000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>576025000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>609962000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>583522000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>572084000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>511367000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>502806000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>495190000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>462110000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>425972000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>395178000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>360044000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>321119000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>306713000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>285149000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>252473000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>216011000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>195233000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>210956000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>188358000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>176339000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>156775000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>167924000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>149312000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>216647000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>201907000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>219214000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>213164000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>144222000.0</v>
       </c>
-      <c r="BG49">
-[...1 lines deleted...]
-      </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
-      <c r="BJ49"/>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>70</v>
       </c>
       <c r="B50">
+        <v>44950000.0</v>
+      </c>
+      <c r="C50">
         <v>44289000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>86121000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>43235000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>41789000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>42501000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>42428000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>49167000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>49551000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>49909000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>50712000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>169349000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>49813000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>52813000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>54130000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>48890000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>51016000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>53605000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>56111000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>40102000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>55738000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>43441000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>40731000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>54294000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>56358000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>62530000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>61449000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>67419000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>54447000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>169087000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>101323000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>36947000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>34243000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>34626000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>35436000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>33538000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>754488000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>764137000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>35897000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>53139000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>45340000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>47624000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>48485000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>36382000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
+        <v>1194650000000.0</v>
+      </c>
+      <c r="C51">
         <v>1243231000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1192822000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1189497000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1191912000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1191874000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1191033000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1201041000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1202699000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1200152000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1190507000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1287288000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1153357000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1145353000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1134587000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1126719000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1136360000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1144146000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1152027000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1127410000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1143981000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1136706000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1135719000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1150227000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1149163000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>919536000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>891956000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>891569000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>888036000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1002285000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>831128000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>764130000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>757245000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>758213000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>758246000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>755005000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>752805000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>761940000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>762919000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>779827000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>773921000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>778445000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>777912000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>798671000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>803704000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>800380000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>785874000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>786137000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>792517000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>693144000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>684424000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>679232000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>679880000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>485664000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>483365000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>482196000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>485885000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>491131000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>488652000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>492046000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>501358000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>475202000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>476700000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>477000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>473100000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>152429000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>204263000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>154014000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1150508000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1155681000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1144095000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1099067000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1124317000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1158892000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1140161000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1167356000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1033583000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1037156000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1055461000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1096918000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1115400000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1114800000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>902449000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>905100000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>904800000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>909398000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
+        <v>18085000000.0</v>
+      </c>
+      <c r="C52">
         <v>63004000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>104533000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>61731000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>61281000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>61674000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>61287000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>68600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>69174000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>69190000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>69289000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>187983000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>68912000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>72945000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>74916000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>71129000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>74327000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>75075000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>78663000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>63692000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>81474000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>71300000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>62442000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>78081000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>77271000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>83844000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>85543000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>93473000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>81770000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>195303000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>101323000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>36947000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>34243000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>34626000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>34921000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>32448000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>29817000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>33470000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>33439000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>53139000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>45340000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>47624000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>45494000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>57986000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>60259000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>54992000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>35631000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>26138000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>29534000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>31853000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>28329000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>30264000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>32997000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>34880000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>32556000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>30153000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>32836000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>37200000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>33093000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>35470000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>42289000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>19152000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>143127000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>193204000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>141665000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1137699000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>116703000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>94136000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>40809000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>46605000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>75853000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>51999000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>77623000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>20415000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>18677000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>17414000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>15666000.0</v>
       </c>
-      <c r="CC52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD52"/>
       <c r="CE52">
         <v>11602000.0</v>
       </c>
-      <c r="CF52"/>
+      <c r="CF52">
+        <v>11602000.0</v>
+      </c>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>12990000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>73</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>-169864965000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>614000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>30000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>33000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>5000.0</v>
       </c>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
       <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
         <v>35000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>30000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>46000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>32000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>36000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>33000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>26000.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15267,1593 +15383,1610 @@
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
         <v>615572000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>496536000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>461810000.0</v>
       </c>
-      <c r="BB54">
-[...1 lines deleted...]
-      </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
+        <v>1875910000000.0</v>
+      </c>
+      <c r="C55">
         <v>1853054000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1833174000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1861622000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1819711000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1800082000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1733065000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1797538000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1766950000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1844351000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1872299000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2029000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1870819000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1943067000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1963529000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2102201000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2140382000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2283136000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2226493000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2318591000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2477297000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2565361000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2611944000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2637991000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2488597000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2484263000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2635582000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2645447000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2704834000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2814822000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2623103000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2659924000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2700283000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2761159000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2725648000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2635596000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2587537000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2507070000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2491702000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2463304000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2374455000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2360625000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2304292000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2288894000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2260760000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2213360000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2132767000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2165747000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2236845000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2147913000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2102754000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2093517000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2027133000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2055466000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2025977000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2025311000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2023359000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2064409000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2003788000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2020057000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2146059000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1947730000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1853800000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1862500000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1748500000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1686414000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1737407000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1651233000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1375814000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1733017000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1818251000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2010933000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2218342000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2252878000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2162255000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2344617000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1993971000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1963234000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1911433000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1997970000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2063900000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2024700000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1734220000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1760600000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1734300000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1750374000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
+        <v>931128000000.0</v>
+      </c>
+      <c r="C56">
         <v>903101000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>881100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>945282000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>885390000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>879245000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>805256000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>872036000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>836569000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>892837000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>900586000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1063954000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>883876000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>937780000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>945649000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1005183000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>999106000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1093850000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>994897000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1071638000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1152971000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1245961000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1259729000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1254959000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1114677000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1092538000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1202270000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1227824000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1243135000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1352410000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1249724000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1306499000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1388544000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1437837000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1426741000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1376042000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1352547000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1318252000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1296181000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1255397000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1235020000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1220794000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1189481000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1126750000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1112572000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1077506000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1053998000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1084016000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1118661000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1024542000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>995332000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1011968000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1008925000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1028361000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>990472000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>998556000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1013295000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1058488000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1005521000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1018335000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1088691000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>943846000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>858300000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>859900000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>789500000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>914627000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>945979000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>854187000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>587797000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>587025000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>623554000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>693371000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>816228000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>836320000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>772269000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>814957000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>660436000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>632786000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>582386000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>636749000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>662400000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>634400000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>517630000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>524500000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>501700000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>546595000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
+        <v>687019000000.0</v>
+      </c>
+      <c r="C57">
         <v>644636000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>678397000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>682915000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>633894000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>637113000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>576783000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>648190000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>617620000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>659326000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>653243000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>805116000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>675415000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>730256000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>631618000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>667512000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>645582000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>725261000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>597615000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>607629000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>628813000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>661138000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>671280000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>680036000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>572481000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>699662000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>719925000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>696882000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>708717000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>940055000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>816349000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>782214000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>781261000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>793588000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>826957000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>785732000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>765407000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>739053000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>759342000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>740224000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>695254000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>711440000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>681420000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>660069000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>629891000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>622039000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>529202000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>510343000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>551639000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>580539000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>570171000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>538413000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>494730000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>522160000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>486916000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>461237000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>471102000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>524775000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>482983000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>504390000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>563953000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>448550000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>408500000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>415800000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>384100000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>481481000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>518146000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>455259000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1463766000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>456079000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>451665000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>445945000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>526418000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>577219000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>529016000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>586011000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>405771000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>389666000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>331334000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>361920000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>368300000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>356600000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>304124000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>297700000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>266000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>336681000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
+        <v>2014841000000.0</v>
+      </c>
+      <c r="C58">
         <v>1976538000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1924751000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1971719000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1925093000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1922384000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1866435000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1960588000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1927855000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1968138000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1962032000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2086376000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1932522000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1969897000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1862337000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1926939000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1918669000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2012356000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1895133000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1912139000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1944128000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1979415000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1987833000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2006656000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1882406000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1756702000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1759600000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1725042000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1745682000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1960720000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1763601000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1748769000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1812164000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1838200000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1870559000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1791430000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1769791000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1737670000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1769911000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1739043000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1702740000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1722499000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1689493000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1683651000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1669601000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1671436000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1584053000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1507795000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1571098000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1504030000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1487182000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1493400000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1461834000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1303280000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1275097000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1324226000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1335221000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1406709000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1388241000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1385598000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1458670000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1313874000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1163000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1190100000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1144400000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1990748000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2043907000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1992649000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1751851000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1785019000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1803074000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1751027000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1884126000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1951545000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1893697000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1963684000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1643073000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1634811000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1590724000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1678202000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1710500000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1699800000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1421990000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1442100000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1416900000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1437802000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>911155000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>888119000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>922959000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>855089000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>844166000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>817746000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>769400000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>721791000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>724261000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>671715000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
         <v>615572000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>496536000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>461810000.0</v>
       </c>
-      <c r="BB59">
-[...1 lines deleted...]
-      </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
+        <v>-130567000000.0</v>
+      </c>
+      <c r="C60">
         <v>-115318000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-83488000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-102310000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-97616000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-114708000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-125769000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-155104000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-153073000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-115843000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-81300000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-49184000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-54229000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-19541000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>107713000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>181045000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>227311000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>275751000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>324883000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>393195000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>517996000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>570046000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>607110000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>614703000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>590417000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>710112000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>856175000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>898418000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>936245000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>823706000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>831465000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>881320000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>857700000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>892554000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>826569000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>815844000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>790730000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>743988000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>697360000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>699854000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>660294000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>626481000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>603429000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>591267000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>579166000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>530321000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>548966000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>657574000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>665493000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>644830000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>618150000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>600264000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>565438000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>752315000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>749975000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>681575000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>669330000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>637448000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>597859000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>616605000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>661522000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>631169000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>690800000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>672300000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>604100000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-307319000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-310964000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-345441000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-380251000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-56094000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>15177000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>259906000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>334216000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>301333000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>268558000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>380933000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>350898000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>328423000.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60">
+      <c r="CB60"/>
+      <c r="CC60">
         <v>319768000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>353400000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>324900000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>312230000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>318500000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>317500000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>312572000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -16865,221 +16998,225 @@
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
         <v>-615572000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-496536000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-461810000.0</v>
       </c>
-      <c r="BB61">
-[...1 lines deleted...]
-      </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
-      <c r="AU62">
+      <c r="AU62"/>
+      <c r="AV62">
         <v>3981000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>4454000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>5154000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>5320000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>5153000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>12511000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BB62">
         <v>12819000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BC62">
         <v>13463000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BD62">
         <v>14194000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BE62">
         <v>16523000.0</v>
       </c>
-      <c r="BE62">
+      <c r="BF62">
         <v>16002000.0</v>
       </c>
-      <c r="BF62">
+      <c r="BG62">
         <v>17397000.0</v>
       </c>
-      <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17160,51 +17297,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>2419695000.0</v>
       </c>
       <c r="C2">
         <v>2427978000.0</v>
       </c>
       <c r="D2">
         <v>2525103000.0</v>
       </c>
       <c r="E2">
         <v>2395600000.0</v>
       </c>
       <c r="F2">
         <v>2242963000.0</v>
       </c>
       <c r="G2">
         <v>2227892000.0</v>
       </c>
       <c r="H2">
         <v>2749278000.0</v>
       </c>
       <c r="I2">
         <v>3075737000.0</v>
       </c>
@@ -17228,51 +17365,51 @@
       </c>
       <c r="P2">
         <v>2402920000.0</v>
       </c>
       <c r="Q2">
         <v>2004600000.0</v>
       </c>
       <c r="R2">
         <v>1678953000.0</v>
       </c>
       <c r="S2">
         <v>2260063000.0</v>
       </c>
       <c r="T2">
         <v>2114039000.0</v>
       </c>
       <c r="U2">
         <v>1832027000.0</v>
       </c>
       <c r="V2">
         <v>1550265000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>97975000.0</v>
       </c>
       <c r="C3">
         <v>103565000.0</v>
       </c>
       <c r="D3">
         <v>109931000.0</v>
       </c>
       <c r="E3">
         <v>122476000.0</v>
       </c>
       <c r="F3">
         <v>139008000.0</v>
       </c>
       <c r="G3">
         <v>154229000.0</v>
       </c>
       <c r="H3">
         <v>151953000.0</v>
       </c>
       <c r="I3">
         <v>146698000.0</v>
       </c>
@@ -17296,77 +17433,77 @@
       </c>
       <c r="P3">
         <v>124074000.0</v>
       </c>
       <c r="Q3">
         <v>102300000.0</v>
       </c>
       <c r="R3">
         <v>113777000.0</v>
       </c>
       <c r="S3">
         <v>140105000.0</v>
       </c>
       <c r="T3">
         <v>136049000.0</v>
       </c>
       <c r="U3">
         <v>138433000.0</v>
       </c>
       <c r="V3">
         <v>111205000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
         <v>91157000.0</v>
       </c>
       <c r="C5">
         <v>14161000.0</v>
       </c>
       <c r="D5">
         <v>-64306000.0</v>
       </c>
       <c r="E5">
         <v>-121986000.0</v>
       </c>
       <c r="F5">
         <v>-216941000.0</v>
       </c>
       <c r="G5">
         <v>-271054000.0</v>
       </c>
       <c r="H5">
         <v>142415000.0</v>
       </c>
       <c r="I5">
         <v>110659000.0</v>
       </c>
@@ -17390,51 +17527,51 @@
       </c>
       <c r="P5">
         <v>137822000.0</v>
       </c>
       <c r="Q5">
         <v>792546000.0</v>
       </c>
       <c r="R5">
         <v>-347541000.0</v>
       </c>
       <c r="S5">
         <v>-331000.0</v>
       </c>
       <c r="T5">
         <v>-28470000.0</v>
       </c>
       <c r="U5">
         <v>71483000.0</v>
       </c>
       <c r="V5">
         <v>77774000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>189132000.0</v>
       </c>
       <c r="C6">
         <v>117726000.0</v>
       </c>
       <c r="D6">
         <v>45625000.0</v>
       </c>
       <c r="E6">
         <v>490000.0</v>
       </c>
       <c r="F6">
         <v>-77933000.0</v>
       </c>
       <c r="G6">
         <v>-116825000.0</v>
       </c>
       <c r="H6">
         <v>294368000.0</v>
       </c>
       <c r="I6">
         <v>257357000.0</v>
       </c>
@@ -17458,103 +17595,103 @@
       </c>
       <c r="P6">
         <v>261896000.0</v>
       </c>
       <c r="Q6">
         <v>894846000.0</v>
       </c>
       <c r="R6">
         <v>-233764000.0</v>
       </c>
       <c r="S6">
         <v>139774000.0</v>
       </c>
       <c r="T6">
         <v>107579000.0</v>
       </c>
       <c r="U6">
         <v>209916000.0</v>
       </c>
       <c r="V6">
         <v>188979000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>321220000.0</v>
       </c>
       <c r="C9">
         <v>302915000.0</v>
       </c>
       <c r="D9">
         <v>290776000.0</v>
       </c>
       <c r="E9">
         <v>129791000.0</v>
       </c>
       <c r="F9">
         <v>87228000.0</v>
       </c>
       <c r="G9">
         <v>147547000.0</v>
       </c>
       <c r="H9">
         <v>359122000.0</v>
       </c>
       <c r="I9">
         <v>548305000.0</v>
       </c>
@@ -17578,51 +17715,51 @@
       </c>
       <c r="P9">
         <v>450589000.0</v>
       </c>
       <c r="Q9">
         <v>409500000.0</v>
       </c>
       <c r="R9">
         <v>266306000.0</v>
       </c>
       <c r="S9">
         <v>334514000.0</v>
       </c>
       <c r="T9">
         <v>397114000.0</v>
       </c>
       <c r="U9">
         <v>332235000.0</v>
       </c>
       <c r="V9">
         <v>277175000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>-23519000.0</v>
       </c>
       <c r="C10">
         <v>-101478000.0</v>
       </c>
       <c r="D10">
         <v>-194383000.0</v>
       </c>
       <c r="E10">
         <v>-200500000.0</v>
       </c>
       <c r="F10">
         <v>-289452000.0</v>
       </c>
       <c r="G10">
         <v>-330221000.0</v>
       </c>
       <c r="H10">
         <v>98302000.0</v>
       </c>
       <c r="I10">
         <v>69655000.0</v>
       </c>
@@ -17646,51 +17783,51 @@
       </c>
       <c r="P10">
         <v>97263000.0</v>
       </c>
       <c r="Q10">
         <v>366200000.0</v>
       </c>
       <c r="R10">
         <v>-411874000.0</v>
       </c>
       <c r="S10">
         <v>-93225000.0</v>
       </c>
       <c r="T10">
         <v>-118047000.0</v>
       </c>
       <c r="U10">
         <v>-15664000.0</v>
       </c>
       <c r="V10">
         <v>11191000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
         <v>-19205000.0</v>
       </c>
       <c r="C11">
         <v>-23348000.0</v>
       </c>
       <c r="D11">
         <v>8933000.0</v>
       </c>
       <c r="E11">
         <v>17291000.0</v>
       </c>
       <c r="F11">
         <v>39392000.0</v>
       </c>
       <c r="G11">
         <v>-60847000.0</v>
       </c>
       <c r="H11">
         <v>36089000.0</v>
       </c>
       <c r="I11">
         <v>-29400000.0</v>
       </c>
@@ -17714,51 +17851,51 @@
       </c>
       <c r="P11">
         <v>20765000.0</v>
       </c>
       <c r="Q11">
         <v>39940000.0</v>
       </c>
       <c r="R11">
         <v>-55686000.0</v>
       </c>
       <c r="S11">
         <v>29295000.0</v>
       </c>
       <c r="T11">
         <v>32946000.0</v>
       </c>
       <c r="U11">
         <v>-7244000.0</v>
       </c>
       <c r="V11">
         <v>2377000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12">
         <v>114676000.0</v>
       </c>
       <c r="C12">
         <v>115639000.0</v>
       </c>
       <c r="D12">
         <v>130077000.0</v>
       </c>
       <c r="E12">
         <v>78514000.0</v>
       </c>
       <c r="F12">
         <v>72511000.0</v>
       </c>
       <c r="G12">
         <v>59167000.0</v>
       </c>
       <c r="H12">
         <v>44113000.0</v>
       </c>
       <c r="I12">
         <v>41004000.0</v>
       </c>
@@ -17782,99 +17919,99 @@
       </c>
       <c r="P12">
         <v>40559000.0</v>
       </c>
       <c r="Q12">
         <v>44505000.0</v>
       </c>
       <c r="R12">
         <v>64333000.0</v>
       </c>
       <c r="S12">
         <v>92894000.0</v>
       </c>
       <c r="T12">
         <v>89577000.0</v>
       </c>
       <c r="U12">
         <v>87147000.0</v>
       </c>
       <c r="V12">
         <v>66583000.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13">
         <v>115332000.0</v>
       </c>
       <c r="C13">
         <v>120812000.0</v>
       </c>
       <c r="D13">
         <v>134096000.0</v>
       </c>
       <c r="E13">
         <v>88462000.0</v>
       </c>
       <c r="F13">
         <v>81126000.0</v>
       </c>
       <c r="G13">
         <v>60200000.0</v>
       </c>
       <c r="H13">
         <v>40631000.0</v>
       </c>
       <c r="I13">
         <v>37456000.0</v>
       </c>
       <c r="J13">
         <v>44506000.0</v>
       </c>
       <c r="K13">
         <v>37470000.0</v>
       </c>
       <c r="L13">
         <v>36027000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>149000.0</v>
       </c>
       <c r="C14">
         <v>-616000.0</v>
       </c>
       <c r="D14">
         <v>1331000.0</v>
       </c>
       <c r="E14">
         <v>-2407000.0</v>
       </c>
       <c r="F14">
         <v>-6009000.0</v>
       </c>
       <c r="G14">
         <v>-1769000.0</v>
       </c>
       <c r="H14">
         <v>-5316000.0</v>
       </c>
       <c r="I14">
         <v>-3177000.0</v>
       </c>
@@ -17888,51 +18025,51 @@
         <v>-110000.0</v>
       </c>
       <c r="M14">
         <v>2694000.0</v>
       </c>
       <c r="N14">
         <v>-2687000.0</v>
       </c>
       <c r="O14">
         <v>-3988000.0</v>
       </c>
       <c r="P14">
         <v>-26346000.0</v>
       </c>
       <c r="Q14">
         <v>871000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
         <v>-4165000.0</v>
       </c>
       <c r="C15">
         <v>-78746000.0</v>
       </c>
       <c r="D15">
         <v>-201985000.0</v>
       </c>
       <c r="E15">
         <v>-215384000.0</v>
       </c>
       <c r="F15">
         <v>-322835000.0</v>
       </c>
       <c r="G15">
         <v>-267605000.0</v>
       </c>
       <c r="H15">
         <v>67529000.0</v>
       </c>
       <c r="I15">
         <v>103601000.0</v>
       </c>
@@ -17956,51 +18093,51 @@
       </c>
       <c r="P15">
         <v>102844000.0</v>
       </c>
       <c r="Q15">
         <v>326260000.0</v>
       </c>
       <c r="R15">
         <v>-356062000.0</v>
       </c>
       <c r="S15">
         <v>-121451000.0</v>
       </c>
       <c r="T15">
         <v>-150993000.0</v>
       </c>
       <c r="U15">
         <v>-8420000.0</v>
       </c>
       <c r="V15">
         <v>8814000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>-4165000.0</v>
       </c>
       <c r="C16">
         <v>-78746000.0</v>
       </c>
       <c r="D16">
         <v>-201985000.0</v>
       </c>
       <c r="E16">
         <v>-215384000.0</v>
       </c>
       <c r="F16">
         <v>-322835000.0</v>
       </c>
       <c r="G16">
         <v>-267605000.0</v>
       </c>
       <c r="H16">
         <v>67529000.0</v>
       </c>
       <c r="I16">
         <v>107766000.0</v>
       </c>
@@ -18014,51 +18151,51 @@
         <v>111880000.0</v>
       </c>
       <c r="M16">
         <v>42779000.0</v>
       </c>
       <c r="N16">
         <v>47941000.0</v>
       </c>
       <c r="O16">
         <v>102804000.0</v>
       </c>
       <c r="P16">
         <v>102844000.0</v>
       </c>
       <c r="Q16">
         <v>315534000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
         <v>-4314000.0</v>
       </c>
       <c r="C17">
         <v>-78130000.0</v>
       </c>
       <c r="D17">
         <v>-203316000.0</v>
       </c>
       <c r="E17">
         <v>-217791000.0</v>
       </c>
       <c r="F17">
         <v>-328844000.0</v>
       </c>
       <c r="G17">
         <v>-269374000.0</v>
       </c>
       <c r="H17">
         <v>62213000.0</v>
       </c>
       <c r="I17">
         <v>104589000.0</v>
       </c>
@@ -18070,197 +18207,197 @@
       </c>
       <c r="L17">
         <v>111770000.0</v>
       </c>
       <c r="M17">
         <v>45473000.0</v>
       </c>
       <c r="N17">
         <v>45254000.0</v>
       </c>
       <c r="O17">
         <v>98816000.0</v>
       </c>
       <c r="P17">
         <v>76498000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-116811000.0</v>
       </c>
       <c r="C18">
         <v>-118543000.0</v>
       </c>
       <c r="D18">
         <v>-132303000.0</v>
       </c>
       <c r="E18">
         <v>-79224000.0</v>
       </c>
       <c r="F18">
         <v>-73039000.0</v>
       </c>
       <c r="G18">
         <v>-59167000.0</v>
       </c>
       <c r="H18">
         <v>-44113000.0</v>
       </c>
       <c r="I18">
         <v>-41004000.0</v>
       </c>
       <c r="J18">
         <v>-42112000.0</v>
       </c>
       <c r="K18">
         <v>-41389000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-14302000.0</v>
       </c>
       <c r="F19">
         <v>-6570000.0</v>
       </c>
       <c r="G19">
         <v>-2184000.0</v>
       </c>
       <c r="H19">
         <v>2244000.0</v>
       </c>
       <c r="I19">
         <v>335000.0</v>
       </c>
       <c r="J19">
         <v>-2634000.0</v>
       </c>
       <c r="K19">
         <v>-7886000.0</v>
       </c>
       <c r="L19">
         <v>15442000.0</v>
       </c>
       <c r="M19">
         <v>-30621000.0</v>
       </c>
       <c r="N19">
         <v>3633000.0</v>
       </c>
       <c r="O19">
         <v>8715000.0</v>
       </c>
       <c r="P19">
         <v>12599000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>28623000.0</v>
       </c>
       <c r="F20">
         <v>62559000.0</v>
       </c>
       <c r="G20">
         <v>57375000.0</v>
       </c>
       <c r="H20">
         <v>74241000.0</v>
       </c>
       <c r="I20">
         <v>73428000.0</v>
       </c>
       <c r="J20">
         <v>49900000.0</v>
       </c>
       <c r="K20">
         <v>47304000.0</v>
       </c>
       <c r="L20">
         <v>75455000.0</v>
       </c>
       <c r="M20">
         <v>43687000.0</v>
       </c>
       <c r="N20">
         <v>21720000.0</v>
       </c>
       <c r="O20">
         <v>38832000.0</v>
       </c>
       <c r="P20">
         <v>52206000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>106854000.0</v>
       </c>
       <c r="C21">
         <v>69824000.0</v>
       </c>
       <c r="D21">
         <v>46031000.0</v>
       </c>
       <c r="E21">
         <v>-105002000.0</v>
       </c>
       <c r="F21">
         <v>-209092000.0</v>
       </c>
       <c r="G21">
         <v>-268686000.0</v>
       </c>
       <c r="H21">
         <v>155990000.0</v>
       </c>
       <c r="I21">
         <v>110324000.0</v>
       </c>
@@ -18284,77 +18421,77 @@
       </c>
       <c r="P21">
         <v>125223000.0</v>
       </c>
       <c r="Q21">
         <v>404745000.0</v>
       </c>
       <c r="R21">
         <v>-344129000.0</v>
       </c>
       <c r="S21">
         <v>140000.0</v>
       </c>
       <c r="T21">
         <v>-29622000.0</v>
       </c>
       <c r="U21">
         <v>64319000.0</v>
       </c>
       <c r="V21">
         <v>76274000.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>2634061000.0</v>
       </c>
       <c r="C23">
         <v>2661069000.0</v>
       </c>
       <c r="D23">
         <v>2769848000.0</v>
       </c>
       <c r="E23">
         <v>2630393000.0</v>
       </c>
       <c r="F23">
         <v>2539283000.0</v>
       </c>
       <c r="G23">
         <v>2644125000.0</v>
       </c>
       <c r="H23">
         <v>2952410000.0</v>
       </c>
       <c r="I23">
         <v>3513718000.0</v>
       </c>
@@ -18378,121 +18515,121 @@
       </c>
       <c r="P23">
         <v>2728286000.0</v>
       </c>
       <c r="Q23">
         <v>1968500000.0</v>
       </c>
       <c r="R23">
         <v>2289388000.0</v>
       </c>
       <c r="S23">
         <v>2594437000.0</v>
       </c>
       <c r="T23">
         <v>2540775000.0</v>
       </c>
       <c r="U23">
         <v>2099943000.0</v>
       </c>
       <c r="V23">
         <v>1751166000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>97975000.0</v>
       </c>
       <c r="C25">
         <v>103565000.0</v>
       </c>
       <c r="D25">
         <v>109931000.0</v>
       </c>
       <c r="E25">
         <v>122476000.0</v>
       </c>
       <c r="F25">
         <v>139008000.0</v>
       </c>
       <c r="G25">
         <v>154229000.0</v>
       </c>
       <c r="H25">
         <v>151953000.0</v>
       </c>
       <c r="I25">
         <v>146698000.0</v>
       </c>
       <c r="J25">
         <v>138088000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>82818000.0</v>
       </c>
       <c r="D26">
         <v>84112000.0</v>
       </c>
       <c r="E26">
         <v>80528000.0</v>
       </c>
       <c r="F26">
         <v>89956000.0</v>
       </c>
       <c r="G26">
         <v>101607000.0</v>
       </c>
       <c r="H26">
         <v>114854000.0</v>
       </c>
       <c r="I26">
         <v>122529000.0</v>
       </c>
       <c r="J26">
         <v>127974000.0</v>
@@ -18508,85 +18645,85 @@
       </c>
       <c r="N26">
         <v>103475000.0</v>
       </c>
       <c r="O26">
         <v>94171000.0</v>
       </c>
       <c r="P26">
         <v>83906000.0</v>
       </c>
       <c r="Q26">
         <v>68792000.0</v>
       </c>
       <c r="R26">
         <v>62880000.0</v>
       </c>
       <c r="S26">
         <v>81942000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>82818000.0</v>
       </c>
       <c r="D27">
         <v>9043000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>263611000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27">
         <v>92166000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>214366000.0</v>
       </c>
       <c r="C28">
         <v>41917000.0</v>
       </c>
       <c r="D28">
         <v>231776000.0</v>
       </c>
       <c r="E28">
         <v>202137000.0</v>
       </c>
       <c r="F28">
         <v>228389000.0</v>
       </c>
       <c r="G28">
         <v>263795000.0</v>
       </c>
       <c r="H28">
         <v>318315000.0</v>
       </c>
       <c r="I28">
         <v>315580000.0</v>
       </c>
@@ -18610,99 +18747,99 @@
       </c>
       <c r="P28">
         <v>257559000.0</v>
       </c>
       <c r="Q28">
         <v>159534000.0</v>
       </c>
       <c r="R28">
         <v>199552000.0</v>
       </c>
       <c r="S28">
         <v>231709000.0</v>
       </c>
       <c r="T28">
         <v>222134000.0</v>
       </c>
       <c r="U28">
         <v>199739000.0</v>
       </c>
       <c r="V28">
         <v>169702000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>-19205000.0</v>
       </c>
       <c r="C29">
         <v>-23348000.0</v>
       </c>
       <c r="D29">
         <v>8933000.0</v>
       </c>
       <c r="E29">
         <v>17291000.0</v>
       </c>
       <c r="F29">
         <v>39392000.0</v>
       </c>
       <c r="G29">
         <v>-60847000.0</v>
       </c>
       <c r="H29">
         <v>36089000.0</v>
       </c>
       <c r="I29">
         <v>-29683000.0</v>
       </c>
       <c r="J29">
         <v>74527000.0</v>
       </c>
       <c r="K29">
         <v>54321000.0</v>
       </c>
       <c r="L29">
         <v>41218000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>214366000.0</v>
       </c>
       <c r="C30">
         <v>233091000.0</v>
       </c>
       <c r="D30">
         <v>244745000.0</v>
       </c>
       <c r="E30">
         <v>234793000.0</v>
       </c>
       <c r="F30">
         <v>296320000.0</v>
       </c>
       <c r="G30">
         <v>416233000.0</v>
       </c>
       <c r="H30">
         <v>203132000.0</v>
       </c>
       <c r="I30">
         <v>437981000.0</v>
       </c>
@@ -18726,51 +18863,51 @@
       </c>
       <c r="P30">
         <v>325366000.0</v>
       </c>
       <c r="Q30">
         <v>-36100000.0</v>
       </c>
       <c r="R30">
         <v>610435000.0</v>
       </c>
       <c r="S30">
         <v>334374000.0</v>
       </c>
       <c r="T30">
         <v>426736000.0</v>
       </c>
       <c r="U30">
         <v>267916000.0</v>
       </c>
       <c r="V30">
         <v>200901000.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
         <v>-130373000.0</v>
       </c>
       <c r="C31">
         <v>-171302000.0</v>
       </c>
       <c r="D31">
         <v>-240414000.0</v>
       </c>
       <c r="E31">
         <v>-95498000.0</v>
       </c>
       <c r="F31">
         <v>-80360000.0</v>
       </c>
       <c r="G31">
         <v>-61535000.0</v>
       </c>
       <c r="H31">
         <v>-57688000.0</v>
       </c>
       <c r="I31">
         <v>-40669000.0</v>
       </c>
@@ -18794,51 +18931,51 @@
       </c>
       <c r="P31">
         <v>-27960000.0</v>
       </c>
       <c r="Q31">
         <v>-38545000.0</v>
       </c>
       <c r="R31">
         <v>-67745000.0</v>
       </c>
       <c r="S31">
         <v>-93365000.0</v>
       </c>
       <c r="T31">
         <v>-88425000.0</v>
       </c>
       <c r="U31">
         <v>-79983000.0</v>
       </c>
       <c r="V31">
         <v>-65083000.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
         <v>2740915000.0</v>
       </c>
       <c r="C32">
         <v>2730893000.0</v>
       </c>
       <c r="D32">
         <v>2815879000.0</v>
       </c>
       <c r="E32">
         <v>2525391000.0</v>
       </c>
       <c r="F32">
         <v>2330191000.0</v>
       </c>
       <c r="G32">
         <v>2375439000.0</v>
       </c>
       <c r="H32">
         <v>3108400000.0</v>
       </c>
       <c r="I32">
         <v>3624042000.0</v>
       </c>
@@ -18881,877 +19018,884 @@
       <c r="V32">
         <v>1827440000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
         <v>131</v>
       </c>
       <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
         <v>134</v>
       </c>
       <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
         <v>137</v>
       </c>
       <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
         <v>140</v>
       </c>
       <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
       <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
       <c r="CH1" t="s">
         <v>146</v>
       </c>
+      <c r="CI1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>637593000.0</v>
+      </c>
+      <c r="C2">
         <v>607877000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>608521000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>607301000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>612922000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>591121000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>578733000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>609041000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>625422000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>614782000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>608943000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>629504000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>646026000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>640630000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>599897000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>619801000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>592797000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>593231000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>575563000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>537144000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>535702000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>602635000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>617942000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>598619000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>399685000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>616312000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>666447000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>659313000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>666828000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>762490000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>760331000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>741998000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>776897000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>796511000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>759770000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>718207000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>736957000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>732049000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>707049000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>690984000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>707343000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>702673000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>700567000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>679083000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>706863000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>669178000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>650066000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>669701000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>711444000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>703347000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>689069000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>649028000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>652443000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>627264000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>597398000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>580956000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>620054000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>643606000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>598177000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>599985000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>636752000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>568006000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>506900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>483559000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>522300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>491820000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>486483000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>435775000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>392759000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>363936000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>438339000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>537172000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>647650000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>636902000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>594954000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>519111000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>517190000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>482784000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>444054000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>442937000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>491360000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>453676000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>370305000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>368324000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>409900000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>401764000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>1227000.0</v>
+      </c>
+      <c r="C3">
         <v>23020000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24743000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24883000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24521000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23828000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25313000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25916000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25873000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26463000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26914000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>27219000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27816000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>27982000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>28303000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>30628000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>31412000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>32133000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33987000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>36049000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>35444000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>33528000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>37502000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36504000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>42460000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>37763000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>39985000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>37495000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37868000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36605000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>37427000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>36099000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>36913000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>36259000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>38675000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34368000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>33188000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>31857000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>30961000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>31326000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>30168000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>30205000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>29149000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>29304000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>29375000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>26599000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>27839000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28015000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>28474000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>28252000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27753000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>25289000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>28139000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>29847000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>31501000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>29113000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>30500000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>31617000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>32031000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>31719000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>31433000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>28891000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>29700000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3842000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>23400000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>21187000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>25651000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>25969000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>32078000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>30079000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>33900000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>35181000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>35215000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>35809000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>40460000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>34281000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>31483000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>29825000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>34698000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>36062000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>35204000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>32469000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>30280000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7101000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>28100000.0</v>
       </c>
-      <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -19837,617 +19981,624 @@
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
-      <c r="BW4"/>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
+        <v>13506000.0</v>
+      </c>
+      <c r="C5">
         <v>-761000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>12349000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>25329000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>39265000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>33522000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30432000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21093000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-39468000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2104000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23675000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>49524000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10379000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-100534000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-52027000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13306000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13692000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-42960999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-62585000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-74500000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-63863000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15993000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14848001.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>22308000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-162195000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-116319000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-71321000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4676000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>200457000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8603000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-66959000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>41457000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>62305000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>79107000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>73554000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>43552000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>72473000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>65633000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>54553000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>59285000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>66256000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>56055000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>29175000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>54874000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>62244000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>45026000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5362000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>50501000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>29595000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>48429000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>14956000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>39924000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>51923000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>38971000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1207000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>27075000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>40370000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>43395000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>25843000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>25665000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>18843000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>67471000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-297595000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>36116000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-22669000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>22767000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>24121000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>26353000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-360010000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-38005000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-77944000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-10126000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>41306000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>47138000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-115510000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>16442000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>39303000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>31295000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>24136000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-5916000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>43959000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>28120000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>20407000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>16303000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>197000.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>14733000.0</v>
+      </c>
+      <c r="C6">
         <v>22259000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>37092000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>50212000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>63786000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>57350000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>55745000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>47009000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-13595000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>28567000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3239000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>76743000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>38195000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-72552000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23724000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>17322000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17720000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10827999.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-28598000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-38451000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-28419000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>17535000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22653999.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>58812000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-119735000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-78556000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-31336000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>42171000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>238325000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>45208000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-29532000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>77556000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>99218000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>115366000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>112229000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>77920000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>105661000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>97490000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>85514000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>90611000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>96424000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>86260000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>58324000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>84178000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>91619000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>71625000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>33201000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>78516000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>58069000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>76681000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>42709000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>65213000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>80062000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>68818000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>32708000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>56188000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>70870000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>75012000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>57874000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>57384000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>50276000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>96362000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-267895000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>39958000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>731000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>43954000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>49772000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>52322000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-327932000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-7926000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-44044000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>25055000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>76521000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>82947000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-75050000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>50723000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>70786000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>61120000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>58834000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>30146000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>79163000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>60589000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>50687000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>23404000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>28297000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>17416000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20533,99 +20684,100 @@
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
-      <c r="BW7"/>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -20711,1187 +20863,1202 @@
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
-      <c r="BW8"/>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>83756000.0</v>
+      </c>
+      <c r="C9">
         <v>78482000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>63850000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>88201000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>93051000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>75947999.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>82020000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>76312000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>82940000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>61643000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>64700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>106534000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>77714000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41828000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>49439999.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>37352000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13120000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19753000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25786000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-10454000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2517000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>66331999.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>78939999.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>84581000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-59218000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>38578000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>59742000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>80205000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>97870000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>115505000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>111656000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>119655000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>151365000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>170880000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>178144000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>150809000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>172188000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>170002000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>168385000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>164672000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>171961000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>159824000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>153835000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>148448000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>153958000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>130872000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>117808000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>111253000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>146109000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>134259000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>105132000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>115029000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>132264000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>120313000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>99710000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>103073000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>114447000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>121658000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>97556000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>108559000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>123708000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>120766000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>96800000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>102091000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>106100000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>104504000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>91120000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>82067000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>55287000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>37832000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>34922000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>62484000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>117989000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>119119000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>113370000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>83459000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>106808000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>93477000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>81899000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>62522000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>101119000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>86695000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>71198000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>58331000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>79200000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>68377000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>-13490000.0</v>
+      </c>
+      <c r="C10">
         <v>-29069000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-30675000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3757000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6608000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4305000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1834000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8032000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-68103000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-27177000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-55695000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15721000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23655000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-130754000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-73163000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-34053000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32146000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-61138000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-80944000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-92743000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-81988000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-33777000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-33022000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4323000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-174966000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-126556000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-81576000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5675000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>188882000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3329000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-78207000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31474000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>52332000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>69307000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>63230000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>33296000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>62180000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>54394000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>43025000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>49171000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>56261000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>46303000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>18756000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>45387000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>52976000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>35869000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4910000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>41096000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>18676000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33421000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-12000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>24753000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>38348000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>27764000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-10229000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15750000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>29556000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>32208000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15442000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16062000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8194000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>57565000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-341700000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>25452000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>314800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>10956000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13420000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14439000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-380631000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-59102000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-99563000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-33803000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>17923000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22923000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-140223000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-5538000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18263000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9451000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-16922000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-28605000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>22010000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7853000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3242000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-241000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8800000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-575000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11">
+        <v>5428000.0</v>
+      </c>
+      <c r="C11">
         <v>4197000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-33853000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3864000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8081000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2703000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-38420000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2861000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8080000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4131000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-528000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4338000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4765000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>358000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15467000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-833000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2005000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>652000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>23794000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>32121000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-17459000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>936000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5362000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2386000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-38982000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-14117000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-10912000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>745000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>44222000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2034000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-49514000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1190000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9130000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>11891000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>34269000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7838000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>20530000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11890000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11009000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>12525000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>16021000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>14766000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-2834000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12869000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>16442000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14741000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7456000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>18866000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4424000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>12064000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>21039000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4467000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12202000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7891000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1241000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5392000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-46226000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>8062000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-6017000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7963000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6541000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>12278000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-300000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4443000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>33600000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>7288000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-24347000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3773000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-31287000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-3825000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>16552000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-995000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6520000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7218000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>12340000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7252000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>8577000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>4777000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-9959000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1599000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1943000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2371000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>511000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>867000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1100000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-97000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12">
+        <v>26996000.0</v>
+      </c>
+      <c r="C12">
         <v>28308000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28731000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29086000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29371000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29217000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28598000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29821000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>28635000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29281000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>32020000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>33803000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34034000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>30220000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21136000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20747000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18454000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18177000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18359000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18243000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18125000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17784000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18174000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17985000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12771000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10237000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10255000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10351000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11575000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11932000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11248000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9983000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9973000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10324000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10256000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10293000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11239000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11528000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10114000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9995000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9752000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10419000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9487000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9268000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9157000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10272000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9405000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10919000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15008000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>14968000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>15171000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13575000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11207000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11436000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11325000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>10814000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>11187000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10401000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>9603000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10649000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>9906000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>44505000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>10664000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>32694000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>11811000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10701000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>11914000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>20621000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>21097000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>21619000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>23677000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>23383000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>24215000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>24713000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>21980000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>21040000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>21844000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>22242000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>22689000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>21949000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>20267000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>17165000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>16544000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16743000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>16131000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>30212000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>28934000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>27004000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>26740000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>28381000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>32421000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>34657000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33912000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>32335000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>23884000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>23489000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23036000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18053000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>21493000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20753000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16618000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>22262000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>13968000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>14621000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>19573000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12038000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11008000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8836000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10856000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>9858000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21903,1103 +22070,1116 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>75000.0</v>
+      </c>
+      <c r="C14">
         <v>-37000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>150000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-23000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>72000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-50000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-40000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-164000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-60000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-352000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-20000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-591000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-745000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-539000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-534000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-904000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-430000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-2551000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1691000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15173000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-849000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-481000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2328000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-1765000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-1851000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-2869000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21987000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-545000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-157000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-5634000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>508000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1325000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>624000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>460000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>818000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1194000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>798000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>902000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>284000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>51000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>214000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-75000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-214000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>38000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>141000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>450000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-436000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1058000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1622000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-263000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-310000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-1286000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-828000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-1547000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-1266000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-1534000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>359000.0</v>
       </c>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
         <v>-352000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>352000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>363000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>176000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>73000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>259000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>370000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
         <v>-33000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>33000.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>-18843000.0</v>
+      </c>
+      <c r="C15">
         <v>-33302999.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3328000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7644000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1401000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1552000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>40214000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-11057000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-76243000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-31660000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-55152000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11363000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-27829000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-130367000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-88091000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-32686000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-33247000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-61360000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-102187000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-123173000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-63611000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-33864000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-27179000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4381000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-134219000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-110588000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-67384000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-4877000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>145205000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-5415000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-23059000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>32156000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>41877000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>56792000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>28501000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>24640000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>40456000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>41706000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>31114000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>36362000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>40189000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>31323000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>21665000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>32732000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>36496000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20987000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-12816000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>22666000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>13194000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>19735000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-20788000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>20596000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>27432000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>20701000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-9923000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11624000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>77316000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>23787000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>23229000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>15658000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>19022000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>44935000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-341400000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>20833000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>281200000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3409000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>37397000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10847000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-349340000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-54966000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-116115000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-32595000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>11587000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>15672000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-152563000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-12790000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>9686000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4674000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-6963000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-27006000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>20067000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5482000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2731000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-1108000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>7700000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-478000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>3328000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-7644000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1401000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1552000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40214000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-11057000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>11363000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-27829000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-130367000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-88091000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-32686000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-33247000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-61360000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-102187000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-123173000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-63611000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-33864000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-27179000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4381000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-134219000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-110588000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-60454000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-4877000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>145296000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3460000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-23059000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32156000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>41877000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>56792000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>28501000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>24640000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>40456000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>41706000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31114000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>36362000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>40189000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>30599000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21665000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>32732000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36496000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>20987000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-12816000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>22666000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13194000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19735000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-20788000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20596000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>27432000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>20701000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-9923000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11624000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>77316000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>23787000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>21470000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>13823000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17180000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>43093000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>12971000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>18863000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>280291000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3409000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>37397000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10847000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-11587000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>11587000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15672000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>-18918000.0</v>
+      </c>
+      <c r="C17">
         <v>-33266000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3178000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7621000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1473000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1602000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>40254000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-10893000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-76183000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-31308000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-55167000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11383000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-28420000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-131112000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-88630000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-33220000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-34151000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-61790000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-104738000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-124864000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-64529000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-34713000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-27660000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6709000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-135984000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-112439000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-63323000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-15598000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>144751000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3617000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-28693000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>32664000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>43202000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>57416000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>28961000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>25458000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>41650000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>42504000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>32016000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>36646000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>40964000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>30813000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>21422000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>32985000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>36485000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>20878000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-10110000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>22806000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>13218000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>19559000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-23416000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>20821000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>27018000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>20831000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-14228000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>11183000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>78447000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>23414000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
-      <c r="BW17"/>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-27680000.0</v>
+      </c>
+      <c r="C18">
         <v>-28894000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-29137000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-29086000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29371000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29217000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-29386000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29821000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29402000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29934000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-32521000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-33803000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-34670000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-30220000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-21451000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20903000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18568000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-18177000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-18466000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-18360000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18125000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-17938000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18174000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-18105000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12771000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10237000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10255000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10351000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11575000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11932000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -23011,743 +23191,747 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-1905000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-86087000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3535000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3245000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4955000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2567000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2414000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1608000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1755000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4303000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>4015000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3522000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-7712000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2009000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-429000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1001000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>110000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1562000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>730000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-284000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>691000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-802000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-2074000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>209000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1804000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1035000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-5120000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>868000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2412000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-6046000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>1493000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-2370000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3466000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>12853000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1964000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-3035000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-26888000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1266000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>325000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3555000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-2650000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>2403000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>3273000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>3460000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1722000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>3704000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>9153000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2379000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>14772000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2080000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3485000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>8286000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>26461000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2579000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>12472000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>21047000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-53571000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>6286000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>22328000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>82332000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>40881000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>7530000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>8115000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>17715000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>53587000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2703000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>10013000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>7125000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>17410000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>9909000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>8323000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>14258000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>13836000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>10430000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>12206000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>10832000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>40646000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>8540000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>7429000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>18840000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>31997000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>4845000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3756000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>3089000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>13965000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1907000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1088000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>4760000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>23074000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>10171000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>-507000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>6094000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
-      <c r="BW20"/>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>12861000.0</v>
+      </c>
+      <c r="C21">
         <v>25977000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>20847000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>32805000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>37279000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>24757000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31725000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23470000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11146000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3483000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4464000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>52658000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12284000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-14447000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-982000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7495000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-39162000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32151000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-32817999.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-70821000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-52602000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8278000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15744000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24522000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-125680000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-29668000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18503000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3675000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>200347000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7041000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-67689000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>41741000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>61614000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>79909000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>75628000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>49677000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>74814000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>65095000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>59673000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>58417000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>63844000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>62101000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>27682000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>57244000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>58778000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>32173000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7126000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>53536000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>56483000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>47163000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>14631000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>36369000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>54573000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>36568000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2066000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>23615000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>42092000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>39691000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>22915000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>33706000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>17189000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>51413000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-297595000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>28847000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>347494000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>50996000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>37271000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>24837000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-369124000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-37113000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-71050000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-10087000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>39792000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>41485000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-117584000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>17237000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>38520000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>32205000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>24136000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-4277000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>38423000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>28128000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>19545000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>11016000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>25543000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>17416000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23833,326 +24017,332 @@
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
-      <c r="BW22"/>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>708488000.0</v>
+      </c>
+      <c r="C23">
         <v>660382000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>651524000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>662697000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>668694000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>642312000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>629028000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>661883000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>697216000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>672942000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>678107000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>683380000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>711456000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>696905000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>650319000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>664648000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>645079000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>645135000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>634167000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>597511000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>585787000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>660689000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>681138000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>658678000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>466147000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>684558000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>744692000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>726583000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>746146000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>853239000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>840471000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>827923000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>856635000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>880357000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>844876000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>809430000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>826008000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>822698000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>801925000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>786809000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>803254000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>789564000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>786074000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>761747000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>794614000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>749037000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>728751000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>722573000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>797314000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>787354000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>765605000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>725781000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>729046000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>706249000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>676100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>650243000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>692916000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>719479000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>668736000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>668299000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>706290000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>632755000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>934600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>555985000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>265000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>545076000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>539995000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>488627000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>448541000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>416318000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>489757000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>596266000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>724604000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>712141000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>672594000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>579687000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>576429000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>539313000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>501817000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>500623000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>550331000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>510020000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>419874000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>415085000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>460800000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>452725000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24195,953 +24385,964 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>23275000.0</v>
+      </c>
+      <c r="C25">
         <v>23020000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24743000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>24883000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24521000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23828000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25313000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25916000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25873000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26463000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>26914000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1662000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27816000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27982000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>28303000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>30628000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31412000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>32133000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33987000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>36049000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>35444000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>33528000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37502000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36504000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>42460000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>37763000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39985000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>37495000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>37868000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>36605000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>37427000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>36099000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>36913000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>36259000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>38675000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>34368000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>33188000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>31857000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>30961000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>31326000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>30168000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>30205000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>29149000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>29304000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>29375000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>26599000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>27839000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>28015000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>28474000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>28252000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>27753000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>25289000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>28139000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>29847000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>31501000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>29113000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>30500000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>31617000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>32031000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>31719000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>31433000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>28891000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>29700000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>28000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>23400000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>21187000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>25651000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>25969000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>32078000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>30079000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>33900000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>35181000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>35215000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>35809000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>40460000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>34281000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>31483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34698000.0</v>
       </c>
       <c r="CA25">
         <v>34698000.0</v>
       </c>
       <c r="CB25">
+        <v>34698000.0</v>
+      </c>
+      <c r="CC25">
         <v>36062000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>35204000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>32469000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>30280000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>27200000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>28100000.0</v>
       </c>
-      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>84112000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>80528000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>89956000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>101607000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>114854000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>122529000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>127974000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>117791000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>108764000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>101982000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>103475000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>94171000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>83906000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>68792000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>62880000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>81942000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
-      <c r="BW26"/>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>46787000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>203552000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>60059000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ27"/>
       <c r="BK27">
         <v>92166000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27">
+      <c r="BL27">
+        <v>92166000.0</v>
+      </c>
+      <c r="BM27"/>
+      <c r="BN27">
         <v>39099000.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>43839000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>43839000.0</v>
       </c>
-      <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>52605000.0</v>
+      </c>
+      <c r="C28">
         <v>52505000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>56569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51210000.0</v>
       </c>
       <c r="E28">
         <v>51210000.0</v>
       </c>
       <c r="F28">
+        <v>51210000.0</v>
+      </c>
+      <c r="G28">
         <v>51191000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>99195000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>49698000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52408000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>55366000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>75248000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>49834000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>54605000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>52089000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>53104000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>44847000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>52282000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>51904000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>59883000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>60367000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>50085000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>58054000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>64794000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>60059000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>68271000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>70671000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>94151000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>63020000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>74170000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>86974000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>75892000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>82134000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>76339000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>80440000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>81613000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>87791000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>85515000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>87054000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>91284000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>92368000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>92672000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>83458000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>90467000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>79065000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>84079000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>76311000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>73115000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>67365000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>81873000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>79571000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>72639000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>72968000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>72745000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>75094000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>74836000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>65421000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>68971000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>72040000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>66703000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>64403000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>65602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24266000.0</v>
       </c>
       <c r="BK28">
         <v>24266000.0</v>
       </c>
       <c r="BL28">
+        <v>24266000.0</v>
+      </c>
+      <c r="BM28">
         <v>68584000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>23001000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>53067000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>53319000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>52658000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>48411000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>45164000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>43941000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>51336000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>69029000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>67403000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>69361000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>52744000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>51309000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>48720000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>50025000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>49779000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>51099000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>48836000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>39000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>39660000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>39000.0</v>
       </c>
-      <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>5428000.0</v>
+      </c>
+      <c r="C29">
         <v>4197000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-33853000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3864000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8081000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2703000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-38420000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2861000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8080000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4131000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-528000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4338000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4765000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>358000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15467000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-833000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2005000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>652000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23794000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>32121000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-17459000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>936000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-5362000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2386000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-38982000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-14117000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9907000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>745000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>44239000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2034000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -25153,828 +25354,838 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>70895000.0</v>
+      </c>
+      <c r="C30">
         <v>52505000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>43003000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55396000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55772000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51191000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>50295000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52842000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>71794000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58160000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>69164000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>53876000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>65430000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>56275000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50422000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44847000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>52282000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>51904000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>58604000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>60367000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50085000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>58054000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>63196000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>60059000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>66462000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>68246000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>78245000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>67270000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>79318000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>90749000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>80140000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>85925000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>79738000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>83846000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>85106000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>91223000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>89051000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>90649000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>94876000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>95825000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>95911000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>86891000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>85507000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>82664000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>87751000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>79859000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>78685000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>52872000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>85870000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>84007000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>76536000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>76753000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>76603000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>78985000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>78702000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>69287000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>72862000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>75873000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>70559000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>68314000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>69538000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>64749000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>427700000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>72426000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-257300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>53256000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>53512000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>52852000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>55782000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>52382000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>51418000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>59094000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>76954000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>75239000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>77640000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>60576000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>59239000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>56529000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>57763000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>57686000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>58971000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>56344000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>49569000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>46761000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>50900000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>50961000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>-26351000.0</v>
+      </c>
+      <c r="C31">
         <v>-55046000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-51522000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-36562000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-30671000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-20452000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-29891000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-31502000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-79249000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-30660000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-51231000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-36937000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-35939000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-116307000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-72181000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-26558000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7016000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-28986999.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-48126000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21922000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-29386000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-42055000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-48766000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-20199000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-49286000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-96888000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-63073000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9350000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11465000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-10370000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-10518000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10267000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-9282000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10602000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-12398000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-16381000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-12634000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10701000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-16648000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9246000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7583000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-15798000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8926000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-11857000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-5802000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3696000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-12036000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-12440000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-37807000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-13742000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-14643000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11616000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-16225000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-8804000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8163000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-7865000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-12536000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-7483000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-7473000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-17644000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8995000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>6152000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-44105000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3395000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-32694000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-40040000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-23851000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-10398000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-11507000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-21989000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-28513000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-23716000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-21869000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-18562000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-22639000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-22775000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-20257000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-22754000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-18816000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-24328000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-16413000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-20275000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-16303000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-11257000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-19497000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-17991000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
+        <v>721349000.0</v>
+      </c>
+      <c r="C32">
         <v>686359000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>672371000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>695502000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>705973000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>667069000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>660753000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>685353000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>708362000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>676425000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>673643000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>736038000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>723740000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>682458000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>649337000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>657153000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>605917000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>612984000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>601349000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>526690000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>533184999.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>668967000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>696882000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>683200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>340467000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>654890000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>726189000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>739518000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>764698000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>877995000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>871987000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>861653000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>928262000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>967391000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>937914000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>869016000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>909145000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>902051000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>875434000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>855656000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>879304000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>862497000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>854402000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>827531000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>860821000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>800050000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>767874000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>780954000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>857553000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>837606000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>794201000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>764057000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>784707000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>747577000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>697108000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>684029000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>734501000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>765264000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>695733000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>708544000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>760460000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>688772000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>603700000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>585650000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>628400000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>596324000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>577603000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>517842000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>448046000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>401768000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>473261000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>599656000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>765639000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>756021000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>708324000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>602570000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>623998000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>576261000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>525953000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>505459000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>592479000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>540371000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>441503000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>426655000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>489100000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>470141000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -26057,51 +26268,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>177625000.0</v>
       </c>
       <c r="C2">
         <v>163061000.0</v>
       </c>
       <c r="D2">
         <v>192807000.0</v>
       </c>
       <c r="E2">
         <v>251128000.0</v>
       </c>
       <c r="F2">
         <v>443578000.0</v>
       </c>
       <c r="G2">
         <v>361742000.0</v>
       </c>
       <c r="H2">
         <v>267399000.0</v>
       </c>
       <c r="I2">
         <v>518461000.0</v>
       </c>
@@ -26125,51 +26336,51 @@
       </c>
       <c r="P2">
         <v>294450000.0</v>
       </c>
       <c r="Q2">
         <v>380300000.0</v>
       </c>
       <c r="R2">
         <v>111521000.0</v>
       </c>
       <c r="S2">
         <v>40877000.0</v>
       </c>
       <c r="T2">
         <v>56322000.0</v>
       </c>
       <c r="U2">
         <v>62204000.0</v>
       </c>
       <c r="V2">
         <v>83658000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>48191999</v>
       </c>
       <c r="C3">
         <v>50498000</v>
       </c>
       <c r="D3">
         <v>80743000</v>
       </c>
       <c r="E3">
         <v>71150000</v>
       </c>
       <c r="F3">
         <v>96107000</v>
       </c>
       <c r="G3">
         <v>91794000</v>
       </c>
       <c r="H3">
         <v>164466000</v>
       </c>
       <c r="I3">
         <v>218071000</v>
       </c>
@@ -26193,151 +26404,151 @@
       </c>
       <c r="P3">
         <v>108339000</v>
       </c>
       <c r="Q3">
         <v>22935000</v>
       </c>
       <c r="R3">
         <v>46113000</v>
       </c>
       <c r="S3">
         <v>92125000</v>
       </c>
       <c r="T3">
         <v>107255000</v>
       </c>
       <c r="U3">
         <v>82874000</v>
       </c>
       <c r="V3">
         <v>54481000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-58308000.0</v>
       </c>
       <c r="F4">
         <v>-192450000.0</v>
       </c>
       <c r="G4">
         <v>81836000.0</v>
       </c>
       <c r="H4">
         <v>94343000.0</v>
       </c>
       <c r="I4">
         <v>-251062000.0</v>
       </c>
       <c r="J4">
         <v>35860000.0</v>
       </c>
       <c r="K4">
         <v>101849000.0</v>
       </c>
       <c r="L4">
         <v>110973000.0</v>
       </c>
       <c r="M4">
         <v>82900000.0</v>
       </c>
       <c r="N4">
         <v>-86185000.0</v>
       </c>
       <c r="O4">
         <v>-91190000.0</v>
       </c>
       <c r="P4">
         <v>67295000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>3463000.0</v>
       </c>
       <c r="F5">
         <v>33232000.0</v>
       </c>
       <c r="G5">
         <v>-64852000.0</v>
       </c>
       <c r="H5">
         <v>17767000.0</v>
       </c>
       <c r="I5">
         <v>-71052000.0</v>
       </c>
       <c r="J5">
         <v>3915000.0</v>
       </c>
       <c r="K5">
         <v>-17379000.0</v>
       </c>
       <c r="L5">
         <v>-40196000.0</v>
       </c>
       <c r="M5">
         <v>-10954000.0</v>
       </c>
       <c r="N5">
         <v>-28080000.0</v>
       </c>
       <c r="O5">
         <v>-50570000.0</v>
       </c>
       <c r="P5">
         <v>-14402000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>20655000.0</v>
       </c>
       <c r="C6">
         <v>15636000.0</v>
       </c>
       <c r="D6">
         <v>-29746000.0</v>
       </c>
       <c r="E6">
         <v>-58321000.0</v>
       </c>
       <c r="F6">
         <v>-192450000.0</v>
       </c>
       <c r="G6">
         <v>81836000.0</v>
       </c>
       <c r="H6">
         <v>94343000.0</v>
       </c>
       <c r="I6">
         <v>-251062000.0</v>
       </c>
@@ -26361,51 +26572,51 @@
       </c>
       <c r="P6">
         <v>67295000.0</v>
       </c>
       <c r="Q6">
         <v>-85800000.0</v>
       </c>
       <c r="R6">
         <v>268733000.0</v>
       </c>
       <c r="S6">
         <v>70644000.0</v>
       </c>
       <c r="T6">
         <v>-15445000.0</v>
       </c>
       <c r="U6">
         <v>-5882000.0</v>
       </c>
       <c r="V6">
         <v>-21454000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
         <v>-14033000.0</v>
       </c>
       <c r="C7">
         <v>32849000.0</v>
       </c>
       <c r="D7">
         <v>43991000.0</v>
       </c>
       <c r="E7">
         <v>35689000.0</v>
       </c>
       <c r="F7">
         <v>-1290000.0</v>
       </c>
       <c r="G7">
         <v>-16294000.0</v>
       </c>
       <c r="H7">
         <v>4762000.0</v>
       </c>
       <c r="I7">
         <v>-149874000.0</v>
       </c>
@@ -26429,101 +26640,101 @@
       </c>
       <c r="P7">
         <v>-30017000.0</v>
       </c>
       <c r="Q7">
         <v>21969000.0</v>
       </c>
       <c r="R7">
         <v>25869000.0</v>
       </c>
       <c r="S7">
         <v>58226000.0</v>
       </c>
       <c r="T7">
         <v>42449000.0</v>
       </c>
       <c r="U7">
         <v>15174000.0</v>
       </c>
       <c r="V7">
         <v>13641000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-65712000.0</v>
       </c>
       <c r="F8">
         <v>52677000.0</v>
       </c>
       <c r="G8">
         <v>94125000.0</v>
       </c>
       <c r="H8">
         <v>-26534000.0</v>
       </c>
       <c r="I8">
         <v>17916000.0</v>
       </c>
       <c r="J8">
         <v>-26428000.0</v>
       </c>
       <c r="K8">
         <v>-579000.0</v>
       </c>
       <c r="L8">
         <v>-72546000.0</v>
       </c>
       <c r="M8">
         <v>-17934000.0</v>
       </c>
       <c r="N8">
         <v>-49786000.0</v>
       </c>
       <c r="O8">
         <v>-61735000.0</v>
       </c>
       <c r="P8">
         <v>-27246000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>-11558000.0</v>
       </c>
       <c r="C9">
         <v>67761000000.0</v>
       </c>
       <c r="D9">
         <v>-9730000.0</v>
       </c>
       <c r="E9">
         <v>2539000.0</v>
       </c>
       <c r="F9">
         <v>52677000.0</v>
       </c>
       <c r="G9">
         <v>94125000.0</v>
       </c>
       <c r="H9">
         <v>-30154000.0</v>
       </c>
       <c r="I9">
         <v>17916000.0</v>
       </c>
@@ -26547,51 +26758,51 @@
       </c>
       <c r="P9">
         <v>-27246000.0</v>
       </c>
       <c r="Q9">
         <v>-33553000.0</v>
       </c>
       <c r="R9">
         <v>14886000.0</v>
       </c>
       <c r="S9">
         <v>144920000.0</v>
       </c>
       <c r="T9">
         <v>-31750000.0</v>
       </c>
       <c r="U9">
         <v>12170000.0</v>
       </c>
       <c r="V9">
         <v>-30124000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
         <v>-4362000.0</v>
       </c>
       <c r="C10">
         <v>-3125000000.0</v>
       </c>
       <c r="D10">
         <v>6412000.0</v>
       </c>
       <c r="E10">
         <v>-2221000.0</v>
       </c>
       <c r="F10">
         <v>-18527000.0</v>
       </c>
       <c r="G10">
         <v>-15236000.0</v>
       </c>
       <c r="H10">
         <v>29430000.0</v>
       </c>
       <c r="I10">
         <v>1410000.0</v>
       </c>
@@ -26615,51 +26826,51 @@
       </c>
       <c r="P10">
         <v>-4641000.0</v>
       </c>
       <c r="Q10">
         <v>-11824000.0</v>
       </c>
       <c r="R10">
         <v>9914000.0</v>
       </c>
       <c r="S10">
         <v>28062000.0</v>
       </c>
       <c r="T10">
         <v>14836000.0</v>
       </c>
       <c r="U10">
         <v>16897000.0</v>
       </c>
       <c r="V10">
         <v>11865000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>66768000.0</v>
       </c>
       <c r="F11">
         <v>-70893000.0</v>
       </c>
       <c r="G11">
         <v>22043000.0</v>
       </c>
       <c r="H11">
         <v>-15901000.0</v>
       </c>
       <c r="I11">
         <v>-98148000.0</v>
       </c>
       <c r="J11">
         <v>20294000.0</v>
       </c>
       <c r="K11">
         <v>75678000.0</v>
       </c>
@@ -26667,145 +26878,145 @@
         <v>136487000.0</v>
       </c>
       <c r="M11">
         <v>-15134000.0</v>
       </c>
       <c r="N11">
         <v>50430000.0</v>
       </c>
       <c r="O11">
         <v>-1169000.0</v>
       </c>
       <c r="P11">
         <v>16655000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>77198000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>56867000.0</v>
       </c>
       <c r="F12">
         <v>75729000.0</v>
       </c>
       <c r="G12">
         <v>34703000.0</v>
       </c>
       <c r="H12">
         <v>-121231000.0</v>
       </c>
       <c r="I12">
         <v>-30635000.0</v>
       </c>
       <c r="J12">
         <v>52971000.0</v>
       </c>
       <c r="K12">
         <v>36227000.0</v>
       </c>
       <c r="L12">
         <v>7595000.0</v>
       </c>
       <c r="M12">
         <v>56130000.0</v>
       </c>
       <c r="N12">
         <v>36234000.0</v>
       </c>
       <c r="O12">
         <v>-22698000.0</v>
       </c>
       <c r="P12">
         <v>148000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>14780000.0</v>
       </c>
       <c r="F13">
         <v>-12160000.0</v>
       </c>
       <c r="G13">
         <v>-24439000.0</v>
       </c>
       <c r="H13">
         <v>16509000.0</v>
       </c>
       <c r="I13">
         <v>-133729000.0</v>
       </c>
       <c r="J13">
         <v>6422000.0</v>
       </c>
       <c r="K13">
         <v>-9993000.0</v>
       </c>
       <c r="L13">
         <v>35228000.0</v>
       </c>
       <c r="M13">
         <v>-14628000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
         <v>97975000.0</v>
       </c>
       <c r="C14">
         <v>103565000.0</v>
       </c>
       <c r="D14">
         <v>109931000.0</v>
       </c>
       <c r="E14">
         <v>122476000.0</v>
       </c>
       <c r="F14">
         <v>139008000.0</v>
       </c>
       <c r="G14">
         <v>154229000.0</v>
       </c>
       <c r="H14">
         <v>151953000.0</v>
       </c>
       <c r="I14">
         <v>146698000.0</v>
       </c>
@@ -26829,97 +27040,97 @@
       </c>
       <c r="P14">
         <v>124074000.0</v>
       </c>
       <c r="Q14">
         <v>102300000.0</v>
       </c>
       <c r="R14">
         <v>113777000.0</v>
       </c>
       <c r="S14">
         <v>140105000.0</v>
       </c>
       <c r="T14">
         <v>136049000.0</v>
       </c>
       <c r="U14">
         <v>138433000.0</v>
       </c>
       <c r="V14">
         <v>111205000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>6847000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>4747000.0</v>
       </c>
       <c r="O15">
         <v>6784000.0</v>
       </c>
       <c r="P15">
         <v>7116000.0</v>
       </c>
       <c r="Q15">
         <v>3200000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>7004000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
         <v>198280000.0</v>
       </c>
       <c r="C16">
         <v>178697000.0</v>
       </c>
       <c r="D16">
         <v>163061000.0</v>
       </c>
       <c r="E16">
         <v>192807000.0</v>
       </c>
       <c r="F16">
         <v>251128000.0</v>
       </c>
       <c r="G16">
         <v>443578000.0</v>
       </c>
       <c r="H16">
         <v>361742000.0</v>
       </c>
       <c r="I16">
         <v>267399000.0</v>
       </c>
@@ -26943,99 +27154,99 @@
       </c>
       <c r="P16">
         <v>361745000.0</v>
       </c>
       <c r="Q16">
         <v>294500000.0</v>
       </c>
       <c r="R16">
         <v>380254000.0</v>
       </c>
       <c r="S16">
         <v>111521000.0</v>
       </c>
       <c r="T16">
         <v>40877000.0</v>
       </c>
       <c r="U16">
         <v>56322000.0</v>
       </c>
       <c r="V16">
         <v>62204000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>11113000.0</v>
       </c>
       <c r="G17">
         <v>-3065000.0</v>
       </c>
       <c r="H17">
         <v>-3392000.0</v>
       </c>
       <c r="I17">
         <v>-3019000.0</v>
       </c>
       <c r="J17">
         <v>-1475000.0</v>
       </c>
       <c r="K17">
         <v>-666000.0</v>
       </c>
       <c r="L17">
         <v>18572000.0</v>
       </c>
       <c r="M17">
         <v>19836000.0</v>
       </c>
       <c r="N17">
         <v>-5311000.0</v>
       </c>
       <c r="O17">
         <v>55000.0</v>
       </c>
       <c r="P17">
         <v>-6707000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>16250000.0</v>
       </c>
       <c r="C18">
         <v>25871000.0</v>
       </c>
       <c r="D18">
         <v>36534000.0</v>
       </c>
       <c r="E18">
         <v>-107300000.0</v>
       </c>
       <c r="F18">
         <v>-211617000.0</v>
       </c>
       <c r="G18">
         <v>-107728000.0</v>
       </c>
       <c r="H18">
         <v>-66769000.0</v>
       </c>
       <c r="I18">
         <v>-68683000.0</v>
       </c>
@@ -27059,51 +27270,51 @@
       </c>
       <c r="P18">
         <v>64000000.0</v>
       </c>
       <c r="Q18">
         <v>72265000.0</v>
       </c>
       <c r="R18">
         <v>83869000.0</v>
       </c>
       <c r="S18">
         <v>44368000.0</v>
       </c>
       <c r="T18">
         <v>78118000.0</v>
       </c>
       <c r="U18">
         <v>53008000.0</v>
       </c>
       <c r="V18">
         <v>58471000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-45120000.0</v>
       </c>
       <c r="D19">
         <v>-59999000.0</v>
       </c>
       <c r="E19">
         <v>-17892000.0</v>
       </c>
       <c r="F19">
         <v>-91262000.0</v>
       </c>
       <c r="G19">
         <v>-106880000.0</v>
       </c>
       <c r="H19">
         <v>84030000.0</v>
       </c>
       <c r="I19">
         <v>-382991000.0</v>
       </c>
       <c r="J19">
         <v>-200622000.0</v>
@@ -27111,77 +27322,77 @@
       <c r="K19">
         <v>-198266000.0</v>
       </c>
       <c r="L19">
         <v>-4300000.0</v>
       </c>
       <c r="M19">
         <v>951000.0</v>
       </c>
       <c r="N19">
         <v>2120000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19">
         <v>16000000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>-2240000.0</v>
       </c>
       <c r="C21">
         <v>-9752000.0</v>
       </c>
       <c r="D21">
         <v>-6108000.0</v>
       </c>
       <c r="E21">
         <v>-4314000.0</v>
       </c>
       <c r="F21">
         <v>9402000.0</v>
       </c>
       <c r="G21">
         <v>-28564000.0</v>
       </c>
       <c r="H21">
         <v>-44900000.0</v>
       </c>
       <c r="I21">
         <v>61761000.0</v>
       </c>
@@ -27193,51 +27404,51 @@
       </c>
       <c r="L21">
         <v>-17720000.0</v>
       </c>
       <c r="M21">
         <v>-672945000.0</v>
       </c>
       <c r="N21">
         <v>197014000.0</v>
       </c>
       <c r="O21">
         <v>-5538000.0</v>
       </c>
       <c r="P21">
         <v>-9862000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
         <v>-4314000.0</v>
       </c>
       <c r="C22">
         <v>-78130000.0</v>
       </c>
       <c r="D22">
         <v>-203316000.0</v>
       </c>
       <c r="E22">
         <v>-217791000.0</v>
       </c>
       <c r="F22">
         <v>-328844000.0</v>
       </c>
       <c r="G22">
         <v>-269374000.0</v>
       </c>
       <c r="H22">
         <v>62213000.0</v>
       </c>
       <c r="I22">
         <v>104589000.0</v>
       </c>
@@ -27261,51 +27472,51 @@
       </c>
       <c r="P22">
         <v>76498000.0</v>
       </c>
       <c r="Q22">
         <v>320300000.0</v>
       </c>
       <c r="R22">
         <v>-356188000.0</v>
       </c>
       <c r="S22">
         <v>-121451000.0</v>
       </c>
       <c r="T22">
         <v>-150993000.0</v>
       </c>
       <c r="U22">
         <v>-8420000.0</v>
       </c>
       <c r="V22">
         <v>8814000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
         <v>-1728000.0</v>
       </c>
       <c r="C23">
         <v>719000.0</v>
       </c>
       <c r="D23">
         <v>-74815000.0</v>
       </c>
       <c r="E23">
         <v>-3574000.0</v>
       </c>
       <c r="F23">
         <v>-5394000.0</v>
       </c>
       <c r="G23">
         <v>-8177000.0</v>
       </c>
       <c r="H23">
         <v>-2542000.0</v>
       </c>
       <c r="I23">
         <v>48952000.0</v>
       </c>
@@ -27329,51 +27540,51 @@
       </c>
       <c r="P23">
         <v>-7606000.0</v>
       </c>
       <c r="Q23">
         <v>48000.0</v>
       </c>
       <c r="R23">
         <v>171000.0</v>
       </c>
       <c r="S23">
         <v>-561000.0</v>
       </c>
       <c r="T23">
         <v>-3554000.0</v>
       </c>
       <c r="U23">
         <v>-6759000.0</v>
       </c>
       <c r="V23">
         <v>-1424000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24">
         <v>48146366000.0</v>
       </c>
       <c r="C24">
         <v>5378000.0</v>
       </c>
       <c r="D24">
         <v>424000.0</v>
       </c>
       <c r="E24">
         <v>53258000.0</v>
       </c>
       <c r="F24">
         <v>6279000.0</v>
       </c>
       <c r="G24">
         <v>1920000.0</v>
       </c>
       <c r="H24">
         <v>5586000.0</v>
       </c>
       <c r="I24">
         <v>6733000.0</v>
       </c>
@@ -27397,51 +27608,51 @@
       </c>
       <c r="P24">
         <v>599000.0</v>
       </c>
       <c r="Q24">
         <v>-47965000.0</v>
       </c>
       <c r="R24">
         <v>642000.0</v>
       </c>
       <c r="S24">
         <v>13331000.0</v>
       </c>
       <c r="T24">
         <v>5909000.0</v>
       </c>
       <c r="U24">
         <v>-889000.0</v>
       </c>
       <c r="V24">
         <v>967000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
         <v>4686000.0</v>
       </c>
       <c r="C25">
         <v>54390000.0</v>
       </c>
       <c r="D25">
         <v>164766000.0</v>
       </c>
       <c r="E25">
         <v>14564000.0</v>
       </c>
       <c r="F25">
         <v>34286000.0</v>
       </c>
       <c r="G25">
         <v>113792000.0</v>
       </c>
       <c r="H25">
         <v>-148970000.0</v>
       </c>
       <c r="I25">
         <v>80176000.0</v>
       </c>
@@ -27465,51 +27676,51 @@
       </c>
       <c r="P25">
         <v>-9787000.0</v>
       </c>
       <c r="Q25">
         <v>-372913000.0</v>
       </c>
       <c r="R25">
         <v>18635000.0</v>
       </c>
       <c r="S25">
         <v>-112422000.0</v>
       </c>
       <c r="T25">
         <v>151875000.0</v>
       </c>
       <c r="U25">
         <v>8975000.0</v>
       </c>
       <c r="V25">
         <v>122000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-612000.0</v>
       </c>
       <c r="D26">
         <v>-214000.0</v>
       </c>
       <c r="E26">
         <v>-607000.0</v>
       </c>
       <c r="F26">
         <v>-799000.0</v>
       </c>
       <c r="G26">
         <v>-544000.0</v>
       </c>
       <c r="H26">
         <v>-36550000.0</v>
       </c>
       <c r="I26">
         <v>-59955000.0</v>
       </c>
       <c r="J26">
         <v>-55123000.0</v>
@@ -27523,51 +27734,51 @@
       <c r="M26">
         <v>-5162000.0</v>
       </c>
       <c r="N26">
         <v>-217549000.0</v>
       </c>
       <c r="O26">
         <v>-43733000.0</v>
       </c>
       <c r="P26">
         <v>-7470000.0</v>
       </c>
       <c r="Q26">
         <v>355000000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-540000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
         <v>15248000.0</v>
       </c>
       <c r="C27">
         <v>9161000.0</v>
       </c>
       <c r="D27">
         <v>7718000.0</v>
       </c>
       <c r="E27">
         <v>3259000.0</v>
       </c>
       <c r="F27">
         <v>5574000.0</v>
       </c>
       <c r="G27">
         <v>10435000.0</v>
       </c>
       <c r="H27">
         <v>11865000.0</v>
       </c>
       <c r="I27">
         <v>8520000.0</v>
       </c>
@@ -27591,51 +27802,51 @@
       </c>
       <c r="P27">
         <v>12096000.0</v>
       </c>
       <c r="Q27">
         <v>1361000.0</v>
       </c>
       <c r="R27">
         <v>364686000.0</v>
       </c>
       <c r="S27">
         <v>157990000.0</v>
       </c>
       <c r="T27">
         <v>1549000.0</v>
       </c>
       <c r="U27">
         <v>14233000.0</v>
       </c>
       <c r="V27">
         <v>3699000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
         <v>-3968000.0</v>
       </c>
       <c r="C28">
         <v>-9645000.0</v>
       </c>
       <c r="D28">
         <v>-81137000.0</v>
       </c>
       <c r="E28">
         <v>-4266000.0</v>
       </c>
       <c r="F28">
         <v>3209000.0</v>
       </c>
       <c r="G28">
         <v>207715000.0</v>
       </c>
       <c r="H28">
         <v>-83992000.0</v>
       </c>
       <c r="I28">
         <v>-14440000.0</v>
       </c>
@@ -27659,51 +27870,51 @@
       </c>
       <c r="P28">
         <v>-24584000.0</v>
       </c>
       <c r="Q28">
         <v>-114000000.0</v>
       </c>
       <c r="R28">
         <v>166075000.0</v>
       </c>
       <c r="S28">
         <v>14069000.0</v>
       </c>
       <c r="T28">
         <v>55046000.0</v>
       </c>
       <c r="U28">
         <v>147633000.0</v>
       </c>
       <c r="V28">
         <v>-7154000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
         <v>64442000.0</v>
       </c>
       <c r="C29">
         <v>76369000.0</v>
       </c>
       <c r="D29">
         <v>117277000.0</v>
       </c>
       <c r="E29">
         <v>-36150000.0</v>
       </c>
       <c r="F29">
         <v>-115510000.0</v>
       </c>
       <c r="G29">
         <v>-15934000.0</v>
       </c>
       <c r="H29">
         <v>97697000.0</v>
       </c>
       <c r="I29">
         <v>149388000.0</v>
       </c>
@@ -27727,51 +27938,51 @@
       </c>
       <c r="P29">
         <v>172339000.0</v>
       </c>
       <c r="Q29">
         <v>95200000.0</v>
       </c>
       <c r="R29">
         <v>129982000.0</v>
       </c>
       <c r="S29">
         <v>136493000.0</v>
       </c>
       <c r="T29">
         <v>185373000.0</v>
       </c>
       <c r="U29">
         <v>135882000.0</v>
       </c>
       <c r="V29">
         <v>112952000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
         <v>-45634000.0</v>
       </c>
       <c r="C30">
         <v>-45120000.0</v>
       </c>
       <c r="D30">
         <v>-64968000.0</v>
       </c>
       <c r="E30">
         <v>-17892000.0</v>
       </c>
       <c r="F30">
         <v>-91262000.0</v>
       </c>
       <c r="G30">
         <v>-106880000.0</v>
       </c>
       <c r="H30">
         <v>84030000.0</v>
       </c>
       <c r="I30">
         <v>-382991000.0</v>
       </c>
@@ -27814,4000 +28025,4035 @@
       <c r="V30">
         <v>-132965000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH30"/>
+  <dimension ref="A1:CI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
         <v>131</v>
       </c>
       <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
         <v>134</v>
       </c>
       <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
         <v>137</v>
       </c>
       <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
         <v>140</v>
       </c>
       <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
       <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
       <c r="CH1" t="s">
         <v>146</v>
       </c>
+      <c r="CI1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>122425999.0</v>
+      </c>
+      <c r="C2">
         <v>199882000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>153480000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>127571000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>148350000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>178697000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116622000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>100941000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>127127000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>162045000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>214011000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>81232000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>115645000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>192807000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>238638000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>262306000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>261136000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>251128000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>262391000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>346163000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>406886000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>443578000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>465173000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>388051000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>301854000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>361742000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>325953000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>313843000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>264395000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>267399000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>285824000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>443455000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>422682000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>518461000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>372984000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>400186000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>406925000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>480092000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>360429000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>339546000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>313077000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>378243000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>231984000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>204810000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>194434000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>267270000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>244855000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>207385000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>138045000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>184370000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>119232000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>160451000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>216713000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>270555000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>217838000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>252057000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>295954000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>361745000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>286300000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>313469000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>259698000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>294450000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>232300000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>188700000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>265300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>380254000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>253655000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>86759000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>88339000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>111521000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33883000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>32210000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>41323000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>40877000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>47541000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>74980000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>51213000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>56322000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>80407000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>80084000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>42987000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>62204000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>59974000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>66800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>98700000.0</v>
       </c>
-      <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>13819000</v>
+      </c>
+      <c r="C3">
         <v>24041000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11686000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11191000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7772000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17543000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11484000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10937000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11243000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16834000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17559000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16424000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17497000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29263000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12659000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14213000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11964000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>32314000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20142000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20366000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16982000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>38617000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18387000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10533000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12283000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>50591000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>33381000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>35589000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>35863000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>59633000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>57983000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>53250000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>38980000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>67858000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>49349000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>39297000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>39879000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>58270000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>47580000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>35359000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>26212000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>55217000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>36606000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>33757000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>44589000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>51315000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>37790000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>43472000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>47010000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>63817000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>50542000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>62722000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>35803000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34269000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>39530000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>33041000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>29298000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>29198000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>38086000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>24794000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>29304000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>16155000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>30900000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>22935000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10914000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>12021000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>20587000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>11194000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5992000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8340000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>25289000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>18857000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>22327000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>25652000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>37700000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>25780000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>26127000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>17648000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>27203000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>19102000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>20983000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>15586000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>21824000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>12343000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>12019000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-32698000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-74312000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-36522000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-25861000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-810000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>4885000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-3410000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-87446000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-59544000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-42050000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-27313000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>64790000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>96112000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-51753000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>28792000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>16225000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>53807000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-4481000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-21470000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-155451000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>21569000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-95710000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>142968000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-27202000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-6739000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-73167000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>119663000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>20883000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>26469000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-65166000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>146259000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>27174000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>10376000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-72836000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>22415000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>37470000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>69340000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-46325000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>65138000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-41219000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-56262000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-53842000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>52717000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-34219000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-43897000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-65791000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>53410000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-48386000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9635000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13094000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11141000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15051000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>45717000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1641000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9030000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5096000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-92801000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>58354000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-40860000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>10455000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>72980000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9935000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-24036000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-41112000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>106496000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-86935000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>22326000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-112939000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>149039000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-30983000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-23631000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-90510000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17826000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7855000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11015000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-38365000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>23205000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-14538000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1099000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-49962000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>72585000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-6693000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-20220000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-56626000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>124430000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3838000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-81535000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-67137000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>136693000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-29659000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-62098000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-95506000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>9763000.0</v>
+      </c>
+      <c r="C6">
         <v>-77456000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>44800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>27830000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20779000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-30347000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62075000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15681000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-26186000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-35865000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-50950000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>132779000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-34413000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-77162000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-45831000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-23668000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1170000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10008000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11263000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-83772000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-60723000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-36692000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-21595000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>74626000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>86197000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-57953000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35789000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12110000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>49448000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-3004000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-18425000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-157631000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>20773000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-95779000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>142968000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-27202000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-6739000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-73167000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>119663000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20883000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>26469000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-65166000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>146259000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>27174000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>10376000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-72836000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>22415000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>37470000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>69340000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-46325000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>65138000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-41219000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-56262000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-53842000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>52717000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-34219000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-43897000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-65791000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>75445000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-27169000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>53771000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-34752000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>62100000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>43600000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-76500000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-114961000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>126599000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>166896000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1580000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-23182000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>77638000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1673000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-9113000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>446000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-6664000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-27439000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>23767000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-5109000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-24085000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>323000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>37097000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-19217000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2230000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-6800000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-31900000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>26543000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>23599000.0</v>
+      </c>
+      <c r="C7">
         <v>-88267000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>62490000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12866000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>47859000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-47859000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>59791000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9652000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-17530000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-19064000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>67039000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-37418000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-31970000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>36994000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-99642000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-13094000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>44532000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15051000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>34475000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1641000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-9030000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5096000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>26501000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>58354000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-40860000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10455000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>86584000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>9935000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-24036000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-41112000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>27674000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-86935000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>22326000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-112939000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>128976000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-30983000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-23631000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-90510000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>99576000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-7855000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>11015000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-38365000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>99994000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-14538000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1099000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-49962000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>40405000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-6693000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-20220000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-56626000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>93251000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3838000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-81448000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-67224000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>67544000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-29659000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-61987000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-95764000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>70375000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-23751000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>11281000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-87922000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>5700000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>38700000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-27746000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-113343000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>54645000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>18573000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-38683000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-8666000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>82553000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>30529000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-25636000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-29220000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>31944000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-2793000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>6775000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>6523000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-23777000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>16951000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>8181000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-40910000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>21777000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-8900000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-6400000.0</v>
       </c>
-      <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-65712000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>52677000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>94125000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-26534000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>17916000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-26428000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>-579000.0</v>
       </c>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>-72546000.0</v>
       </c>
-      <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-17934000.0</v>
       </c>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>-49786000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-      <c r="BC8">
+      <c r="BC8"/>
+      <c r="BD8">
         <v>-61735000.0</v>
       </c>
-      <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-12180000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-12333000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-65712000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-65712000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>52677000.0</v>
       </c>
       <c r="U9">
         <v>52677000.0</v>
       </c>
       <c r="V9">
         <v>52677000.0</v>
       </c>
       <c r="W9">
-        <v>94125000.0</v>
+        <v>52677000.0</v>
       </c>
       <c r="X9">
         <v>94125000.0</v>
       </c>
       <c r="Y9">
         <v>94125000.0</v>
       </c>
       <c r="Z9">
         <v>94125000.0</v>
       </c>
       <c r="AA9">
-        <v>-26534000.0</v>
+        <v>94125000.0</v>
       </c>
       <c r="AB9">
         <v>-26534000.0</v>
       </c>
       <c r="AC9">
         <v>-26534000.0</v>
       </c>
       <c r="AD9">
         <v>-26534000.0</v>
       </c>
       <c r="AE9">
-        <v>17916000.0</v>
+        <v>-26534000.0</v>
       </c>
       <c r="AF9">
         <v>17916000.0</v>
       </c>
       <c r="AG9">
         <v>17916000.0</v>
       </c>
       <c r="AH9">
         <v>17916000.0</v>
       </c>
       <c r="AI9">
+        <v>17916000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-26428000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-579000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-72546000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-49786000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>-49786000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>-33553000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>14886000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
-        <v>-33553000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK9">
         <v>-33553000.0</v>
       </c>
-      <c r="BL9"/>
+      <c r="BL9">
+        <v>-33553000.0</v>
+      </c>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>14886000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>144920000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>-31750000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>12170000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>-1592000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-21166000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-7366000.0</v>
       </c>
-      <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-4362000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>6412000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
+      <c r="O10"/>
       <c r="P10">
         <v>-2221000.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="Q10">
+        <v>-2221000.0</v>
+      </c>
       <c r="R10"/>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>-18527000.0</v>
       </c>
       <c r="U10">
         <v>-18527000.0</v>
       </c>
       <c r="V10">
         <v>-18527000.0</v>
       </c>
       <c r="W10">
-        <v>-15236000.0</v>
+        <v>-18527000.0</v>
       </c>
       <c r="X10">
         <v>-15236000.0</v>
       </c>
       <c r="Y10">
         <v>-15236000.0</v>
       </c>
       <c r="Z10">
         <v>-15236000.0</v>
       </c>
       <c r="AA10">
-        <v>29430000.0</v>
+        <v>-15236000.0</v>
       </c>
       <c r="AB10">
         <v>29430000.0</v>
       </c>
       <c r="AC10">
         <v>29430000.0</v>
       </c>
       <c r="AD10">
         <v>29430000.0</v>
       </c>
       <c r="AE10">
-        <v>1410000.0</v>
+        <v>29430000.0</v>
       </c>
       <c r="AF10">
         <v>1410000.0</v>
       </c>
       <c r="AG10">
         <v>1410000.0</v>
       </c>
       <c r="AH10">
         <v>1410000.0</v>
       </c>
       <c r="AI10">
+        <v>1410000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-13929000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>6651000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>12848000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>-31823000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>-31823000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>-11824000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>9914000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11824000.0</v>
       </c>
       <c r="BK10">
         <v>-11824000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BL10">
+        <v>-11824000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>8100.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>9914000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>28062000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1900.0</v>
       </c>
-      <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>14836000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>16897000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>2100.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2954000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-1336000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10247000.0</v>
       </c>
-      <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>66768000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>-70893000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>22043000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>-15901000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-98148000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>20294000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
-        <v>75678000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN11">
         <v>75678000.0</v>
       </c>
       <c r="AO11">
         <v>75678000.0</v>
       </c>
       <c r="AP11">
         <v>75678000.0</v>
       </c>
       <c r="AQ11">
+        <v>75678000.0</v>
+      </c>
+      <c r="AR11">
         <v>136487000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-15134000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>50430000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>-1169000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>16655000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>77198000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>19302000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>195637000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-79777000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45337000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5561000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3576000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2393000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>55647000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36420000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-16453000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-803000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-35803000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1865000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10180000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>62191000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31153000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8377000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-167037000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6276000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-54348000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8579000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6426000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8708000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12322000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11529000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9420000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19700000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>19099000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6687000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5117000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5261000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9679000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6085000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-864000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-7305000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>26453000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-9033000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>27822000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10888000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15731000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3324000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13379000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3800000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>12663000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-43398000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3212000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4825000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-37418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43362000.0</v>
       </c>
       <c r="N13">
         <v>-43362000.0</v>
       </c>
       <c r="O13">
+        <v>-43362000.0</v>
+      </c>
+      <c r="P13">
         <v>-31709000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-13094000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>44532000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15051000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>325000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1641000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-9030000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5096000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-52388000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>58354000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-40860000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10455000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>71722000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9935000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-24036000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-39366000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>40850000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-86935000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>22326000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-112939000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12416000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-30983000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-23631000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-90510000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-9993000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-7855000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>11802000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-38365000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>35228000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-14628000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>23275000.0</v>
+      </c>
+      <c r="C14">
         <v>23020000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24743000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24883000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24521000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23828000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25313000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>25916000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25873000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26463000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26914000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27219000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27816000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27982000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28303000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30628000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31412000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32133000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33987000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36049000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>35444000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33528000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37502000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>36504000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>42460000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>37763000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39985000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37495000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37868000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>36605000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>37427000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>36099000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>36913000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>36259000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>38675000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34368000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33188000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>31857000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>30961000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>31326000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30168000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>30205000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>29149000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>29304000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>29375000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>26599000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>27839000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>28015000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>28474000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>28252000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27753000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>25289000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>28139000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>29847000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>31501000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>29113000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>30500000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>31617000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>32031000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>31719000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>31433000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>28891000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>29700000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>28000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>23400000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>21187000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>25651000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>25969000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>32078000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>30079000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>33900000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>35181000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>35215000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>35809000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>40460000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>34281000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>31483000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>29825000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>34698000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>36062000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>35204000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>32469000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>30280000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>27200000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>28100000.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>2146000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>6853087.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6087.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>4747000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>1911000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651000.0</v>
       </c>
       <c r="BB15">
         <v>1651000.0</v>
       </c>
       <c r="BC15">
+        <v>1651000.0</v>
+      </c>
+      <c r="BD15">
         <v>1649000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1672000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1808000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1655000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1710000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1789000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1849000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="BL15">
         <v>1400000.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>1400000.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>132189000.0</v>
+      </c>
+      <c r="C16">
         <v>122425999.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>198280000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>155401000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>127571000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>148350000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>178697000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>116622000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>100941000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>126180000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>163061000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>214011000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>81232000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>115645000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>192807000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>238638000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>262306000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>261136000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>251128000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>262391000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>346163000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>406886000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>443578000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>462677000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>388051000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>303789000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>361742000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>325953000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>313843000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>264395000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>267399000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>285824000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>443455000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>422682000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>515952000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>372984000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>400186000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>406925000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>480092000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>360429000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>339546000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>313077000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>378243000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>231984000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>204810000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>194434000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>267270000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>244855000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>207385000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>138045000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>184370000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>119232000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>160451000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>216713000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>270555000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>217838000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>252057000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>295954000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>361745000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>286300000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>313469000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>259698000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>294400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>232300000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>188800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>265293000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>380254000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>253655000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>86759000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>88339000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>111521000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>33883000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>32210000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>41323000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>40877000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>47541000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>74980000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>51213000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>56322000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>80407000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>80084000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>42987000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>62204000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>60000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>66800000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>26543000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>11113000.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-3065000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-3392000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-3019000.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>21361000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-6579000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9747000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-6510000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7214000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-19000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1603000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-9464000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>829000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3789000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2979000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>16933000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>7953000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>10541000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>373000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>969000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-3086000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-4510000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-639000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2924000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>556000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1327000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-503000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1329000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>16306000.0</v>
+      </c>
+      <c r="C18">
         <v>-93195000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>44559000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27437000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23352000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-32394000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>63238000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16922000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24659000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-31033000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>62102000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4042000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-30726000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1116000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-38449000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24338000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-44527000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-24164000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-71120000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-70632000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-45700999.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7789000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>89169000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-136487000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-52621000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>34409000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3284000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42981000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-61481000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>13401000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-73557000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>69887000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-78414000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>159585000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1075000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>20748000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-54719000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>134072000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>31445000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>61115000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-27303000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>123806000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>19612000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>21555000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-60855000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>44541000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-8953000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3318000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-59946000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>65142000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-17661000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-49990000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-47570000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>66890000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-20294000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-29462000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-63800000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>88501000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-5542000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>18792000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-37751000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>59400000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>40165000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-12414000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-68765000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>79166000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>52500000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-7188000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-40609000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>27740000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>19513000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>616000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-3501000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>35889000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-5732000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>23284000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>24677000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>13727000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>12340000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>44402000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-17461000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>9365000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>8957000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>18281000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>26543000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-11191000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7603000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-15154000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6393000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-10892000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11166000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-16669000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17493000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2353000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-16091000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-29031000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12524000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-13755000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11684000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>20071000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18427000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-20271000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-16310000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-36254000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-17430000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-27393000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11948000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-50109000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-29879000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-35604000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>209496000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-59983000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>3395000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>8301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4906000.0</v>
       </c>
       <c r="AP19">
         <v>-4906000.0</v>
       </c>
       <c r="AQ19">
-        <v>-4300000.0</v>
+        <v>-4906000.0</v>
       </c>
       <c r="AR19">
         <v>-4300000.0</v>
       </c>
-      <c r="AS19"/>
+      <c r="AS19">
+        <v>-4300000.0</v>
+      </c>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>4167000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>951000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>2120000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31850,2514 +32096,2543 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>-6606000.0</v>
+      </c>
+      <c r="C21">
         <v>38912000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-182000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>613000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1908000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-763000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5495000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2738000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>118614000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2963000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-75628000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>449000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-561000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1106000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3096000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14226000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16740000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10284000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1632000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-261875000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>239434000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7646000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1523000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8607000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13125000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-114197000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>64779000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>61135000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2464000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>172000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2010000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>363000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1210000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-9062000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1694000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-14886000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4529000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3414000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-141000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-12454000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2844000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1885000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4307000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1980000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5288000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-675569000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5932000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4834000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-4477000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>193523000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3134000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1605000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-4567000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-3210000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>634000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>-18918000.0</v>
+      </c>
+      <c r="C22">
         <v>-33266000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3328000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7621000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1473000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1552000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>40254000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-11057000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-76243000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-31660000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-55152000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11383000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-28420000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-131112000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-88091000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-33220000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-34151000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-61790000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-102187000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-123173000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-63611000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-33864000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-27179000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4381000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-134219000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-110588000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-67384000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-15598000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>144751000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3617000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-28693000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>32664000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>43202000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>57416000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>28961000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>25458000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>41650000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>42504000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>32016000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>36646000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>40964000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>30813000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>21590000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>32518000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>36534000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21128000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-12366000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>22230000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14252000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>21357000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-21051000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>20286000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>26146000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>19873000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-11470000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10358000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>75782000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>24146000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>21459000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8099000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1930000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>45010000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-341800000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>20833000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>281200000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3668000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>37767000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10847000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-349340000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-54966000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-116115000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-32595000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>11587000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>15672000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-152563000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-12790000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9686000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4674000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-6963000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-27006000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>20067000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5482000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2731000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-1108000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7700000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>26543000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>-62245000.0</v>
+      </c>
+      <c r="C23">
         <v>-2944000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1728000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-42000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-22000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2640000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-518000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1403000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-549000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-119993000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-201000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-826000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-73997000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2184000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1420000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>123000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9254000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-15056000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11529000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3814000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-16005000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-135000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>239910000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2396000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-4759000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-169000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1668000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-879000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2137000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-53000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1104000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-14075000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-152000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1479000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-10277000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>376504000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18347000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>180000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1438000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-9475000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7755000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-114000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-4818000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-14158000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1842000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-240000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2973000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1670000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-977000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6935000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1919000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2329000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>495000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>16000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-7452000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-62000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-121000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>29000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-200000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-61500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>65000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-128604000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>108323000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-52000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>24280000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-188000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1040000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-8499000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>127000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-481000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>27377000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1023000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-450000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-265000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>501000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-327000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-4917000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-574000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-2400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-900000.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24">
         <v>4000.0</v>
       </c>
       <c r="C24">
-        <v>2558000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D24">
         <v>2558000.0</v>
       </c>
       <c r="E24">
+        <v>2558000.0</v>
+      </c>
+      <c r="F24">
         <v>169000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2389000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4328000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>45000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>77000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>165000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>66000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1280000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1406000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>232000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>135000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>458000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>280000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>52385000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1715000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>95000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>672001.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2363000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>17963000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-16860000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>335000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>482000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3502000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-15000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1997000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>102000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1440000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8173000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-889000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>889000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-14585000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>888000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>315000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>33000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3424000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4989000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4833000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-127000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-36383000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2626000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-17000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2237000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2233000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1201000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1382000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2125000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2172000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3315000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>51000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>218000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>4500000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>674000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4093000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4230000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-15778000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-10574000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>16111000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>340000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2500000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5735000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-6086000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3754000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>334000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>314000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-32000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>26000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>407000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>12379000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>400000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>145000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>75000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>731000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4909000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>194000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>73000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-1427000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>114000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>120000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>33000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-53981000.0</v>
       </c>
-      <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>-678000.0</v>
+      </c>
+      <c r="C25">
         <v>25712000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-37933000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1391000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-88336000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5385000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>179000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>51090000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7679000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>37213000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18522000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18454000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>94681000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>132974000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4975000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-26271000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2320000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>28910000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>32950000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-17277000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-3830000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-29684000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3719000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>17276000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>57966001.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7033000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2771000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1499000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>531000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>81294000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6217000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1207000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1242000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-4711000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4877000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2168000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7661000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4813000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1480000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2069000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1849000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12535000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1607000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2902000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-11688000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>26018000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-18888000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>27445000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>152000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-60000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>926000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1246000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>403000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8635000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>315000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-47670500.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>258000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>41106000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-165200.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-5000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>869000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>373156000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-24433000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-278354000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>31744000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>12811000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8305000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>354749000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-54933000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>39928000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4818800.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>74000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>58000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>148199000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>51000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1467000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1303000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4161000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3985000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1933000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>9000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-23599000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4108000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>900000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-26543000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-42000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-8000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1678000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>571000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-41000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-22000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-549000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>214000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-5000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-14000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-195000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-81000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-523000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-22000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-33000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-15000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-729000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-11000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-17000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-512000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-30000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-24000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-30000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-6550000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-16430000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-292000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-43525000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-9621000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-24443000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-23166000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-7514000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-10740000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-645000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-7083000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-3182000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-23800000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-698000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-209000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-129000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-992000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-5162000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-333000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-2976000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-866000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-134000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-309000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-206142000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-11098000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-18227000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-7042000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-13594000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-4870000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-13373000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26">
         <v>-355000000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>355000000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-540000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>-4200000.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>4200000.0</v>
       </c>
-      <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>2852000.0</v>
+      </c>
+      <c r="C27">
         <v>2610000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3617000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6150000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3282000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2199000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2104000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2195000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2162000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3647000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1366000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1238000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1467000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>666000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>968000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1041000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>584000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>793000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1779000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>824000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2178000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3458000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2042000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2561000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2374000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1572000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3811000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3296000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3186000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-5597000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3775000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6467000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3875000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5957000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7312000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4890000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6804000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5499000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7624000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6475000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4434000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5607000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3384000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2335000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2629000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1839000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2919000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3923000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3906000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2916000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3026000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1834000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3800000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3833000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3436000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3212000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4825000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2932000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3350000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3141000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2673000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1361000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2700.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>900.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>146000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>5676000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>56220800.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-1282000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>429000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>453000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>400000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1105000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>116000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>328000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>10595000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>1449100.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>1072600.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>-6777999.0</v>
+      </c>
+      <c r="C28">
         <v>16438999.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-182000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>571000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1894000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2463000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2855000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3297000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-879000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1211000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-120507000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>118408000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3378000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-75660000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1792000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1981000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1104000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2973000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7926000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16421000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10416000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1288000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-17416000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7519000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>232264000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>386000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5727000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12956000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-148571000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>57350000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>42568000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2411000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-44457000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-14962000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-23393000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-22108000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-18055000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-11971000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-21652000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15531000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-31416000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-25379000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-12099000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5447000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1771000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-6709000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-17340000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5210000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>62385000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9576000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3030000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-8859000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5684000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-11534000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-20313000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-13272000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18616000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-5875000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-11499000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-6893000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1987000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-4205000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1600000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-61500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-51576000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>47221000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>106026000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-5844000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>18672000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>52488000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-36122000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-9838000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7541000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-33763000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>115800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-7475000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-19516000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-38187000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-18177000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3488000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>207485000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2524000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-2400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-900000.0</v>
       </c>
-      <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>30125000.0</v>
+      </c>
+      <c r="C29">
         <v>-69154000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>56245000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>38628000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15580000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14851000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>74722000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27859000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-13416000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14199000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>79661000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20466000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13229000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>30379000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-25790000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10125000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11978000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12213000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4022000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-50754000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-53650000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-7084000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10598000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>99702000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-124204000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2029999.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>67790000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>38873000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7118000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1848000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>71384000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-20307000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>108867000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-10556000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>208934000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>40372000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>60627000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>3551000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>181652000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>66804000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>87327000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>27914000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>160412000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>53369000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>66144000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-9540000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>82331000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>34519000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>50328000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>3871000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>115684000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>45061000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-14187000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-13301000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>106420000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>12747000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-164000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-34602000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>126587000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>19252000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>48096000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-21596000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>90300000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>63100000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-1500000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-56744000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>99753000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>63694000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-1196000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-32269000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>53029000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>38370000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>22943000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>22151000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>73589000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>20048000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>49411000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>42325000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>40930000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>31442000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>65385000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-1875000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>31189000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>21300000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>30300000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>26543000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>-13819000.0</v>
+      </c>
+      <c r="C30">
         <v>-24037000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11686000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11191000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7603000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15154000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6393000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-10892000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11166000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-16669000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17493000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2353000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16091000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-29031000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12524000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13755000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11684000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20071000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18427000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-20271000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-16309999.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-36254000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-17430000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-27393000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11948000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-50109000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-29879000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-35604000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>209496000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-59983000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-132403000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-137555000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-42841000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-70192000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-63934000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-38887000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-39564000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-58237000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-47551000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-61433000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-31045000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-58237000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2883000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-35431000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-54560000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-73520000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-50529000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2380000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-43746000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-60741000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-50490000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-72911000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-35752000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-31931000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-33946000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-32367000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-24614000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-26643000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-40255000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-35368000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8098000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6228000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-28400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-17200000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-17000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-8267000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-20253000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-10880000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-6024000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-8314000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-24882000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1541000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-21927000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-25507000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-47948000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-163439000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-20560000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-28070000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-10607000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-22650000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-225275000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-27395000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-23800000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-66000000.0</v>
       </c>
-      <c r="CH30"/>
+      <c r="CI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>