--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1589,51 +1589,53 @@
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>13000000.0</v>
+      </c>
       <c r="C16">
         <v>14000000.0</v>
       </c>
       <c r="D16">
         <v>15000000.0</v>
       </c>
       <c r="E16">
         <v>32000000.0</v>
       </c>
       <c r="F16">
         <v>24000000.0</v>
       </c>
       <c r="G16">
         <v>12000000.0</v>
       </c>
       <c r="H16">
         <v>11000000.0</v>
       </c>
       <c r="I16">
         <v>13000000.0</v>
       </c>
       <c r="J16">
         <v>24400000.0</v>
       </c>
       <c r="K16">
@@ -2680,51 +2682,51 @@
       <c r="M39">
         <v>117889000.0</v>
       </c>
       <c r="N39">
         <v>81031000.0</v>
       </c>
       <c r="O39">
         <v>43330000.0</v>
       </c>
       <c r="P39">
         <v>74995000.0</v>
       </c>
       <c r="Q39">
         <v>27079000.0</v>
       </c>
       <c r="R39">
         <v>18228000.0</v>
       </c>
       <c r="S39"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>373000000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="C40">
         <v>356000000.0</v>
       </c>
       <c r="D40">
         <v>373000000.0</v>
       </c>
       <c r="E40">
         <v>404000000.0</v>
       </c>
       <c r="F40">
         <v>431000000.0</v>
       </c>
       <c r="G40">
         <v>401000000.0</v>
       </c>
       <c r="H40">
         <v>323000000.0</v>
       </c>
       <c r="I40">
         <v>494000000.0</v>
       </c>
       <c r="J40">
         <v>380200000.0</v>
       </c>
@@ -5681,58 +5683,62 @@
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
     </row>
     <row r="16" spans="1:64">
       <c r="A16" t="s">
         <v>33</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>13000000.0</v>
+      </c>
       <c r="C16">
         <v>15000000.0</v>
       </c>
       <c r="D16">
         <v>14000000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>10000000.0</v>
+      </c>
       <c r="F16">
         <v>14000000.0</v>
       </c>
       <c r="G16">
         <v>15000000.0</v>
       </c>
       <c r="H16">
         <v>20000000.0</v>
       </c>
       <c r="I16">
         <v>22000000.0</v>
       </c>
       <c r="J16">
         <v>15000000.0</v>
       </c>
       <c r="K16">
         <v>15000000.0</v>
       </c>
       <c r="L16">
         <v>14000000.0</v>
       </c>
       <c r="M16">
         <v>14000000.0</v>
       </c>
       <c r="N16">
@@ -9306,60 +9312,60 @@
         <v>55816000.0</v>
       </c>
       <c r="BF39">
         <v>43070000.0</v>
       </c>
       <c r="BG39">
         <v>43070000.0</v>
       </c>
       <c r="BH39">
         <v>35244000.0</v>
       </c>
       <c r="BI39"/>
       <c r="BJ39">
         <v>27079000.0</v>
       </c>
       <c r="BK39"/>
       <c r="BL39">
         <v>18228000.0</v>
       </c>
     </row>
     <row r="40" spans="1:64">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>373000000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="C40">
         <v>369000000.0</v>
       </c>
       <c r="D40">
         <v>356000000.0</v>
       </c>
       <c r="E40">
-        <v>682000000.0</v>
+        <v>672000000.0</v>
       </c>
       <c r="F40">
         <v>356000000.0</v>
       </c>
       <c r="G40">
         <v>458000000.0</v>
       </c>
       <c r="H40">
         <v>413000000.0</v>
       </c>
       <c r="I40">
         <v>345000000.0</v>
       </c>
       <c r="J40">
         <v>402000000.0</v>
       </c>
       <c r="K40">
         <v>487000000.0</v>
       </c>
       <c r="L40">
         <v>372000000.0</v>
       </c>
       <c r="M40">
         <v>447000000.0</v>
       </c>
@@ -12951,51 +12957,51 @@
         <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
-        <v>82000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="C5">
         <v>52000000.0</v>
       </c>
       <c r="D5">
         <v>52000000.0</v>
       </c>
       <c r="E5">
         <v>837000000.0</v>
       </c>
       <c r="F5">
         <v>1018000000.0</v>
       </c>
       <c r="G5">
         <v>1018000000.0</v>
       </c>
       <c r="H5">
         <v>558000000.0</v>
       </c>
       <c r="I5">
         <v>659000000.0</v>
       </c>
       <c r="J5">
         <v>884000000.0</v>
       </c>
@@ -13007,51 +13013,51 @@
       </c>
       <c r="M5">
         <v>1257800000.0</v>
       </c>
       <c r="N5">
         <v>1009500000.0</v>
       </c>
       <c r="O5">
         <v>630739000.0</v>
       </c>
       <c r="P5">
         <v>250974000.0</v>
       </c>
       <c r="Q5">
         <v>140700000.0</v>
       </c>
       <c r="R5">
         <v>56174000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
-        <v>203000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="C6">
         <v>245000000.0</v>
       </c>
       <c r="D6">
         <v>245000000.0</v>
       </c>
       <c r="E6">
         <v>1016000000.0</v>
       </c>
       <c r="F6">
         <v>1211000000.0</v>
       </c>
       <c r="G6">
         <v>1211000000.0</v>
       </c>
       <c r="H6">
         <v>807000000.0</v>
       </c>
       <c r="I6">
         <v>884000000.0</v>
       </c>
       <c r="J6">
         <v>1092000000.0</v>
       </c>
@@ -13278,51 +13284,51 @@
       <c r="M11">
         <v>374800000.0</v>
       </c>
       <c r="N11">
         <v>346200000.0</v>
       </c>
       <c r="O11">
         <v>229525000.0</v>
       </c>
       <c r="P11">
         <v>101452000.0</v>
       </c>
       <c r="Q11">
         <v>60713000.0</v>
       </c>
       <c r="R11">
         <v>15699000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12">
-        <v>37000000.0</v>
+        <v>-37000000.0</v>
       </c>
       <c r="D12">
         <v>6000000.0</v>
       </c>
       <c r="E12">
         <v>24000000.0</v>
       </c>
       <c r="F12">
         <v>18000000.0</v>
       </c>
       <c r="G12">
         <v>43000000.0</v>
       </c>
       <c r="H12">
         <v>18000000.0</v>
       </c>
       <c r="I12">
         <v>38000000.0</v>
       </c>
       <c r="J12">
         <v>22300000.0</v>
       </c>
       <c r="K12">
         <v>4000000.0</v>
       </c>
@@ -14486,57 +14492,57 @@
       </c>
       <c r="BQ1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>126</v>
       </c>
       <c r="B2">
         <v>310000000.0</v>
       </c>
       <c r="C2">
         <v>402000000.0</v>
       </c>
       <c r="D2">
         <v>364000000.0</v>
       </c>
       <c r="E2">
         <v>325000000.0</v>
       </c>
       <c r="F2">
         <v>404000000.0</v>
       </c>
       <c r="G2">
-        <v>449000000.0</v>
+        <v>426000000.0</v>
       </c>
       <c r="H2">
-        <v>331000000.0</v>
+        <v>366000000.0</v>
       </c>
       <c r="I2">
-        <v>313000000.0</v>
+        <v>345000000.0</v>
       </c>
       <c r="J2">
         <v>449000000.0</v>
       </c>
       <c r="K2">
         <v>385000000.0</v>
       </c>
       <c r="L2">
         <v>313000000.0</v>
       </c>
       <c r="M2">
         <v>417000000.0</v>
       </c>
       <c r="N2">
         <v>468000000.0</v>
       </c>
       <c r="O2">
         <v>507000000.0</v>
       </c>
       <c r="P2">
         <v>461000000.0</v>
       </c>
       <c r="Q2">
         <v>459000000.0</v>
       </c>
@@ -14695,51 +14701,51 @@
       </c>
       <c r="BQ2">
         <v>45161000.0</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>127</v>
       </c>
       <c r="B3">
         <v>31000000.0</v>
       </c>
       <c r="C3">
         <v>30000000.0</v>
       </c>
       <c r="D3">
         <v>30000000.0</v>
       </c>
       <c r="E3">
         <v>30000000.0</v>
       </c>
       <c r="F3">
         <v>48000000.0</v>
       </c>
       <c r="G3">
-        <v>49000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="H3">
         <v>35000000.0</v>
       </c>
       <c r="I3">
         <v>32000000.0</v>
       </c>
       <c r="J3">
         <v>49000000.0</v>
       </c>
       <c r="K3">
         <v>64000000.0</v>
       </c>
       <c r="L3">
         <v>32000000.0</v>
       </c>
       <c r="M3">
         <v>45000000.0</v>
       </c>
       <c r="N3">
         <v>48000000.0</v>
       </c>
       <c r="O3">
         <v>43000000.0</v>
       </c>
@@ -14946,72 +14952,72 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
-        <v>-7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C5">
         <v>55000000.0</v>
       </c>
       <c r="D5">
-        <v>10000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="E5">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="F5">
         <v>-30000000.0</v>
       </c>
       <c r="G5">
-        <v>83000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="H5">
         <v>15000000.0</v>
       </c>
       <c r="I5">
-        <v>12000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="J5">
         <v>83000000.0</v>
       </c>
       <c r="K5">
         <v>6000000.0</v>
       </c>
       <c r="L5">
         <v>12000000.0</v>
       </c>
       <c r="M5">
         <v>78000000.0</v>
       </c>
       <c r="N5">
         <v>95000000.0</v>
       </c>
       <c r="O5">
         <v>240000000.0</v>
       </c>
       <c r="P5">
         <v>264000000.0</v>
       </c>
       <c r="Q5">
         <v>234000000.0</v>
       </c>
@@ -15139,72 +15145,72 @@
         <v>78841000.0</v>
       </c>
       <c r="BG5">
         <v>67879000.0</v>
       </c>
       <c r="BH5">
         <v>59278000.0</v>
       </c>
       <c r="BI5">
         <v>44976000.0</v>
       </c>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
-        <v>24000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="C6">
         <v>85000000.0</v>
       </c>
       <c r="D6">
-        <v>40000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="E6">
-        <v>45000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="F6">
         <v>18000000.0</v>
       </c>
       <c r="G6">
-        <v>132000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="H6">
         <v>50000000.0</v>
       </c>
       <c r="I6">
-        <v>44000000.0</v>
+        <v>43000000.0</v>
       </c>
       <c r="J6">
         <v>132000000.0</v>
       </c>
       <c r="K6">
         <v>70000000.0</v>
       </c>
       <c r="L6">
         <v>44000000.0</v>
       </c>
       <c r="M6">
         <v>123000000.0</v>
       </c>
       <c r="N6">
         <v>143000000.0</v>
       </c>
       <c r="O6">
         <v>283000000.0</v>
       </c>
       <c r="P6">
         <v>307000000.0</v>
       </c>
       <c r="Q6">
         <v>279000000.0</v>
       </c>
@@ -15493,57 +15499,57 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
     </row>
     <row r="9" spans="1:69">
       <c r="A9" t="s">
         <v>133</v>
       </c>
       <c r="B9">
         <v>486000000.0</v>
       </c>
       <c r="C9">
         <v>623000000.0</v>
       </c>
       <c r="D9">
         <v>492000000.0</v>
       </c>
       <c r="E9">
         <v>472000000.0</v>
       </c>
       <c r="F9">
         <v>631000000.0</v>
       </c>
       <c r="G9">
-        <v>812000000.0</v>
+        <v>642000000.0</v>
       </c>
       <c r="H9">
-        <v>547000000.0</v>
+        <v>512000000.0</v>
       </c>
       <c r="I9">
-        <v>535000000.0</v>
+        <v>503000000.0</v>
       </c>
       <c r="J9">
         <v>812000000.0</v>
       </c>
       <c r="K9">
         <v>694000000.0</v>
       </c>
       <c r="L9">
         <v>535000000.0</v>
       </c>
       <c r="M9">
         <v>812000000.0</v>
       </c>
       <c r="N9">
         <v>867000000.0</v>
       </c>
       <c r="O9">
         <v>1005000000.0</v>
       </c>
       <c r="P9">
         <v>951000000.0</v>
       </c>
       <c r="Q9">
         <v>901000000.0</v>
       </c>
@@ -15686,51 +15692,51 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" t="s">
         <v>134</v>
       </c>
       <c r="B10">
         <v>10000000.0</v>
       </c>
       <c r="C10">
         <v>55000000.0</v>
       </c>
       <c r="D10">
         <v>2000000.0</v>
       </c>
       <c r="E10">
         <v>40000000.0</v>
       </c>
       <c r="F10">
         <v>-102000000.0</v>
       </c>
       <c r="G10">
-        <v>-605000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="H10">
         <v>15000000.0</v>
       </c>
       <c r="I10">
         <v>11000000.0</v>
       </c>
       <c r="J10">
         <v>-605000000.0</v>
       </c>
       <c r="K10">
         <v>-11000000.0</v>
       </c>
       <c r="L10">
         <v>11000000.0</v>
       </c>
       <c r="M10">
         <v>50000000.0</v>
       </c>
       <c r="N10">
         <v>-70000000.0</v>
       </c>
       <c r="O10">
         <v>228000000.0</v>
       </c>
@@ -15887,51 +15893,51 @@
       </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
     </row>
     <row r="11" spans="1:69">
       <c r="A11" t="s">
         <v>135</v>
       </c>
       <c r="B11">
         <v>9000000.0</v>
       </c>
       <c r="C11">
         <v>-2000000.0</v>
       </c>
       <c r="D11">
         <v>36000000.0</v>
       </c>
       <c r="E11">
         <v>-16000000.0</v>
       </c>
       <c r="F11">
         <v>542000000.0</v>
       </c>
       <c r="G11">
-        <v>-59000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="H11">
         <v>-27000000.0</v>
       </c>
       <c r="I11">
         <v>6000000.0</v>
       </c>
       <c r="J11">
         <v>-59000000.0</v>
       </c>
       <c r="K11">
         <v>-34000000.0</v>
       </c>
       <c r="L11">
         <v>6000000.0</v>
       </c>
       <c r="M11">
         <v>2000000.0</v>
       </c>
       <c r="N11">
         <v>-37000000.0</v>
       </c>
       <c r="O11">
         <v>3000000.0</v>
       </c>
@@ -17493,57 +17499,57 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" t="s">
         <v>145</v>
       </c>
       <c r="B21">
         <v>-7000000.0</v>
       </c>
       <c r="C21">
         <v>46000000.0</v>
       </c>
       <c r="D21">
         <v>10000000.0</v>
       </c>
       <c r="E21">
         <v>15000000.0</v>
       </c>
       <c r="F21">
         <v>-116000000.0</v>
       </c>
       <c r="G21">
-        <v>-590000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="H21">
-        <v>-6000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="I21">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="J21">
         <v>-590000000.0</v>
       </c>
       <c r="K21">
         <v>-38000000.0</v>
       </c>
       <c r="L21">
         <v>11000000.0</v>
       </c>
       <c r="M21">
         <v>80000000.0</v>
       </c>
       <c r="N21">
         <v>-40000000.0</v>
       </c>
       <c r="O21">
         <v>236000000.0</v>
       </c>
       <c r="P21">
         <v>252000000.0</v>
       </c>
       <c r="Q21">
         <v>231000000.0</v>
       </c>
@@ -17767,57 +17773,57 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
     </row>
     <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>147</v>
       </c>
       <c r="B23">
         <v>803000000.0</v>
       </c>
       <c r="C23">
         <v>979000000.0</v>
       </c>
       <c r="D23">
         <v>846000000.0</v>
       </c>
       <c r="E23">
         <v>782000000.0</v>
       </c>
       <c r="F23">
         <v>1151000000.0</v>
       </c>
       <c r="G23">
-        <v>1851000000.0</v>
+        <v>965000000.0</v>
       </c>
       <c r="H23">
-        <v>884000000.0</v>
+        <v>866000000.0</v>
       </c>
       <c r="I23">
-        <v>837000000.0</v>
+        <v>838000000.0</v>
       </c>
       <c r="J23">
         <v>1851000000.0</v>
       </c>
       <c r="K23">
         <v>1117000000.0</v>
       </c>
       <c r="L23">
         <v>837000000.0</v>
       </c>
       <c r="M23">
         <v>1149000000.0</v>
       </c>
       <c r="N23">
         <v>1375000000.0</v>
       </c>
       <c r="O23">
         <v>1276000000.0</v>
       </c>
       <c r="P23">
         <v>1160000000.0</v>
       </c>
       <c r="Q23">
         <v>1129000000.0</v>
       </c>
@@ -18734,57 +18740,57 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
     </row>
     <row r="30" spans="1:69">
       <c r="A30" t="s">
         <v>154</v>
       </c>
       <c r="B30">
         <v>493000000.0</v>
       </c>
       <c r="C30">
         <v>577000000.0</v>
       </c>
       <c r="D30">
         <v>482000000.0</v>
       </c>
       <c r="E30">
         <v>457000000.0</v>
       </c>
       <c r="F30">
         <v>747000000.0</v>
       </c>
       <c r="G30">
-        <v>1402000000.0</v>
+        <v>539000000.0</v>
       </c>
       <c r="H30">
-        <v>553000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="I30">
-        <v>524000000.0</v>
+        <v>493000000.0</v>
       </c>
       <c r="J30">
         <v>1402000000.0</v>
       </c>
       <c r="K30">
         <v>732000000.0</v>
       </c>
       <c r="L30">
         <v>524000000.0</v>
       </c>
       <c r="M30">
         <v>732000000.0</v>
       </c>
       <c r="N30">
         <v>907000000.0</v>
       </c>
       <c r="O30">
         <v>769000000.0</v>
       </c>
       <c r="P30">
         <v>699000000.0</v>
       </c>
       <c r="Q30">
         <v>670000000.0</v>
       </c>
@@ -18927,57 +18933,57 @@
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
     </row>
     <row r="31" spans="1:69">
       <c r="A31" t="s">
         <v>155</v>
       </c>
       <c r="B31">
         <v>17000000.0</v>
       </c>
       <c r="C31">
         <v>9000000.0</v>
       </c>
       <c r="D31">
         <v>-8000000.0</v>
       </c>
       <c r="E31">
         <v>25000000.0</v>
       </c>
       <c r="F31">
         <v>14000000.0</v>
       </c>
       <c r="G31">
-        <v>-15000000.0</v>
+        <v>-84000000.0</v>
       </c>
       <c r="H31">
-        <v>21000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="I31">
-        <v>14000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="J31">
         <v>-15000000.0</v>
       </c>
       <c r="K31">
         <v>27000000.0</v>
       </c>
       <c r="L31">
         <v>1000000.0</v>
       </c>
       <c r="M31">
         <v>-30000000.0</v>
       </c>
       <c r="N31">
         <v>-30000000.0</v>
       </c>
       <c r="O31">
         <v>-8000000.0</v>
       </c>
       <c r="P31">
         <v>7000000.0</v>
       </c>
       <c r="Q31">
         <v>-7000000.0</v>
       </c>
@@ -19120,51 +19126,51 @@
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
     </row>
     <row r="32" spans="1:69">
       <c r="A32" t="s">
         <v>156</v>
       </c>
       <c r="B32">
         <v>796000000.0</v>
       </c>
       <c r="C32">
         <v>1025000000.0</v>
       </c>
       <c r="D32">
         <v>856000000.0</v>
       </c>
       <c r="E32">
         <v>797000000.0</v>
       </c>
       <c r="F32">
         <v>1035000000.0</v>
       </c>
       <c r="G32">
-        <v>1261000000.0</v>
+        <v>1068000000.0</v>
       </c>
       <c r="H32">
         <v>878000000.0</v>
       </c>
       <c r="I32">
         <v>848000000.0</v>
       </c>
       <c r="J32">
         <v>1261000000.0</v>
       </c>
       <c r="K32">
         <v>1079000000.0</v>
       </c>
       <c r="L32">
         <v>848000000.0</v>
       </c>
       <c r="M32">
         <v>1229000000.0</v>
       </c>
       <c r="N32">
         <v>1335000000.0</v>
       </c>
       <c r="O32">
         <v>1512000000.0</v>
       </c>
@@ -19615,51 +19621,51 @@
       </c>
       <c r="K5">
         <v>-8800000.0</v>
       </c>
       <c r="L5">
         <v>-3800000.0</v>
       </c>
       <c r="M5">
         <v>-18896000.0</v>
       </c>
       <c r="N5">
         <v>-9496000.0</v>
       </c>
       <c r="O5">
         <v>3866000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>166</v>
       </c>
       <c r="B6">
-        <v>29000000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="C6">
         <v>-30000000.0</v>
       </c>
       <c r="D6">
         <v>-51000000.0</v>
       </c>
       <c r="E6">
         <v>84000000.0</v>
       </c>
       <c r="F6">
         <v>-62000000.0</v>
       </c>
       <c r="G6">
         <v>-360000000.0</v>
       </c>
       <c r="H6">
         <v>420000000.0</v>
       </c>
       <c r="I6">
         <v>9000000.0</v>
       </c>
       <c r="J6">
         <v>-66200000.0</v>
       </c>
@@ -20646,51 +20652,51 @@
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>186</v>
       </c>
       <c r="B27">
         <v>34000000.0</v>
       </c>
       <c r="C27">
         <v>59000000.0</v>
       </c>
       <c r="D27">
         <v>72000000.0</v>
       </c>
       <c r="E27">
         <v>78000000.0</v>
       </c>
       <c r="F27">
         <v>85000000.0</v>
       </c>
       <c r="G27">
-        <v>71000000.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="H27">
         <v>70000000.0</v>
       </c>
       <c r="I27">
         <v>60000000.0</v>
       </c>
       <c r="J27">
         <v>49600000.0</v>
       </c>
       <c r="K27">
         <v>33900000.0</v>
       </c>
       <c r="L27">
         <v>48400000.0</v>
       </c>
       <c r="M27">
         <v>48936000.0</v>
       </c>
       <c r="N27">
         <v>29078000.0</v>
       </c>
       <c r="O27">
         <v>20932000.0</v>
       </c>
@@ -21096,60 +21102,60 @@
       </c>
       <c r="BM1" t="s">
         <v>17</v>
       </c>
       <c r="BN1" t="s">
         <v>159</v>
       </c>
       <c r="BO1" t="s">
         <v>160</v>
       </c>
       <c r="BP1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="2" spans="1:68">
       <c r="A2" t="s">
         <v>162</v>
       </c>
       <c r="B2">
         <v>164000000.0</v>
       </c>
       <c r="C2">
         <v>231000000.0</v>
       </c>
       <c r="D2">
-        <v>365000000.0</v>
+        <v>210000000.0</v>
       </c>
       <c r="E2">
         <v>175000000.0</v>
       </c>
       <c r="F2">
         <v>191000000.0</v>
       </c>
       <c r="G2">
-        <v>222000000.0</v>
+        <v>191000000.0</v>
       </c>
       <c r="H2">
         <v>222000000.0</v>
       </c>
       <c r="I2">
         <v>205000000.0</v>
       </c>
       <c r="J2">
         <v>255000000.0</v>
       </c>
       <c r="K2">
         <v>244000000.0</v>
       </c>
       <c r="L2">
         <v>240000000.0</v>
       </c>
       <c r="M2">
         <v>256000000.0</v>
       </c>
       <c r="N2">
         <v>284000000.0</v>
       </c>
       <c r="O2">
         <v>219000000.0</v>
       </c>
@@ -21282,69 +21288,69 @@
       <c r="BF2">
         <v>105668000.0</v>
       </c>
       <c r="BG2">
         <v>19300000.0</v>
       </c>
       <c r="BH2">
         <v>58198000.0</v>
       </c>
       <c r="BI2">
         <v>21065000.0</v>
       </c>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
     </row>
     <row r="3" spans="1:68">
       <c r="A3" t="s">
         <v>163</v>
       </c>
       <c r="B3">
-        <v>17791794</v>
+        <v>18000000</v>
       </c>
       <c r="C3">
         <v>19000000</v>
       </c>
       <c r="D3">
-        <v>27000000</v>
+        <v>13000000</v>
       </c>
       <c r="E3">
         <v>13000000</v>
       </c>
       <c r="F3">
         <v>31000000</v>
       </c>
       <c r="G3">
-        <v>54000000</v>
+        <v>22000000</v>
       </c>
       <c r="H3">
-        <v>27000000</v>
+        <v>20000000</v>
       </c>
       <c r="I3">
         <v>43000000</v>
       </c>
       <c r="J3">
         <v>50000000</v>
       </c>
       <c r="K3">
         <v>49000000</v>
       </c>
       <c r="L3">
         <v>40000000</v>
       </c>
       <c r="M3">
         <v>50000000</v>
       </c>
       <c r="N3">
         <v>58000000</v>
       </c>
       <c r="O3">
         <v>82000000</v>
       </c>
       <c r="P3">
         <v>50000000</v>
       </c>
@@ -21793,63 +21799,63 @@
       </c>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
     </row>
     <row r="6" spans="1:68">
       <c r="A6" t="s">
         <v>166</v>
       </c>
       <c r="B6">
         <v>-19000000.0</v>
       </c>
       <c r="C6">
-        <v>34000000.0</v>
+        <v>-67000000.0</v>
       </c>
       <c r="D6">
-        <v>-190000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="E6">
         <v>35000000.0</v>
       </c>
       <c r="F6">
         <v>174000000.0</v>
       </c>
       <c r="G6">
-        <v>-31000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="H6">
         <v>-31000000.0</v>
       </c>
       <c r="I6">
         <v>17000000.0</v>
       </c>
       <c r="J6">
         <v>-50000000.0</v>
       </c>
       <c r="K6">
         <v>11000000.0</v>
       </c>
       <c r="L6">
         <v>4000000.0</v>
       </c>
       <c r="M6">
         <v>-16000000.0</v>
       </c>
       <c r="N6">
         <v>-28000000.0</v>
       </c>
       <c r="O6">
         <v>65000000.0</v>
       </c>
@@ -21985,66 +21991,66 @@
       <c r="BG6">
         <v>86368000.0</v>
       </c>
       <c r="BH6">
         <v>-38898000.0</v>
       </c>
       <c r="BI6">
         <v>37133000.0</v>
       </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
     </row>
     <row r="7" spans="1:68">
       <c r="A7" t="s">
         <v>167</v>
       </c>
       <c r="B7">
         <v>-102000000.0</v>
       </c>
       <c r="C7">
-        <v>173112108.0</v>
+        <v>173000000.0</v>
       </c>
       <c r="D7">
-        <v>-16000000.0</v>
+        <v>-48000000.0</v>
       </c>
       <c r="E7">
         <v>-45000000.0</v>
       </c>
       <c r="F7">
         <v>209000000.0</v>
       </c>
       <c r="G7">
-        <v>-7000000.0</v>
+        <v>204000000.0</v>
       </c>
       <c r="H7">
-        <v>-25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="I7">
         <v>44000000.0</v>
       </c>
       <c r="J7">
         <v>114000000.0</v>
       </c>
       <c r="K7">
         <v>207000000.0</v>
       </c>
       <c r="L7">
         <v>-169000000.0</v>
       </c>
       <c r="M7">
         <v>-74000000.0</v>
       </c>
       <c r="N7">
         <v>143000000.0</v>
       </c>
       <c r="O7">
         <v>334000000.0</v>
       </c>
       <c r="P7">
         <v>-381000000.0</v>
       </c>
@@ -22329,72 +22335,72 @@
       </c>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
     </row>
     <row r="9" spans="1:68">
       <c r="A9" t="s">
         <v>169</v>
       </c>
       <c r="B9">
         <v>-23000000.0</v>
       </c>
       <c r="C9">
-        <v>22070311.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D9">
         <v>-49000000.0</v>
       </c>
       <c r="E9">
         <v>50000000.0</v>
       </c>
       <c r="F9">
         <v>15000000.0</v>
       </c>
       <c r="G9">
-        <v>-6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H9">
-        <v>-40000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="I9">
         <v>40000000.0</v>
       </c>
       <c r="J9">
-        <v>-34644.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="K9">
         <v>50000000.0</v>
       </c>
       <c r="L9">
         <v>-91000000.0</v>
       </c>
       <c r="M9">
         <v>52000000.0</v>
       </c>
       <c r="N9">
         <v>2000000.0</v>
       </c>
       <c r="O9">
         <v>86089876.0</v>
       </c>
       <c r="P9">
         <v>-63995482.0</v>
       </c>
       <c r="Q9">
         <v>26000000.0</v>
       </c>
       <c r="R9">
         <v>6000000.0</v>
       </c>
@@ -22533,54 +22539,54 @@
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
     </row>
     <row r="10" spans="1:68">
       <c r="A10" t="s">
         <v>170</v>
       </c>
       <c r="B10">
         <v>77000000.0</v>
       </c>
       <c r="C10">
         <v>101000000.0</v>
       </c>
       <c r="D10">
         <v>10000000.0</v>
       </c>
       <c r="E10">
         <v>-55000000.0</v>
       </c>
       <c r="F10">
         <v>55000000.0</v>
       </c>
       <c r="G10">
-        <v>-48000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="H10">
-        <v>-52000000.0</v>
+        <v>-62000000.0</v>
       </c>
       <c r="I10">
         <v>-41000000.0</v>
       </c>
       <c r="J10">
         <v>141000000.0</v>
       </c>
       <c r="K10">
         <v>104000000.0</v>
       </c>
       <c r="L10">
         <v>52000000.0</v>
       </c>
       <c r="M10">
         <v>-122000000.0</v>
       </c>
       <c r="N10">
         <v>137000000.0</v>
       </c>
       <c r="O10">
         <v>46000000.0</v>
       </c>
       <c r="P10">
         <v>39000000.0</v>
       </c>
@@ -23142,69 +23148,69 @@
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" t="s">
         <v>174</v>
       </c>
       <c r="B14">
-        <v>49000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C14">
-        <v>12000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D14">
-        <v>48000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="E14">
         <v>30000000.0</v>
       </c>
       <c r="F14">
         <v>49000000.0</v>
       </c>
       <c r="G14">
-        <v>64000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="H14">
-        <v>49000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I14">
         <v>47000000.0</v>
       </c>
       <c r="J14">
         <v>49000000.0</v>
       </c>
       <c r="K14">
         <v>46000000.0</v>
       </c>
       <c r="L14">
         <v>48000000.0</v>
       </c>
       <c r="M14">
         <v>45000000.0</v>
       </c>
       <c r="N14">
         <v>48000000.0</v>
       </c>
       <c r="O14">
         <v>43000000.0</v>
       </c>
       <c r="P14">
         <v>43000000.0</v>
       </c>
@@ -23426,60 +23432,60 @@
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15">
         <v>1862000.0</v>
       </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" t="s">
         <v>176</v>
       </c>
       <c r="B16">
         <v>145000000.0</v>
       </c>
       <c r="C16">
         <v>164000000.0</v>
       </c>
       <c r="D16">
-        <v>175000000.0</v>
+        <v>231000000.0</v>
       </c>
       <c r="E16">
         <v>210000000.0</v>
       </c>
       <c r="F16">
         <v>365000000.0</v>
       </c>
       <c r="G16">
-        <v>191000000.0</v>
+        <v>365000000.0</v>
       </c>
       <c r="H16">
         <v>191000000.0</v>
       </c>
       <c r="I16">
         <v>222000000.0</v>
       </c>
       <c r="J16">
         <v>205000000.0</v>
       </c>
       <c r="K16">
         <v>255000000.0</v>
       </c>
       <c r="L16">
         <v>244000000.0</v>
       </c>
       <c r="M16">
         <v>240000000.0</v>
       </c>
       <c r="N16">
         <v>256000000.0</v>
       </c>
       <c r="O16">
         <v>284000000.0</v>
       </c>
@@ -23718,69 +23724,69 @@
       </c>
       <c r="BA17">
         <v>-1529000.0</v>
       </c>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" t="s">
         <v>178</v>
       </c>
       <c r="B18">
-        <v>-83307040.0</v>
+        <v>-83000000.0</v>
       </c>
       <c r="C18">
         <v>183000000.0</v>
       </c>
       <c r="D18">
-        <v>-188000000.0</v>
+        <v>-65000000.0</v>
       </c>
       <c r="E18">
         <v>-21000000.0</v>
       </c>
       <c r="F18">
         <v>278000000.0</v>
       </c>
       <c r="G18">
-        <v>-4000000.0</v>
+        <v>287000000.0</v>
       </c>
       <c r="H18">
-        <v>23000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I18">
         <v>40000000.0</v>
       </c>
       <c r="J18">
         <v>-6000000.0</v>
       </c>
       <c r="K18">
         <v>313000000.0</v>
       </c>
       <c r="L18">
         <v>-177000000.0</v>
       </c>
       <c r="M18">
         <v>-10000000.0</v>
       </c>
       <c r="N18">
         <v>97000000.0</v>
       </c>
       <c r="O18">
         <v>495000000.0</v>
       </c>
       <c r="P18">
         <v>-148000000.0</v>
       </c>
@@ -24274,69 +24280,69 @@
       <c r="AZ21">
         <v>-176000.0</v>
       </c>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
     </row>
     <row r="22" spans="1:68">
       <c r="A22" t="s">
         <v>139</v>
       </c>
       <c r="B22">
-        <v>-613000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C22">
-        <v>729000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="D22">
-        <v>-644000000.0</v>
+        <v>-34000000.0</v>
       </c>
       <c r="E22">
         <v>56000000.0</v>
       </c>
       <c r="F22">
         <v>-546000000.0</v>
       </c>
       <c r="G22">
         <v>6000000.0</v>
       </c>
       <c r="H22">
-        <v>25000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="I22">
         <v>-14000000.0</v>
       </c>
       <c r="J22">
         <v>-472000000.0</v>
       </c>
       <c r="K22">
         <v>105000000.0</v>
       </c>
       <c r="L22">
         <v>90000000.0</v>
       </c>
       <c r="M22">
         <v>48000000.0</v>
       </c>
       <c r="N22">
         <v>-34000000.0</v>
       </c>
       <c r="O22">
         <v>225000000.0</v>
       </c>
       <c r="P22">
         <v>224000000.0</v>
       </c>
@@ -24480,51 +24486,51 @@
       </c>
       <c r="BK22">
         <v>27790000.0</v>
       </c>
       <c r="BL22">
         <v>27343000.0</v>
       </c>
       <c r="BM22">
         <v>20807000.0</v>
       </c>
       <c r="BN22">
         <v>7360000.0</v>
       </c>
       <c r="BO22">
         <v>9007000.0</v>
       </c>
       <c r="BP22">
         <v>2074000.0</v>
       </c>
     </row>
     <row r="23" spans="1:68">
       <c r="A23" t="s">
         <v>182</v>
       </c>
       <c r="B23">
-        <v>-1100277.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="C23">
         <v>-1408000000.0</v>
       </c>
       <c r="D23">
         <v>-17000000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>-6176.0</v>
       </c>
       <c r="G23">
         <v>-2000000.0</v>
       </c>
       <c r="H23">
         <v>-2000000.0</v>
       </c>
       <c r="I23">
         <v>-52000000.0</v>
       </c>
       <c r="J23">
         <v>-136009.0</v>
       </c>
       <c r="K23">
         <v>302345.0</v>
@@ -24673,65 +24679,67 @@
       <c r="BG23">
         <v>14745000.0</v>
       </c>
       <c r="BH23">
         <v>7567000.0</v>
       </c>
       <c r="BI23">
         <v>-9121000.0</v>
       </c>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" t="s">
         <v>183</v>
       </c>
       <c r="B24">
         <v>14000000.0</v>
       </c>
       <c r="C24">
-        <v>1280659643.0</v>
+        <v>1291000000.0</v>
       </c>
       <c r="D24">
-        <v>42000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="E24">
         <v>-6000000.0</v>
       </c>
       <c r="F24">
         <v>42000000.0</v>
       </c>
       <c r="G24">
-        <v>27000000.0</v>
-[...1 lines deleted...]
-      <c r="H24"/>
+        <v>33000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-7000000.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24">
         <v>-27756.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
         <v>-852933.0</v>
       </c>
       <c r="P24">
         <v>48620.0</v>
       </c>
       <c r="Q24">
         <v>66000000.0</v>
       </c>
       <c r="R24">
         <v>130000000.0</v>
       </c>
       <c r="S24">
         <v>59000000.0</v>
       </c>
       <c r="T24">
         <v>59000000.0</v>
@@ -24842,69 +24850,69 @@
         <v>-3232000.0</v>
       </c>
       <c r="BD24">
         <v>-3232000.0</v>
       </c>
       <c r="BE24"/>
       <c r="BF24">
         <v>-88187000.0</v>
       </c>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" t="s">
         <v>184</v>
       </c>
       <c r="B25">
-        <v>136000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="C25">
-        <v>-264768861.0</v>
+        <v>-65000000.0</v>
       </c>
       <c r="D25">
-        <v>-10000000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="E25">
         <v>-46000000.0</v>
       </c>
       <c r="F25">
         <v>651000000.0</v>
       </c>
       <c r="G25">
-        <v>-24000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="H25">
-        <v>-8000000.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="I25">
         <v>-25000000.0</v>
       </c>
       <c r="J25">
         <v>346000000.0</v>
       </c>
       <c r="K25">
         <v>-14000000.0</v>
       </c>
       <c r="L25">
         <v>-123000000.0</v>
       </c>
       <c r="M25">
         <v>-7000000.0</v>
       </c>
       <c r="N25">
         <v>-20000000.0</v>
       </c>
       <c r="O25">
         <v>-32000000.0</v>
       </c>
       <c r="P25">
         <v>2000000.0</v>
       </c>
@@ -25034,117 +25042,117 @@
       <c r="BF25">
         <v>4460000.0</v>
       </c>
       <c r="BG25">
         <v>4411000.0</v>
       </c>
       <c r="BH25">
         <v>263000.0</v>
       </c>
       <c r="BI25">
         <v>24115000.0</v>
       </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
     </row>
     <row r="26" spans="1:68">
       <c r="A26" t="s">
         <v>185</v>
       </c>
       <c r="B26">
-        <v>-78899723.0</v>
+        <v>-79000000.0</v>
       </c>
       <c r="C26">
         <v>-8740.0</v>
       </c>
       <c r="D26">
-        <v>1000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="E26">
         <v>-1000000.0</v>
       </c>
       <c r="F26">
         <v>6176.0</v>
       </c>
       <c r="G26">
         <v>-1000000.0</v>
       </c>
       <c r="H26">
         <v>-1000000.0</v>
       </c>
       <c r="I26">
         <v>-3000000.0</v>
       </c>
       <c r="J26">
         <v>137293.0</v>
       </c>
       <c r="K26">
         <v>-1000000.0</v>
       </c>
       <c r="L26">
-        <v>-99484.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="M26">
         <v>-106000000.0</v>
       </c>
       <c r="N26">
         <v>-400000000.0</v>
       </c>
       <c r="O26">
         <v>-301000000.0</v>
       </c>
       <c r="P26">
         <v>-351000000.0</v>
       </c>
       <c r="Q26">
         <v>-312000000.0</v>
       </c>
       <c r="R26">
         <v>-301000000.0</v>
       </c>
       <c r="S26">
         <v>-200000000.0</v>
       </c>
       <c r="T26">
         <v>-101000000.0</v>
       </c>
       <c r="U26">
         <v>-59000000.0</v>
       </c>
       <c r="V26">
         <v>675.24</v>
       </c>
       <c r="W26">
-        <v>-1000000.0</v>
+        <v>-72.84</v>
       </c>
       <c r="X26">
-        <v>-1000000.0</v>
+        <v>-47.39</v>
       </c>
       <c r="Y26">
         <v>-1000000.0</v>
       </c>
       <c r="Z26">
         <v>-102000000.0</v>
       </c>
       <c r="AA26">
         <v>-100000000.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>-2000000.0</v>
       </c>
       <c r="AD26">
         <v>200000.0</v>
       </c>
       <c r="AE26">
         <v>-100000000.0</v>
       </c>
       <c r="AF26">
         <v>-1000000.0</v>
       </c>
@@ -25210,69 +25218,69 @@
       </c>
       <c r="BA26">
         <v>6400000.0</v>
       </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
     </row>
     <row r="27" spans="1:68">
       <c r="A27" t="s">
         <v>186</v>
       </c>
       <c r="B27">
-        <v>9000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C27">
-        <v>4000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D27">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="E27">
         <v>14000000.0</v>
       </c>
       <c r="F27">
         <v>12000000.0</v>
       </c>
       <c r="G27">
-        <v>13000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="H27">
-        <v>11000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="I27">
         <v>26000000.0</v>
       </c>
       <c r="J27">
         <v>7000000.0</v>
       </c>
       <c r="K27">
         <v>18000000.0</v>
       </c>
       <c r="L27">
         <v>17000000.0</v>
       </c>
       <c r="M27">
         <v>30000000.0</v>
       </c>
       <c r="N27">
         <v>18000000.0</v>
       </c>
       <c r="O27">
         <v>16000000.0</v>
       </c>
       <c r="P27">
         <v>16000000.0</v>
       </c>
@@ -25399,63 +25407,63 @@
       </c>
       <c r="BF27">
         <v>6979000.0</v>
       </c>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27">
         <v>-21287000.0</v>
       </c>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
     </row>
     <row r="28" spans="1:68">
       <c r="A28" t="s">
         <v>187</v>
       </c>
       <c r="B28">
         <v>43000000.0</v>
       </c>
       <c r="C28">
-        <v>-1534771679.0</v>
+        <v>-1531000000.0</v>
       </c>
       <c r="D28">
-        <v>-30000000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="E28">
         <v>94000000.0</v>
       </c>
       <c r="F28">
         <v>-145000000.0</v>
       </c>
       <c r="G28">
-        <v>-58000000.0</v>
+        <v>-145000000.0</v>
       </c>
       <c r="H28">
         <v>-58000000.0</v>
       </c>
       <c r="I28">
         <v>-9000000.0</v>
       </c>
       <c r="J28">
         <v>-92000000.0</v>
       </c>
       <c r="K28">
         <v>-314000000.0</v>
       </c>
       <c r="L28">
         <v>201000000.0</v>
       </c>
       <c r="M28">
         <v>-3000000.0</v>
       </c>
       <c r="N28">
         <v>-125000000.0</v>
       </c>
       <c r="O28">
         <v>-442000000.0</v>
       </c>
@@ -25591,63 +25599,63 @@
       <c r="BG28">
         <v>14066000.0</v>
       </c>
       <c r="BH28">
         <v>11020000.0</v>
       </c>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28">
         <v>5581000.0</v>
       </c>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
     </row>
     <row r="29" spans="1:68">
       <c r="A29" t="s">
         <v>188</v>
       </c>
       <c r="B29">
         <v>-65000000.0</v>
       </c>
       <c r="C29">
-        <v>202343247.0</v>
+        <v>202000000.0</v>
       </c>
       <c r="D29">
-        <v>-161000000.0</v>
+        <v>-52000000.0</v>
       </c>
       <c r="E29">
         <v>-8000000.0</v>
       </c>
       <c r="F29">
         <v>309000000.0</v>
       </c>
       <c r="G29">
-        <v>50000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="H29">
         <v>50000000.0</v>
       </c>
       <c r="I29">
         <v>83000000.0</v>
       </c>
       <c r="J29">
         <v>44000000.0</v>
       </c>
       <c r="K29">
         <v>362000000.0</v>
       </c>
       <c r="L29">
         <v>-137000000.0</v>
       </c>
       <c r="M29">
         <v>40000000.0</v>
       </c>
       <c r="N29">
         <v>155000000.0</v>
       </c>
       <c r="O29">
         <v>577000000.0</v>
       </c>
@@ -25787,63 +25795,63 @@
         <v>-26061000.0</v>
       </c>
       <c r="BI29">
         <v>45925000.0</v>
       </c>
       <c r="BJ29">
         <v>110308000.0</v>
       </c>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29">
         <v>28592000.0</v>
       </c>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
     </row>
     <row r="30" spans="1:68">
       <c r="A30" t="s">
         <v>189</v>
       </c>
       <c r="B30">
         <v>-18000000.0</v>
       </c>
       <c r="C30">
-        <v>1275659643.0</v>
+        <v>1272000000.0</v>
       </c>
       <c r="D30">
-        <v>15000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="E30">
         <v>-19000000.0</v>
       </c>
       <c r="F30">
         <v>11000000.0</v>
       </c>
       <c r="G30">
-        <v>-27000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="H30">
         <v>-27000000.0</v>
       </c>
       <c r="I30">
         <v>-52000000.0</v>
       </c>
       <c r="J30">
         <v>4000000.0</v>
       </c>
       <c r="K30">
         <v>-49000000.0</v>
       </c>
       <c r="L30">
         <v>-40000000.0</v>
       </c>
       <c r="M30">
         <v>-50000000.0</v>
       </c>
       <c r="N30">
         <v>-58000000.0</v>
       </c>
       <c r="O30">
         <v>-82000000.0</v>
       </c>