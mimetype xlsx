--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1000,76 +1003,80 @@
       </c>
       <c r="H5">
         <v>7642000.0</v>
       </c>
       <c r="I5">
         <v>13354000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3027000000.0</v>
+      </c>
       <c r="C7">
         <v>2192000000.0</v>
       </c>
       <c r="D7">
         <v>1773000000.0</v>
       </c>
       <c r="E7">
         <v>1559604000.0</v>
       </c>
       <c r="F7">
         <v>1488343000.0</v>
       </c>
       <c r="G7">
         <v>1074226000.0</v>
       </c>
       <c r="H7">
         <v>492968000.0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>177000.0</v>
       </c>
       <c r="F8">
         <v>175000.0</v>
       </c>
       <c r="G8">
         <v>54950000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
@@ -1349,79 +1356,81 @@
       </c>
       <c r="D22">
         <v>1666000000.0</v>
       </c>
       <c r="E22">
         <v>1657000000.0</v>
       </c>
       <c r="F22">
         <v>1421501000.0</v>
       </c>
       <c r="G22">
         <v>1161205000.0</v>
       </c>
       <c r="H22">
         <v>631740000.0</v>
       </c>
       <c r="I22">
         <v>391210000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>18493000000.0</v>
+        <v>17787000000.0</v>
       </c>
       <c r="C23">
         <v>15344000000.0</v>
       </c>
       <c r="D23">
         <v>13346000000.0</v>
       </c>
       <c r="E23">
         <v>9513000000.0</v>
       </c>
       <c r="F23">
         <v>8641834000.0</v>
       </c>
       <c r="G23">
         <v>5067332000.0</v>
       </c>
       <c r="H23">
         <v>3229854000.0</v>
       </c>
       <c r="I23">
         <v>1652144000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>648000000.0</v>
+      </c>
       <c r="C24">
         <v>988000000.0</v>
       </c>
       <c r="D24">
         <v>529000000.0</v>
       </c>
       <c r="E24">
         <v>537880000.0</v>
       </c>
       <c r="F24">
         <v>283190000.0</v>
       </c>
       <c r="G24">
         <v>943193000.0</v>
       </c>
       <c r="H24">
         <v>768766000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
@@ -1446,79 +1455,81 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>799000000.0</v>
+        <v>-1683000000.0</v>
       </c>
       <c r="C28">
         <v>-2154000000.0</v>
       </c>
       <c r="D28">
         <v>-2456000000.0</v>
       </c>
       <c r="E28">
         <v>-1107000000.0</v>
       </c>
       <c r="F28">
         <v>-1366647000.0</v>
       </c>
       <c r="G28">
         <v>982665000.0</v>
       </c>
       <c r="H28">
         <v>54163000.0</v>
       </c>
       <c r="I28">
         <v>320816000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6231000000.0</v>
+      </c>
       <c r="C29">
         <v>5636000000.0</v>
       </c>
       <c r="D29">
         <v>5103000000.0</v>
       </c>
       <c r="E29">
         <v>3256132000.0</v>
       </c>
       <c r="F29">
         <v>2808675000.0</v>
       </c>
       <c r="G29">
         <v>-2901415000.0</v>
       </c>
       <c r="H29">
         <v>-2749441000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
@@ -1551,51 +1562,53 @@
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>2413913000.0</v>
       </c>
       <c r="F31">
         <v>2175957000.0</v>
       </c>
       <c r="G31">
         <v>-4073109000.0</v>
       </c>
       <c r="H31">
         <v>-3536903000.0</v>
       </c>
       <c r="I31">
         <v>-2776639000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>334000000.0</v>
+      </c>
       <c r="C32">
         <v>1278000000.0</v>
       </c>
       <c r="D32">
         <v>947000000.0</v>
       </c>
       <c r="E32">
         <v>767624000.0</v>
       </c>
       <c r="F32">
         <v>892518000.0</v>
       </c>
       <c r="G32">
         <v>-891996000.0</v>
       </c>
       <c r="H32">
         <v>273250000.0</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
@@ -1852,51 +1865,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>7789000000.0</v>
+      </c>
       <c r="C45">
         <v>5793000000.0</v>
       </c>
       <c r="D45">
         <v>4703000000.0</v>
       </c>
       <c r="E45">
         <v>3225193000.0</v>
       </c>
       <c r="F45">
         <v>2722160000.0</v>
       </c>
       <c r="G45">
         <v>2029202000.0</v>
       </c>
       <c r="H45">
         <v>1003332000.0</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
@@ -1975,77 +1990,79 @@
       <c r="I48">
         <v>-2865093000.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-5742559000.0</v>
       </c>
       <c r="F49">
         <v>-5650517000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>960000000.0</v>
+      </c>
       <c r="C50">
         <v>545000000.0</v>
       </c>
       <c r="D50">
         <v>485000000.0</v>
       </c>
       <c r="E50">
         <v>304339000.0</v>
       </c>
       <c r="F50">
         <v>349528000.0</v>
       </c>
       <c r="G50">
         <v>224254000.0</v>
       </c>
       <c r="H50">
         <v>14705000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>7117000000.0</v>
+        <v>4635000000.0</v>
       </c>
       <c r="C51">
         <v>3725000000.0</v>
       </c>
       <c r="D51">
         <v>2787000000.0</v>
       </c>
       <c r="E51">
         <v>2402000000.0</v>
       </c>
       <c r="F51">
         <v>2121061000.0</v>
       </c>
       <c r="G51">
         <v>2234120000.0</v>
       </c>
       <c r="H51">
         <v>1276439000.0</v>
       </c>
       <c r="I51">
         <v>932320000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
@@ -2293,4200 +2310,4344 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>5965000000.0</v>
+      </c>
+      <c r="C2">
         <v>6298000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6795000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6487000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5702000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5554000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5899000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5621000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5370000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5099000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4616045000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4077023000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3684956000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3622000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2940540000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3294481000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3330095000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3442720000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3216880000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3199812000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2964877000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2907918000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-540000000.0</v>
+      </c>
+      <c r="C5">
         <v>-381000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-327000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-404000000.0</v>
       </c>
       <c r="F5">
         <v>-404000000.0</v>
       </c>
       <c r="G5">
+        <v>-404000000.0</v>
+      </c>
+      <c r="H5">
         <v>-51000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-198000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-121000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-17000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-58588000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-34289000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-15913000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-64206000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11691000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-40917000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-47739000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>86000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-25446000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-15203000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31093000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-3532912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51210750.0</v>
       </c>
       <c r="AA5">
         <v>-51210750.0</v>
       </c>
       <c r="AB5">
         <v>-51210750.0</v>
       </c>
       <c r="AC5">
         <v>-51210750.0</v>
       </c>
-      <c r="AD5"/>
+      <c r="AD5">
+        <v>-51210750.0</v>
+      </c>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3107000000.0</v>
+      </c>
       <c r="C7">
+        <v>3027000000.0</v>
+      </c>
+      <c r="D7">
         <v>2960000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2775000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2522000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2192000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2426000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2167000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2087000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1773000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1646142000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1586849000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1497550000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1559604000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1420209000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1570892000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1596358000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1488343000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1363873000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1318105000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1197719000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1074226000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="M8">
         <v>178000.0</v>
       </c>
       <c r="N8">
-        <v>177000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="O8">
         <v>177000.0</v>
       </c>
       <c r="P8">
         <v>177000.0</v>
       </c>
       <c r="Q8">
+        <v>177000.0</v>
+      </c>
+      <c r="R8">
         <v>176000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>175000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>174000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>173000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>8316100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8227469000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8154076000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8080618000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8014912000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7937813000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7874038000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7813384000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7749463000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7693115000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>6301000000.0</v>
+      </c>
+      <c r="C10">
         <v>6318000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7229000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6796000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6113000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5879000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5822000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5536000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5226000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5243000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4857920000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4473193000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3792211000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3509000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2903052000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3107535000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3369353000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3487708000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3928568000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4284933000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4332799000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1251455000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-1222276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305569000.0</v>
       </c>
       <c r="AA10">
         <v>305569000.0</v>
       </c>
       <c r="AB10">
         <v>305569000.0</v>
       </c>
       <c r="AC10">
         <v>305569000.0</v>
       </c>
-      <c r="AD10"/>
+      <c r="AD10">
+        <v>305569000.0</v>
+      </c>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>6301000000.0</v>
+      </c>
+      <c r="C12">
         <v>6318000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7229000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6796000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6113000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5879000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5822000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5536000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5226000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5243000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4857920000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4473193000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3792211000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3509000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2903052000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3107535000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3369353000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3487708000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3928568000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4284933000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4332799000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1251455000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>1222276000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="M13">
         <v>178000.0</v>
       </c>
       <c r="N13">
-        <v>177000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="O13">
         <v>177000.0</v>
       </c>
       <c r="P13">
         <v>177000.0</v>
       </c>
       <c r="Q13">
+        <v>177000.0</v>
+      </c>
+      <c r="R13">
         <v>176000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>175000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="U13">
         <v>173000.0</v>
       </c>
       <c r="V13">
+        <v>173000.0</v>
+      </c>
+      <c r="W13">
         <v>45122000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>1825000000.0</v>
+      </c>
+      <c r="C14">
         <v>1855000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1864000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1855000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1840000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1837000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1829000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1789000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1815000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1803000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1808000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1800000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1794000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1764598000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1790941000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1763264000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1756739000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1752238000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1747255000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1743109000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1732560209.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1724911571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599739000.0</v>
       </c>
       <c r="X14">
         <v>1599739000.0</v>
       </c>
       <c r="Y14">
         <v>1599739000.0</v>
       </c>
       <c r="Z14">
         <v>1599739000.0</v>
       </c>
       <c r="AA14">
         <v>1599739000.0</v>
       </c>
       <c r="AB14">
         <v>1599739000.0</v>
       </c>
       <c r="AC14">
         <v>1599739000.0</v>
       </c>
       <c r="AD14">
         <v>1599739000.0</v>
       </c>
       <c r="AE14">
         <v>1599739000.0</v>
       </c>
       <c r="AF14">
         <v>1599739000.0</v>
       </c>
       <c r="AG14">
         <v>1599739000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>1599739000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>178000.0</v>
       </c>
       <c r="N15">
-        <v>177000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="O15">
         <v>177000.0</v>
       </c>
       <c r="P15">
         <v>177000.0</v>
       </c>
       <c r="Q15">
+        <v>177000.0</v>
+      </c>
+      <c r="R15">
         <v>176000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>175000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="U15">
         <v>173000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>173000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>183000000.0</v>
+      </c>
+      <c r="C16">
         <v>188000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>210000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>188000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>172000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>141000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>191000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>139000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>135000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>97000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>85529000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>93255000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>93263000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>92000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>129235000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>105429000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>100554000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>93972000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>80450000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>71962000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>64269000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>65259000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>10121000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>9707000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9536000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9739000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3900000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4090000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>4077000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>4247000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>997750.0</v>
       </c>
       <c r="AB20">
         <v>997750.0</v>
       </c>
       <c r="AC20">
         <v>997750.0</v>
       </c>
-      <c r="AD20"/>
+      <c r="AD20">
+        <v>997750.0</v>
+      </c>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>178000000.0</v>
+      </c>
+      <c r="C21">
         <v>190000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>201000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>210000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>215000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>271000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>306000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>319000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>349000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37000000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>10121000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9707000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>4090000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4077000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>2037000000.0</v>
+      </c>
+      <c r="C22">
         <v>2256000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2487000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2285000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2049000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2099000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2181000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1992000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1938000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1666000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1640567000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1565373000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1667156000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1657000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1406380000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1451428000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1378399000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1421501000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1212198000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1230414000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1306958000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1161205000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>157935000.0</v>
       </c>
       <c r="AB22">
         <v>157935000.0</v>
       </c>
       <c r="AC22">
         <v>157935000.0</v>
       </c>
-      <c r="AD22"/>
+      <c r="AD22">
+        <v>157935000.0</v>
+      </c>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>18493000000.0</v>
+        <v>17399000000.0</v>
       </c>
       <c r="C23">
+        <v>17787000000.0</v>
+      </c>
+      <c r="D23">
         <v>18668000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17831000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15986000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15344000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16342000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15195000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14949000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13346000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11562769000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10687013000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9710305000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9513000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8126661000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8425203000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8693210000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8641834000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8587270000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8574510000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8596558000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5067332000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-64358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>807463500.0</v>
       </c>
       <c r="AA23">
         <v>807463500.0</v>
       </c>
       <c r="AB23">
         <v>807463500.0</v>
       </c>
       <c r="AC23">
         <v>807463500.0</v>
       </c>
-      <c r="AD23"/>
+      <c r="AD23">
+        <v>807463500.0</v>
+      </c>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>617000000.0</v>
+      </c>
       <c r="C24">
+        <v>648000000.0</v>
+      </c>
+      <c r="D24">
         <v>618000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>850000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1002000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>988000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1194000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1047000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1062000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>529000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>527711000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>718681000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>522817000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>537880000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>561069000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>595557000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>611053000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>283190000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>169333000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4132000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>273800000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>943193000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>718681000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>522817000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>537880000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>561069000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>595557000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>611053000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>283190000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>169333000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4132000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>273800000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>799000000.0</v>
+        <v>-1462000000.0</v>
       </c>
       <c r="C28">
+        <v>-1683000000.0</v>
+      </c>
+      <c r="D28">
         <v>-2280000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2217000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2033000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2154000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1801000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1821000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1609000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2456000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2069543000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1749662000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1399364000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1107000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-759415000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-887427000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-960987000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1366647000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1841422000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2319924000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2535801000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>982665000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>1222276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-109701250.0</v>
       </c>
       <c r="AA28">
         <v>-109701250.0</v>
       </c>
       <c r="AB28">
         <v>-109701250.0</v>
       </c>
       <c r="AC28">
         <v>-109701250.0</v>
       </c>
-      <c r="AD28"/>
+      <c r="AD28">
+        <v>-109701250.0</v>
+      </c>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6219000000.0</v>
+      </c>
       <c r="C29">
+        <v>6231000000.0</v>
+      </c>
+      <c r="D29">
         <v>6730000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6489000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5930000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5636000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5784000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5404000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5609000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5103000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4070612000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3912159000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3455327000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3256132000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2895394000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2717312000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2849269000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2808675000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3291379000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3449533000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3874404000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2901415000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>351000000.0</v>
+      </c>
+      <c r="C30">
         <v>363000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>393000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>499000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>484000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>407000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>517000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>547000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>601000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>314000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>285081000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>138855000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>126892000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>184000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>169424000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>187644000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>170603000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>175350000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>134316000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>129043000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>81423000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>71257000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
-[...1 lines deleted...]
-      </c>
+      <c r="Z30"/>
       <c r="AA30">
         <v>15963000.0</v>
       </c>
       <c r="AB30">
         <v>15963000.0</v>
       </c>
       <c r="AC30">
         <v>15963000.0</v>
       </c>
-      <c r="AD30"/>
+      <c r="AD30">
+        <v>15963000.0</v>
+      </c>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>2928377000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2775477000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2560030000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2413913000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2161845000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2068096000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2037261000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2175957000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2564206000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2798539000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3271048000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-3536903000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-260000000.0</v>
+      </c>
       <c r="C32">
+        <v>334000000.0</v>
+      </c>
+      <c r="D32">
         <v>613000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>807000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1295000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1278000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1027000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>951000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1134000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>947000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>923917000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1073458000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>940552000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>767624000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>898788000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>898071000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>987696000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>892518000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1334465000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1492347000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2239243000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-891996000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>8036000000.0</v>
+      </c>
+      <c r="C33">
         <v>8096000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7862000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7655000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6780000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6350000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7130000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6386000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6380000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5454000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4133078000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3970235000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3595623000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3683000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3198620000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3263804000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3210810000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3005028000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2675937000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2546337000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2440149000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2226618000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-1222276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268708750.0</v>
       </c>
       <c r="AA33">
         <v>268708750.0</v>
       </c>
       <c r="AB33">
         <v>268708750.0</v>
       </c>
       <c r="AC33">
         <v>268708750.0</v>
       </c>
-      <c r="AD33"/>
+      <c r="AD33">
+        <v>268708750.0</v>
+      </c>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>597000000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>603000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>585000000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>305790000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1549535000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1453328000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>264924000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1364373000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1498222000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1550192000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1438399000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1272963000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1231923000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1130467000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>3846000000.0</v>
+      </c>
+      <c r="C35">
         <v>3807000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3734000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3777000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3677000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3526000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3880000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3390000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3315000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2312000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2128618000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2268216000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1976145000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2036000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1925442000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2093779000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2161245000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1721589000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1442296000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1236055000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1404267000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5403484000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
-[...1 lines deleted...]
-      </c>
+      <c r="Z35"/>
       <c r="AA35">
         <v>1220249250.0</v>
       </c>
       <c r="AB35">
         <v>1220249250.0</v>
       </c>
       <c r="AC35">
         <v>1220249250.0</v>
       </c>
-      <c r="AD35"/>
+      <c r="AD35">
+        <v>1220249250.0</v>
+      </c>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>228000000.0</v>
+      </c>
+      <c r="C36">
         <v>278000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1438000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>835000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>683000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>628000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>823000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>754000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>769000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>426000000.0</v>
       </c>
-      <c r="K36">
-[...1 lines deleted...]
-      </c>
       <c r="L36">
-        <v>423488000.0</v>
+        <v>445732000.0</v>
       </c>
       <c r="M36">
-        <v>443358000.0</v>
+        <v>421965000.0</v>
       </c>
       <c r="N36">
+        <v>441822000.0</v>
+      </c>
+      <c r="O36">
         <v>418000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>355925000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>346721000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>309567000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>273129000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>244612000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>247818000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>236006000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>193169000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-1222276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16878000.0</v>
       </c>
       <c r="AA36">
         <v>16878000.0</v>
       </c>
       <c r="AB36">
         <v>16878000.0</v>
       </c>
       <c r="AC36">
         <v>16878000.0</v>
       </c>
-      <c r="AD36"/>
+      <c r="AD36">
+        <v>16878000.0</v>
+      </c>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>448167000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>423488000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>457580000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>355925000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>346721000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>309567000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>273129000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>244612000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>247818000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>236006000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>674000000.0</v>
+      </c>
+      <c r="C39">
         <v>754000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>697000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>596000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>560000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>609000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>692000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>734000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>804000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>669000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>646123000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>539357000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>528423000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>480000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>449185000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>414792000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>564045000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>552247000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>636251000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>383783000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>239132000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>356797000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>1803000000.0</v>
+      </c>
+      <c r="C40">
         <v>1366000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1508000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1235000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1037000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1054000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1238000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1170000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1043000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>878000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>838651000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>723536000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>704005000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>719000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>519089000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>507611000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>563529000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>571002000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>465203000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>375416000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>345885000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>328083000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>305790000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>294191000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>264924000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>222194000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>229478000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>253405000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>237122000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>169485000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>159682000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>149404000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>8757000000.0</v>
+      </c>
+      <c r="C42">
         <v>9025000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>9063000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>9025000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>8898000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>8736000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8625000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>8509000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>8578000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>8489000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>8401998000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>8316100000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>8227469000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>8154000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>8080618000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>8014912000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>7937813000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>7874038000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>7813384000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>7749463000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-903443000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>25036000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>6476000000.0</v>
+      </c>
       <c r="C45">
+        <v>7789000000.0</v>
+      </c>
+      <c r="D45">
         <v>6223000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5964000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5270000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5793000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5237000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4556000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4421000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4703000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3684911000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2119340000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1811174000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3225193000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1540088000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1471013000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1425839000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>1167463000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>2294429000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2200066000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
+      <c r="Z45"/>
       <c r="AA45">
         <v>250833000.0</v>
       </c>
       <c r="AB45">
         <v>250833000.0</v>
       </c>
       <c r="AC45">
         <v>250833000.0</v>
       </c>
-      <c r="AD45"/>
+      <c r="AD45">
+        <v>250833000.0</v>
+      </c>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>7033000000.0</v>
+      </c>
+      <c r="C46">
         <v>7032000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6223000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5964000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5270000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4829000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5237000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4556000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4421000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4066000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3684911000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3546747000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3152265000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3225000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2832574000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2907376000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2891707000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2722160000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2427425000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2294429000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2200066000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2029202000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3684911000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2119340000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1811174000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3225193000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2832574000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1471013000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1425839000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2722160000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2427425000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2294429000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2200066000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-4287000000.0</v>
+      </c>
+      <c r="C48">
         <v>-4021000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3995000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4090000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-4122000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-4229000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-4385000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-4455000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-4378000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-4383000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5415212000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-5506512000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-5651704000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-5743000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-5844623000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-5935302000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-5859811000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-5650517000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-5245538000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-4921561000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4402960000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4107927000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-      <c r="Z48">
-[...1 lines deleted...]
-      </c>
+      <c r="Z48"/>
       <c r="AA48">
         <v>-891397500.0</v>
       </c>
       <c r="AB48">
         <v>-891397500.0</v>
       </c>
       <c r="AC48">
         <v>-891397500.0</v>
       </c>
-      <c r="AD48"/>
+      <c r="AD48">
+        <v>-891397500.0</v>
+      </c>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-5506512000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-5651704000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-5742559000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-5844623000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-5935302000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-5859811000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-5650517000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-5245538000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-4921561000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-4402960000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1672000000.0</v>
+      </c>
       <c r="C50">
+        <v>960000000.0</v>
+      </c>
+      <c r="D50">
         <v>1371000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>954000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>556000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>545000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>401000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>501000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>468000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>485000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>614524000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>418001000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>372480000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>304339000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>162359000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>53659000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>200955000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>349528000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>553940000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>642772000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>325479000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>224254000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>7117000000.0</v>
+        <v>4839000000.0</v>
       </c>
       <c r="C51">
+        <v>4635000000.0</v>
+      </c>
+      <c r="D51">
         <v>4949000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4579000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4080000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3725000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4021000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3715000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3617000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2787000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2788377000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2723531000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2392847000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2402000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2143637000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2220108000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2408366000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2121061000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2087146000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1965009000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1796998000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2234120000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
+      <c r="Z51"/>
       <c r="AA51">
         <v>195867750.0</v>
       </c>
       <c r="AB51">
         <v>195867750.0</v>
       </c>
       <c r="AC51">
         <v>195867750.0</v>
       </c>
-      <c r="AD51"/>
+      <c r="AD51">
+        <v>195867750.0</v>
+      </c>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>1672000000.0</v>
+      </c>
+      <c r="C52">
         <v>1505000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1890000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1459000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1000000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>967000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>857000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>928000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>887000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>871000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>965549000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>749506000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>691906000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>630000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>440389000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>355807000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>500526000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>636594000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>814335000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>888636000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>542135000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>431450000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
-[...1 lines deleted...]
-      </c>
+      <c r="Z52"/>
       <c r="AA52">
         <v>3676250.0</v>
       </c>
       <c r="AB52">
         <v>3676250.0</v>
       </c>
       <c r="AC52">
         <v>3676250.0</v>
       </c>
-      <c r="AD52"/>
+      <c r="AD52">
+        <v>3676250.0</v>
+      </c>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>421000000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>35321000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>74269000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>17754000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>18382000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>2444552000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>17399000000.0</v>
+      </c>
+      <c r="C55">
         <v>17787000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>18668000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17831000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>15986000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15344000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16342000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15195000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>14949000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13346000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11562769000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>10687013000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9710305000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9513000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8126661000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8425203000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>8693210000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>8641834000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8587270000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8574510000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8596558000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5067332000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-      <c r="Z55">
-[...1 lines deleted...]
-      </c>
+      <c r="Z55"/>
       <c r="AA55">
         <v>807463500.0</v>
       </c>
       <c r="AB55">
         <v>807463500.0</v>
       </c>
       <c r="AC55">
         <v>807463500.0</v>
       </c>
-      <c r="AD55"/>
+      <c r="AD55">
+        <v>807463500.0</v>
+      </c>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>9363000000.0</v>
+      </c>
+      <c r="C56">
         <v>9691000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10806000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10176000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9206000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8994000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9212000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8809000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8569000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7892000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7429691000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6716778000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6114682000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5830000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4928041000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5161399000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5482400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5636806000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5911333000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6028173000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6156409000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2840714000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>1222276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538754750.0</v>
       </c>
       <c r="AA56">
         <v>538754750.0</v>
       </c>
       <c r="AB56">
         <v>538754750.0</v>
       </c>
       <c r="AC56">
         <v>538754750.0</v>
       </c>
-      <c r="AD56"/>
+      <c r="AD56">
+        <v>538754750.0</v>
+      </c>
       <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
-    </row>
-    <row r="57" spans="1:33">
+      <c r="AH56"/>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>9623000000.0</v>
+      </c>
+      <c r="C57">
         <v>9357000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10193000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9369000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7911000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7716000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8185000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7858000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7435000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6945000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6505774000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5643320000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5174130000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5063000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4029253000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4263328000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4494704000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4744288000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4576868000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4535826000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3917166000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3732710000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
-[...1 lines deleted...]
-      </c>
+      <c r="Z57"/>
       <c r="AA57">
         <v>470442250.0</v>
       </c>
       <c r="AB57">
         <v>470442250.0</v>
       </c>
       <c r="AC57">
         <v>470442250.0</v>
       </c>
-      <c r="AD57"/>
+      <c r="AD57">
+        <v>470442250.0</v>
+      </c>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>13469000000.0</v>
+      </c>
+      <c r="C58">
         <v>13164000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13927000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13146000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11588000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11242000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12065000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11248000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10750000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9257000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8634392000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7911536000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7150275000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7099000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5954695000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6357107000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6655949000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6465877000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6019164000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5771881000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5321433000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9136194000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
-[...1 lines deleted...]
-      </c>
+      <c r="Z58"/>
       <c r="AA58">
         <v>1690691500.0</v>
       </c>
       <c r="AB58">
         <v>1690691500.0</v>
       </c>
       <c r="AC58">
         <v>1690691500.0</v>
       </c>
-      <c r="AD58"/>
+      <c r="AD58">
+        <v>1690691500.0</v>
+      </c>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>3930000000.0</v>
+      </c>
+      <c r="C60">
         <v>4623000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4741000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4685000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4372000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4103000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4189000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3856000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4079000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4089000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2928377000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2775477000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2560030000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2414000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2171966000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2068096000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2037261000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2175957000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2568106000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2802629000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3275125000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-4068862000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-64358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-883228000.0</v>
       </c>
       <c r="AA60">
         <v>-883228000.0</v>
       </c>
-      <c r="AB60"/>
+      <c r="AB60">
+        <v>-883228000.0</v>
+      </c>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6515,3328 +6676,3432 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>24393000000.0</v>
       </c>
       <c r="C2">
         <v>21437000000.0</v>
       </c>
       <c r="D2">
         <v>18193000000.0</v>
       </c>
       <c r="E2">
         <v>15873000000.0</v>
       </c>
       <c r="F2">
         <v>15455000000.0</v>
       </c>
       <c r="G2">
         <v>9981102000.0</v>
       </c>
       <c r="H2">
         <v>5240041000.0</v>
       </c>
       <c r="I2">
         <v>3864205000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>97</v>
+      </c>
+      <c r="B3">
+        <v>517000000.0</v>
+      </c>
       <c r="C3">
         <v>433000000.0</v>
       </c>
       <c r="D3">
         <v>275000000.0</v>
       </c>
       <c r="E3">
         <v>231000000.0</v>
       </c>
       <c r="F3">
         <v>201000000.0</v>
       </c>
       <c r="G3">
         <v>127519000.0</v>
       </c>
       <c r="H3">
         <v>70908000.0</v>
       </c>
       <c r="I3">
         <v>53616000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>99</v>
+      </c>
+      <c r="B5">
+        <v>683000000.0</v>
+      </c>
       <c r="C5">
         <v>613000000.0</v>
       </c>
       <c r="D5">
         <v>632000000.0</v>
       </c>
       <c r="E5">
         <v>-66000000.0</v>
       </c>
       <c r="F5">
         <v>-1497000000.0</v>
       </c>
       <c r="G5">
         <v>-355103000.0</v>
       </c>
       <c r="H5">
         <v>-600219000.0</v>
       </c>
       <c r="I5">
         <v>-1024304000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
-        <v>683000000.0</v>
+        <v>1200000000.0</v>
       </c>
       <c r="C6">
         <v>1046000000.0</v>
       </c>
       <c r="D6">
         <v>907000000.0</v>
       </c>
       <c r="E6">
         <v>165000000.0</v>
       </c>
       <c r="F6">
         <v>-1296000000.0</v>
       </c>
       <c r="G6">
         <v>-227584000.0</v>
       </c>
       <c r="H6">
         <v>-529311000.0</v>
       </c>
       <c r="I6">
         <v>-970688000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>10141000000.0</v>
       </c>
       <c r="C9">
         <v>8831000000.0</v>
       </c>
       <c r="D9">
         <v>6190000000.0</v>
       </c>
       <c r="E9">
         <v>4710000000.0</v>
       </c>
       <c r="F9">
         <v>2951000000.0</v>
       </c>
       <c r="G9">
         <v>1986237000.0</v>
       </c>
       <c r="H9">
         <v>1033222000.0</v>
       </c>
       <c r="I9">
         <v>189384000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>597000000.0</v>
       </c>
       <c r="C10">
         <v>473000000.0</v>
       </c>
       <c r="D10">
         <v>584000000.0</v>
       </c>
       <c r="E10">
         <v>-93000000.0</v>
       </c>
       <c r="F10">
         <v>-1542000000.0</v>
       </c>
       <c r="G10">
         <v>-462865000.0</v>
       </c>
       <c r="H10">
         <v>-697126000.0</v>
       </c>
       <c r="I10">
         <v>-1095253000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>383000000.0</v>
       </c>
       <c r="C11">
         <v>407000000.0</v>
       </c>
       <c r="D11">
         <v>-776000000.0</v>
       </c>
       <c r="E11">
         <v>-1000000.0</v>
       </c>
       <c r="F11">
         <v>1000000.0</v>
       </c>
       <c r="G11">
         <v>292000.0</v>
       </c>
       <c r="H11">
         <v>-241000.0</v>
       </c>
       <c r="I11">
         <v>2279000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>86000000.0</v>
       </c>
       <c r="C12">
         <v>140000000.0</v>
       </c>
       <c r="D12">
         <v>48000000.0</v>
       </c>
       <c r="E12">
         <v>27000000.0</v>
       </c>
       <c r="F12">
         <v>45000000.0</v>
       </c>
       <c r="G12">
         <v>107762000.0</v>
       </c>
       <c r="H12">
         <v>96907000.0</v>
       </c>
       <c r="I12">
         <v>70949000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>199000000.0</v>
+      </c>
       <c r="C13">
         <v>216000000.0</v>
       </c>
       <c r="D13">
         <v>178000000.0</v>
       </c>
       <c r="E13">
         <v>52798000.0</v>
       </c>
       <c r="F13">
         <v>8645000.0</v>
       </c>
       <c r="G13">
         <v>10991000.0</v>
       </c>
       <c r="H13">
         <v>19135000.0</v>
       </c>
       <c r="I13">
         <v>3925000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>108</v>
+      </c>
+      <c r="B14">
+        <v>-6000000.0</v>
+      </c>
       <c r="C14">
         <v>88000000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>208000000.0</v>
       </c>
       <c r="C15">
         <v>154000000.0</v>
       </c>
       <c r="D15">
         <v>1360000000.0</v>
       </c>
       <c r="E15">
         <v>-92000000.0</v>
       </c>
       <c r="F15">
         <v>-1543000000.0</v>
       </c>
       <c r="G15">
         <v>-463157000.0</v>
       </c>
       <c r="H15">
         <v>-696885000.0</v>
       </c>
       <c r="I15">
         <v>-1097532000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-92042000.0</v>
       </c>
       <c r="F16">
         <v>-1542590000.0</v>
       </c>
       <c r="G16">
         <v>-567629000.0</v>
       </c>
       <c r="H16">
         <v>-770214000.0</v>
       </c>
       <c r="I16">
         <v>-1097532000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>214000000.0</v>
+      </c>
       <c r="C17">
         <v>66000000.0</v>
       </c>
       <c r="D17">
         <v>1360000000.0</v>
       </c>
       <c r="E17">
         <v>-92042000.0</v>
       </c>
       <c r="F17">
         <v>-1542590000.0</v>
       </c>
       <c r="G17">
         <v>-474895000.0</v>
       </c>
       <c r="H17">
         <v>-698799000.0</v>
       </c>
       <c r="I17">
         <v>-1097532000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>113000000.0</v>
+      </c>
       <c r="C18">
         <v>76000000.0</v>
       </c>
       <c r="D18">
         <v>130000000.0</v>
       </c>
       <c r="E18">
         <v>25629000.0</v>
       </c>
       <c r="F18">
         <v>-36713000.0</v>
       </c>
       <c r="G18">
         <v>-96771000.0</v>
       </c>
       <c r="H18">
         <v>-77772000.0</v>
       </c>
       <c r="I18">
         <v>-67024000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>46083000.0</v>
       </c>
       <c r="F19">
         <v>-2268000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>473000000.0</v>
       </c>
       <c r="C21">
         <v>436000000.0</v>
       </c>
       <c r="D21">
         <v>473000000.0</v>
       </c>
       <c r="E21">
         <v>-112000000.0</v>
       </c>
       <c r="F21">
         <v>-1494000000.0</v>
       </c>
       <c r="G21">
         <v>-515994000.0</v>
       </c>
       <c r="H21">
         <v>-641923000.0</v>
       </c>
       <c r="I21">
         <v>-1052406000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>34061000000.0</v>
       </c>
       <c r="C23">
         <v>29832000000.0</v>
       </c>
       <c r="D23">
         <v>23910000000.0</v>
       </c>
       <c r="E23">
         <v>20695000000.0</v>
       </c>
       <c r="F23">
         <v>19900000000.0</v>
       </c>
       <c r="G23">
         <v>12483333000.0</v>
       </c>
       <c r="H23">
         <v>6915186000.0</v>
       </c>
       <c r="I23">
         <v>5105995000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>517000000.0</v>
+      </c>
       <c r="C25">
         <v>433000000.0</v>
       </c>
       <c r="D25">
         <v>275000000.0</v>
       </c>
       <c r="E25">
         <v>230965000.0</v>
       </c>
       <c r="F25">
         <v>201480000.0</v>
       </c>
       <c r="G25">
         <v>127519000.0</v>
       </c>
       <c r="H25">
         <v>70908000.0</v>
       </c>
       <c r="I25">
         <v>53616000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>138400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>9668000000.0</v>
       </c>
       <c r="C28">
         <v>8395000000.0</v>
       </c>
       <c r="D28">
         <v>5717000000.0</v>
       </c>
       <c r="E28">
         <v>4822000000.0</v>
       </c>
       <c r="F28">
         <v>4445000000.0</v>
       </c>
       <c r="G28">
         <v>2502231000.0</v>
       </c>
       <c r="H28">
         <v>1675145000.0</v>
       </c>
       <c r="I28">
         <v>1241790000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>383000000.0</v>
+      </c>
       <c r="C29">
         <v>407000000.0</v>
       </c>
       <c r="D29">
         <v>-776000000.0</v>
       </c>
       <c r="E29">
         <v>-1063000.0</v>
       </c>
       <c r="F29">
         <v>1002000.0</v>
       </c>
       <c r="G29">
         <v>292000.0</v>
       </c>
       <c r="H29">
         <v>-241000.0</v>
       </c>
       <c r="I29">
         <v>2279000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>9668000000.0</v>
       </c>
       <c r="C30">
         <v>8395000000.0</v>
       </c>
       <c r="D30">
         <v>5717000000.0</v>
       </c>
       <c r="E30">
         <v>4822000000.0</v>
       </c>
       <c r="F30">
         <v>4445000000.0</v>
       </c>
       <c r="G30">
         <v>2502231000.0</v>
       </c>
       <c r="H30">
         <v>1675145000.0</v>
       </c>
       <c r="I30">
         <v>1241790000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>124000000.0</v>
       </c>
       <c r="C31">
         <v>37000000.0</v>
       </c>
       <c r="D31">
         <v>111000000.0</v>
       </c>
       <c r="E31">
         <v>19000000.0</v>
       </c>
       <c r="F31">
         <v>-48000000.0</v>
       </c>
       <c r="G31">
         <v>53129000.0</v>
       </c>
       <c r="H31">
         <v>-55203000.0</v>
       </c>
       <c r="I31">
         <v>-42847000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>34534000000.0</v>
       </c>
       <c r="C32">
         <v>30268000000.0</v>
       </c>
       <c r="D32">
         <v>24383000000.0</v>
       </c>
       <c r="E32">
         <v>20583000000.0</v>
       </c>
       <c r="F32">
         <v>18406000000.0</v>
       </c>
       <c r="G32">
         <v>11967339000.0</v>
       </c>
       <c r="H32">
         <v>6273263000.0</v>
       </c>
       <c r="I32">
         <v>4053589000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>6207000000.0</v>
+      </c>
+      <c r="C2">
         <v>6291000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6547000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5963000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5592000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5474000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5597000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5181000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5185000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4880000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4618000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4314000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4381000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4048246000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3867446000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3884028000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4073280000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4271092000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3890178000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3819620000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3474354000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3154298000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2669552000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2174345000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1982964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310039750.0</v>
       </c>
       <c r="AA2">
         <v>1310039750.0</v>
       </c>
       <c r="AB2">
         <v>1310039750.0</v>
       </c>
       <c r="AC2">
         <v>1310039750.0</v>
       </c>
       <c r="AD2">
-        <v>966051250.0</v>
+        <v>1310039750.0</v>
       </c>
       <c r="AE2">
         <v>966051250.0</v>
       </c>
       <c r="AF2">
         <v>966051250.0</v>
       </c>
       <c r="AG2">
         <v>966051250.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>966051250.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>143000000.0</v>
+      </c>
+      <c r="C3">
         <v>-381000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>133000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>126000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>122000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>120000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>112000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>106000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>95000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>77000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>68000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>66000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>64000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>56937000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>54424000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>60399000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>59240000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>55614000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>51540000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>46942000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>47384000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>41968000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>32296000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>27843000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17727000.0</v>
       </c>
       <c r="AA3">
         <v>17727000.0</v>
       </c>
       <c r="AB3">
         <v>17727000.0</v>
       </c>
       <c r="AC3">
         <v>17727000.0</v>
       </c>
       <c r="AD3">
-        <v>13404000.0</v>
+        <v>17727000.0</v>
       </c>
       <c r="AE3">
         <v>13404000.0</v>
       </c>
       <c r="AF3">
         <v>13404000.0</v>
       </c>
       <c r="AG3">
         <v>13404000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>13404000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-242000000.0</v>
+      </c>
+      <c r="C5">
         <v>38000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>187000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>219000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>239000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>319000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>168000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>40000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>86000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>186000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>130000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>184000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>132000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>100642000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>104047000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-69008000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-201681000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-396837000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-316535000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-512656000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-270202000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-65090000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-147266000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-75770000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-78715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-150533250.0</v>
       </c>
       <c r="AA5">
         <v>-150533250.0</v>
       </c>
       <c r="AB5">
         <v>-150533250.0</v>
       </c>
       <c r="AC5">
         <v>-150533250.0</v>
       </c>
       <c r="AD5">
-        <v>-256076000.0</v>
+        <v>-150533250.0</v>
       </c>
       <c r="AE5">
         <v>-256076000.0</v>
       </c>
       <c r="AF5">
         <v>-256076000.0</v>
       </c>
       <c r="AG5">
         <v>-256076000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5">
+        <v>-256076000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-99000000.0</v>
+      </c>
+      <c r="C6">
         <v>-343000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>320000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>345000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>361000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>439000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>280000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>146000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>181000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>263000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>198000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>250000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>196000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>157579000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>158471000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8609000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-142441000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-341223000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-264995000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-465714000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-222818000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-23122000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-114970000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-47927000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-53303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132806250.0</v>
       </c>
       <c r="AA6">
         <v>-132806250.0</v>
       </c>
       <c r="AB6">
         <v>-132806250.0</v>
       </c>
       <c r="AC6">
         <v>-132806250.0</v>
       </c>
       <c r="AD6">
-        <v>-242672000.0</v>
+        <v>-132806250.0</v>
       </c>
       <c r="AE6">
         <v>-242672000.0</v>
       </c>
       <c r="AF6">
         <v>-242672000.0</v>
       </c>
       <c r="AG6">
         <v>-242672000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>-242672000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>2297000000.0</v>
+      </c>
+      <c r="C9">
         <v>2544000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2720000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2561000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2316000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2491000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2269000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2142000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1929000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1680000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1566000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1524000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1420000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1278913000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1233888000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1153793000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1043406000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>805601000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>754527000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>658494000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>732506000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>649195000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>466955000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>439735000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>430295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258276000.0</v>
       </c>
       <c r="AA9">
         <v>258276000.0</v>
       </c>
       <c r="AB9">
         <v>258276000.0</v>
       </c>
       <c r="AC9">
         <v>258276000.0</v>
       </c>
       <c r="AD9">
-        <v>47346000.0</v>
+        <v>258276000.0</v>
       </c>
       <c r="AE9">
         <v>47346000.0</v>
       </c>
       <c r="AF9">
         <v>47346000.0</v>
       </c>
       <c r="AG9">
         <v>47346000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>47346000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-255000000.0</v>
+      </c>
+      <c r="C10">
         <v>22000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>165000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>194000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>216000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>279000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>132000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>59000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>172000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>117000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>171000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>124000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>93638000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>97562000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-75151000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-209049000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-404148000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-323911000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-518504000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-295025000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-94429000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-172978000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-101966000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-105230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-174760000.0</v>
       </c>
       <c r="AA10">
         <v>-174760000.0</v>
       </c>
       <c r="AB10">
         <v>-174760000.0</v>
       </c>
       <c r="AC10">
         <v>-174760000.0</v>
       </c>
       <c r="AD10">
-        <v>-273813250.0</v>
+        <v>-174760000.0</v>
       </c>
       <c r="AE10">
         <v>-273813250.0</v>
       </c>
       <c r="AF10">
         <v>-273813250.0</v>
       </c>
       <c r="AG10">
         <v>-273813250.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>-273813250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>11000000.0</v>
+      </c>
+      <c r="C11">
         <v>48000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>70000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>163000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>102000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>148000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>68000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>108000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>83000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-861000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="L11">
         <v>26000000.0</v>
       </c>
       <c r="M11">
+        <v>26000000.0</v>
+      </c>
+      <c r="N11">
         <v>33000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-8468000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6883000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>340000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>245000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>831000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>66000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>97000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>64000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>84000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60250.0</v>
       </c>
       <c r="AA11">
         <v>-60250.0</v>
       </c>
       <c r="AB11">
         <v>-60250.0</v>
       </c>
       <c r="AC11">
         <v>-60250.0</v>
       </c>
       <c r="AD11">
-        <v>569750.0</v>
+        <v>-60250.0</v>
       </c>
       <c r="AE11">
         <v>569750.0</v>
       </c>
       <c r="AF11">
         <v>569750.0</v>
       </c>
       <c r="AG11">
         <v>569750.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>569750.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>13000000.0</v>
+      </c>
+      <c r="C12">
         <v>16000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>40000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>36000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>37000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13892000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13295000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12813000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7004000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6485000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6143000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7368000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7311000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7376000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5848000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24823000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29339000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>25712000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26196000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24226750.0</v>
       </c>
       <c r="AA12">
         <v>24226750.0</v>
       </c>
       <c r="AB12">
         <v>24226750.0</v>
       </c>
       <c r="AC12">
         <v>24226750.0</v>
       </c>
       <c r="AD12">
-        <v>17737250.0</v>
+        <v>24226750.0</v>
       </c>
       <c r="AE12">
         <v>17737250.0</v>
       </c>
       <c r="AF12">
         <v>17737250.0</v>
       </c>
       <c r="AG12">
         <v>17737250.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>17737250.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>44000000.0</v>
+      </c>
       <c r="C13">
+        <v>47000000.0</v>
+      </c>
+      <c r="D13">
         <v>52000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>51000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>49000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>53000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>55000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>53000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>55000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>54272000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>50237000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>41630000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>31861000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>26497000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>15403000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7364000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3534000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3195000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2603000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1907000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>940000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1479000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1267000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3082000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5163000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>108</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>1000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29000000.0</v>
       </c>
-      <c r="J14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-266000000.0</v>
+      </c>
+      <c r="C15">
         <v>-26000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>95000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>107000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>156000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>70000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-77000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1033000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>91000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>145000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>91000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>102106000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>90679000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-75491000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-209294000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-404979000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-323977000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-518601000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-295033000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-94493000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-172999000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-102050000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-105353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-174699750.0</v>
       </c>
       <c r="AA15">
         <v>-174699750.0</v>
       </c>
       <c r="AB15">
         <v>-174699750.0</v>
       </c>
       <c r="AC15">
         <v>-174699750.0</v>
       </c>
       <c r="AD15">
-        <v>-274383000.0</v>
+        <v>-174699750.0</v>
       </c>
       <c r="AE15">
         <v>-274383000.0</v>
       </c>
       <c r="AF15">
         <v>-274383000.0</v>
       </c>
       <c r="AG15">
         <v>-274383000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15">
+        <v>-274383000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>91300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>145192000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>90855000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>102064000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>90679000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-75491000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-209294000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-404979000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-323977000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-518601000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-295033000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-172999000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-159913000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-140224000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>-266000000.0</v>
+      </c>
       <c r="C17">
+        <v>-26000000.0</v>
+      </c>
+      <c r="D17">
         <v>95000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>31000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>114000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>131000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>64000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-105000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-24000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1032653000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>91300000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>145192000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>90855000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>102064000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>90679000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-75491000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-209294000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-404979000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-323977000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-518601000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-295033000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-94493000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-172999000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-102050000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-105353000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>31000000.0</v>
+      </c>
       <c r="C18">
+        <v>31000000.0</v>
+      </c>
+      <c r="D18">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="E18">
         <v>26000000.0</v>
       </c>
       <c r="F18">
+        <v>26000000.0</v>
+      </c>
+      <c r="G18">
         <v>13000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>19000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>28000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>40658000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>36942000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28817000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23583000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>19324000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8918000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1221000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3834000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4116000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4773000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3941000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-23883000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-27860000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-24445000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-23114000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-21352000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>36389000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>25322000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>17297000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>26627000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1865000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>4024000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-239000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1423000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2280000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2886000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-242000000.0</v>
+      </c>
+      <c r="C21">
         <v>8000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>162000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>149000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>154000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>312000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>109000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>130000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>88000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>148000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>107000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>83428000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>77420000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-67143000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-205705000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-396598000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-315112000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-514936000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-267316000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-142640000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-216237000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-95218000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-73637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-160959250.0</v>
       </c>
       <c r="AA21">
         <v>-160959250.0</v>
       </c>
       <c r="AB21">
         <v>-160959250.0</v>
       </c>
       <c r="AC21">
         <v>-160959250.0</v>
       </c>
       <c r="AD21">
-        <v>-263101500.0</v>
+        <v>-160959250.0</v>
       </c>
       <c r="AE21">
         <v>-263101500.0</v>
       </c>
       <c r="AF21">
         <v>-263101500.0</v>
       </c>
       <c r="AG21">
         <v>-263101500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>-263101500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>8746000000.0</v>
+      </c>
+      <c r="C23">
         <v>8827000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9105000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8375000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7754000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7653000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7757000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7348000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7074000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6430000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6096000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5690000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5694000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5243731000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5023914000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5104964000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5322391000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5473291000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4959817000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4993050000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4474176000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3946133000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3352744000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2709298000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2486896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729275000.0</v>
       </c>
       <c r="AA23">
         <v>1729275000.0</v>
       </c>
       <c r="AB23">
         <v>1729275000.0</v>
       </c>
       <c r="AC23">
         <v>1729275000.0</v>
       </c>
       <c r="AD23">
-        <v>1276498750.0</v>
+        <v>1729275000.0</v>
       </c>
       <c r="AE23">
         <v>1276498750.0</v>
       </c>
       <c r="AF23">
         <v>1276498750.0</v>
       </c>
       <c r="AG23">
         <v>1276498750.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>1276498750.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>143000000.0</v>
+      </c>
       <c r="C25">
+        <v>136000000.0</v>
+      </c>
+      <c r="D25">
         <v>133000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>126000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>122000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>120000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>112000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>106000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>95000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>77184000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>67393000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>66178000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>64245000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56902000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>54424000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>60399000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>59240000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>55614000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>51540000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>46942000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>47384000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>41968000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>32296000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>27843000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17727000.0</v>
       </c>
       <c r="AA25">
         <v>17727000.0</v>
       </c>
       <c r="AB25">
         <v>17727000.0</v>
       </c>
       <c r="AC25">
         <v>17727000.0</v>
       </c>
       <c r="AD25">
-        <v>13404000.0</v>
+        <v>17727000.0</v>
       </c>
       <c r="AE25">
         <v>13404000.0</v>
       </c>
       <c r="AF25">
         <v>13404000.0</v>
       </c>
       <c r="AG25">
         <v>13404000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>13404000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>2539000000.0</v>
+      </c>
+      <c r="C28">
         <v>2536000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2558000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2412000000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>2179000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2160000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2167000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1889000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1549551000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1478303000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1376146000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1313000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1195485000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1156468000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1220936000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1249111000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1202199000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1069639000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1173430000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>999822000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>791835000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>683192000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>534953000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>503932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419235250.0</v>
       </c>
       <c r="AA28">
         <v>419235250.0</v>
       </c>
       <c r="AB28">
         <v>419235250.0</v>
       </c>
       <c r="AC28">
         <v>419235250.0</v>
       </c>
       <c r="AD28">
-        <v>310447500.0</v>
+        <v>419235250.0</v>
       </c>
       <c r="AE28">
         <v>310447500.0</v>
       </c>
       <c r="AF28">
         <v>310447500.0</v>
       </c>
       <c r="AG28">
         <v>310447500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>310447500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>11000000.0</v>
+      </c>
       <c r="C29">
+        <v>48000000.0</v>
+      </c>
+      <c r="D29">
         <v>70000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>163000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>102000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>148000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>108000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>83000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-860340000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25350000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26026000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32964000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-8531000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6883000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>340000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>245000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>831000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>66000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>97000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>64000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>84000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>123000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>2539000000.0</v>
+      </c>
+      <c r="C30">
         <v>2536000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2558000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2412000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2162000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2179000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2160000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2167000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1889000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1550000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1478000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1376000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1313000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1195485000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1156468000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1220936000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1249111000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1202199000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1069639000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1173430000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>999822000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>791835000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>683192000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>534953000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>503932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419235250.0</v>
       </c>
       <c r="AA30">
         <v>419235250.0</v>
       </c>
       <c r="AB30">
         <v>419235250.0</v>
       </c>
       <c r="AC30">
         <v>419235250.0</v>
       </c>
       <c r="AD30">
-        <v>310447500.0</v>
+        <v>419235250.0</v>
       </c>
       <c r="AE30">
         <v>310447500.0</v>
       </c>
       <c r="AF30">
         <v>310447500.0</v>
       </c>
       <c r="AG30">
         <v>310447500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>310447500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-13000000.0</v>
+      </c>
+      <c r="C31">
         <v>14000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>45000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>62000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-33000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>23000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>28000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>19000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>42000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>29000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>23000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>17000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>10210000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>20142000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8008000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3344000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7550000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8799000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3568000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-27709000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>48211000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>43259000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6748000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-31593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13800750.0</v>
       </c>
       <c r="AA31">
         <v>13800750.0</v>
       </c>
       <c r="AB31">
         <v>13800750.0</v>
       </c>
       <c r="AC31">
         <v>13800750.0</v>
       </c>
       <c r="AD31">
-        <v>10711750.0</v>
+        <v>13800750.0</v>
       </c>
       <c r="AE31">
         <v>10711750.0</v>
       </c>
       <c r="AF31">
         <v>10711750.0</v>
       </c>
       <c r="AG31">
         <v>10711750.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>10711750.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>8504000000.0</v>
+      </c>
+      <c r="C32">
         <v>8835000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9267000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8524000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7908000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7965000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7866000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7323000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7114000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6560000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6184000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5838000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5801000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5327159000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5101334000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5037821000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5116686000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5076693000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4644705000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4478114000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4206860000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3803493000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3136507000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2614080000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2413259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568315750.0</v>
       </c>
       <c r="AA32">
         <v>1568315750.0</v>
       </c>
       <c r="AB32">
         <v>1568315750.0</v>
       </c>
       <c r="AC32">
         <v>1568315750.0</v>
       </c>
       <c r="AD32">
-        <v>1013397250.0</v>
+        <v>1568315750.0</v>
       </c>
       <c r="AE32">
         <v>1013397250.0</v>
       </c>
       <c r="AF32">
         <v>1013397250.0</v>
       </c>
       <c r="AG32">
+        <v>1013397250.0</v>
+      </c>
+      <c r="AH32">
         <v>1013397250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9867,3314 +10132,3408 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>6031000000.0</v>
       </c>
       <c r="C2">
         <v>5597000000.0</v>
       </c>
       <c r="D2">
         <v>3687000000.0</v>
       </c>
       <c r="E2">
         <v>3810000000.0</v>
       </c>
       <c r="F2">
         <v>1401000000.0</v>
       </c>
       <c r="G2">
         <v>1371535000.0</v>
       </c>
       <c r="H2">
         <v>739910000.0</v>
       </c>
       <c r="I2">
         <v>300379000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>1251000000</v>
       </c>
       <c r="C3">
         <v>879000000</v>
       </c>
       <c r="D3">
         <v>896000000</v>
       </c>
       <c r="E3">
         <v>824000000</v>
       </c>
       <c r="F3">
         <v>674000000</v>
       </c>
       <c r="G3">
         <v>484630000</v>
       </c>
       <c r="H3">
         <v>217823000</v>
       </c>
       <c r="I3">
         <v>93401000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-35463000.0</v>
       </c>
       <c r="F4">
         <v>2490747000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>181519000.0</v>
       </c>
       <c r="F5">
         <v>507645000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>381000000.0</v>
       </c>
       <c r="C6">
         <v>434000000.0</v>
       </c>
       <c r="D6">
         <v>1910000000.0</v>
       </c>
       <c r="E6">
         <v>-123000000.0</v>
       </c>
       <c r="F6">
         <v>2409000000.0</v>
       </c>
       <c r="G6">
         <v>29767000.0</v>
       </c>
       <c r="H6">
         <v>631625000.0</v>
       </c>
       <c r="I6">
         <v>439531000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>132</v>
+      </c>
+      <c r="B7">
+        <v>-432000000.0</v>
+      </c>
       <c r="C7">
         <v>35000000.0</v>
       </c>
       <c r="D7">
         <v>938000000.0</v>
       </c>
       <c r="E7">
         <v>-378000000.0</v>
       </c>
       <c r="F7">
         <v>-68000000.0</v>
       </c>
       <c r="G7">
         <v>383413000.0</v>
       </c>
       <c r="H7">
         <v>57302000.0</v>
       </c>
       <c r="I7">
         <v>225733000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-33827000.0</v>
       </c>
       <c r="F8">
         <v>-120206000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>134</v>
+      </c>
+      <c r="B9">
+        <v>37000000.0</v>
+      </c>
       <c r="C9">
         <v>209000000.0</v>
       </c>
       <c r="D9">
         <v>-133000000.0</v>
       </c>
       <c r="E9">
         <v>-34000000.0</v>
       </c>
       <c r="F9">
         <v>-120000000.0</v>
       </c>
       <c r="G9">
         <v>-4312000.0</v>
       </c>
       <c r="H9">
         <v>-39976000.0</v>
       </c>
       <c r="I9">
         <v>19974000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>135</v>
+      </c>
+      <c r="B10">
+        <v>-233000000.0</v>
+      </c>
       <c r="C10">
         <v>-376000000.0</v>
       </c>
       <c r="D10">
         <v>-44000000.0</v>
       </c>
       <c r="E10">
         <v>-367000000.0</v>
       </c>
       <c r="F10">
         <v>-528000000.0</v>
       </c>
       <c r="G10">
         <v>-504294000.0</v>
       </c>
       <c r="H10">
         <v>-279015000.0</v>
       </c>
       <c r="I10">
         <v>-159671000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>271824000.0</v>
       </c>
       <c r="F11">
         <v>743581000.0</v>
       </c>
       <c r="G11">
         <v>1097737000.0</v>
       </c>
       <c r="H11">
         <v>424260000.0</v>
       </c>
       <c r="I11">
         <v>408919000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>374034000.0</v>
       </c>
       <c r="F12">
         <v>327471000.0</v>
       </c>
       <c r="G12">
         <v>265517000.0</v>
       </c>
       <c r="H12">
         <v>258746000.0</v>
       </c>
       <c r="I12">
         <v>123718000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-461953000.0</v>
       </c>
       <c r="F13">
         <v>-163290000.0</v>
       </c>
       <c r="G13">
         <v>-205718000.0</v>
       </c>
       <c r="H13">
         <v>-47967000.0</v>
       </c>
       <c r="I13">
         <v>-43489000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>139</v>
+      </c>
+      <c r="B14">
+        <v>517000000.0</v>
+      </c>
       <c r="C14">
         <v>433000000.0</v>
       </c>
       <c r="D14">
         <v>275000000.0</v>
       </c>
       <c r="E14">
         <v>231000000.0</v>
       </c>
       <c r="F14">
         <v>201000000.0</v>
       </c>
       <c r="G14">
         <v>127519000.0</v>
       </c>
       <c r="H14">
         <v>70908000.0</v>
       </c>
       <c r="I14">
         <v>53616000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>1516378000.0</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>6412000000.0</v>
       </c>
       <c r="C16">
         <v>6031000000.0</v>
       </c>
       <c r="D16">
         <v>5597000000.0</v>
       </c>
       <c r="E16">
         <v>3687000000.0</v>
       </c>
       <c r="F16">
         <v>3810000000.0</v>
       </c>
       <c r="G16">
         <v>1401302000.0</v>
       </c>
       <c r="H16">
         <v>1371535000.0</v>
       </c>
       <c r="I16">
         <v>739910000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>522000000.0</v>
       </c>
       <c r="C18">
         <v>1007000000.0</v>
       </c>
       <c r="D18">
         <v>1756000000.0</v>
       </c>
       <c r="E18">
         <v>-259000000.0</v>
       </c>
       <c r="F18">
         <v>-1085000000.0</v>
       </c>
       <c r="G18">
         <v>-183076000.0</v>
       </c>
       <c r="H18">
         <v>-529666000.0</v>
       </c>
       <c r="I18">
         <v>-787866000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-819000000.0</v>
       </c>
       <c r="D19">
         <v>-927000000.0</v>
       </c>
       <c r="E19">
         <v>-848254000.0</v>
       </c>
       <c r="F19">
         <v>-675525000.0</v>
       </c>
       <c r="G19">
         <v>-520654000.0</v>
       </c>
       <c r="H19">
         <v>-218224000.0</v>
       </c>
       <c r="I19">
         <v>-91834000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>3431277000.0</v>
       </c>
       <c r="G20">
         <v>28613000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>548197000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>19000000.0</v>
+      </c>
       <c r="C21">
         <v>105000000.0</v>
       </c>
       <c r="D21">
         <v>190000000.0</v>
       </c>
       <c r="E21">
         <v>233349000.0</v>
       </c>
       <c r="F21">
         <v>98056000.0</v>
       </c>
       <c r="G21">
         <v>246932000.0</v>
       </c>
       <c r="H21">
         <v>-217664000.0</v>
       </c>
       <c r="I21">
         <v>694755000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>208000000.0</v>
       </c>
       <c r="C22">
         <v>66000000.0</v>
       </c>
       <c r="D22">
         <v>1360000000.0</v>
       </c>
       <c r="E22">
         <v>-92000000.0</v>
       </c>
       <c r="F22">
         <v>-1543000000.0</v>
       </c>
       <c r="G22">
         <v>-463157000.0</v>
       </c>
       <c r="H22">
         <v>-696885000.0</v>
       </c>
       <c r="I22">
         <v>-1097532000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
-        <v>-247000000.0</v>
+        <v>-28000000.0</v>
       </c>
       <c r="C23">
         <v>4000000.0</v>
       </c>
       <c r="D23">
         <v>9000000.0</v>
       </c>
       <c r="E23">
         <v>18000000.0</v>
       </c>
       <c r="F23">
         <v>50000000.0</v>
       </c>
       <c r="G23">
         <v>28613000.0</v>
       </c>
       <c r="H23">
         <v>1514546000.0</v>
       </c>
       <c r="I23">
         <v>548197000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>-3000000.0</v>
       </c>
       <c r="C24">
         <v>-8000000.0</v>
       </c>
       <c r="D24">
         <v>-31000000.0</v>
       </c>
       <c r="E24">
         <v>-24000000.0</v>
       </c>
       <c r="F24">
         <v>-2000000.0</v>
       </c>
       <c r="G24">
         <v>-36024000.0</v>
       </c>
       <c r="H24">
         <v>-401000.0</v>
       </c>
       <c r="I24">
         <v>1567000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
-        <v>1565000000.0</v>
+        <v>1443000000.0</v>
       </c>
       <c r="C25">
         <v>694000000.0</v>
       </c>
       <c r="D25">
         <v>637000000.0</v>
       </c>
       <c r="E25">
         <v>583000000.0</v>
       </c>
       <c r="F25">
         <v>750000000.0</v>
       </c>
       <c r="G25">
         <v>222448000.0</v>
       </c>
       <c r="H25">
         <v>236009000.0</v>
       </c>
       <c r="I25">
         <v>96391000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>-243000000.0</v>
+      </c>
       <c r="C26">
         <v>-178000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>17774000.0</v>
       </c>
       <c r="F26">
         <v>3481940000.0</v>
       </c>
       <c r="G26">
         <v>-97043000.0</v>
       </c>
       <c r="H26">
         <v>-114610000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>151</v>
+      </c>
+      <c r="B27">
+        <v>475000000.0</v>
+      </c>
       <c r="C27">
         <v>433000000.0</v>
       </c>
       <c r="D27">
         <v>326000000.0</v>
       </c>
       <c r="E27">
         <v>262000000.0</v>
       </c>
       <c r="F27">
         <v>249000000.0</v>
       </c>
       <c r="G27">
         <v>31331000.0</v>
       </c>
       <c r="H27">
         <v>20823000.0</v>
       </c>
       <c r="I27">
         <v>27327000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>-247000000.0</v>
       </c>
       <c r="C28">
         <v>-69000000.0</v>
       </c>
       <c r="D28">
         <v>199000000.0</v>
       </c>
       <c r="E28">
         <v>247000000.0</v>
       </c>
       <c r="F28">
         <v>3577000000.0</v>
       </c>
       <c r="G28">
         <v>178502000.0</v>
       </c>
       <c r="H28">
         <v>1184104000.0</v>
       </c>
       <c r="I28">
         <v>1242952000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>1773000000.0</v>
       </c>
       <c r="C29">
         <v>1886000000.0</v>
       </c>
       <c r="D29">
         <v>2652000000.0</v>
       </c>
       <c r="E29">
         <v>565000000.0</v>
       </c>
       <c r="F29">
         <v>-411000000.0</v>
       </c>
       <c r="G29">
         <v>301554000.0</v>
       </c>
       <c r="H29">
         <v>-311843000.0</v>
       </c>
       <c r="I29">
         <v>-694465000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>-1254000000.0</v>
       </c>
       <c r="C30">
         <v>-819000000.0</v>
       </c>
       <c r="D30">
         <v>-927000000.0</v>
       </c>
       <c r="E30">
         <v>-848000000.0</v>
       </c>
       <c r="F30">
         <v>-676000000.0</v>
       </c>
       <c r="G30">
         <v>-520654000.0</v>
       </c>
       <c r="H30">
         <v>-218224000.0</v>
       </c>
       <c r="I30">
         <v>-91834000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>6412000000.0</v>
+      </c>
+      <c r="C2">
         <v>7324000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6889000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6200000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6031000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5962000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5794000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5574000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5597000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5260610000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4744000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4124000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3687000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3060214000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3272154000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3677558000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3810347000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4270007000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4460685000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4533698000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1401302000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1408576000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1372866000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1680576000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1371535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184977500.0</v>
       </c>
       <c r="AA2">
         <v>184977500.0</v>
       </c>
       <c r="AB2">
         <v>184977500.0</v>
       </c>
       <c r="AC2">
         <v>184977500.0</v>
       </c>
       <c r="AD2">
-        <v>75094750.0</v>
+        <v>184977500.0</v>
       </c>
       <c r="AE2">
         <v>75094750.0</v>
       </c>
       <c r="AF2">
         <v>75094750.0</v>
       </c>
       <c r="AG2">
         <v>75094750.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>75094750.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
-        <v>360000000</v>
+        <v>296000000</v>
       </c>
       <c r="C3">
+        <v>319782818</v>
+      </c>
+      <c r="D3">
         <v>360042356</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>299000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>239000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>214000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>380000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>178000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>107000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>233727000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>190000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>377000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>95000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>121188000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>283400000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>180768000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>238906000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>168109000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>190058000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>168665000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>146831000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>169689000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>213818000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>33018000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>68105000</v>
-      </c>
-[...1 lines deleted...]
-        <v>54455750</v>
       </c>
       <c r="AA3">
         <v>54455750</v>
       </c>
       <c r="AB3">
         <v>54455750</v>
       </c>
       <c r="AC3">
         <v>54455750</v>
       </c>
       <c r="AD3">
-        <v>23350250</v>
+        <v>54455750</v>
       </c>
       <c r="AE3">
         <v>23350250</v>
       </c>
       <c r="AF3">
         <v>23350250</v>
       </c>
       <c r="AG3">
         <v>23350250</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>23350250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>640924000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>496690000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>471538000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-84770000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-316846000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-105385000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-466800000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-140764000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-73542000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>3171853000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>65162000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>181863000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>41691000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23763000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>52400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>63665000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>103605000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1711000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>383575000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>18754000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-21000000.0</v>
+      </c>
+      <c r="C6">
         <v>-912000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>435000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>689000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>169000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>69000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>168000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>220000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>336390000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>517000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>620000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>437000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>627060000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-211940000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-405404000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-132789000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-459660000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-190678000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-73013000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3132396000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7274000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>35710000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-307710000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>309041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157906250.0</v>
       </c>
       <c r="AA6">
         <v>157906250.0</v>
       </c>
       <c r="AB6">
         <v>157906250.0</v>
       </c>
       <c r="AC6">
         <v>157906250.0</v>
       </c>
       <c r="AD6">
-        <v>109882750.0</v>
+        <v>157906250.0</v>
       </c>
       <c r="AE6">
         <v>109882750.0</v>
       </c>
       <c r="AF6">
         <v>109882750.0</v>
       </c>
       <c r="AG6">
         <v>109882750.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>109882750.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-95000000.0</v>
+      </c>
+      <c r="C7">
         <v>-421998785.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>190000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-8482872.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-187000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>164000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-214000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>269000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-184000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>125343000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>338000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>351000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>124000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>180091000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-255196000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-244610000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-98697000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-33072000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>44785000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>66901000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-147557000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18748000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>312547000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-245881000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>297999000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-66073257.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14325500.0</v>
       </c>
       <c r="AB7">
         <v>14325500.0</v>
       </c>
       <c r="AC7">
         <v>14325500.0</v>
       </c>
       <c r="AD7">
+        <v>14325500.0</v>
+      </c>
+      <c r="AE7">
         <v>66178750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56433250.0</v>
       </c>
       <c r="AF7">
         <v>56433250.0</v>
       </c>
       <c r="AG7">
         <v>56433250.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7">
+        <v>56433250.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-14493000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>55691000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>5498000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1983000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-37608000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>266000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-44248000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-13577000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-48305000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-14076000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C9">
         <v>27144691.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>89000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1451196.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="G9">
         <v>93000000.0</v>
       </c>
       <c r="H9">
+        <v>93000000.0</v>
+      </c>
+      <c r="I9">
         <v>37000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-14000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-18968000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-155000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-15000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>56000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5498000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1983000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-37608000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>266000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-44248000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-13577000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-48305000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14076000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>36922000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-39437000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12384000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-14181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9994000.0</v>
       </c>
       <c r="AA9">
         <v>-9994000.0</v>
       </c>
       <c r="AB9">
         <v>-9994000.0</v>
       </c>
       <c r="AC9">
         <v>-9994000.0</v>
       </c>
       <c r="AD9">
-        <v>4993500.0</v>
+        <v>-9994000.0</v>
       </c>
       <c r="AE9">
         <v>4993500.0</v>
       </c>
       <c r="AF9">
         <v>4993500.0</v>
       </c>
       <c r="AG9">
         <v>4993500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>4993500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>128000000.0</v>
+      </c>
+      <c r="C10">
         <v>187151801.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-298000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-93995395.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-18000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-142000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-71000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-130000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-33000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>42692000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-105000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>79000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-61000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-78273000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-103670000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-191954000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6863000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-219400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-41368000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-57748000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-209443000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-90675000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-205533000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-199011000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69753750.0</v>
       </c>
       <c r="AA10">
         <v>-69753750.0</v>
       </c>
       <c r="AB10">
         <v>-69753750.0</v>
       </c>
       <c r="AC10">
         <v>-69753750.0</v>
       </c>
       <c r="AD10">
-        <v>-39917750.0</v>
+        <v>-69753750.0</v>
       </c>
       <c r="AE10">
         <v>-39917750.0</v>
       </c>
       <c r="AF10">
         <v>-39917750.0</v>
       </c>
       <c r="AG10">
         <v>-39917750.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>-39917750.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>656602000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>335701000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>71000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>326680000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10922000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>53969000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-47786000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>225575000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>198787000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>237482000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>168139000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>617733000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-46169000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>384524000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>224008000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>142819000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>98615000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>125914000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>168257000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>120023000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>72107000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>81087000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>71518000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>435641000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>211857000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>38534000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>80078000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>96662000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-57516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132960000.0</v>
       </c>
       <c r="M13">
         <v>-132960000.0</v>
       </c>
       <c r="N13">
+        <v>-132960000.0</v>
+      </c>
+      <c r="O13">
         <v>29965000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-160465000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-189111000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-142342000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>62607000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-69192000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-64528000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-92177000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-60216000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-13085000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-63269000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>139</v>
+      </c>
+      <c r="B14">
+        <v>143000000.0</v>
+      </c>
       <c r="C14">
+        <v>136000000.0</v>
+      </c>
+      <c r="D14">
         <v>133000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>126000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>122000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>120000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>112000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>106000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>95000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>77184000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>68000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>66000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>64000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>56902000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>54424000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>60399000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>59240000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>55614000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>51540000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>46942000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>47384000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41968000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32296000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27843000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17727000.0</v>
       </c>
       <c r="AA14">
         <v>17727000.0</v>
       </c>
       <c r="AB14">
         <v>17727000.0</v>
       </c>
       <c r="AC14">
         <v>17727000.0</v>
       </c>
       <c r="AD14">
-        <v>13404000.0</v>
+        <v>17727000.0</v>
       </c>
       <c r="AE14">
         <v>13404000.0</v>
       </c>
       <c r="AF14">
         <v>13404000.0</v>
       </c>
       <c r="AG14">
         <v>13404000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>13404000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>6391000000.0</v>
+      </c>
+      <c r="C16">
         <v>6412000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7324000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6889000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6200000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6031000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5962000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5794000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5574000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5597000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5261000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4744000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4124000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3687274000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3060214000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3272154000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3677558000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3810347000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4270007000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4460685000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4533698000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1401302000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1408576000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1372866000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1680576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342883750.0</v>
       </c>
       <c r="AA16">
         <v>342883750.0</v>
       </c>
       <c r="AB16">
         <v>342883750.0</v>
       </c>
       <c r="AC16">
         <v>342883750.0</v>
       </c>
       <c r="AD16">
-        <v>184977500.0</v>
+        <v>342883750.0</v>
       </c>
       <c r="AE16">
         <v>184977500.0</v>
       </c>
       <c r="AF16">
         <v>184977500.0</v>
       </c>
       <c r="AG16">
         <v>184977500.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16">
+        <v>184977500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
-        <v>-278000000.0</v>
+        <v>-112000000.0</v>
       </c>
       <c r="C18">
+        <v>-303027680.0</v>
+      </c>
+      <c r="D18">
         <v>447537140.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>246000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>115000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>462000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-46000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>486000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>105000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>375580000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>532000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>443000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>406000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>459288000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-225236000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-199030000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-293845000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-370855000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-245424000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-137782000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-330180000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-153223000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3440000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-273028000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>246615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132416500.0</v>
       </c>
       <c r="AA18">
         <v>-132416500.0</v>
       </c>
       <c r="AB18">
         <v>-132416500.0</v>
       </c>
       <c r="AC18">
         <v>-132416500.0</v>
       </c>
       <c r="AD18">
-        <v>-196966500.0</v>
+        <v>-132416500.0</v>
       </c>
       <c r="AE18">
         <v>-196966500.0</v>
       </c>
       <c r="AF18">
         <v>-196966500.0</v>
       </c>
       <c r="AG18">
         <v>-196966500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18">
+        <v>-196966500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-366000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-299000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-213000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-141000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-383000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-178000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-117000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-263290000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-151590000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-429388000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-82732000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-129801000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-288755000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-180670000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-249028000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-168713000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-201231000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-155099000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-150482000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-170306000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-251611000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-34531000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-64206000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>738000000.0</v>
+      </c>
       <c r="C21">
+        <v>-346000000.0</v>
+      </c>
+      <c r="D21">
         <v>233000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>104000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>28000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>63000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>31118000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>251162000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>31110000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27235000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>141152000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-121607000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>191946000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-99244000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>109357000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>45166000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>42777000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>52082000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-4039000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>147693000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-266000000.0</v>
+      </c>
+      <c r="C22">
         <v>-26000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>95000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>114000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>131000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-105000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-24000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1032653000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>91000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>145000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>91000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>102064000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>90679000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-75491000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-209294000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-404979000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-323977000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-518601000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-295033000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-94493000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-172999000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-102050000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-105353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-174699750.0</v>
       </c>
       <c r="AA22">
         <v>-174699750.0</v>
       </c>
       <c r="AB22">
         <v>-174699750.0</v>
       </c>
       <c r="AC22">
         <v>-174699750.0</v>
       </c>
       <c r="AD22">
-        <v>-274383000.0</v>
+        <v>-174699750.0</v>
       </c>
       <c r="AE22">
         <v>-274383000.0</v>
       </c>
       <c r="AF22">
         <v>-274383000.0</v>
       </c>
       <c r="AG22">
         <v>-274383000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>-274383000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>348000000.0</v>
+      </c>
+      <c r="C23">
         <v>1509544.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2943724.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-15054419.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-12000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-43000000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-11000000.0</v>
+      </c>
+      <c r="I23">
         <v>-177000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>55000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1174000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-38000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>490418681.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2776000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2631000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4184000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8183000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3903000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8765000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5508000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31630000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9844000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2675000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2409000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33099750.0</v>
       </c>
       <c r="AA23">
         <v>33099750.0</v>
       </c>
       <c r="AB23">
         <v>33099750.0</v>
       </c>
       <c r="AC23">
         <v>33099750.0</v>
       </c>
       <c r="AD23">
-        <v>395726250.0</v>
+        <v>33099750.0</v>
       </c>
       <c r="AE23">
         <v>395726250.0</v>
       </c>
       <c r="AF23">
         <v>395726250.0</v>
       </c>
       <c r="AG23">
         <v>395726250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>395726250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-6000000.0</v>
+      </c>
+      <c r="C24">
         <v>24022128.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-16284502.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>26000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>73000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-766748.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-78000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-29563000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>38000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-52000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8613000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5355000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>98000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10122000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-604000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-11173000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13566000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3651000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-617000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-37793000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1513000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3899000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>308000000.0</v>
+      </c>
+      <c r="C25">
         <v>464753923.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>298579496.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>271482872.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>173000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>56000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>219000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>229000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>190000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-711775000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>141000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>172000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>152000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>170737000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>105182000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>168524000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>138219000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>123796000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>116148000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>385295000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>124891000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31191000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>31242000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>69733000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>90282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47934500.0</v>
       </c>
       <c r="AA25">
         <v>47934500.0</v>
       </c>
       <c r="AB25">
         <v>47934500.0</v>
       </c>
       <c r="AC25">
         <v>47934500.0</v>
       </c>
       <c r="AD25">
-        <v>21917250.0</v>
+        <v>47934500.0</v>
       </c>
       <c r="AE25">
         <v>21917250.0</v>
       </c>
       <c r="AF25">
         <v>21917250.0</v>
       </c>
       <c r="AG25">
         <v>21917250.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>21917250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>-391000000.0</v>
+      </c>
+      <c r="C26">
         <v>-155961115.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-81000000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-1506000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-175322941.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2227000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3495000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2776000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2631000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4184000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8183000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4760000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7784000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6002000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3463394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-58869000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-38174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28652500.0</v>
       </c>
       <c r="AA26">
         <v>-28652500.0</v>
       </c>
       <c r="AB26">
         <v>-28652500.0</v>
       </c>
       <c r="AC26">
         <v>-28652500.0</v>
       </c>
-      <c r="AD26"/>
+      <c r="AD26">
+        <v>-28652500.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>151</v>
+      </c>
+      <c r="B27">
+        <v>122000000.0</v>
+      </c>
       <c r="C27">
+        <v>123000000.0</v>
+      </c>
+      <c r="D27">
         <v>118000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>113000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>121000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>122000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>114000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>109000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>88000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>85902000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>84000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>86000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>70000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>70682000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>63075000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>72916000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>55593000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>55895000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>56138000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>50346000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>86966000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>19052000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7292000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10345000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6380000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>348000000.0</v>
+      </c>
+      <c r="C28">
         <v>-507000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>154943724.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>92000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-132000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-162902000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>251000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>78000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>20863000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>145821000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-117914000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>198582000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-95341000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>115833000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>50674000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3505684000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>69965000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>54757000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-60499000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>114279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296026000.0</v>
       </c>
       <c r="AA28">
         <v>296026000.0</v>
       </c>
       <c r="AB28">
         <v>296026000.0</v>
       </c>
       <c r="AC28">
         <v>296026000.0</v>
       </c>
       <c r="AD28">
-        <v>310738000.0</v>
+        <v>296026000.0</v>
       </c>
       <c r="AE28">
         <v>310738000.0</v>
       </c>
       <c r="AF28">
         <v>310738000.0</v>
       </c>
       <c r="AG28">
         <v>310738000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>310738000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>184000000.0</v>
+      </c>
+      <c r="C29">
         <v>16755138.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>807579496.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>545000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>354000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>676000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>334000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>664000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>212000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>609307000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>722000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>820000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>501000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>580476000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>58164000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18262000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-54939000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-202746000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-55366000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>30883000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-183349000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>16466000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>210378000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-240010000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>314720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77960750.0</v>
       </c>
       <c r="AA29">
         <v>-77960750.0</v>
       </c>
       <c r="AB29">
         <v>-77960750.0</v>
       </c>
       <c r="AC29">
         <v>-77960750.0</v>
       </c>
       <c r="AD29">
-        <v>-173616250.0</v>
+        <v>-77960750.0</v>
       </c>
       <c r="AE29">
         <v>-173616250.0</v>
       </c>
       <c r="AF29">
         <v>-173616250.0</v>
       </c>
       <c r="AG29">
         <v>-173616250.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>-173616250.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-302000000.0</v>
+      </c>
+      <c r="C30">
         <v>-335977872.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-373268855.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-299000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-213000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-141000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-383000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-178000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-117000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-263290000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-152000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-429000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-83000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-129801000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-288755000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-180670000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-249028000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-168713000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-201231000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-155099000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-150482000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-170306000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-251611000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-34531000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-64206000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>