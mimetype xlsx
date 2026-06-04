--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -268,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -992,82 +998,83 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1087,3627 +1094,3771 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>18567546.0</v>
+      </c>
+      <c r="C2">
         <v>13914266.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14037629.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10819011.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9640980.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13396286.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9993578.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11093297.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8979929.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8036611.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2877479.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3242713.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2035853.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2790554.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1513548.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2124654.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5632796.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3257164.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1921101.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3372936.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>990123.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
+      <c r="V3"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
         <v>-2699940.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2497072.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
         <v>-1846652.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1440972.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1084063.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-725890.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-459131.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-334526.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-276498.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-207667.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-139783.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
+      <c r="V6"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>4939739.0</v>
+      </c>
+      <c r="C7">
         <v>5296247.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5644339.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4759211.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1059693.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2076472.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2996903.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
+        <v>51684381.0</v>
+      </c>
+      <c r="C8">
         <v>46821425.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>47091602.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>47474973.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>48452906.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>49121523.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>49914478.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>51098613.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
+      <c r="V9"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>11444693.0</v>
+      </c>
+      <c r="C10">
         <v>17964184.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18321624.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19757970.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27040816.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24753796.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28212635.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>27938960.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45412868.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>34510330.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38203059.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39866037.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>40869457.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>54349381.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>70599146.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65893970.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>78701682.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11829551.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10814518.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6255398.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5535985.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>11444693.0</v>
+      </c>
+      <c r="C12">
         <v>17964184.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18321624.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19757970.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>27040816.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24753796.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28212635.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36229639.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50085344.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50132441.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52767174.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>54707455.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>54889218.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>71035517.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>70599146.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65893970.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>78701682.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11829551.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10814518.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6255398.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5535985.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
+        <v>51684381.0</v>
+      </c>
+      <c r="C13">
         <v>46821425.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>47091602.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>47474973.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>48452906.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>49121523.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>49914478.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>51098613.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>52410941.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>54643268.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>57338294.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>61942410.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>63073941.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>67197167.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>70272155.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>70778874.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1930000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13500000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17319000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
+        <v>14956627.0</v>
+      </c>
+      <c r="C14">
         <v>14060272.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14298774.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14563592.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14904834.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15162184.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15396098.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15614052.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15911577.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16236525.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17094754.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17899632.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18332997.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19787537.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20572132.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>21058577.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>18234171.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16539662.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16581902.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16454112.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16090090.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>49121523.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>49914478.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>51098613.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>52410941.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>54643268.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>57338294.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>61942410.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>63073941.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>67197167.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>70272155.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
+      <c r="V15"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>5499728.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>4386914.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>2640855.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2628453.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1439385.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>551928.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
+      <c r="G17"/>
+      <c r="H17">
         <v>21802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87210.0</v>
       </c>
       <c r="I17">
         <v>87210.0</v>
       </c>
       <c r="J17">
+        <v>87210.0</v>
+      </c>
+      <c r="K17">
         <v>3119930.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1210786.0</v>
       </c>
-      <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>1208891.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>50411.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
+        <v>0.0</v>
+      </c>
+      <c r="P18">
         <v>645029.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20">
         <v>914000.0</v>
       </c>
       <c r="C20">
         <v>914000.0</v>
       </c>
       <c r="D20">
         <v>914000.0</v>
       </c>
       <c r="E20">
-        <v>882000.0</v>
+        <v>914000.0</v>
       </c>
       <c r="F20">
         <v>882000.0</v>
       </c>
       <c r="G20">
         <v>882000.0</v>
       </c>
       <c r="H20">
+        <v>882000.0</v>
+      </c>
+      <c r="I20">
         <v>784000.0</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>-97798976936.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21">
+        <v>14027921.0</v>
+      </c>
+      <c r="C21">
         <v>17973449.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22607918.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30590678.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23954475.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28118316.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30920324.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33655099.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21444545.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22154176.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21168596.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21568541.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15498819.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9476798.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>97806000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7427223.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7956009.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8528732.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9153751.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9834270.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36975.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>6225518.0</v>
+      </c>
+      <c r="C22">
         <v>3999995.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4609362.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9863581.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8429882.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10638157.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8871254.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27827343.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6737848.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5371729.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4270143.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5600319.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5722882.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6218355.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5774694.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7683842.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4822873.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1762776.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>949109.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>671098.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>546382.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>76823992.0</v>
+      </c>
+      <c r="C23">
         <v>75583410.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>81776075.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>92925158.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>84459798.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>96463305.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>104549283.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>112693868.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>93232312.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>93404566.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>91918959.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>95405114.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>87613738.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>98593731.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>95518316.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>92054054.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>103724320.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>31119187.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>28918667.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>26481124.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10173324.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>5240733.0</v>
+      </c>
+      <c r="C24">
         <v>10176170.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12784144.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="F24">
         <v>15000000.0</v>
       </c>
       <c r="G24">
+        <v>15000000.0</v>
+      </c>
+      <c r="H24">
         <v>18500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>20000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1700000.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
         <v>4359951.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4859951.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4493000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10764000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5576000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>917000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>15000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1700000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>4359951.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4859951.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>46</v>
+      </c>
+      <c r="B26">
+        <v>3986780.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>-1264221.0</v>
+      </c>
+      <c r="C28">
         <v>2608233.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>106859.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1201241.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-10981123.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5490184.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6715732.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7938960.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-35612868.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-30410330.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-36503059.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-39866037.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-40869457.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-49989430.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-65739195.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-58091651.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-58546271.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5003600.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6738571.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-846115.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5254776.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>30121055.0</v>
+      </c>
+      <c r="C29">
         <v>38129664.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>42387585.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52466132.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>57814306.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64177650.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69622873.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>75844767.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>73920163.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>16944780.0</v>
+      </c>
+      <c r="C30">
         <v>11701466.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9758176.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13163681.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6877346.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12377713.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7859006.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7844249.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8395112.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7330127.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6077120.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5504728.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4530424.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6017201.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7082890.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5145494.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6176585.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3129347.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2373537.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5120462.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2414813.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>4761454.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>17977831.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>17990194.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>19320549.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>21405668.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>42675618.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>51094023.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>55719312.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>59192132.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>63969662.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>76219523.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>75905753.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
+      <c r="V31"/>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>315348.0</v>
+      </c>
+      <c r="C32">
         <v>4830429.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7732161.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17290378.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26409053.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>24302146.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>26012840.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>31311813.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>50990102.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
+      <c r="V32"/>
     </row>
-    <row r="33" spans="1:21">
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>39763725.0</v>
+      </c>
+      <c r="C33">
         <v>39131252.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>46061665.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>47054948.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>38771785.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>46493713.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>54386208.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>37828831.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>24547467.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>27859302.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>24806885.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>24590143.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>18934023.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11361489.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8210249.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11015212.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>10550725.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13408989.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>14130087.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>13837802.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1582427.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34">
         <v>250000.0</v>
       </c>
       <c r="C34">
+        <v>250000.0</v>
+      </c>
+      <c r="D34">
         <v>274000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7585019.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>224786.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8922465.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>10813795.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9319143.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1815968.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1391484.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>987429.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>776125.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>611933.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>578119.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
+      <c r="V34"/>
     </row>
-    <row r="35" spans="1:21">
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>15534850.0</v>
+      </c>
+      <c r="C35">
         <v>21415704.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>24533957.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>28371320.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>22578860.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>23922465.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>29313795.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>29319143.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11615968.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5491484.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2687429.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>902841.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>776125.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4971884.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6083099.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5110959.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>12878610.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5958438.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4053238.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6657310.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>988961.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>12226468.0</v>
+      </c>
+      <c r="C36">
         <v>13789515.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15497450.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10047828.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12468475.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14891080.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>18853717.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2531309.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2486830.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2120742.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1891053.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1791980.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1345666.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>645366.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>67846.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>102787.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>369790.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3447813.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2688511.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>25897.0</v>
       </c>
-      <c r="U36"/>
+      <c r="V36"/>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-      <c r="F37">
+      <c r="F37"/>
+      <c r="G37">
         <v>-117116.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>-37620.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>-274266.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>-198562.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>-127380.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>-68125.0</v>
       </c>
-      <c r="L37">
-[...1 lines deleted...]
-      </c>
       <c r="M37">
+        <v>0.0</v>
+      </c>
+      <c r="N37">
         <v>-176638.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-129834.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-93548.0</v>
       </c>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
+      <c r="V37"/>
     </row>
-    <row r="38" spans="1:21">
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>75583334416590.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>10047828.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>12468475.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>17801228.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>18875519.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>18367519.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2574040.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>5240672.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3101840.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2370000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2555000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>695000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>68000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2368000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1676000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4448000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4516000.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
+      <c r="V38"/>
     </row>
-    <row r="39" spans="1:21">
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>2445276.0</v>
+      </c>
+      <c r="C39">
         <v>2786513.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3025248.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3084978.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3339969.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2199926.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5220180.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2963806.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3466541.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2710967.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1468913.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5002469.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3537191.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3961169.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3851337.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2315536.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3472455.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>988524.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>651416.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>596364.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>93717.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>17709599.0</v>
+      </c>
+      <c r="C40">
         <v>12250955.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13596528.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17587911.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8668303.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9067241.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13236226.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16710927.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8714814.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6755652.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9534268.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10506769.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5509917.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5264806.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-304474913600.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4436298.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3784777.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3098770.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3038876.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3491886.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1679383.0</v>
       </c>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>7585019.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>7488844.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>7862772.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>8737323.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>9319143.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1815968.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1391484.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>987429.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>903000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>776000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>613000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>578000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>618000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>185000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>382000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3137000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
+      <c r="V41"/>
     </row>
-    <row r="42" spans="1:21">
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>-212328.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>3394329.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3124710.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2911472.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2699940.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2497072.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2239527.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1846652.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1440972.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>70272155.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>70778874.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1862288254.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>13500034.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>17318713.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>15742590.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>15255029.0</v>
       </c>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
+      <c r="V43"/>
     </row>
-    <row r="44" spans="1:21">
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
-      <c r="Q44">
+      <c r="P44">
+        <v>0.0</v>
+      </c>
+      <c r="Q44"/>
+      <c r="R44">
         <v>1930000.0</v>
       </c>
-      <c r="R44">
+      <c r="S44">
         <v>2604000.0</v>
       </c>
-      <c r="S44">
+      <c r="T44">
         <v>2743000.0</v>
       </c>
-      <c r="T44"/>
       <c r="U44"/>
+      <c r="V44"/>
     </row>
-    <row r="45" spans="1:21">
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>11110943.0</v>
+      </c>
+      <c r="C45">
         <v>8846131.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9280370.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5502442.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1466835.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2602317.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3708365.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>771213.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>528882.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>464454.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>536450.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>651030.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>880647.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1188914.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1119339.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1220010.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>918412.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>432413.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>459843.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>365774.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>373944.0</v>
       </c>
     </row>
-    <row r="46" spans="1:21">
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>8608556.0</v>
+      </c>
+      <c r="C46">
         <v>6454288.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7042297.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5502442.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1466835.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2602317.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3708365.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>771213.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>528882.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>464454.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>536450.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>651030.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>880647.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1188914.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1119339.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1220010.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>918412.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>432413.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>459843.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>365774.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>373944.0</v>
       </c>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>5502442.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1466835.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>12230911.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>16302788.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>771213.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>528882.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>464454.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>536450.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>651000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>880647.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1188914.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1119339.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1220000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>918000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>432000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>460000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
+      <c r="V47"/>
     </row>
-    <row r="48" spans="1:21">
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>-26804059.0</v>
+      </c>
+      <c r="C48">
         <v>-23967931.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-17488161.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-11208841.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5638600.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2131013.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1208395.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4746154.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>11709222.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>18604931.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>19549614.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>18818263.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>16394540.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>18499154.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>12656662.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>6998806.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4542126.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1450711.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3315538.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-7359924.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-11764375.0</v>
       </c>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-2131013.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>1208395.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>4746154.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>11709222.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>18604931.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>19549614.0</v>
       </c>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
       <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49">
         <v>16394540.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>18499154.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>12656662.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
+      <c r="V49"/>
     </row>
-    <row r="50" spans="1:21">
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>70</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>5100000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>2187140.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>9800000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4100000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1700000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
+      <c r="V50"/>
     </row>
-    <row r="51" spans="1:21">
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>10180472.0</v>
+      </c>
+      <c r="C51">
         <v>20572417.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>18428483.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>20959211.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16059693.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>19263612.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>21496903.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>20000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9800000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1700000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>4359951.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4859951.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7802319.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20155411.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6825951.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4075947.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5409283.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>281209.0</v>
       </c>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>467774.0</v>
+      </c>
+      <c r="C52">
         <v>5456508.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>348092.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>172910.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>969677.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3203919.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>920431.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>9800000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4100000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1700000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>2666668.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9206801.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1250000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3159283.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1833332.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>281209.0</v>
       </c>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
         <v>8290679.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4672476.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>15622111.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>14564115.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>14841418.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>14019761.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16686136.0</v>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
+      <c r="V53"/>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
+      <c r="V54"/>
     </row>
-    <row r="55" spans="1:21">
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>76823992.0</v>
+      </c>
+      <c r="C55">
         <v>75583410.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>81776075.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>92925158.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>84459798.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>96463305.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>104549283.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>112693868.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>93232312.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>93404566.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>91918959.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>95405114.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>87613738.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>98593731.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>95518316.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>92054054.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>103724320.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>31119187.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>28918667.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>26481124.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>10173324.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>37060267.0</v>
+      </c>
+      <c r="C56">
         <v>36452158.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>35714410.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>45870210.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>45688013.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>49969592.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>50163075.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>74865037.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>68684845.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>65545264.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>67112074.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>70814971.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>68679715.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>87232242.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>87308067.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>81038842.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>93173595.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>17710198.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>14788580.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>12643322.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8590897.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>36744919.0</v>
+      </c>
+      <c r="C57">
         <v>31621729.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>27982249.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>28579832.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>19278960.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>25667446.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>24150235.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>27804224.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17694743.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>14792263.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12411747.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>13749482.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7545770.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8055360.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6599948.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>9227620.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>18624374.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7605934.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8119260.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8698154.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2950715.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>52279770.0</v>
+      </c>
+      <c r="C58">
         <v>53037433.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>52516206.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>56951152.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>41857820.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>49589911.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>53464030.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>57123367.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>29310711.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20283747.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>15099176.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>14652323.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8321895.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>13027244.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12683047.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>14338579.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>31502984.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>13564372.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12172498.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>15355464.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3939676.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
+      <c r="I59"/>
+      <c r="J59">
         <v>63921601.0</v>
       </c>
-      <c r="J59">
+      <c r="K59">
         <v>73120819.0</v>
       </c>
-      <c r="K59">
-[...1 lines deleted...]
-      </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
+      <c r="V59"/>
     </row>
-    <row r="60" spans="1:21">
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>24880322.0</v>
+      </c>
+      <c r="C60">
         <v>22853494.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>29603441.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>36266132.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>42814306.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>46990510.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>51122873.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>55844767.0</v>
       </c>
-      <c r="I60">
-[...1 lines deleted...]
-      </c>
       <c r="J60">
-        <v>73248199.0</v>
+        <v>63921601.0</v>
       </c>
       <c r="K60">
-        <v>76887908.0</v>
+        <v>73120819.0</v>
       </c>
       <c r="L60">
+        <v>76819783.0</v>
+      </c>
+      <c r="M60">
         <v>80760673.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>79468481.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>85696321.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>82928817.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>77777680.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>72253872.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>17554815.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>16746169.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>11125660.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6233648.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
+      <c r="V61"/>
     </row>
-    <row r="62" spans="1:21">
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB62"/>
+  <dimension ref="A1:CD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>16537072.0</v>
+      </c>
+      <c r="C2">
+        <v>18567546.0</v>
+      </c>
+      <c r="D2">
         <v>13832497.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13446531.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13927623.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13914266.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12057712.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12508026.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13075764.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14037629.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10818045.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10912044.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11222333.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10819011.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11510756.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10591585.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11447505.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9640980.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9233383.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8962916.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10466281.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13396286.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10833972.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10829982.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8247899.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9993578.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8226609.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9539981.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9292014.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>11093297.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8447429.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>10065882.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8518879.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8979929.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7921600.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6411517.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7269644.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>8036611.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>6658196.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3667440.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4067318.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2877479.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4126687.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4110082.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3371184.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3242713.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3205233.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4220194.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4724873.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2035853.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2272018.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3094071.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3427256.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2790554.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4228230.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2936081.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2304317.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1513548.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3280289.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2302058.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2170929.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2124654.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>3416370.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>5993006.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>6813974.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>5632796.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5797596.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2420175.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2296389.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3257164.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>3044421.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2922125.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3287122.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1921101.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>2269345.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>3308473.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>3198504.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>3372936.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2"/>
       <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4744,54 +4895,56 @@
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4828,83 +4981,81 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...5 lines deleted...]
-      <c r="I5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
+      <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
@@ -4925,197 +5076,199 @@
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
         <v>-2699940.0</v>
       </c>
-      <c r="AL5">
-[...4 lines deleted...]
-      </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-2497072.0</v>
       </c>
-      <c r="AP5">
-[...4 lines deleted...]
-      </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>-1846652.0</v>
       </c>
-      <c r="AX5">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-1440972.0</v>
       </c>
-      <c r="BB5">
-[...4 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
         <v>-1084063.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1084063.0</v>
       </c>
-      <c r="BF5">
-[...4 lines deleted...]
-      </c>
       <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
         <v>-725890.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-725890.0</v>
       </c>
-      <c r="BJ5"/>
-[...1 lines deleted...]
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-459131.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-459131.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-632604070.0</v>
       </c>
       <c r="BP5"/>
       <c r="BQ5">
+        <v>-632604070.0</v>
+      </c>
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-334526.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5"/>
       <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5">
         <v>-276498.0</v>
       </c>
-      <c r="BV5"/>
-      <c r="BW5"/>
       <c r="BX5"/>
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>-207667.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...4 lines deleted...]
-      </c>
+      <c r="AG6"/>
+      <c r="AH6"/>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
@@ -5147,150 +5300,160 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>4829054.0</v>
+      </c>
+      <c r="C7">
+        <v>4939739.0</v>
+      </c>
+      <c r="D7">
         <v>4997213.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5100260.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5200148.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5296247.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5388900.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5477040.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5562392.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5644339.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5723188.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5797877.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4707519.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4759211.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>229605.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>512324.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>789200.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1059693.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1323792.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1580204.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1831274.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2076472.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2315761.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2547859.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2775081.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2996903.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5300,111 +5463,117 @@
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
+        <v>51730222.0</v>
+      </c>
+      <c r="C8">
+        <v>51684381.0</v>
+      </c>
+      <c r="D8">
         <v>51512221.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>51441398.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>51367883.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>46821425.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>46843203.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>46869026.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>46923757.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>47091602.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>47185304.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>47303429.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>47377168.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>47474973.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>47532375.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>47822319.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>48046764.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>48452906.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>48612935.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>48688384.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5420,54 +5589,56 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -5504,290 +5675,298 @@
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>11007245.0</v>
+      </c>
+      <c r="C10">
+        <v>11444693.0</v>
+      </c>
+      <c r="D10">
         <v>15196745.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>16087281.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>15108413.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>17964184.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>17464754.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>17336446.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>18548485.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>18321624.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>18507965.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>18249086.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16386166.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>19757970.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>19541538.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>18216565.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>17266785.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>27040816.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>25843231.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>25670462.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>24922925.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>24753796.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>26646530.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>27373737.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>27026734.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>28212635.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>26978424.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>20951180.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>24609415.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>27938960.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>38259233.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>35906655.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>35262976.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>45412868.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>42018953.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>34616105.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>34974242.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>34510330.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>35546244.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>35837240.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>36440779.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>38203059.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>38316291.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>38940681.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>39044749.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>39866037.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>39644081.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>39050841.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>39047959.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>40869457.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>46011203.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>49664762.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>51209544.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>54349381.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>50801571.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>52273392.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>55643561.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>70599146.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>71074807.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>69832030.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>65958844.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>65893970.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>65518340.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>71495305.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>73752814.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>78701682.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>79541274.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>12531110.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>10072273.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>11829551.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>11163419.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>10316875.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>11912357.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>10814518.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>9165453.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>9477749.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>8999464.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>6255398.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5824,1180 +6003,1202 @@
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>11007245.0</v>
+      </c>
+      <c r="C12">
+        <v>11444693.0</v>
+      </c>
+      <c r="D12">
         <v>15196745.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>16087281.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>15108413.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>17964184.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>17464754.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>17336446.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>18548485.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>18321624.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>18507965.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>18249086.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16386166.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19757970.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>19541538.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18216565.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>17266785.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>27040816.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>25843231.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>25670462.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>24922925.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>24753796.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>26646530.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>27373737.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>27026734.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>28212635.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>29244263.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>30430866.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>34276488.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>36229639.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>47792936.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>50710004.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>50873081.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>50085344.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>50073970.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>48972431.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>50452789.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>50132441.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>50146648.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>50402394.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>51306997.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>52767174.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>52755121.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>53077606.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>52909871.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>54707455.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>54278383.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>53876473.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>52579767.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>54889218.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>65174645.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>69178401.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>70168354.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>71035517.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>69361047.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>70518832.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>71645183.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>70599146.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>71074807.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>69832030.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>65958844.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>65893970.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>65518340.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>71495305.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>73752814.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>78701682.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>79541274.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>12531110.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>10072273.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>11829551.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>11163419.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>10316875.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>11912357.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>10814518.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>9165453.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>9477749.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>8999464.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6255398.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12"/>
       <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
+        <v>51730222.0</v>
+      </c>
+      <c r="C13">
+        <v>51684381.0</v>
+      </c>
+      <c r="D13">
         <v>51512221.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>51441398.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>51367883.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>46821425.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>46843203.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>46869026.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>46923757.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>47091602.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>47185304.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>47303429.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>47377168.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>47474973.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>47532375.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>47822319.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>48046764.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>48452906.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>48612935.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>48688384.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>48981395.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>49121523.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>49176040.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>49246129.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>49737428.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>49914478.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>49563807.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>49938254.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>50759257.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>51098613.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>51235612.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>51297429.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>51755834.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>52410941.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>52585566.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>53403852.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>53945247.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>54643268.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>55175133.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>55222464.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>56105786.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>57338294.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>58191138.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>59470701.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>60507641.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>61942410.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>62953489.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>63529644.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>62467355.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>63073941.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>63203085.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>64311576.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>65818995.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>67197167.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>66756556000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>68500397000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>68871269000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>-4247440000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>71802068000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>71609043000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>70737856000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>70778874000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>68521470000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>68199165000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>100000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>1930000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>1930000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>630000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>13191000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>13500000.0</v>
       </c>
-      <c r="BR13"/>
-      <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13">
         <v>17319000.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
+        <v>14960210.0</v>
+      </c>
+      <c r="C14">
+        <v>14956627.0</v>
+      </c>
+      <c r="D14">
         <v>14953944.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>14960596.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>15259824.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>13971228.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>14052754.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>14118091.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14098022.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>14164270.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14277229.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14554264.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14587843.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14401432.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14477478.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>14688505.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>14691623.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>14800722.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14880887.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>15109246.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>15244146.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>15031942.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15134583.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>15241463.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>15578309.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>15227514.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>15368027.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>15523628.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15891570.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>15521564.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>15573108.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>15674954.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>15689240.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>15727496.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>15867159.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>16011758.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>16042219.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>16142048.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>16504568.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>16247028.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>16341481.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>16811238.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>16996376.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>17184345.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>17405019.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>17629434.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>17848110.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>18025913.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>18161680.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>18072805.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>18233407.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>18405522.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>18925165.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>19245047.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>19670741.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>19996805.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>20234438.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>20572132.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>20534647.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>20661719.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>20777666.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>21058577.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>20803182.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>21207645.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>21395419.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>18234171.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>19183606.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>16046844.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>16127240.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>16539662.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>16644395.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>16116104.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>16411672.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>16581902.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>16586030.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>16586351.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>16620808.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>16032852.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>16456227.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>19591996.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>16450600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>48688384.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>48981395.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>49121523.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>49176040.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>49246129.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>49737428.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>49914478.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>49563807.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>49938254.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>50759257.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>51098613.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>51235612.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>51297429.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>51755834.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>52410941.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>52585566.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>53403852.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>53945247.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>54643268.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>55175133.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>55222464.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>56105786.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>57338294.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>58191138.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>59470701.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>60507641.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>61942410.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>62953489.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>63529644.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>62467355.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>63073941.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>63203085.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>64311576.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>65818995.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>67197167.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>66756556.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>68500397.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>68871269.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>70272155.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>71802068.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>71609043.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>5499728.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>4411606.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
+      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16">
+        <v>2586396.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16">
         <v>2640855.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2178422.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1675282.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1901955.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2628453.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>2006539.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1938966.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1485504.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1439385.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17">
         <v>21802.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43605.0</v>
       </c>
       <c r="AB17">
         <v>43605.0</v>
       </c>
       <c r="AC17">
-        <v>87210.0</v>
+        <v>43605.0</v>
       </c>
       <c r="AD17">
-        <v>87210.0</v>
+        <v>43605.0</v>
       </c>
       <c r="AE17">
         <v>87210.0</v>
       </c>
       <c r="AF17">
         <v>87210.0</v>
       </c>
       <c r="AG17">
         <v>87210.0</v>
       </c>
-      <c r="AH17"/>
-[...1 lines deleted...]
-      <c r="AJ17">
+      <c r="AH17">
+        <v>87210.0</v>
+      </c>
+      <c r="AI17">
+        <v>87210.0</v>
+      </c>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17">
         <v>3537483.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>3119930.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>1210786.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17"/>
       <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17">
         <v>578592.0</v>
       </c>
-      <c r="AT17"/>
-      <c r="AU17"/>
       <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17">
         <v>1208891.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17"/>
       <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17">
         <v>50411.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
-[...4 lines deleted...]
-      </c>
+      <c r="AG18"/>
+      <c r="AH18"/>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
@@ -7021,83 +7222,89 @@
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
         <v>645029.0</v>
       </c>
-      <c r="BF18">
-[...6 lines deleted...]
-      <c r="BI18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7134,148 +7341,150 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20">
         <v>914000.0</v>
       </c>
       <c r="C20">
         <v>914000.0</v>
       </c>
       <c r="D20">
         <v>914000.0</v>
       </c>
       <c r="E20">
         <v>914000.0</v>
       </c>
       <c r="F20">
         <v>914000.0</v>
       </c>
       <c r="G20">
         <v>914000.0</v>
       </c>
       <c r="H20">
         <v>914000.0</v>
       </c>
       <c r="I20">
         <v>914000.0</v>
       </c>
       <c r="J20">
         <v>914000.0</v>
       </c>
       <c r="K20">
         <v>914000.0</v>
       </c>
       <c r="L20">
         <v>914000.0</v>
       </c>
       <c r="M20">
         <v>914000.0</v>
       </c>
       <c r="N20">
-        <v>1932876.0</v>
+        <v>914000.0</v>
       </c>
       <c r="O20">
-        <v>1932876.0</v>
+        <v>914000.0</v>
       </c>
       <c r="P20">
         <v>1932876.0</v>
       </c>
       <c r="Q20">
-        <v>882000.0</v>
+        <v>1932876.0</v>
       </c>
       <c r="R20">
-        <v>882000.0</v>
+        <v>1932876.0</v>
       </c>
       <c r="S20">
         <v>882000.0</v>
       </c>
       <c r="T20">
         <v>882000.0</v>
       </c>
       <c r="U20">
         <v>882000.0</v>
       </c>
       <c r="V20">
         <v>882000.0</v>
       </c>
       <c r="W20">
         <v>882000.0</v>
       </c>
       <c r="X20">
         <v>882000.0</v>
       </c>
       <c r="Y20">
         <v>882000.0</v>
       </c>
       <c r="Z20">
         <v>882000.0</v>
       </c>
       <c r="AA20">
         <v>882000.0</v>
       </c>
       <c r="AB20">
         <v>882000.0</v>
       </c>
       <c r="AC20">
+        <v>882000.0</v>
+      </c>
+      <c r="AD20">
+        <v>882000.0</v>
+      </c>
+      <c r="AE20">
         <v>784000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...4 lines deleted...]
-      </c>
+      <c r="AG20"/>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -7299,1168 +7508,1206 @@
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>-97798976936.0</v>
       </c>
-      <c r="BF20">
-[...5 lines deleted...]
-      <c r="BH20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>-7419795777.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21">
+        <v>12793249.0</v>
+      </c>
+      <c r="C21">
+        <v>14027921.0</v>
+      </c>
+      <c r="D21">
         <v>15010795.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>15988232.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>16986962.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>17973449.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19415232.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>20458835.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>21522441.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>22607918.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>27121070.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>28269781.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>29390195.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>30590678.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>29048043.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>32975117.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>34479356.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>23954475.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>24918830.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>25888622.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>27024544.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>28118316.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>28180090.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>29151228.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>30142611.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>30920324.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>31040213.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>32044234.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>32910261.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>33655099.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>20370330.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>20611853.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>21052197.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>21444545.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>21540316.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>21812015.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>22079180.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>22154176.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>21172570.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>20881286.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>21027967.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>21168596.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>21222380.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>21760085.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>21551175.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>21568541.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>19997795.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>19073458.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>18473434.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>15498819.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>11235866.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>10649164.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>10403974.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>9476798.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>8367508.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>7373013.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>7166652.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>97806000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>7029186.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>7116260.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>7269649.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>7427223000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>7580168.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>7705084.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>7818394.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>7956009.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>8099612.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>8226047.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>8372134.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>8528732.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>8697726.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>8849745.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>8993798.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>9153751.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>9320025.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>9491977.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>9664530.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>9834270.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>5453836.0</v>
+      </c>
+      <c r="C22">
+        <v>6225518.0</v>
+      </c>
+      <c r="D22">
         <v>2934723.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3222872.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4098859.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3999995.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4509669.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4302159.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4327526.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4609362.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>8670548.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10928406.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10180002.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9863581.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10647529.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>9420459.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9878680.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>8429882.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10262769.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10104219.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10010763.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>10638157.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>10080394.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7627270.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8150152.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8871254.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>9864240.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10648859.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>11259233.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>27827343.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6426429.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>7345501.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>6661525.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6737848.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5857468.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>5554324.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5646904.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>5371729.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4983227.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4921681.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4073689.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4270143.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4206039.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4795543.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>4634065.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5600319.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>6130722.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>6996843.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>7422145.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>5722882.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>5435613.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>6094294.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>5992031.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>6218355.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>7511641.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>7316606.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>6005478.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>5774694.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>6874599.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>7453251.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>7822872.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>7683842.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>7646228.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>7967089.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>7406402.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>4822873.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1687591.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1108376.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1346828.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1762776.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1798569.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>948000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1173805.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>949109.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1036285.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1285775.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>988066.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>671098.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22"/>
       <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>70995020.0</v>
+      </c>
+      <c r="C23">
+        <v>76823992.0</v>
+      </c>
+      <c r="D23">
         <v>65898560.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>67907149.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>69935878.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>75583410.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>76747513.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>78519175.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>81509518.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>81776075.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>87750944.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>89375360.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>89468635.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>92925158.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>90776553.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>92517637.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>96697106.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>84459798.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>87570774.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>88851474.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>93348025.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>96463305.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>96009629.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>97523455.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>97419137.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>104549283.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>103765900.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>107546224.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>114617629.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>112693868.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>87432076.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>90444641.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>91094840.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>93232312.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>90351057.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>87802792.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>91861605.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>93404566.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>91074271.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>87888930.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>89205734.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>91918959.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>92059237.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>92916727.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>92189835.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>95405114.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>93904132.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>93468664.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>91106132.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>87613738.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>91911297.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>95465610.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>98277750.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>98593731.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>96933796.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>95380596.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>94568144.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>95518316.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>96078666.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>94581055.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>91575049.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>92054054.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>89909866.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>96702030.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>98689669.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>103724320.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>101655736.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>33347739.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>30985849.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>31119187.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>30372299.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>28647366.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>30631284.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>28918667.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>28124954.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>28123971.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>26853919.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>26481124.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
         <v>5240733.0</v>
       </c>
       <c r="C24">
         <v>5240733.0</v>
       </c>
       <c r="D24">
         <v>5240733.0</v>
       </c>
       <c r="E24">
+        <v>5240733.0</v>
+      </c>
+      <c r="F24">
+        <v>5240733.0</v>
+      </c>
+      <c r="G24">
         <v>10176170.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>10102672.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>16091592.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>16084144.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>12784144.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>12923125.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>13148125.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>16072286.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>16200000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>17700000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>19000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>20000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>15000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="T24">
         <v>15000000.0</v>
       </c>
       <c r="U24">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="V24">
         <v>15000000.0</v>
       </c>
       <c r="W24">
+        <v>15000000.0</v>
+      </c>
+      <c r="X24">
+        <v>15000000.0</v>
+      </c>
+      <c r="Y24">
         <v>17000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>18500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>18500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AB24">
         <v>20000000.0</v>
       </c>
       <c r="AC24">
         <v>20000000.0</v>
       </c>
       <c r="AD24">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AE24">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AF24">
         <v>12000000.0</v>
       </c>
       <c r="AG24">
+        <v>12000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>12000000.0</v>
+      </c>
+      <c r="AI24">
         <v>9800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>8000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>6700000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>4100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>3700000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>3500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AP24">
         <v>1700000.0</v>
       </c>
       <c r="AQ24">
         <v>1700000.0</v>
       </c>
       <c r="AR24">
-        <v>0.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="AS24">
-        <v>0.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>4859951.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>5859951.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4359951.0</v>
       </c>
       <c r="BB24">
         <v>4359951.0</v>
       </c>
       <c r="BC24">
         <v>4359951.0</v>
       </c>
       <c r="BD24">
+        <v>4359951.0</v>
+      </c>
+      <c r="BE24">
+        <v>4359951.0</v>
+      </c>
+      <c r="BF24">
         <v>5109951.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>4859951.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>4575951.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1825951.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>3826000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>4493000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>5159000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>7764000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>9264000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>10764000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>15325000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>4743000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>5159000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>5576000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>917000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>15000000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>18500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>18500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AB25">
         <v>20000000.0</v>
       </c>
       <c r="AC25">
         <v>20000000.0</v>
       </c>
       <c r="AD25">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AE25">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AF25">
         <v>12000000.0</v>
       </c>
       <c r="AG25">
+        <v>12000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>12000000.0</v>
+      </c>
+      <c r="AI25">
         <v>9800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>8000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AP25">
         <v>1700000.0</v>
       </c>
       <c r="AQ25">
         <v>1700000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25"/>
+      <c r="AR25">
+        <v>1700000.0</v>
+      </c>
+      <c r="AS25">
+        <v>1700000.0</v>
+      </c>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>4859951.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>5859951.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4359951.0</v>
       </c>
       <c r="BB25">
         <v>4359951.0</v>
       </c>
       <c r="BC25">
         <v>4359951.0</v>
       </c>
       <c r="BD25">
+        <v>4359951.0</v>
+      </c>
+      <c r="BE25">
+        <v>4359951.0</v>
+      </c>
+      <c r="BF25">
         <v>5109951.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>4859951.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>4575951.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1825951.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>46</v>
+      </c>
+      <c r="B26">
+        <v>3840700.0</v>
+      </c>
+      <c r="C26">
+        <v>3986780.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
@@ -8490,54 +8737,56 @@
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8574,362 +8823,374 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>-937458.0</v>
+      </c>
+      <c r="C28">
+        <v>-1264221.0</v>
+      </c>
+      <c r="D28">
         <v>-4958799.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-5746288.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4667532.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2608233.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4015738.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4232186.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3098051.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>106859.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>138348.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>696916.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4393639.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1201241.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1611933.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1295759.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3522415.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-10981123.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-9519439.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-10090258.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-8091651.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5490184.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-7330769.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-7825878.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-5751653.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-6715732.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-6978424.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-951180.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-4609415.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-7938960.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-26259233.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-23906655.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-23262976.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-35612868.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-34018953.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-27916105.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-30874242.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-30410330.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-31846244.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-32337240.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-34740779.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-36503059.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-36616291.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-37240681.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-39044749.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-39866037.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-39644081.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-39050841.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-39047959.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-40869457.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-41151252.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-43804811.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-46849593.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-49989430.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-45857830.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-47913441.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-49083606.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-65739195.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-65906429.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-63403981.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-58856006.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-58734686.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-57468597.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>7908043614.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-58218642.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-58546271.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-59330644.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-6121826.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-2811721.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-5003600.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-7962474.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-6657596.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-8294744.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-6738571.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-4631172.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-4485134.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-4048515.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-846115.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>26877257.0</v>
+      </c>
+      <c r="C29">
+        <v>30121055.0</v>
+      </c>
+      <c r="D29">
         <v>31360587.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>33230528.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>33897753.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>38129664.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>40870678.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>42440582.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>43573477.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>42387585.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>48914674.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>50307097.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>52432797.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>52466132.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>56464263.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>58462846.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>61022911.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>57814306.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>61822032.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>61952759.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>62017210.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>64177650.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>64928803.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>65480629.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>68390203.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8940,542 +9201,556 @@
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>14261978.0</v>
+      </c>
+      <c r="C30">
+        <v>16944780.0</v>
+      </c>
+      <c r="D30">
         <v>10430602.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10316911.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10487925.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11701466.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11310625.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11619763.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10647267.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9758176.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12620120.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12218756.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14529133.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13163681.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15232697.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13276009.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14635435.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6877346.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9850530.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9147493.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12549297.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12377713.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9661407.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7924338.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5949910.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7859006.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8296672.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>8427278.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9973995.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7844249.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7055138.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5806095.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6301162.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8395112.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7205378.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6106915.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4934779.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7330127.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6672300.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4550945.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4822800.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>6077120.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>5798393.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>5808014.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>5174866.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5504728.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>5296114.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>6014477.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>5417093.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4530424.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4194415.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3970942.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5967631.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>6017201.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>5467455.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4991612.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>4463367.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>7082890.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4505411.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4819734.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>5145590.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>5145494.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4791682.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3960129.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>3814947.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>6176585.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>7282371.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>5055003.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>5416500.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3129347.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3202417.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>3001322.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2917657.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>2373537.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>2821893.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>2413453.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>2142489.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>5120462.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
     </row>
-    <row r="31" spans="1:80">
+    <row r="31" spans="1:82">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>7975191.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>4761454.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7783344.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4554853.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>4610679.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>17977831.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>21021202.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>21182137.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>19992666.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>17990194.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>19748713.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>18447401.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>18865592.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>19320549.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>19810695.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>21134789.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>21639272.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>21405668.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>37831534.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>39294871.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>40033620.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>42675618.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>43555017.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>44844635.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>50279476.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>51094023.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>53357188.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>53589637.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>54374322.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>55719312.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>56367313.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>56981158.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>57821010.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>59192132.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>61105044.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>61859616.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>60674781.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>63969662.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>69862122.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>72377257.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>74768884.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>76219523.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>75082702.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>75951544.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>74784487.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>75905753.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>76517879.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>74390368.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
     </row>
-    <row r="32" spans="1:80">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>-1698794.0</v>
+      </c>
+      <c r="C32">
+        <v>315348.0</v>
+      </c>
+      <c r="D32">
         <v>5629479.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7233189.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>6357532.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4830429.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4148891.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>10824924.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>9780571.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7732161.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>14441527.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>16715046.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>18103385.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>17290378.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>23060329.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>19496529.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>20784529.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>26409053.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>29270145.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>28033715.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>26535447.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>24302146.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>24956038.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>23090575.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>25364426.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9486,2158 +9761,2204 @@
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
     </row>
-    <row r="33" spans="1:80">
+    <row r="33" spans="1:82">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>38205763.0</v>
+      </c>
+      <c r="C33">
+        <v>39763725.0</v>
+      </c>
+      <c r="D33">
         <v>35959112.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>36701820.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>38058727.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>39131252.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>41511107.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>42938082.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>45303567.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>46061665.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>45981147.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>45701227.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>45657836.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>47054948.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>41615947.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>48769139.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>51355179.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>38771785.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>40355146.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>42170968.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>43965008.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>46493713.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>47115550.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>51768477.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>52682120.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>54386208.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>54368316.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>55613867.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>56651460.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>37828831.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>23805865.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>23796751.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>24271668.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>24547467.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>24268242.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>24509639.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>28319257.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>27859302.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>24111279.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>23896851.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>24282821.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>24806885.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>24336849.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>24715768.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>24644762.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>24590143.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>23754160.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>22836627.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>21840002.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>18934023.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>13640833.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>13024379.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>12257495.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>11361489.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>10141867.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>9123439.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>8284895.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>8210249.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>10200275.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>10237176.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>10473105.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>11015212.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>10012838.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>10041356.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>10345697.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>10550725.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>10102681.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>13436527.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>13364666.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>13408989.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>13355869.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>13685256.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>14043714.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>14130087.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>14567438.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>14357537.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>14039790.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>13837802.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33"/>
       <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
     </row>
-    <row r="34" spans="1:80">
+    <row r="34" spans="1:82">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34">
+        <v>5619332.0</v>
+      </c>
+      <c r="C34">
+        <v>250000.0</v>
+      </c>
+      <c r="D34">
         <v>5951386.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>6301166.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>6005853.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>250000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>6090722.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>6538970.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>6610294.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>274000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>6455091.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>6954206.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>7091298.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>7585019.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>9279208.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>10061376.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>11323593.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>224786.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>7749421.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>7883952.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>7833328.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>8922465.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>7904419.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>7867679.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>7872214.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>10813795.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>11006022.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>11540378.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>11428257.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>9319143.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>1969174.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>1959904.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>1930679.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>1815968.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>1634936.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>1627946.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>1478623.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>1391484.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>1265725.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>1119201.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>1048880.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>987429.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>940719.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>966829.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>950699.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>902841.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>863356.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>873246.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>795837.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>776125.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>707062.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>637671.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>652371.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>611933.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>583790.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>674973.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>1450004.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>578119.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>592427.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>602099.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
     </row>
-    <row r="35" spans="1:80">
+    <row r="35" spans="1:82">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>15203957.0</v>
+      </c>
+      <c r="C35">
+        <v>15534850.0</v>
+      </c>
+      <c r="D35">
         <v>15787887.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>16256082.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>16075640.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>21415704.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>21190606.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>27730822.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>27894586.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>24533957.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>24767116.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>25579371.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>27712734.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>28371320.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>26979208.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>29061376.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>31346305.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>22578860.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>22979026.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>22396276.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>23622528.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>23922465.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>24228211.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>26447882.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>28203488.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>29313795.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>31006022.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>31540378.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>31428257.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>29319143.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>13969174.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>13959904.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>13930679.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>11615968.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>9634936.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>8327946.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>5578623.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>5491484.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>4965725.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>4619201.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2748880.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>2687429.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2640719.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2666829.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>950699.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>902841.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>863356.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>873246.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>795837.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>776125.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>5567013.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>6497622.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>5012322.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>4971884.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>4943741.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>5034924.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>6559955.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>6083099.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>5168378.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>2428050.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>4436170.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>5110959.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>5371040.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>7973305.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>9545433.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>12878610.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>17436603.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>5531782.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>6175045.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>5958438.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>389983.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>390473.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>3637426.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>4053238.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>4439684.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>5029108.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>6247567.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>6657310.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35"/>
       <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
     </row>
-    <row r="36" spans="1:80">
+    <row r="36" spans="1:82">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>16642419.0</v>
+      </c>
+      <c r="C36">
+        <v>12226468.0</v>
+      </c>
+      <c r="D36">
         <v>12170490.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>12376387.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>12681535.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>13789515.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>14661433.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>14862368.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>15976539.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>15497450.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>10857483.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>9301561.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>10079727.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>10047828.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>9924352.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>12910554.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>13772649.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>12468475.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>12778553.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>13371534.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>13739389.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>14891080.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>15161078.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>18579063.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>18207426.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>18853717.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>21658697.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>21906790.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>22071509.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2531309.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2809306.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2547196.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>2565354.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2486830.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2253178.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>2202296.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2164236.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2120742.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2456118.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2509898.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>2696670.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1891053.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2572698.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2386924.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2408399.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1791980.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>3025236.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>3036301.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2557341.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1345666.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1429951.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>1319538.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>700095.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>645366.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>653768.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>650173.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>63472.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>67846.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>1972284.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>1924992.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>2006940.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>102787.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>1292724.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>1377506.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>1578723.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>369790.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>415170.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>3705275.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>3567603.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>3447813.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>3188968.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>3062949.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>2919610.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>2688511.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>2460276.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>1439704.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>775719.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>25897.0</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36"/>
       <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
     </row>
-    <row r="37" spans="1:80">
+    <row r="37" spans="1:82">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-      <c r="S37">
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37">
         <v>-144352.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>-139283.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>-117116.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>-85426.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>-69459.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>-47145.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>-37620.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>-25980.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>-372306.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>-240806.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>-274266.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>-257251.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>-236274.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>-211512.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>-198562.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>-177303.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>-163094.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>-146503.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>-127380.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>-107143.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>-96465.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>-83571.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>-68125.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>-45662.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>-39351.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>-27651.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>-7882.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>-217546.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>-200810.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>-187776.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>-176638.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>-165606.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>-153053.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>-143217.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>-129834.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>-118289.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>-110951.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>-102915.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>-93548.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>-90008.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>-81553.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
     </row>
-    <row r="38" spans="1:80">
+    <row r="38" spans="1:82">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>9301561.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>10047828.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>9924352.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>12910554.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>13772649.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>12468475.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>12778553.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>13371534.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>13739389.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>17801228.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>15182880.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>18600865.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>18229228.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>18875519.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>18655019.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>18689628.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>18627140.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>18367519.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2896516.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2634406.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>2652564.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>24018000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>23793000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>24015000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>27782000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>27395000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>23628000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>23391000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>23725000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>24271000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>23795000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>24147000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>23960000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>23939000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>23023000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>22110000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>21031000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>18053000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>12666000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>11969000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>11105000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>10173000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>9021000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>8024000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>7230000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>7091000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>9001000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>9041000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>9276000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>9795000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>8873000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>9082000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>9397000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>9632000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>9506000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>12932000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>12940000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>12977000.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38"/>
       <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38">
         <v>13670000.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
     </row>
-    <row r="39" spans="1:80">
+    <row r="39" spans="1:82">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>2066198.0</v>
+      </c>
+      <c r="C39">
+        <v>2445276.0</v>
+      </c>
+      <c r="D39">
         <v>1377378.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1578265.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2181954.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2786513.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1951358.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2322725.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2682673.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3025248.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1971164.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2277885.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2715498.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3084978.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3738842.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2835465.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3561027.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3339969.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1259098.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1758332.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1900032.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2199926.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2505748.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2829633.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>3610221.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5220180.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>3984818.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>4850708.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2456453.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2963806.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2351708.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2786290.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2987404.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3466541.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2945999.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2659483.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>2507876.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>2710967.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>5160817.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>4117059.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>4719427.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1468913.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>4962835.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>4519796.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>4826271.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>5002469.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>4444753.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3744244.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>3847125.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>3537191.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>3465791.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>3197594.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>3892239.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>3961169.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>4451786.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>3430107.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>4169221.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>3851337.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>3423574.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>2238864.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>2174638.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>2315536.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1940778.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>3238151.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>3369809.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>3472455.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>3041819.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1216723.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>785582.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>988524.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>852025.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>695914.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>583751.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>651416.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>533885.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>589457.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>684110.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>596364.0</v>
       </c>
-      <c r="BZ39"/>
-      <c r="CA39"/>
       <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
     </row>
-    <row r="40" spans="1:80">
+    <row r="40" spans="1:82">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>17465817.0</v>
+      </c>
+      <c r="C40">
+        <v>17709599.0</v>
+      </c>
+      <c r="D40">
         <v>10076027.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>10139532.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>11220902.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>12250955.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>12649195.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>11871363.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>12987372.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>13596528.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>16175937.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>15726206.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>14326712.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>17587911.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>13565862.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>13148060.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>12343405.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>8668303.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7617913.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>8615995.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11339215.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>9067241.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>10112100.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>10866765.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>10180885.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>13236226.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>12826341.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>12777148.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>18706631.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>16710927.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>7070860.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>6748405.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>7770977.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>8714814.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>7876491.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>6569773.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>6801185.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>6755652.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>5027735.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>5227831.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>7070818.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>9534268.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>7747800.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>7437924.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>8523418.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>10506769.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>8950250.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>7642960.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>6624983.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>5509917.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>3139884.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>3000549.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>4808531.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>5264806.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>4429904.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>4195985.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>3855648.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>-304474913600.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>4172942.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>2599922.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>3915542.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>4436298.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>3817822.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>3409097.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>2556585.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>3784777.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>3056915.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>2586396.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>2346878.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>3098770.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>2635021.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>2130566.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>2312378.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>3038876.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>2416962.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>2087111.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>3351308.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>3491886.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40"/>
       <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
     </row>
-    <row r="41" spans="1:80">
+    <row r="41" spans="1:82">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>6954206.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>7585019.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>9279208.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>10061376.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>11323593.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>7488844.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>7749421.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>7883952.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>7833328.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>7862772.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>7904419.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>7867679.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>7872214.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>8737323.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>8690261.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>9037528.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>8822540.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>9319143.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1969174.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1959904.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1930679.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1815000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1635000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>1628000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1479000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1392000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>1266000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>1119000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>1049000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>987000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>941000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>967000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>950000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>903000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>864000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>873000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>796000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>776000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>707000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>638000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>652000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>613000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>584000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>675000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>1450000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>578000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>592000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>602000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>610000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>618000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>212000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>209000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>182000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>185000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>181000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>159000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>386000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>382000.0</v>
       </c>
-      <c r="BR41"/>
-      <c r="BS41"/>
       <c r="BT41"/>
-      <c r="BU41">
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41">
         <v>3137000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
     </row>
-    <row r="42" spans="1:80">
+    <row r="42" spans="1:82">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42"/>
-      <c r="I42"/>
+      <c r="I42">
+        <v>0.0</v>
+      </c>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
-      <c r="Q42">
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42">
         <v>-212328.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
-[...7 lines deleted...]
-      <c r="AC42">
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42">
+        <v>0.0</v>
+      </c>
+      <c r="AB42">
+        <v>0.0</v>
+      </c>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42">
         <v>3124710.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42"/>
       <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42"/>
+      <c r="AI42">
         <v>2911472.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42"/>
       <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42">
         <v>2699940.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42"/>
       <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>2497072.0</v>
       </c>
-      <c r="AP42"/>
-      <c r="AQ42"/>
       <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42">
         <v>2239527.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42"/>
       <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42">
         <v>1846652.0</v>
       </c>
-      <c r="AX42"/>
-      <c r="AY42"/>
       <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42">
         <v>1440972.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>-83366759790.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>-68431896603.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>-68802397731.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>70272155.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>-71730265932.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>-71537433957.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>-70667118144.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>-70708095126.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>-68452948530.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>-68130965835.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>68861850.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>-1862288254.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>66434206.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>-2947376147.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>13191398.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>13500034.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>18011791.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>17663794.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>17412365.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>17318713.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>17227166.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>17168332.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>16101034.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>15742590.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42"/>
       <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
     </row>
-    <row r="43" spans="1:80">
+    <row r="43" spans="1:82">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11674,92 +11995,90 @@
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
     </row>
-    <row r="44" spans="1:80">
+    <row r="44" spans="1:82">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...4 lines deleted...]
-      </c>
+      <c r="AG44"/>
+      <c r="AH44"/>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
@@ -11791,1867 +12110,1907 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
-      <c r="BL44">
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44">
         <v>100000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BO44">
         <v>1930000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BP44">
         <v>1930000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BQ44">
         <v>3234000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BR44">
         <v>3234000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BS44">
         <v>2604000.0</v>
       </c>
-      <c r="BR44"/>
-      <c r="BS44"/>
       <c r="BT44"/>
-      <c r="BU44">
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44">
         <v>2743000.0</v>
       </c>
-      <c r="BV44"/>
-      <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
     </row>
-    <row r="45" spans="1:80">
+    <row r="45" spans="1:82">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>7856095.0</v>
+      </c>
+      <c r="C45">
+        <v>11110943.0</v>
+      </c>
+      <c r="D45">
         <v>7863827.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>7423201.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>7476230.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>8846131.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>6520442.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>6702879.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>6890587.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>9280370.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>7088594.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>7215885.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5273914.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5502442.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1504730.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>2028812.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>2319075.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>2602317.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2870580.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>3134384.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>3428281.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>3708365.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>743801.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>737238.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>744085.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>771213.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>539019.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>550492.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>566907.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>528882.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>474748.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>495328.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>538358.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>464454.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>482591.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>505667.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>558184.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>536450.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>541771.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>568759.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>685188.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>651030.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>731129.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>726868.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>809227.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>880647.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>975016.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1055677.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1153426.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1188914.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1120591.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1100253.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1054771.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1119339.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1198805.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1195924.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1196516.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>1220010.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>1139946.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>958766.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>948580.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>918412.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>597238.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>505174.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>424898.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>432413.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>449814.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>467003.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>470802.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>459843.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>412485.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>371019.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>379051.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>365774.0</v>
       </c>
-      <c r="BZ45"/>
-      <c r="CA45"/>
       <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
     </row>
-    <row r="46" spans="1:80">
+    <row r="46" spans="1:82">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>7856095.0</v>
+      </c>
+      <c r="C46">
+        <v>8608556.0</v>
+      </c>
+      <c r="D46">
         <v>7863827.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>7423201.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>7476230.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>6454288.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>6520442.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>6702879.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>6890587.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>7042297.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>7088594.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>7215885.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5273914.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5502442.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>710676.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>950592.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1170298.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1466835.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1775763.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2028812.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2319075.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2602317.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2870580.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>3134384.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3428281.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3708365.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>743801.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>737238.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>744085.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>771213.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>539019.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>550492.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>566907.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>528882.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>474748.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>495328.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>538358.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>464454.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>482591.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>505667.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>558184.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>536450.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>541771.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>568759.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>685188.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>651030.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>731129.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>726868.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>809227.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>880647.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>975016.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1055677.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1153426.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1188914.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1120591.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1100253.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1054771.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1119339.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1198805.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1195924.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1196516.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1220010.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1139946.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>958766.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>948580.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>918412.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>597238.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>505174.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>424898.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>432413.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>449814.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>467003.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>470802.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>459843.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>412485.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>371019.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>379051.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>365774.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46"/>
       <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
     </row>
-    <row r="47" spans="1:80">
+    <row r="47" spans="1:82">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>7215885.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>5502442.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1504730.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>950592.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1170298.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1466835.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1775763.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2028812.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>534933.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>12230911.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>602911.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>3134384.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3428281.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>16302788.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>16073721.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>16578200.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>16606177.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>771213.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>539019.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>550492.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>566907.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>528882.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>474748.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>495328.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>538358.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>464454.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>482591.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>505667.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>558184.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>536450.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>541771.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>568759.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>685188.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>651000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>731129.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>726868.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>809227.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>880647.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>975016.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1055677.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1153426.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1188914.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1120591.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1100253.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1054771.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1119339.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1198805.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1195924.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1197000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1220000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1140000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>959000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>949000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>918000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>597000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>505000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>425000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>432000.0</v>
       </c>
-      <c r="BR47"/>
-      <c r="BS47"/>
       <c r="BT47"/>
-      <c r="BU47">
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47">
         <v>460000.0</v>
       </c>
-      <c r="BV47"/>
-      <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
     </row>
-    <row r="48" spans="1:80">
+    <row r="48" spans="1:82">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>-30093698.0</v>
+      </c>
+      <c r="C48">
+        <v>-26804059.0</v>
+      </c>
+      <c r="D48">
         <v>-25392367.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-23451603.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-22710863.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-23967931.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-22064117.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-20520036.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-19434424.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-17488161.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-11193755.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-10144457.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-11016657.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-11208841.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-8768112.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-8359473.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-7023853.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-5638600.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1790903.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-735625.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1964185.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-2131013.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1247237.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-765500.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>152775.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1208395.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>2169101.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>4122769.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>4672276.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>4746154.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>6966252.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>8609295.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>9329983.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>11709222.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>12509767.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>13252798.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>18413409.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>18604931.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>19354625.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>19248459.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>19296503.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>19549614.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>19398555.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>19270542.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>18864544.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>18818263.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>18149350.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>17403430.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>16680860.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>16394540.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>17894903.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>18714845.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>19353863.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>18499154.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>16693654.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>14824160.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>13079870.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>12656662.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>11744997.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>9897585.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>7719966.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>6998806.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>6161252.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>5153008.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>4865704.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>4542126.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>4252809.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>2964672.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>2668801.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>1450711.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>347144.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-861865.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-1920288.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-3315538.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-4130480.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-5371330.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-6620820.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-7359924.0</v>
       </c>
-      <c r="BZ48"/>
-      <c r="CA48"/>
       <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
     </row>
-    <row r="49" spans="1:80">
+    <row r="49" spans="1:82">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49">
         <v>-735625.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1964185.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-2131013.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-1247237.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-765500.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>152775.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>1208395.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>2169101.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>4122769.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>4672276.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>4746154.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>6966252.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>8609295.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>9329983.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>11709222.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>12509767.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>13252798.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>18413409.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>18604931.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>19354625.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>19248459.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>19296503.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>19549614.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>19398555.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>19270542.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>18864544.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>18818263.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>18149350.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>17403430.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>16680860.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>16394540.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>17894903.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>18714845.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>19353863.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>18499154.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>16693654.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>14824160.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>13079870.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>12656662.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>11744997.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>9897585.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
     </row>
-    <row r="50" spans="1:80">
+    <row r="50" spans="1:82">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
         <v>5100000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>5988920.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>2187140.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2000000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1023603.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>12000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>12000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>9800000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>8000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>6700000.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>4100000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1700000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
     </row>
-    <row r="51" spans="1:80">
+    <row r="51" spans="1:82">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>10069787.0</v>
+      </c>
+      <c r="C51">
+        <v>10180472.0</v>
+      </c>
+      <c r="D51">
         <v>10237946.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>10340993.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>10440881.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>20572417.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>21480492.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>21568632.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>21646536.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>18428483.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>18646313.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>18946002.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>20779805.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>20959211.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>17929605.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>19512324.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>20789200.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>16059693.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>16323792.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>15580204.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>16831274.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>19263612.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>19315761.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>19547859.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>21275081.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>21496903.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>20000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21023603.0</v>
       </c>
       <c r="AC51">
         <v>20000000.0</v>
       </c>
       <c r="AD51">
-        <v>12000000.0</v>
+        <v>21023603.0</v>
       </c>
       <c r="AE51">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AF51">
         <v>12000000.0</v>
       </c>
       <c r="AG51">
+        <v>12000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>12000000.0</v>
+      </c>
+      <c r="AI51">
         <v>9800000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>8000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>6700000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>4100000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>4100000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>3700000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>3500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AP51">
         <v>1700000.0</v>
       </c>
       <c r="AQ51">
         <v>1700000.0</v>
       </c>
-      <c r="AR51"/>
-      <c r="AS51"/>
+      <c r="AR51">
+        <v>1700000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1700000.0</v>
+      </c>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>4859951.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>5859951.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>4359951.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4943741.0</v>
       </c>
       <c r="BC51">
         <v>4359951.0</v>
       </c>
       <c r="BD51">
+        <v>4943741.0</v>
+      </c>
+      <c r="BE51">
+        <v>4359951.0</v>
+      </c>
+      <c r="BF51">
         <v>6559955.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>4859951.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>5168378.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>7651901.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>7102838.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>7159284.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>8049743.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>7979538919.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>15534172.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>20155411.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>20210630.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>6409284.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>7260552.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>6825951.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>3200945.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>3659279.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>3617613.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>4075947.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>4534281.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>4992615.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>4950949.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>5409283.0</v>
       </c>
-      <c r="BZ51"/>
-      <c r="CA51"/>
       <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
     </row>
-    <row r="52" spans="1:80">
+    <row r="52" spans="1:82">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>485162.0</v>
+      </c>
+      <c r="C52">
+        <v>467774.0</v>
+      </c>
+      <c r="D52">
         <v>401445.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>386077.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>371094.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>5456508.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6380608.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>376780.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>362244.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>348092.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>334288.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>320837.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>158369.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>172910.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>229605.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>512324.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>766488.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>969677.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1094187.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1067880.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1042074.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3203919.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2991969.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>967656.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>943807.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>920431.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52">
         <v>1023603.0</v>
       </c>
-      <c r="AC52"/>
-[...1 lines deleted...]
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52">
         <v>12000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>12000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>9800000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>8000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>6700000.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>4100000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>1700000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52">
         <v>5825950.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>2666668.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>2666668.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>2678703.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>6024592.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>6088739.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>9206801.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>4704027.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>2930158.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>1715507.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>1250000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>3200945.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>3659279.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>3159287.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3159283.0</v>
       </c>
       <c r="BW52">
         <v>3159283.0</v>
       </c>
       <c r="BX52">
+        <v>3159283.0</v>
+      </c>
+      <c r="BY52">
+        <v>3159283.0</v>
+      </c>
+      <c r="BZ52">
         <v>1833332.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>1833332.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52"/>
       <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
     </row>
-    <row r="53" spans="1:80">
+    <row r="53" spans="1:82">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
-[...2 lines deleted...]
-      <c r="Z53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>0.0</v>
+      </c>
+      <c r="AB53">
         <v>2265839.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>9479686.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>9667073.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>8290679.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>9533703.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>14803349.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>15610105.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>4672476.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>8055017.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>14356326.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>15478547.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>15622111.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>14600404.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>14565154.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>14866218.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>14564115.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>14438830.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>14136925.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>13865122.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>14841418.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>14634302.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>14825632.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>13531808.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>14019761.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>19163442.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>19513639.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>18958810.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>16686136.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>18559476.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>18245440.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>16001622.0</v>
       </c>
-      <c r="BE53">
-[...4 lines deleted...]
-      </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
-      <c r="BH53"/>
-      <c r="BI53"/>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
     </row>
-    <row r="54" spans="1:80">
+    <row r="54" spans="1:82">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...4 lines deleted...]
-      </c>
+      <c r="AG54"/>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
@@ -13683,1078 +14042,1104 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
     </row>
-    <row r="55" spans="1:80">
+    <row r="55" spans="1:82">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>70995020.0</v>
+      </c>
+      <c r="C55">
+        <v>76823992.0</v>
+      </c>
+      <c r="D55">
         <v>65898560.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>67907149.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>69935878.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>75583410.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>76747513.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>78519175.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>81509518.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>81776075.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>87750944.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>89375360.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>89468635.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>92925158.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>90776553.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>92517637.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>96697106.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>84459798.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>87570774.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>88851474.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>93348025.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>96463305.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>96009629.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>97523455.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>97419137.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>104549283.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>103765900.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>107546224.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>114617629.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>112693868.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>87432076.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>90444641.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>91094840.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>93232312.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>90351057.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>87802792.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>91861605.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>93404566.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>91074271.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>87888930.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>89205734.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>91918959.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>92059237.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>92916727.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>92189835.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>95405114.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>93904132.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>93468664.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>91106132.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>87613738.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>91911297.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>95465610.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>98277750.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>98593731.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>96933796.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>95380596.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>94568144.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>95518316.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>96078666.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>94581055.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>91575049.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>92054054.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>89909866.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>96702030.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>98689669.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>103724320.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>101655736.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>33347739.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>30985849.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>31119187.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>30372299.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>28647366.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>30631284.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>28918667.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>28124954.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>28123971.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>26853919.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>26481124.0</v>
       </c>
-      <c r="BZ55"/>
-      <c r="CA55"/>
       <c r="CB55"/>
+      <c r="CC55"/>
+      <c r="CD55"/>
     </row>
-    <row r="56" spans="1:80">
+    <row r="56" spans="1:82">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>32789257.0</v>
+      </c>
+      <c r="C56">
+        <v>37060267.0</v>
+      </c>
+      <c r="D56">
         <v>29939448.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>31205329.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>31877151.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>36452158.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>35236406.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>35581093.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>36205951.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>35714410.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>41769797.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>43674133.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>43810799.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>45870210.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>49160606.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>43748498.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>45341927.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>45688013.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>47215628.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>46680506.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>49383017.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>49969592.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>48894079.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>45754978.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>44737017.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>50163075.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>49397584.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>51932357.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>57966169.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>74865037.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>63626211.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>66647890.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>66823172.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>68684845.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>66082815.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>63293153.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>63542348.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>65545264.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>66962992.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>63992079.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>64922913.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>67112074.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>67722388.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>68200959.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>67545073.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>70814971.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>70149972.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>70632037.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>69266130.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>68679715.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>78270464.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>82441231.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>86020255.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>87232242.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>86791929.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>86257157.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>86283249.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>87308067.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>85878391.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>84343879.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>81101944.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>81038842.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>79897028.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>86660674.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>88343972.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>93173595.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>91553055.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>19911212.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>17621183.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>17710198.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>17016430.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>14962110.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>16587570.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>14788580.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>13557516.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>13766434.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>12814129.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>12643322.0</v>
       </c>
-      <c r="BZ56"/>
-      <c r="CA56"/>
       <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
     </row>
-    <row r="57" spans="1:80">
+    <row r="57" spans="1:82">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>34488051.0</v>
+      </c>
+      <c r="C57">
+        <v>36744919.0</v>
+      </c>
+      <c r="D57">
         <v>24309969.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>23972140.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>25519619.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>31621729.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>31087515.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>24756169.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>26425380.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>27982249.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>27328270.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>26959087.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>25707414.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>28579832.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>25306223.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>24251969.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>24557398.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>19278960.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>17945483.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>18646791.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>22847570.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>25667446.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>23938041.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>22664403.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>19372591.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>24150235.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>21052950.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>22317129.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>27998645.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>27804224.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>15518289.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>16814287.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>16289856.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>17694743.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>15798091.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>12981290.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>14070829.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>14792263.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>11685931.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>8895271.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>11138136.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>12411747.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>11874487.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>11548006.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>11894602.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>13749482.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>12155483.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>11863154.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>11349856.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>7545770.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>5411902.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>6094620.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>8235787.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>8055360.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>8658134.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>7132066.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>6159965.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>6599948.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>7453231.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>10727930.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>8753139.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>9227620.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>9912895.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>15426695.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>15459298.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>18624374.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>13558538.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>7936729.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>6358774.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>7605934.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>8880387.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>8711970.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>8758787.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>8119260.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>7845590.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>8554867.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>8383144.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>8698154.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57"/>
       <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
     </row>
-    <row r="58" spans="1:80">
+    <row r="58" spans="1:82">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>49692008.0</v>
+      </c>
+      <c r="C58">
+        <v>52279770.0</v>
+      </c>
+      <c r="D58">
         <v>40097856.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>40228222.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>41595259.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>53037433.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>52278121.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>52486991.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>54319966.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>52516206.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>52095386.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>52538458.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>53420148.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>56951152.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>52285431.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>53313345.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>55903703.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>41857820.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>40924509.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>41043067.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>46470098.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>49589911.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>48166252.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>49112285.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>47576079.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>53464030.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>52058972.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>53857507.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>59426902.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>57123367.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>29487463.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>30774191.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>30220535.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>29310711.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>25433027.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>21309236.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>19649452.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>20283747.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>16651656.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>13514472.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>13887016.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>15099176.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>14515206.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>14214835.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>12845301.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>14652323.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>13018839.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>12736400.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>12145693.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>8321895.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>10978915.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>12592242.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>13248109.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>13027244.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>13601875.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>12166990.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>12719920.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>12683047.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>12621609.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>13155980.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>13189309.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>14338579.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>15283935.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>23400000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>25004731.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>31502984.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>30995141.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>13468511.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>12533819.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>13564372.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>9270370.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>9102443.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>12396213.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>12172498.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>12285274.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>13583975.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>14630711.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>15355464.0</v>
       </c>
-      <c r="BZ58"/>
-      <c r="CA58"/>
       <c r="CB58"/>
+      <c r="CC58"/>
+      <c r="CD58"/>
     </row>
-    <row r="59" spans="1:80">
+    <row r="59" spans="1:82">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59">
         <v>63921601.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>64918030.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>66493556.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>72212153.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>73120819.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>74422615.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>74374458.0</v>
       </c>
-      <c r="AN59">
-[...4 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -14765,349 +15150,357 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
     </row>
-    <row r="60" spans="1:80">
+    <row r="60" spans="1:82">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>21636524.0</v>
+      </c>
+      <c r="C60">
+        <v>24880322.0</v>
+      </c>
+      <c r="D60">
         <v>26119854.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>27989795.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>28657020.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>22853494.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>24779086.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>26348990.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>27489333.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>29603441.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>35991549.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>37158972.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>36360511.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>36266132.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>38764263.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>39462846.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>41022911.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>42814306.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>46822032.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>47952759.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>47017210.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>46990510.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>47928803.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>48480629.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>49890203.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>51122873.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>51732908.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>54061023.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>55431533.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>55844767.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>58201864.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>59906724.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>61085817.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>64120163.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>65095333.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>66656650.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>72358656.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>73248199.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>74529758.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>74470923.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>75402289.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>76887908.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>77589693.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>78741243.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>79372185.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>80760673.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>81102839.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>80933074.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>79148215.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>79468481.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>81097988.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>83026421.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>85172858.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>85696321.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>83450210.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>83324557.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>81951139.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>82928817.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>83547065.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>81506628.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>78457822.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>77777680.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>74682722.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>73352173.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>73727554.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>72253872.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>70687015.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>19899923.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>18464269.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>17554815.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>21101929.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>19544923.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>18235071.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>16746169.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>15839680.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>14539996.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>12223208.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>11125660.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60"/>
       <c r="CB60"/>
+      <c r="CC60"/>
+      <c r="CD60"/>
     </row>
-    <row r="61" spans="1:80">
+    <row r="61" spans="1:82">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-      <c r="AG61">
-[...4 lines deleted...]
-      </c>
+      <c r="AG61"/>
+      <c r="AH61"/>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
@@ -15139,75 +15532,81 @@
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
     </row>
-    <row r="62" spans="1:80">
+    <row r="62" spans="1:82">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15244,104 +15643,107 @@
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15361,2519 +15763,2613 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>6667207.0</v>
+      </c>
+      <c r="C2">
         <v>6585972.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6066611.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9118521.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8811248.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8653020.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7421316.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7378095.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7370585.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5958660.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4968170.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5053165.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5439422.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5046179.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5362554.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3586646.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4136541.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3045672.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2669628.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2399133.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>533263.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>5285939.0</v>
+      </c>
+      <c r="C3">
         <v>6043298.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8102648.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5328113.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4606366.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4748565.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4404175.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2982703.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2647754.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2396908.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2246809.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1989564.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1301835.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>901649.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1040407.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>978398.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>816499.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>786597.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>762222.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>587742.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>53537.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>1994322.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3206875.0</v>
       </c>
       <c r="G4">
         <v>3206875.0</v>
       </c>
       <c r="H4">
         <v>3206875.0</v>
       </c>
       <c r="I4">
         <v>3206875.0</v>
       </c>
-      <c r="J4"/>
+      <c r="J4">
+        <v>3206875.0</v>
+      </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5">
+        <v>-2791993.0</v>
+      </c>
+      <c r="C5">
         <v>-5860876.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5617136.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4995194.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5464199.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6306250.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9044818.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11172996.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3782022.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1228470.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1320793.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3743213.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3571047.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9122967.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9960214.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6701954.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5855998.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7523503.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7108237.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2429739.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>828850.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>2493946.0</v>
+      </c>
+      <c r="C6">
         <v>182422.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2485512.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>332919.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-857833.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1557685.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4640643.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8190293.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1134268.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1168438.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3567602.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5732777.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2269212.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10024616.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11000621.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7680352.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6672497.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8310100.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7870459.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3017481.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>882387.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>100000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>37854224.0</v>
+      </c>
+      <c r="C9">
         <v>31281973.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>33485896.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>32892428.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27173795.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28788114.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26966979.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33363670.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33779546.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27066900.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28550881.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31848706.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26588040.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>43805058.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>45780222.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>42289725.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>39400737.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32029488.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25393961.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>15416347.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10156401.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>-2824455.0</v>
+      </c>
+      <c r="C10">
         <v>-6466384.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6284997.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5581189.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5562230.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6569877.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9291004.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7022136.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3874926.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1334862.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1246937.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3743209.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3674469.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9050982.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9706717.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5278431.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5083071.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7310200.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6468647.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1707935.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>770319.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11">
+        <v>40256.0</v>
+      </c>
+      <c r="C11">
         <v>-22669.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>45769.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>68850.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>34891.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>55902.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-79316.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16636.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4174889.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-330924.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>575829.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1380744.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1523051.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3244776.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4080204.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2851420.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2024192.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2543951.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2424261.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2696516.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1184000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12">
+        <v>495990.0</v>
+      </c>
+      <c r="C12">
         <v>605508.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>667861.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>585995.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>98031.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>263627.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>246186.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>195848.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>92904.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>106392.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>73856.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>67074.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>103422.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>71985.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>353497.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1423523.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>772927.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>213303.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>639590.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>721804.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>63204.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13">
+        <v>476748.0</v>
+      </c>
+      <c r="C13">
         <v>334444.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>251550.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>98405.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>26081.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>75345.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>243364.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>564484.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>299326.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>204661.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>135320.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>28583.0</v>
+      </c>
+      <c r="C14">
         <v>-36055.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>62850.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>79798.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>95212.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-79496.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-8752.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-75704.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-71182.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-59255.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-60243.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-61258.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-46804.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-36286.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-31343.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
+      <c r="V14"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>-2836128.0</v>
+      </c>
+      <c r="C15">
         <v>-6479770.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6279320.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5570241.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3507587.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3339408.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3537759.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6963068.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7978633.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-944683.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>731351.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2423723.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2104614.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5842492.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5657856.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2456680.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3091415.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4766249.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4044386.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4404451.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1954319.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-5570241.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-3507587.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3339408.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3537759.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-6963068.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-7978633.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-944683.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>731351.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2424000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2104614.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5842492.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5657856.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2457000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3091000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4766000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4044000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
+      <c r="V16"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>-2864711.0</v>
+      </c>
+      <c r="C17">
         <v>-6443715.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2488493.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5650039.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-5597121.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6625779.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3546511.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7038772.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-8049815.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1003938.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>671108.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2362465.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2151418.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5806206.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5626513.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>-19242.0</v>
+      </c>
+      <c r="C18">
         <v>-271064.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-416975.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-487590.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-71950.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-188282.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2822.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>368636.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>206422.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>98269.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>75345.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>243364.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>564484.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>299326.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>204661.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>209183.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>251447.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>230291.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>304865.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>210727.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>-2791993.0</v>
+      </c>
+      <c r="C21">
         <v>-6432409.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9554661.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5704929.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7677420.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6381595.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9288182.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7390772.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4081348.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1433131.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1111610.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3558836.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3801338.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8818102.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9849487.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6501747.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5776635.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7282221.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6725318.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2223862.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>749916.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
+      <c r="V22"/>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>47313424.0</v>
+      </c>
+      <c r="C23">
         <v>44300354.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>49107168.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>47715878.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>43662463.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>43822729.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43676477.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>48132537.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>45231479.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>34458691.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32407441.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33343035.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35828800.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>40033135.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>41293289.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>39374624.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>37760643.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27792939.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21338271.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15591618.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9939748.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>5285938.0</v>
+      </c>
+      <c r="C25">
         <v>6043298.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4214170.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5328113.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4606366.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4748565.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4404175.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2982703.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2647753.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26">
+        <v>5566498.0</v>
+      </c>
+      <c r="C26">
         <v>4816206.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5834229.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6688924.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5684465.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5773825.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6868480.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7320797.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3901365.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3190700.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3847651.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3389419.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5615501.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5095172.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5028072.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4327485.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4993278.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4429064.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3693917.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2232984.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1157881.0</v>
       </c>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B27">
+        <v>19098153.0</v>
+      </c>
+      <c r="C27">
         <v>17023023.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18451765.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16660945.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15015424.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14765465.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15277740.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20258307.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>21492937.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14553481.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13994768.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14902202.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14387745.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>20329493.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20940060.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22674505.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20194074.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>14387153.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10053355.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7348540.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5647254.0</v>
       </c>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>11946909.0</v>
+      </c>
+      <c r="C28">
         <v>11126901.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10651915.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10180120.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9780026.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10196299.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9974384.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10405872.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10030370.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8561811.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7607588.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8401560.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9489976.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9096165.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9197955.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7990222.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7643070.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5139937.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4137942.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2999347.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2587861.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>40256.0</v>
+      </c>
+      <c r="C29">
         <v>-22669.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>68963.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>68850.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>34891.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>55902.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-79316.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16636.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4174889.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-330924.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>575830.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>40646217.0</v>
+      </c>
+      <c r="C30">
         <v>37714382.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>43040557.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38597357.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34851215.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>35169709.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36255161.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>40754442.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>37860894.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28500031.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27439271.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28289870.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30389378.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34986956.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35930735.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35787978.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33624102.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24747267.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18668643.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13192485.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9406485.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B31">
+        <v>-32462.0</v>
+      </c>
+      <c r="C31">
         <v>-33975.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3269664.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>123740.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2115190.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-188282.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2822.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>368636.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>206422.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>98269.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>135327.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>184373.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>126869.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>232880.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-142770.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1223316.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-693564.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>27979.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-256671.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-515927.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>20403.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>44521431.0</v>
+      </c>
+      <c r="C32">
         <v>37867945.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>39552507.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>42010949.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>35985043.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>37441134.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>34388295.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>40741765.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>41150131.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>33025560.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>33519051.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>36901871.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>32027462.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>48851237.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>51142776.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>45876371.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>43537278.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>35075160.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>28063589.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>17815480.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10689664.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB32"/>
+  <dimension ref="A1:CD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>1933889.0</v>
+      </c>
+      <c r="C2">
+        <v>2241344.0</v>
+      </c>
+      <c r="D2">
         <v>988760.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2011389.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1425714.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1976473.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1323013.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1710944.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1575542.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1529983.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1765590.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1520774.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1250264.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2650309.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2224443.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2031884.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2211885.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3325243.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1328027.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1740649.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2417329.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2266018.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2142839.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2609982.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1634181.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2818213.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1921875.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2012196.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1999736.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2866352.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1460463.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1523319.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1527961.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2153809.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2166353.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1668926.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1381497.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1605512.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1973948.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1155261.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1223939.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1589152.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>980176.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1237000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1161841.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1360909.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1339723.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1298816.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1053717.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2145011.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1030943.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1154833.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1108635.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2172762.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>921862.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1103005.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>848550.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1951200.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1341256.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1283160.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>786938.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>954199.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>909434.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>863725.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>859288.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>865178.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1761069.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>777076.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>733218.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>817459.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>735492.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>737230.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>755491.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>759510.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>688904.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>650122.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>571092.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>946249.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>764704.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>661017.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>27163.0</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>1276283.0</v>
+      </c>
+      <c r="C3">
+        <v>1327079.0</v>
+      </c>
+      <c r="D3">
         <v>1037804.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1319103.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1316768.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1781579.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1401220.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1424630.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1435869.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2067767.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1486759.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1497065.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1427884.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>511483.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1544545.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1618339.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1653746.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1077121.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1073669.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1227969.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1227607.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1223881.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1190015.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1182607.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1152062.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1125217.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1033786.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1098151.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1076246.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>823009.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>713323.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>701737.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>692991.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>624633.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>659901.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>652808.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>661485.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>561119.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>613620.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>589344.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>582093.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>517385.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>534904.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>581754.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>561248.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>512983.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>583380.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>405096.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>395135.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>285479.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>306960.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>319544.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>290508.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>121915.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>223170.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>114599.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>217263.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>238924.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>171727.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>264995.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>262306.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>254711.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>171732.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>232344.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>231332.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>210985.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>207173.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>196059.0</v>
       </c>
       <c r="BQ3">
         <v>171726.0</v>
       </c>
       <c r="BR3">
-        <v>171726.0</v>
+        <v>196059.0</v>
       </c>
       <c r="BS3">
         <v>171726.0</v>
       </c>
       <c r="BT3">
         <v>171726.0</v>
       </c>
       <c r="BU3">
+        <v>171726.0</v>
+      </c>
+      <c r="BV3">
+        <v>171726.0</v>
+      </c>
+      <c r="BW3">
         <v>191620.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>191514.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>190857.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>188231.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>188979.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>188337.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>190805.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>19621.0</v>
       </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4">
         <v>503318.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>496787.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>498807.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>495410.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>872064.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>777916.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>738622.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>818273.0</v>
       </c>
       <c r="Z4">
         <v>818273.0</v>
       </c>
       <c r="AA4">
         <v>818273.0</v>
       </c>
-      <c r="AB4"/>
+      <c r="AB4">
+        <v>818273.0</v>
+      </c>
       <c r="AC4">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>818273.0</v>
+      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17959,579 +18455,593 @@
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
-      <c r="BV4"/>
-      <c r="BW4"/>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5">
+        <v>-3129292.0</v>
+      </c>
+      <c r="C5">
+        <v>-1279235.0</v>
+      </c>
+      <c r="D5">
         <v>-1833677.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-619989.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1417656.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1735372.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1388153.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-964847.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1772504.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-6098239.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-946200.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1061726.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>365577.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2232108.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-266986.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1220142.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1275958.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4347326.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1556001.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>758002.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-318874.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1741153.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1196682.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1552301.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1816113.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-949960.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3125661.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-471151.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-60935.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2044982.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1640663.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-719272.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2369728.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-771922.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-744516.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1611390.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-605267.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-862226.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>181768.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-73826.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-423454.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>245060.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>334956.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>731777.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>60518.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1085663.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>1097043.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1245153.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>475394.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2403495.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1494418.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1091562.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1418428.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>3301784.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3086882.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>2125342.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>718296.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1774368.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>3253273.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>3684117.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1450910.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>2278041.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>2580811.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>1060194.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>871187.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>730757.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>2386344.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>634832.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>2134621.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>1554692.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>2203765.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>1889135.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>1875911.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>1430982.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>2180364.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>2117207.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>1324260.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>999148.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1743111.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>835619.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-1148139.0</v>
       </c>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>-1853009.0</v>
+      </c>
+      <c r="C6">
+        <v>47844.0</v>
+      </c>
+      <c r="D6">
         <v>-795873.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>699114.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2734424.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>46207.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>13067.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>459783.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-336635.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4030472.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>540559.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2558791.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1793461.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1720625.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1277559.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>398197.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>377788.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3270205.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-482332.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1985971.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>908733.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-517272.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6667.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-369694.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-664051.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>175257.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2091875.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>627000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1015311.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1221973.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-927340.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-17535.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1676737.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-147289.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-84615.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-958582.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>56218.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-301107.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>795388.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>515518.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>158639.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>762445.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>869860.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1313531.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>621766.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1598646.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>1680423.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1650249.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>870529.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2118016.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1187458.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-772018.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1708936.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3423699.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3310052.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2239941.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>935559.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2013292.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>3425000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>3949112.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1713216.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>2532752.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>2752543.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1292538.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1102519.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>941742.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>2593517.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>806558.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>2330680.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>1726418.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>2375491.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>2060861.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>2047637.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>1622602.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>2371878.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2308064.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>1512491.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>1188127.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>1931448.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>1026424.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-1128518.0</v>
       </c>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -18617,99 +19127,101 @@
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
-      <c r="BV7"/>
-      <c r="BW7"/>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8">
         <v>818270.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8">
         <v>1147140.0</v>
       </c>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -18795,2409 +19307,2469 @@
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
-      <c r="BV8"/>
-      <c r="BW8"/>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>7197428.0</v>
+      </c>
+      <c r="C9">
+        <v>11437307.0</v>
+      </c>
+      <c r="D9">
         <v>7303602.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>8825974.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>10287341.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8459096.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>7762813.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>8137905.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6922159.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>7823083.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>8320336.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>9368103.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7974374.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6473371.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>9188629.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8267268.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>8963160.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4994618.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>6744513.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>7314834.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8119830.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>7995516.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>7107850.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>6988195.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6696553.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>10860159.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>8450043.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>9568404.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>9903011.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>10631554.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7032067.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>8640405.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7059644.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>9495479.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>9030608.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>6998201.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>8255258.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>7475928.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>6817805.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>6259574.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>6513593.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>6448336.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>6904872.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>7672740.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>7524933.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>7968503.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>8389324.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>8451352.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>7039527.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>6014656.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5497632.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>5926255.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>9149497.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>11523604.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>11609857.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>11263935.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>9407662.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>11080630.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>11713022.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>13106581.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>9879989.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>11860715.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>11281436.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>9876210.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>9271364.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>9849128.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>11836691.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>9043537.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>8671381.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>8993633.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>7867217.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>7620302.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>7548336.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>6674322.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>6649700.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>6734246.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>5335693.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>5104341.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>4993931.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>3957484.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>1360591.0</v>
       </c>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>-3137100.0</v>
+      </c>
+      <c r="C10">
+        <v>-1405397.0</v>
+      </c>
+      <c r="D10">
         <v>-1943376.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-729536.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1253854.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1958633.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1525527.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1091194.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1891030.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-6277031.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1056281.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>869091.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>179224.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2411564.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-416326.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1357766.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1395533.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4375060.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1576022.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>732143.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-343291.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1777050.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1271892.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1671756.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1849178.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-979158.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1962473.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-562350.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-121846.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2232953.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1659862.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-741291.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2388030.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-843107.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-753418.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1641419.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-636982.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-941573.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>152680.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-102073.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-443896.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>173540.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>315141.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>713288.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>44968.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>976977.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1070166.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1232875.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>463191.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-2444196.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1518704.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1112262.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1400693.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3286168.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3069660.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1999285.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>695869.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1749908.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3117429.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>3604513.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1234867.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2154221.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1944737.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>654238.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>525235.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>388037.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>2138072.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>520052.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2036910.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1514017.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2155118.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1878758.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1762307.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1297265.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>2049185.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1973504.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1148693.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>792221.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1522735.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>609672.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-1216693.0</v>
       </c>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11">
-        <v>5670.0</v>
+        <v>3871.0</v>
       </c>
       <c r="C11">
-        <v>5671.0</v>
+        <v>23245.0</v>
       </c>
       <c r="D11">
         <v>5670.0</v>
       </c>
       <c r="E11">
+        <v>5671.0</v>
+      </c>
+      <c r="F11">
+        <v>5670.0</v>
+      </c>
+      <c r="G11">
         <v>-56996.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11443.0</v>
       </c>
       <c r="H11">
         <v>11442.0</v>
       </c>
       <c r="I11">
+        <v>11443.0</v>
+      </c>
+      <c r="J11">
+        <v>11442.0</v>
+      </c>
+      <c r="K11">
         <v>24956.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6937.0</v>
       </c>
       <c r="L11">
         <v>6938.0</v>
       </c>
       <c r="M11">
+        <v>6937.0</v>
+      </c>
+      <c r="N11">
+        <v>6938.0</v>
+      </c>
+      <c r="O11">
         <v>48150.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6900.0</v>
       </c>
       <c r="P11">
         <v>6900.0</v>
       </c>
       <c r="Q11">
+        <v>6900.0</v>
+      </c>
+      <c r="R11">
+        <v>6900.0</v>
+      </c>
+      <c r="S11">
         <v>12516.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7459.0</v>
       </c>
       <c r="T11">
         <v>7458.0</v>
       </c>
       <c r="U11">
+        <v>7459.0</v>
+      </c>
+      <c r="V11">
+        <v>7458.0</v>
+      </c>
+      <c r="W11">
         <v>10479.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3728.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>7455.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>34240.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-6812.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4462.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4462.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-81428.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4159.0</v>
       </c>
       <c r="AE11">
         <v>4159.0</v>
       </c>
       <c r="AF11">
         <v>4159.0</v>
       </c>
       <c r="AG11">
+        <v>4159.0</v>
+      </c>
+      <c r="AH11">
+        <v>4159.0</v>
+      </c>
+      <c r="AI11">
         <v>-21303.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>3822.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>3535783.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>656587.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-171642.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>57192.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-41135.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-175339.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>44944.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>193439.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>318990.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>18456.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>328414.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>340982.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>523339.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>188009.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-932801.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-686209.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-463408.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>559367.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1492213.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1207504.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>263031.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>282028.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>841783.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1278472.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1436365.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>523584.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1322081.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>943141.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>374461.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>211737.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>104836.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>855660.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>232637.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>831059.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>410450.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>946109.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>820335.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>367057.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>482323.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>808335.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>724014.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>409589.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-2696516.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>48258.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>55204.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>54849.0</v>
       </c>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12">
+        <v>85839.0</v>
+      </c>
+      <c r="C12">
+        <v>112942.0</v>
+      </c>
+      <c r="D12">
         <v>109699.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>109547.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>163802.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>223261.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>137374.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>126347.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>118526.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>178792.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>110081.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>192635.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>186353.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>179456.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>149340.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>137624.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>119575.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>27734.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>20021.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>25859.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>24417.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>35897.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>75210.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>119455.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>33065.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>29198.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>64877.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>91200.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>60911.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>136328.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>19199.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>22019.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>18302.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>22258.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8902.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>30029.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>31715.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>28615.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>29088.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>28247.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>20442.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>20000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>19815.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>18489.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>15550.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>15716.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>26877.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>12278.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>12203.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>40701.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>24286.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>20700.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>17735.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15616.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>17222.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>16720.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>22427.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>24460.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>33390.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>79604.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>216043.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>123820.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>547795.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>405956.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>345952.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>342720.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>248272.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>84224.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>97711.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>40675.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>48647.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>10377.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>113604.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>133717.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>150969.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>162833.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>192071.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>206927.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>220376.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>225947.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>68554.0</v>
       </c>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13">
+        <v>78031.0</v>
+      </c>
+      <c r="C13">
+        <v>91967.0</v>
+      </c>
+      <c r="D13">
         <v>131583.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>127489.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>125709.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>106667.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>69190.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>61841.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>96746.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>81000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>98603.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>57061.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>50190.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>45696.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>21602.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>15066.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>16041.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>6670.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>7394.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6591.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5426.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4792.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>12004.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>28661.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>29888.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>47449.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>50511.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>130565.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>54950.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>-2588.0</v>
+      </c>
+      <c r="C14">
+        <v>16950.0</v>
+      </c>
+      <c r="D14">
         <v>8282.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-5533.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>8884.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-2177.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-7112.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>17025.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-43791.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7581.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>13921.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>10046.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>19898.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>18985.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14587.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>29046.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>17180.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>36561.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>31415.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-144352.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-22167.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-117116.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-15967.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-69459.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-47145.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-11640.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-13267.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-17305.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>33460.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-42915.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-20977.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-24762.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>12950.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-21259.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-14209.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-16591.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-19123.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-20237.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>-10678.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-12894.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>-15446.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>-23863.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>-4911.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>-11700.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>-19769.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>-20350.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-16736.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>-13034.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>-11138.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>-11032.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>-12553.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>-9836.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>-13383.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>-11545.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>-7338.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>-8036.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>-9367.0</v>
       </c>
-      <c r="BE14">
-[...2 lines deleted...]
-      <c r="BF14">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>-8455.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>-9471.0</v>
       </c>
-      <c r="BH14">
-[...4 lines deleted...]
-      </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14"/>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>-3138383.0</v>
+      </c>
+      <c r="C15">
+        <v>-1411692.0</v>
+      </c>
+      <c r="D15">
         <v>-1940764.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-740740.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1257068.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-1903814.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-1544081.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1085612.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1946263.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-6294406.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1049298.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>872200.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>192184.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2440729.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-408639.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1335620.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1385253.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-3847697.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1055278.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1228560.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>166828.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-883775.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-481737.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-918275.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1055620.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-960706.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1953668.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-549507.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-73878.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-2220097.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1643044.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-720688.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-2379239.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-800545.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-743031.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-5160611.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1274446.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-749694.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>106166.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-48044.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-253111.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>151059.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>126613.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>405998.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>46281.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>668913.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>745920.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>722570.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>286320.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-1500363.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-819942.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-639018.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>854709.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1805500.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1869494.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1744290.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>423208.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>911665.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1847412.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>2177619.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>721160.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>837554.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1008244.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>287304.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>323578.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>289317.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1288137.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>295871.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1218090.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1103567.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1209009.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1058423.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1395250.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>814942.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1240850.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1249490.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>739104.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>3488737.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1522735.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>609672.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-1216693.0</v>
       </c>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>872200.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>872200.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-2440729.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-408639.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1335620.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1385253.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-3847697.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1055278.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1228560.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>166828.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-883775.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-481737.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-918275.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1055620.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-960706.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1953668.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-549507.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-73878.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-2220097.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-1643044.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-720688.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-2379239.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-800545.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-743031.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-5160611.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1274446.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-749694.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>106166.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-48044.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-253111.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>152459.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>126613.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>405998.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>46281.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>669000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>745920.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>722570.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>286320.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-1500363.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-819942.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-639018.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>854709.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1805500.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1869494.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1744290.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>423208.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>912000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1847412.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2177619.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>721000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>838000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1008000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>287000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>324000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>289000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1288000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>296000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1218000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1103000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1209000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1059000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1395000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>4044000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>-3287051.0</v>
+      </c>
+      <c r="C17">
+        <v>-1428642.0</v>
+      </c>
+      <c r="D17">
         <v>-1949046.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-735207.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1248184.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-1901637.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1536969.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1102637.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1902472.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-6301987.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-1063219.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>862154.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>172286.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-2459714.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-423226.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-1364666.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1402433.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4387576.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1583480.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>724684.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-350749.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-1787530.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1275620.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1679211.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1883418.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-975234.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1980202.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-584117.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-6958.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-2186741.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-1684998.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-770212.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-2396821.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-771881.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-771449.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-5193793.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1312692.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-730913.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>84810.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-73832.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-284003.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>164976.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>116791.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>382598.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>6743.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>665299.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>712448.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>709536.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>275182.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-1511395.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-832495.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-648854.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>841326.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>1793955.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>1862156.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>1736254.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>413841.0</v>
       </c>
-      <c r="BE17">
-[...2 lines deleted...]
-      <c r="BF17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>1838957.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>2168148.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
-      <c r="BV17"/>
-      <c r="BW17"/>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>-7808.0</v>
+      </c>
+      <c r="C18">
+        <v>-20975.0</v>
+      </c>
+      <c r="D18">
         <v>21884.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>17942.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-38093.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-116594.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-68184.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-64506.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-21780.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-97792.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-11478.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-135574.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-136163.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-133760.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-127738.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-122558.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-103534.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-21064.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12627.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-19268.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-18991.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-31105.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-63206.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-90794.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3177.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>18251.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-115388.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>39365.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>54950.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
         <v>6591.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>5426.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>12004.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>28661.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>29888.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>47449.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-50511.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>130565.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>115861.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>166064.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>166220.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>149706.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>82494.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>82477.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>94833.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>69481.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>52535.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>44413.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>51636.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>31483.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>77129.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>30863.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>64072.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>57846.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>56402.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>46555.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>108005.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>29544.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>67343.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>68582.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>20350.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>48982.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>92377.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>48791.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>107719.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>76074.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>72281.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>52459.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>52260.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -21283,337 +21855,345 @@
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
-      <c r="BV20"/>
-      <c r="BW20"/>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>-3129292.0</v>
+      </c>
+      <c r="C21">
+        <v>-1371202.0</v>
+      </c>
+      <c r="D21">
         <v>-1965260.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-747478.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1291947.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1842039.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1694432.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1026688.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1869250.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-6179239.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1866603.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>22859.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1531678.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2277804.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-288588.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1846538.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1291999.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4353996.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1563395.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1435729.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-324300.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1745945.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1208686.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1580962.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1846001.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-997409.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1847085.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-601715.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-176796.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-2262689.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1806883.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-868978.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2452222.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-903326.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-839349.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1680871.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-657802.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-957371.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>130132.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-105309.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-500583.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-162679.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>270884.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>673931.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>4116.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>946138.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>989038.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1215609.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>408051.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-2472077.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1514768.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1140544.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1326051.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3252993.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2979163.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1939931.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>646015.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1711269.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>3098360.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>3631857.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1408000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>2237522.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>2443857.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1009860.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>810508.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>693435.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>2372059.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>594116.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>2117025.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1499686.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>2150508.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>1838488.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>1793539.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>1332328.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>2099242.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2043141.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>1250607.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>951582.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>1694853.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>780415.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-1202988.0</v>
       </c>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -21699,303 +22279,315 @@
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22"/>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>12260609.0</v>
+      </c>
+      <c r="C23">
+        <v>15049853.0</v>
+      </c>
+      <c r="D23">
         <v>10257622.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11584841.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>10421108.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>12277608.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>10780258.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10875537.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10366951.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15532305.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11952529.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10866018.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10756316.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11401484.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11701660.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12145690.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>12467044.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>12673857.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>9635935.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10491212.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10861459.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12007479.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10459375.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11179139.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10176735.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14675781.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12219003.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>12182315.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>12079543.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15760595.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>10299413.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11032702.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11039827.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>12552614.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>12036310.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>10347998.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>10294557.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>10038811.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8661621.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7520144.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8238115.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>7874809.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7614164.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8235810.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>8682658.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>8383274.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>8740009.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8534559.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7685193.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>10631744.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>8043343.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8221632.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>8932081.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>10443373.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>9552556.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>10427009.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>9610197.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>11211215.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>9955918.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>10757884.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>9258926.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>10468537.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>9747013.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>9730075.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>9320144.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>10101662.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>11225701.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>9226497.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>7287574.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>8311406.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>6452201.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>6519044.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>6510288.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>6101504.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>5239362.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>5341227.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>4656178.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>5099008.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>4063782.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>3838086.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>2590742.0</v>
       </c>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22032,1938 +22624,1989 @@
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>1561467.0</v>
+      </c>
+      <c r="C25">
+        <v>1327079.0</v>
+      </c>
+      <c r="D25">
         <v>1322988.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1319103.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1316768.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1781579.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1401220.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1424630.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1435869.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2067767.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1246097.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1200915.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1255675.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>511483.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1544545.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1618339.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1653746.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1077121.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1073669.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1227969.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1227607.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1223881.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1190015.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1182607.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1152062.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1125217.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1104561.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1098151.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1076246.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>874652.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>713323.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>701737.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>692991.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>673559.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>659901.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>652808.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>661485.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>611851.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>613620.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>589344.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>582093.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>568903.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>534904.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>581754.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>561248.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>605953.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>583380.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>405096.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>395135.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>384823.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>306960.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>319544.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>290508.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>237280.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>223170.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>223936.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>217263.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>238924.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>274182.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>264995.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>262306.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>254711.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>260011.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>232344.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>231332.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>210985.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>207173.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>202282.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>196059.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>171726.0</v>
       </c>
       <c r="BS25">
         <v>171726.0</v>
       </c>
       <c r="BT25">
         <v>171726.0</v>
       </c>
       <c r="BU25">
+        <v>171726.0</v>
+      </c>
+      <c r="BV25">
+        <v>171726.0</v>
+      </c>
+      <c r="BW25">
         <v>191620.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>191514.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>190857.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>188231.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>188979.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>188337.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>190805.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>19621.0</v>
       </c>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26">
+        <v>1458436.0</v>
+      </c>
+      <c r="C26">
+        <v>1549656.0</v>
+      </c>
+      <c r="D26">
         <v>1253367.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1468399.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1295076.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1292671.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1306095.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1059187.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1158253.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1264753.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1924768.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1145038.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1499670.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1405841.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1714254.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1823693.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1745136.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1612827.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1453873.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1360398.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1257367.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1399433.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1230335.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1421502.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1722555.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2474612.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1278013.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1458366.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1267601.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2689413.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1306055.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1450390.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1874939.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>979414.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>943162.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1080426.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>898363.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1160786.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>644662.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>678780.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>706472.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>403127.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>757442.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>828070.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1859012.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>767109.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>934783.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>861154.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>826373.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1339295.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1440584.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1386904.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1448718.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>441215.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1696592.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>1553343.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1404022.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1758326.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1233025.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1027048.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1009673.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1379862.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>1138955.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1034800.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>773868.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>951559.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>640877.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>2630725.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>770117.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>1670022.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>730640.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>918460.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1109942.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>1136038.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>1016835.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>1088845.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>452199.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>270988.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>521087.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>851960.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>588949.0</v>
       </c>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B27">
+        <v>5064875.0</v>
+      </c>
+      <c r="C27">
+        <v>6208695.0</v>
+      </c>
+      <c r="D27">
         <v>4433831.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4223647.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4231980.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4222554.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4397480.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4248401.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4154588.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4759230.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4743142.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4672075.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4277318.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3379434.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4110397.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4556685.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4614429.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3305979.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3800288.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4121817.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3787340.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3604541.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3587842.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3865406.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3707676.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5592963.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>5562443.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5153129.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5120505.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5708434.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4803112.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5076250.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>4670511.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>5318546.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>6226438.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>4654933.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5293020.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3967526.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3614714.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3272279.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3698962.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>3349539.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3608828.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3505486.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>3530915.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3536236.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3821953.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3930082.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3613931.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>3761552.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3410205.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>3542049.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>3673939.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>4942425.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>4914551.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>5491964.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>4980553.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>4686486.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>5060546.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>5904444.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>5288584.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>5526822.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>5692048.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>5848123.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>5607512.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>5582278.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>6087807.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>4383802.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>4140187.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>3758108.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>3620243.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>3644796.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>3364006.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>2672062.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>2508213.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>2456027.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>2417053.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>2525100.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>1931543.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>1565921.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>1325976.0</v>
       </c>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>2554475.0</v>
+      </c>
+      <c r="C28">
+        <v>4036913.0</v>
+      </c>
+      <c r="D28">
         <v>2572066.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2874922.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2463008.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3326466.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2675380.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2757148.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2367907.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3439184.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2343855.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2369883.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2498993.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3507678.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2166118.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2203975.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2302349.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3412588.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2039799.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2097130.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2230509.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3587977.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2381273.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2190764.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2036284.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2740575.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2422886.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2528916.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2670056.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3673387.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2067981.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2334223.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2330281.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3476212.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2090785.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2353140.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2110233.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2743868.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1865575.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1874396.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2077972.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2015606.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1794279.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2153562.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1644141.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2206037.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2158057.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2140249.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1897217.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3100407.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1958629.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1855201.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2575739.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2765056.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1901986.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2164098.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2265025.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2755816.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2117684.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2344064.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1980391.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2519210.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1806975.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1782834.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1881203.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2424145.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2537627.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1236435.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1444863.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1867517.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1167687.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1021639.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1083094.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1344572.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>827279.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>946962.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1019129.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1162178.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>652234.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>565017.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>619918.0</v>
       </c>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29">
-        <v>5670.0</v>
+        <v>3871.0</v>
       </c>
       <c r="C29">
-        <v>5671.0</v>
+        <v>23245.0</v>
       </c>
       <c r="D29">
         <v>5670.0</v>
       </c>
       <c r="E29">
+        <v>5671.0</v>
+      </c>
+      <c r="F29">
+        <v>5670.0</v>
+      </c>
+      <c r="G29">
         <v>-56996.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11443.0</v>
       </c>
       <c r="H29">
         <v>11442.0</v>
       </c>
       <c r="I29">
+        <v>11443.0</v>
+      </c>
+      <c r="J29">
+        <v>11442.0</v>
+      </c>
+      <c r="K29">
         <v>24956.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6937.0</v>
       </c>
       <c r="L29">
         <v>6938.0</v>
       </c>
       <c r="M29">
+        <v>6937.0</v>
+      </c>
+      <c r="N29">
+        <v>6938.0</v>
+      </c>
+      <c r="O29">
         <v>48150.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6900.0</v>
       </c>
       <c r="P29">
         <v>6900.0</v>
       </c>
       <c r="Q29">
+        <v>6900.0</v>
+      </c>
+      <c r="R29">
+        <v>6900.0</v>
+      </c>
+      <c r="S29">
         <v>12516.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7459.0</v>
       </c>
       <c r="T29">
         <v>7458.0</v>
       </c>
       <c r="U29">
+        <v>7459.0</v>
+      </c>
+      <c r="V29">
+        <v>7458.0</v>
+      </c>
+      <c r="W29">
         <v>10479.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3728.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7455.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>34240.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-6812.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4462.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4462.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-81430.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4160.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>10326720.0</v>
+      </c>
+      <c r="C30">
+        <v>12808509.0</v>
+      </c>
+      <c r="D30">
         <v>9268862.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9573452.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8995394.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10301135.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9457245.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9164593.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8791409.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14002322.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10186939.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>9345244.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9506052.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8751175.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9477217.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10113806.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10255159.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9348614.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8307908.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8750563.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8444130.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9741461.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8316536.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8569157.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8542554.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11857568.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>10297128.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10170119.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10079807.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12894243.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>8838950.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>9509383.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>9511866.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>10398805.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>9869957.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>8679072.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8913060.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>8433299.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6687673.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6364883.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>7014176.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>6285657.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6633988.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6998809.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7520817.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7022365.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7400286.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7235743.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6631476.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>8486733.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>7012400.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>7066799.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>7823446.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>8270611.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>8630694.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>9324004.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>8761647.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>9260015.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>8614662.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>9474724.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>8471988.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>9514338.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>8837579.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>8866350.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8460856.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>9236484.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>9464632.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>8449421.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>6554356.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>7493947.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>5716709.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>5781814.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>5754797.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>5341994.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>4550458.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>4691105.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>4085086.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>4152759.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>3299078.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>3177069.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>2563579.0</v>
       </c>
     </row>
-    <row r="31" spans="1:80">
+    <row r="31" spans="1:82">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B31">
+        <v>-7808.0</v>
+      </c>
+      <c r="C31">
+        <v>-34195.0</v>
+      </c>
+      <c r="D31">
         <v>21884.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>17942.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-38093.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-116594.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>168905.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-64506.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-21780.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-97792.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>810322.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>846232.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1710902.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-133760.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-127738.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>488772.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-103534.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-21064.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-12627.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2167872.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-18991.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-31105.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-63206.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-90794.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3177.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>18251.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1233963.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>811074.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1202086.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>29736.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>147021.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>127687.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>64192.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>60219.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>85931.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>39452.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>20820.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>15798.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>22548.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>3236.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>56687.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>10861.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>44257.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>39357.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>40852.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>30839.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>81128.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>17266.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>55140.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>27881.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-3936.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>28282.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>74642.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>33175.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>90497.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>59354.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>49854.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>38639.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>19069.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-27344.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-173134.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-83554.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-499120.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-355622.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-285273.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-305763.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-233987.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-74064.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-80115.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>14331.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>4610.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>40270.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-31232.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-35063.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-50057.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-69637.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-101914.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-159361.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-172118.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-170743.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-13705.0</v>
       </c>
     </row>
-    <row r="32" spans="1:80">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>9131317.0</v>
+      </c>
+      <c r="C32">
+        <v>13678651.0</v>
+      </c>
+      <c r="D32">
         <v>8292362.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>10837363.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11713055.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>10435569.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9085826.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>9848849.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8497701.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>9353066.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10085926.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>10888877.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9224638.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>9123680.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>11413072.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>10299152.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>11175045.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>8319861.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8072540.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>9055483.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>10537159.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>10261534.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9250689.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9598177.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>8330734.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>13678372.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>10371918.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>11580600.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>11902747.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>13497906.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>8492530.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>10163724.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>8587605.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>11649288.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>11196961.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>8667127.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>9636755.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>9081440.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>8791753.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>7414835.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>7737532.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>8037488.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>7885048.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>8909741.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>8686774.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>9329412.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>9729047.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>9750168.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>8093244.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>8159667.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>6528575.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>7081088.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>10258132.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>13696366.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>12531719.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>12366940.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>10256212.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>13031830.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>13054278.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>14389741.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>10666927.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>12814914.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>12190870.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>10739935.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>10130652.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>10714306.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>13597760.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>9820613.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>9404599.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>9811092.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>8602709.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>8357532.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>8303827.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>7433832.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>7338604.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>7384368.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>5906785.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>6050590.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>5758635.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>4618501.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>1387754.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23983,4659 +24626,4791 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>17964184.0</v>
+      </c>
+      <c r="C2">
         <v>18321624.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19757970.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27040816.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24753796.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28212635.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27938960.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45412868.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34510330.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38203059.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39866037.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40869457.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54349381.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70599146.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65893970.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>78701682.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11829551.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10814518.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6255398.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5535985.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>516004.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>97902</v>
+      </c>
+      <c r="C3">
         <v>179714</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>453051</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2073810</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>354462</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2113927</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>246202</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4275055</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1489070</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2131098</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2699430</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3264823</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7559492</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2536819</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>437771</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>768642</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>712343</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>134148</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>163489</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6552930</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>318499</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-3458839.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>273675.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-17473908.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>10902538.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-3692729.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-1662978.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-1003420.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-13479924.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-16249765.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>4705176.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-1210489.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-613792.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>543709.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-753881.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1630297.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-340239.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1063405.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>295843.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-694755.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>339688.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
+      <c r="V5"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>-6519491.0</v>
+      </c>
+      <c r="C6">
         <v>-357440.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1436346.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7282846.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2287020.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3458839.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>273675.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17473908.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10902538.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3692729.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1662978.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1003420.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13479924.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16249765.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4705176.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-12807712.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>66872131.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1015033.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4559120.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>719413.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5019981.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B7">
+        <v>2162927.0</v>
+      </c>
+      <c r="C7">
         <v>1293178.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4634848.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10972149.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8180053.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3532801.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1637856.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5872665.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-784758.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3332111.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1967933.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3555503.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2345799.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4403150.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1828670.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>27454.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-767643.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-37339.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1149848.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-712614.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1117236.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>4518707.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-1937214.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>550863.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-1064985.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-1253007.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-572392.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-974304.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1486777.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1065689.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1937396.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>-5243314.0</v>
+      </c>
+      <c r="C9">
         <v>-1943290.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3404949.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6115640.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5500367.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4518707.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1399012.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>550863.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1064985.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1253007.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-572392.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-974304.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1486777.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1065689.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1937396.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1031091.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3047238.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-755810.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2746925.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2705649.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>584603.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>2242616.0</v>
+      </c>
+      <c r="C10">
         <v>2408397.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-23143.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1375078.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4816450.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2131347.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1106175.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>460505.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1366118.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1101586.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1330176.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1532563.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>495473.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-443661.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1909148.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2860969.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3060097.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-813667.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-278011.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-124716.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>254492.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>14536076.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-757591.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6569002.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1094204.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4149148.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2720714.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>578764.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1473233.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3845000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>246528.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4430063.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2296535.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>202000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6572000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1653000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1744909.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-2936389.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3206875.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>747139.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1364698.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5230707.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2498095.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1021748.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-1275359.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-952987.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3954084.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-690235.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
+      <c r="V12"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1108919.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1379173.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-648841.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1317297.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>552591.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-661272.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-1169419.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-265815.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-849238.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14">
+        <v>5285939.0</v>
+      </c>
+      <c r="C14">
         <v>6043298.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5770454.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5328113.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4606366.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4748565.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4404175.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2982703.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2647753.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2396908.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2246809.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1989564.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1301835.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>901649.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1040407.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>978398.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>816499.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>786597.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>762222.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>587742.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>53537.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>135405.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>56000000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
         <v>18175089.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
+      <c r="V15"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B16">
+        <v>11444693.0</v>
+      </c>
+      <c r="C16">
         <v>17964184.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18321624.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19757970.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27040816.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24753796.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28212635.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27938960.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>45412868.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34510330.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38203059.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39866037.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40869457.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>54349381.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>70599146.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65893970.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>78701682.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11829551.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10814518.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6255398.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5535985.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>4834620.0</v>
+      </c>
+      <c r="C18">
         <v>-791900.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5640770.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6379586.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5987981.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3301134.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2810154.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1162318.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2046784.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1561620.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3177435.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3428608.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6813366.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4598363.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8284376.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-421980.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-307373.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6262804.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8463393.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4389675.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2097508.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B19">
+        <v>-4477192.0</v>
+      </c>
+      <c r="C19">
         <v>57842.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1007106.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13674456.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-501893.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1757789.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>8316994.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3449763.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>11001647.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-983981.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>354458.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-769617.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2487553.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-16640322.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>193</v>
+      </c>
+      <c r="B20">
+        <v>5266334.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>200909.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>-10035437.0</v>
+      </c>
+      <c r="C21">
         <v>2492026.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3415856.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="E21">
         <v>1200000.0</v>
       </c>
       <c r="F21">
+        <v>1200000.0</v>
+      </c>
+      <c r="G21">
         <v>-3510000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1552500.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10200000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>31748.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4359951.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2316970.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
+      <c r="V21"/>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>-2836128.0</v>
+      </c>
+      <c r="C22">
         <v>-6479770.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6279320.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5650039.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3602799.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3418904.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3537759.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7038772.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-8049815.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1003938.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>671108.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2362465.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2151418.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5806206.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5626513.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2427011.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3058879.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4766249.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4044386.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4404451.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1954319.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B23">
+        <v>3553399.0</v>
+      </c>
+      <c r="C23">
         <v>-1716073.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3268083.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2208744.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2166681.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1764585.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-85608.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-383310.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-27950.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1026413.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1555904.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2653033.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6748.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4378788.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2967573.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5127726.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4143983.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>479688.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2570937.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>46747.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4950.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B24">
+        <v>-47000.0</v>
+      </c>
+      <c r="C24">
         <v>237556.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>347356.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1899354.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>52569.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>356138.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7544050.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7269249.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1213110.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2000226.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2556465.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3871182.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7462080.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2071926.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-180269.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B25">
+        <v>319784.0</v>
+      </c>
+      <c r="C25">
         <v>-1770787.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1602799.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2644330.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3390226.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-515719.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2341898.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-150443.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-65210.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1036937.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-121715.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1666434.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>154873.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3782505.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2217858.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3442260.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2783693.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-199969.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>140618.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>612895.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>474915.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B26">
+        <v>-263478.0</v>
+      </c>
+      <c r="C26">
         <v>-579049.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-740533.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1053042.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1386849.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1851526.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3494921.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2879426.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3724375.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2520715.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-5338967.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4315444.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4800908.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-8086594.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-4247440.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4846791.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-34774819.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4999995.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B27">
+        <v>408320.0</v>
+      </c>
+      <c r="C27">
         <v>301895.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>365040.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>447503.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>741867.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1046516.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1485898.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1364698.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1487563.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>852102.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>622503.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>761663.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>674955.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>636528.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>779305.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>688408.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>606395.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>397500.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>299212.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>104085.0</v>
       </c>
-      <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>-6745516.0</v>
+      </c>
+      <c r="C28">
         <v>196904.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7424472.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2061786.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3553530.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7116111.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5080529.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7138173.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1947675.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1147128.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5194871.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1662411.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9154111.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4207806.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3579200.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12385732.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>67179504.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5247771.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3904273.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5109088.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2922473.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B29">
+        <v>4932522.0</v>
+      </c>
+      <c r="C29">
         <v>-612186.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6093821.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8453396.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6342443.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5415061.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3056356.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3112737.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-557714.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>569478.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5876865.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6693431.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>746126.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7135182.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8722147.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>346662.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>404970.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6396952.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8626882.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2163255.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2416007.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B30">
+        <v>-4706497.0</v>
+      </c>
+      <c r="C30">
         <v>57842.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-105695.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13674456.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-501893.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1757789.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2297848.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27724818.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9512577.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3115079.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2344972.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6034440.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5071939.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-19177141.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-437771.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-768642.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-712343.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-134148.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-163489.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6552930.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-318499.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>132</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>138</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>11444693.0</v>
+      </c>
+      <c r="C2">
+        <v>15196745.0</v>
+      </c>
+      <c r="D2">
         <v>16087281.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15108413.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17964184.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17464754.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17336446.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18548485.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18321624.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>18507965.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18249086.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16386166.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19757970.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19541538.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18216565.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17266785.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>27040816.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25843231.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>25670462.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24922925.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>24753796.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>26646530.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>27373737.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>27026734.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>28212635.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26978424.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>20951180.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>24609415.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>27938960.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>38259233.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>35906655.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>35262976.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>45412868.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>42018953.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>34616105.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>34974242.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>34510330.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>35546244.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>35837240.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>36440779.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>38203059.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>38316291.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>38940681.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>39044749.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>39866037.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>39644081.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>39050841.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>39047959.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>40869457.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>46011203.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>49664762.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>51209544.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>54349381.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>50801571.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>52273392.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>55643561.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>70599146.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>71074807.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>69832030.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>65958844.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>65893970.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>65518340.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>71495305.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>73752814.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>78701682.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>79541274.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>12531110.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>10072273.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>11829551.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>11163419.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>10316875.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>11912357.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>10814518.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>9165453.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>9477749.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>8999464.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6255398.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>4827657.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>4556312.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>5738508.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5535985.0</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>5</v>
+      </c>
+      <c r="C3">
+        <v>43841</v>
+      </c>
+      <c r="D3">
         <v>23790</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>26486</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>47630</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>26809</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>40812</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>46804</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>58186</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>86717</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>95073</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>96808</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>174453</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>846718</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1012603</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>172591</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>26982</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>79364</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>59953</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>15071</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>118341</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>211271</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1129642</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>28152</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>571161</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>354736</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>180335</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>92890</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>391185</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2691614</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>858636</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>96970</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>627835</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>474524</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>117496</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>319144</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>577906</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>478413</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>504684</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>450046</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>697955</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>210185</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>313047</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>631313</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2170979</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1496562</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>987950</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>361783</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>418528</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4866791</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>793889</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>876888</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1021924</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>622026</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1216188</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>485018</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>213587</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>55530</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>230059</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>97633</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>54549</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>325294</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>236299</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>142964</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>64085</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>441673</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>150256</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>88468</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>31946</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>10481</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>27617</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>49912</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>46138</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>85520</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>35929</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>10272</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>31768</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>25813</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>29134</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>6508053</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>43184</v>
       </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>747537.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>169129.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-1185901.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>1234211.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>6027244.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-3658235.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-3329545.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-10320273.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>2352578.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>643679.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-10149892.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>3393915.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>7402848.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-358137.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>463912.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-1035914.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-290996.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-603539.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-1762280.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-113232.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-624390.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-104068.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-821288.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>221956.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>593240.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>2882.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-1821498.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-5141746.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-3653559.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-1544782.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-3139837.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>3547810.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-1471821.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-3370169.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-14955585.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>933972.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>80053.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-789901.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-809321.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>53952.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>134578.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-423108.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>162088.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1405613.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-600884.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-325705.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-346890.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-214105.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>132819.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-388925.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1143501.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>436750.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-534621.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-100755.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-662430.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>292625.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>130321.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>291388.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-653189.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-382098.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-319506.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>473597.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-237631.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>68175.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-8298.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1188828.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1112783.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-651427.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-119373.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>-437448.0</v>
+      </c>
+      <c r="C6">
+        <v>-3752052.0</v>
+      </c>
+      <c r="D6">
         <v>-890536.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>978868.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2855771.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>499430.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>128308.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1212039.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>226861.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-186341.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>258879.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1862920.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3371804.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>216432.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1324973.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>949780.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-9774031.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1197585.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>172769.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>747537.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>169129.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1892734.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-727207.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>347003.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1185901.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1234211.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6027244.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3658235.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3329545.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10320273.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2352578.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>643679.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-10149892.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3393915.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>7402848.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-358137.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>463912.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1035914.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-290996.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-603539.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1762280.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-113232.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-624390.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-104068.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-821288.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>221956.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>593240.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2882.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1821498.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-5141746.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-3653559.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1544782.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3139837.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3547810.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1471821.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3370169.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-14955585.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-475661.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1242777.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>3873186.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>64874.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>375630.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-5976965.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-2257509.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-4948868.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-839592.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>67010164.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>2458837.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1757278.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>666132.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>846544.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1595482.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>1097839.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>1649065.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-312296.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>478285.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>2744066.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>1427741.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>271345.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1182196.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>202523.0</v>
       </c>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B7">
+        <v>1996530.0</v>
+      </c>
+      <c r="C7">
+        <v>-30274.0</v>
+      </c>
+      <c r="D7">
         <v>808423.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1675827.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1127833.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2425532.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2463204.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1070243.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1392961.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2189760.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1501544.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1201853.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-967330.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8466112.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>886615.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2775990.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1156568.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5287162.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>20282.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2279801.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>592808.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-140673.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>33205.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3086145.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>5863.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>561195.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1509970.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1039243.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1526484.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>4707212.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1026282.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>571122.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1620613.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-875747.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>812125.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-1850664.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>1129528.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>654802.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-838616.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-2659054.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-489243.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-412407.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>110437.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1038992.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>1230911.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>2274591.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>1055457.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-1111.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>226566.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>2747743.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-962060.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-246771.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>806887.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>2229537.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>1032662.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-818092.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>1959043.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-2282144.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>1549371.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>2601045.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-39602.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>950465.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-587482.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-314323.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-21206.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-567916.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1068716.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>1359123.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-490134.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>1968221.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>1885903.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-1578643.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>1159463.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>1101450.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-788744.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-665401.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>1502543.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>675327.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-1095428.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-1524082.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>1231569.0</v>
       </c>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8">
         <v>3401804.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-171584.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8">
         <v>2014438.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-2484791.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>1130606.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>1546717.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-2129746.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-789111.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-1249043.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>4682967.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-2093950.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-1189733.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-1098465.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-1172135.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>2395348.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-657827.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-2121355.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>271855.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>1254320.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-278727.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>9621.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-633148.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>329862.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-208615.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>718363.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-597383.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-886669.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-336009.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-223473.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>1996689.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>49570.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-549746.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-475843.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-528245.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>2619523.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>2682802.0</v>
+      </c>
+      <c r="C9">
+        <v>-6514178.0</v>
+      </c>
+      <c r="D9">
         <v>-113691.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>171014.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1213541.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-390841.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>309138.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-795177.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1066410.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2514588.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-54564.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>463312.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>481613.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1923082.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2511032.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2230399.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-7758089.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2973184.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-703037.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3401804.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-171584.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2701217.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1737069.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2094859.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2014438.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1946589.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1130606.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1546717.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2129746.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-789111.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1249043.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>495067.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2093950.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1189733.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1098465.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1172135.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2395348.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-657827.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-2121355.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>271855.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1254320.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-278727.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9621.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-633148.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>329862.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-208615.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>718363.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-597383.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-886669.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-336009.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-223473.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1996689.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>49570.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-549746.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-475843.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-528245.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>2619523.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-2577479.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>314323.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>325856.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-96.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-353812.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-831553.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-145182.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>2361638.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>1007472.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-3929686.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>142868.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-267892.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
         <v>448356.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-408440.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-270964.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>2977973.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-490808.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-1306295.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-2500730.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>1592184.0</v>
       </c>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>703861.0</v>
+      </c>
+      <c r="C10">
+        <v>-205989.0</v>
+      </c>
+      <c r="D10">
         <v>630409.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>850797.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>967399.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1336102.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-170950.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1072776.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>170469.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-441498.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>650465.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>91447.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-323557.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>36197.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1610562.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>677959.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2271484.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2261057.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>245479.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>441564.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1868350.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>434679.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>537752.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>452814.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>706102.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1107928.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>784619.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>610374.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>819110.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>149086.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>919072.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-683976.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>76323.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-880379.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-303144.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>92580.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-275175.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-388502.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-61546.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-847992.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>196454.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-64104.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>589504.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-161478.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>966254.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>530403.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>866121.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>425302.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-289263.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-287269.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>658681.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-102263.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>226324.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1293286.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-195035.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-1311128.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-230784.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1099905.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>578652.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>369621.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-139030.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-37614.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>320861.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-560687.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-2583529.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-3135282.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-579215.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>238452.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>415948.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
         <v>87176.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>249490.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-297709.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-316968.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-312693.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>164916.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>13357.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>9704.0</v>
       </c>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1639804.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>5757445.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2664153.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>197393.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4461389.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2116005.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-85418.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1697200.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1611060.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3151146.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1004088.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4808592.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2394824.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3028684.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-459207.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1124847.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-350426.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>5601905.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-858399.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>556186.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1150544.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1840558.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2560624.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-557004.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1123464.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2016041.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2487786.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-2519667.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-1405396.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-45976.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>173742.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1540993.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-195526.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1609375.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>124162.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>553068.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1722004.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3076246.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-1159637.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-2209372.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>539291.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>251355.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>2816323.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1467127.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-104742.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2296000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>3912000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2009000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>202000.0</v>
       </c>
       <c r="BJ11"/>
       <c r="BK11">
+        <v>202000.0</v>
+      </c>
+      <c r="BL11"/>
+      <c r="BM11">
         <v>338000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>127000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>6572000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>3299000.0</v>
       </c>
-      <c r="BO11"/>
-[...1 lines deleted...]
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
         <v>1653000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1664243.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1664243.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1057357.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1406860.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-728173.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>737577.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-556906.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-140680.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-2037109.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>378350.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>214397.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>115587.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-534945.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>237973.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>311597.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>78653.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>262463.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>94426.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>491111.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>326466.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>164574.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>382547.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>226739.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>268565.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3820254.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>915149.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>373772.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>399227.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>964835.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>760261.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1102011.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-294634.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7272.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>207099.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-768086.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-228555.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-283724.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>79670.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-2004665.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>634031.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>691736.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-274089.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-2235280.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-1220000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-307723.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-191081.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-696560.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-696560.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-774024.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2344056.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-329761.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-131352.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2063084.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>563258.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>133633.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>207165.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1025281.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>228434.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-80402.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>228408.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1305178.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>189244.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>17984.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-219347.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-556712.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>168172.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>236256.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>704875.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-661272.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-347372.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-66801.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>132819.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-1169419.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-265815.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-849238.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14">
+        <v>1561467.0</v>
+      </c>
+      <c r="C14">
+        <v>1327079.0</v>
+      </c>
+      <c r="D14">
         <v>1037804.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1319103.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1316768.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1781579.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1401220.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1424630.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1435869.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2067767.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1486759.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1497065.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1427884.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>511483.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1544545.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1618339.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1653746.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1077121.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1073669.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1227969.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1227607.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1223881.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1190015.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1182607.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1152062.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1125217.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1104561.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1098151.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1076246.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>874652.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>713323.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>701737.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>692991.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>673559.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>659901.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>652808.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>661485.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>611851.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>613620.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>589344.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>582093.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>568903.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>534904.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>581754.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>561248.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>605953.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>583380.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>405096.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>395135.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>384823.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>306960.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>319544.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>290508.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>237280.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>223170.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>223936.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>217263.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>238924.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>274182.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>264995.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>262306.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>254711.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>260011.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>232344.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>231332.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>210985.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>207173.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>202282.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>196059.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>171726.0</v>
       </c>
       <c r="BS14">
         <v>171726.0</v>
       </c>
       <c r="BT14">
         <v>171726.0</v>
       </c>
       <c r="BU14">
+        <v>171726.0</v>
+      </c>
+      <c r="BV14">
+        <v>171726.0</v>
+      </c>
+      <c r="BW14">
         <v>191620.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>191514.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>190857.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>188231.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>188979.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>188337.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>190805.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>19621.0</v>
       </c>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15">
         <v>12000000.0</v>
       </c>
-      <c r="AG15">
-[...4 lines deleted...]
-      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
@@ -28667,317 +29442,329 @@
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B16">
+        <v>11007245.0</v>
+      </c>
+      <c r="C16">
+        <v>11444693.0</v>
+      </c>
+      <c r="D16">
         <v>15196745.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>16087281.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>15108413.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>17964184.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>17464754.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>17336446.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>18548485.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>18321624.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>18507965.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>18249086.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>16386166.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>19757970.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>19541538.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>18216565.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>17266785.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>27040816.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>25843231.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>25670462.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>24922925.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>24753796.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>26646530.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>27373737.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>27026734.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>28212635.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>26978424.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>20951180.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>24609415.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>27938960.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>38259233.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>35906655.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>35262976.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>45412868.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>42018953.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>34616105.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>34974242.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>34510330.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>35546244.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>35837240.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>36440779.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>38203059.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>38316291.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>38940681.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>39044749.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>39866037.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>39644081.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>39050841.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>39047959.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>40869457.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>46011203.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>49664762.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>51209544.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>54349381.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>50801571.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>52273392.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>55643561.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>70599146.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>71074807.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>69832030.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>65958844.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>65893970.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>65518340.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>71495305.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>73752814.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>78701682.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>79541274.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>12531110.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>10072273.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>11829551.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>11163419.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>10316875.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>11912357.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>10814518.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>9165453.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>9477749.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>8999464.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>6255398.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>4827657.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>4556312.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>5738508.0</v>
       </c>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29014,512 +29801,528 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>387025.0</v>
+      </c>
+      <c r="C18">
+        <v>-40817.0</v>
+      </c>
+      <c r="D18">
         <v>163390.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>817315.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3850887.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1877809.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>516315.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-902464.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2194833.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>953404.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1141475.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>5138553.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1592662.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1997259.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2416778.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2157945.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-177480.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1880316.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-161960.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2684150.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1667208.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>642650.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-272573.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2787380.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>317378.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>502264.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>554095.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1757769.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-776918.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1031575.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2498763.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>697116.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-392246.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-934086.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>875347.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2849510.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>861465.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>341381.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-211064.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-1592469.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-99468.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1113184.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>798675.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1402734.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-137158.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>1239015.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1151516.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>474033.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>564044.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-5059426.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1647453.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-755214.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>648727.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>1365677.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>685812.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>149795.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>2397079.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>974559.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>2526652.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>3853734.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>929431.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-1011734.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>41636.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>92730.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>455388.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-1960457.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>504906.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>2915255.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-1767077.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>2147117.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>1309854.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>982130.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>1823703.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>2597978.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>1429432.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>1153242.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>3282741.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>1865579.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>729680.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-7129700.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>143138.0</v>
       </c>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>192</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-3029497.0</v>
+      </c>
+      <c r="D19">
         <v>-690837.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>285864.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1228186.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-26809.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>189641.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-46804.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-58186.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>260639.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-95073.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-96808.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-174453.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-640772.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-113249.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-172591.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-13541898.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-26795.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-108244.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-48513.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-318341.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-316021.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-668754.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-201853.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-571161.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>2257851.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>7122346.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>269000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1332203.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1279812.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>5283110.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>881606.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-10894291.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>3386469.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>6330687.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>1136120.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>148371.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-1016832.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-17323.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>305700.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-255526.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-128451.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-266454.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-247751.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>997114.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-16449.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>234653.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-1333854.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>346033.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>5100155.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>277224.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-606581.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-2283245.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>1819868.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-249354.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-2218014.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-15992822.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>5266334.0</v>
       </c>
-      <c r="E20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
@@ -29546,2330 +30349,2392 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-10035437.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-815422.0</v>
       </c>
-      <c r="F21">
-[...3 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-2924161.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2924161.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1500000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1300000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>5000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="Y21">
         <v>-1500000.0</v>
       </c>
       <c r="Z21">
-        <v>-52500.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AA21">
         <v>-1500000.0</v>
       </c>
       <c r="AB21">
+        <v>-52500.0</v>
+      </c>
+      <c r="AC21">
         <v>-1500000.0</v>
       </c>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
       <c r="AD21">
-        <v>8000000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AE21">
         <v>8000000.0</v>
       </c>
       <c r="AF21">
+        <v>8000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>8000000.0</v>
+      </c>
+      <c r="AH21">
         <v>2200000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1300000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1800000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1668252.0</v>
       </c>
       <c r="AP21"/>
       <c r="AQ21">
-        <v>1700000.0</v>
+        <v>-1668252.0</v>
       </c>
       <c r="AR21"/>
       <c r="AS21">
         <v>1700000.0</v>
       </c>
       <c r="AT21"/>
-      <c r="AU21"/>
+      <c r="AU21">
+        <v>1700000.0</v>
+      </c>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-4859951.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1500000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21">
         <v>-750000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>250000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>-3287051.0</v>
+      </c>
+      <c r="C22">
+        <v>-1428642.0</v>
+      </c>
+      <c r="D22">
         <v>-1940764.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-740740.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1248184.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-1901637.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1536969.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1102637.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1902472.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-6301987.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1063219.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>862154.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>172286.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2459714.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-423226.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1364666.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-1385253.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2393254.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1552065.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>729753.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>144661.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-915466.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-497704.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1656897.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1065145.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-972346.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1966935.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-566812.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-40418.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2237112.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1664021.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-745450.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2392189.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-821804.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-757240.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-5177202.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1293569.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-769931.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>95488.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-60938.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-268557.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>128596.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>121702.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>394298.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>26512.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>648563.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>729184.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>709536.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>275182.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1511395.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-832495.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-648854.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>841326.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1793955.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1862156.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1736254.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>413841.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>908125.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1838957.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2168148.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>711283.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>832140.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1001596.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>279777.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>313498.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>283201.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1282412.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>287415.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1205851.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1103567.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1209009.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1058423.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1395250.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>814942.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1240850.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1249490.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>739104.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>3488737.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1522735.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>609672.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-1216693.0</v>
       </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B23">
+        <v>-702299.0</v>
+      </c>
+      <c r="C23">
+        <v>-681738.0</v>
+      </c>
+      <c r="D23">
         <v>-376440.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-143626.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4755203.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-464574.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-438021.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-182777.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-630701.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1159150.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-455943.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-188679.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1464311.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1091168.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-616071.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>19000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-501505.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-374108.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-368987.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-428309.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-995277.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-130571.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-573279.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>17000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1060735.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>875239.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-223610.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-177233.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-507505.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-135202.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>12000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>248108.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-248108.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-27950.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-429535.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-119143.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-72254.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1392977.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-427993.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-428871.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>156629.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>385780.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>30558.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>575929.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>365751.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1523345.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>188008.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>559948.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-527196.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-463410.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>437406.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2122465.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1355734.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>663907.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>736682.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-353683.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4048817.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1465941.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>574135.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2798674.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>996946.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>428192.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1013914.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1236883.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>59979.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-88468.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2847121.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-5076500.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>117922.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>195856.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-267530.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-490579.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-1283394.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-716636.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-80328.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>103480.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-458335.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-65733.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B24">
+        <v>-61173.0</v>
+      </c>
+      <c r="C24">
+        <v>-43842.0</v>
+      </c>
+      <c r="D24">
         <v>-47000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>312350.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-1180556.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-24526.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>148829.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-39626.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-16565.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>309312.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-41931.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-24615.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-67193.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-12500000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>899354.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-35336.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-14912.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>52569.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-48290.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-33440.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-98883.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-104750.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>460888.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-173696.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-548435.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-274941.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7019348.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-5031294.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-363711.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-22407776.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-818589.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-60167.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-532954.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-371463.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-87747.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-299939.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-453961.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-445816.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-476863.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-452649.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-624898.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-163988.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>347524.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-677680.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-2062321.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1483691.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-885802.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-343304.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-42735.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>238341.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-493349.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-868680.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-961013.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-450826.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-1101381.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>145646.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-180787.0</v>
       </c>
-      <c r="BE24">
-[...4 lines deleted...]
-      </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>132047.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
-[...1 lines deleted...]
-      </c>
+      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
+        <v>-42852.0</v>
+      </c>
+      <c r="CB24"/>
+      <c r="CC24">
         <v>44480.0</v>
       </c>
-      <c r="CB24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B25">
+        <v>9237.0</v>
+      </c>
+      <c r="C25">
+        <v>-37299.0</v>
+      </c>
+      <c r="D25">
         <v>281717.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1491075.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>131520.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-475668.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1928323.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-179368.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-355837.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2990687.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-771648.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1576411.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-2141205.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-3848959.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1226097.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-671374.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>737577.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2739453.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>356107.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1614602.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-342487.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>423199.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-925511.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>203677.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>531185.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-256950.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-351502.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-34858.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-303116.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-62908.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>10387.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>15427.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>18303.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>13275.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>9492.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>12171.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-70770.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>137583.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>78228.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>425777.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>395349.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>396189.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-178861.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>11731.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>8051.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-740000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-409074.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6019.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>6019.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-504369.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>600169.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>6019.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-462108.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>8025.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>4012.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>14819.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-2781.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-113295.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>82554.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>144218.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>735293.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>24009.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>150055.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>111040.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>67380.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>1101781.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>91855.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1023501.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>14256.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>882305.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-43264.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-198107.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>302865.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>166227.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-19792.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-356384.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>350567.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>322801.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>41541.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>96728.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>151825.0</v>
       </c>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B26">
+        <v>-61000.0</v>
+      </c>
+      <c r="C26">
+        <v>263478.0</v>
+      </c>
+      <c r="D26">
         <v>-10439.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-7171.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-245868.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-98383.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-98815.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-134246.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-247605.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-188970.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-201653.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-162793.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-187117.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-189659.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-75088.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-208165.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-580130.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-361192.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-247993.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-474862.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-302802.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-300063.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-342243.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-766676.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-442544.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-901143.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1373088.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-507771.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-712919.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-496458.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-431769.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-935043.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-1016156.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-830518.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-1103186.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-1244747.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-545924.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-641320.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-190355.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-709747.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-979293.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-669094.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-1313240.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-1644831.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-1711802.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-1576539.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-1158680.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-660642.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-919583.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-882472.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-756134.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-1219577.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-1942725.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-1260200.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-3264013.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-1215857.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-2346524.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-1362900.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-1332693.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-779822.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-772025.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-717143.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-1050020.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-1250931.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-1828697.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-116018.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-31797203.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-39751.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-2821847.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-122898.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-55134.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-267530.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B27">
+        <v>106842.0</v>
+      </c>
+      <c r="C27">
+        <v>172160.0</v>
+      </c>
+      <c r="D27">
         <v>81262.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>80686.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>74212.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>74812.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>76371.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>71958.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>78754.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>93894.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>83112.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>97878.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>90156.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>126905.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>188450.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>-27753.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>159901.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>224786.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>162167.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>191954.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>162960.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>241178.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>262415.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>278349.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>264574.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>378081.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>346835.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>396548.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>364434.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>359459.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>339930.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>326100.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>339209.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>638365.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>297943.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>296670.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>254585.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>228598.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>215278.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>233448.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>174778.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>195852.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>-122952.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>303128.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>246475.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>219545.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>216774.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>199586.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>125758.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>194149.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>175607.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>176574.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>128625.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>79824.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>165916.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>176407.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>214381.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>311455.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>152337.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>148450.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>167063.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>202637.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>247854.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>183252.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>134887.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>-895299.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>142438.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>131402.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>181662.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-9615.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>135594.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>83603.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>89630.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>-2774.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>101629.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>5230.0</v>
       </c>
-      <c r="CB27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>-763300.0</v>
+      </c>
+      <c r="C28">
+        <v>-681738.0</v>
+      </c>
+      <c r="D28">
         <v>-386879.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-150797.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-5526102.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1378379.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-536836.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-309575.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2421694.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1487101.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-882596.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-3275633.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1779142.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2780827.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1991159.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1208165.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3918365.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-735300.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>383020.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1903171.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1298079.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2430634.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-915522.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2266676.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1503279.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1525904.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1649197.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-685004.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1220424.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7368340.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-431769.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-935043.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1136645.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>941532.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>196814.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1355253.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-545924.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-360463.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-62609.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>683230.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1407286.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1097965.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1156611.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1259051.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1681244.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1000610.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-792929.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>862703.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-731575.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-5182475.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-2283330.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-182987.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1505319.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>362265.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1908279.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1301950.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1359842.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1450220.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1283875.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>19452.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-864557.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1387364.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-6018601.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-2350239.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-5404256.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1120865.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>66505258.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-456418.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>9799.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-1480985.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-463310.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-2577612.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-725864.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-948913.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1741728.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-674957.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-538675.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-394986.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-458335.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>5903024.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>59385.0</v>
       </c>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B29">
+        <v>387025.0</v>
+      </c>
+      <c r="C29">
+        <v>3024.0</v>
+      </c>
+      <c r="D29">
         <v>187180.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>843801.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3898517.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1904618.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>475503.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-855660.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2136647.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1040121.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1236548.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5235361.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1418209.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2843977.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3429381.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2330536.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-150498.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1959680.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-102007.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2699221.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1785549.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>853921.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>857069.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2815532.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>888539.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>857000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>734430.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1850659.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-385733.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3723189.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1640127.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>794086.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>235589.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-459562.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>992843.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-2530366.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>1439371.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>819794.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>293620.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-1142423.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>598487.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1323369.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>485628.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2034047.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>2033821.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>2735577.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2139466.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>835816.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>982572.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-192635.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-853564.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>121674.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1670651.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>1987703.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1902000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>634813.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>2610666.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>1030089.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>2756711.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>3951367.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>983980.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-686440.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>277935.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>235694.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>519473.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-1518784.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>655162.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>3003723.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-1735131.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>2157598.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>1337471.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>1032042.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>1869841.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>2683498.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>1465361.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>1163514.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>3314509.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1839766.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>758814.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-621647.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>186322.0</v>
       </c>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B30">
+        <v>-61173.0</v>
+      </c>
+      <c r="C30">
+        <v>-3073338.0</v>
+      </c>
+      <c r="D30">
         <v>-690837.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>285864.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1228186.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-26809.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>189641.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-46804.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-58186.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>260639.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-95073.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-96808.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-174453.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>153282.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-113249.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-172591.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-13541898.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-26795.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-108244.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-48513.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-318341.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-316021.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-668754.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-201853.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-571161.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1903115.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6942011.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-4823890.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1723388.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-21411802.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4424474.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>784636.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-11522126.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2911945.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6213191.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>816976.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-429535.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-1495245.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-522007.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-144346.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-953481.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-338636.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>46593.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-879064.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1173865.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-1513011.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-753297.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1695637.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2072495.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>233364.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-516665.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1483469.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-3305169.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1197842.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-1465542.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-2703032.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-16206409.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-55530.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-230059.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-97633.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-54549.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-325294.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-236299.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-142964.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-64085.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-441673.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-150256.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-88468.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-31946.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-10481.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-27617.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-49912.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-46138.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-85520.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-35929.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-10272.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-31768.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-17039.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-29134.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-6463573.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-43184.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>