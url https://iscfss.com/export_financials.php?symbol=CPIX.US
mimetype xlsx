--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -15944,51 +15944,51 @@
       </c>
       <c r="I4">
         <v>3206875.0</v>
       </c>
       <c r="J4">
         <v>3206875.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>147</v>
       </c>
       <c r="B5">
-        <v>-2791993.0</v>
+        <v>-2328465.0</v>
       </c>
       <c r="C5">
         <v>-5860876.0</v>
       </c>
       <c r="D5">
         <v>-5617136.0</v>
       </c>
       <c r="E5">
         <v>-4995194.0</v>
       </c>
       <c r="F5">
         <v>-5464199.0</v>
       </c>
       <c r="G5">
         <v>-6306250.0</v>
       </c>
       <c r="H5">
         <v>-9044818.0</v>
       </c>
       <c r="I5">
         <v>-11172996.0</v>
       </c>
       <c r="J5">
         <v>-3782022.0</v>
       </c>
@@ -16012,51 +16012,51 @@
       </c>
       <c r="Q5">
         <v>6701954.0</v>
       </c>
       <c r="R5">
         <v>5855998.0</v>
       </c>
       <c r="S5">
         <v>7523503.0</v>
       </c>
       <c r="T5">
         <v>7108237.0</v>
       </c>
       <c r="U5">
         <v>2429739.0</v>
       </c>
       <c r="V5">
         <v>828850.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>148</v>
       </c>
       <c r="B6">
-        <v>2493946.0</v>
+        <v>2957474.0</v>
       </c>
       <c r="C6">
         <v>182422.0</v>
       </c>
       <c r="D6">
         <v>2485512.0</v>
       </c>
       <c r="E6">
         <v>332919.0</v>
       </c>
       <c r="F6">
         <v>-857833.0</v>
       </c>
       <c r="G6">
         <v>-1557685.0</v>
       </c>
       <c r="H6">
         <v>-4640643.0</v>
       </c>
       <c r="I6">
         <v>-8190293.0</v>
       </c>
       <c r="J6">
         <v>-1134268.0</v>
       </c>
@@ -18474,51 +18474,51 @@
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
     </row>
     <row r="5" spans="1:82">
       <c r="A5" t="s">
         <v>147</v>
       </c>
       <c r="B5">
-        <v>-3129292.0</v>
+        <v>-3051261.0</v>
       </c>
       <c r="C5">
         <v>-1279235.0</v>
       </c>
       <c r="D5">
         <v>-1833677.0</v>
       </c>
       <c r="E5">
         <v>-619989.0</v>
       </c>
       <c r="F5">
         <v>1417656.0</v>
       </c>
       <c r="G5">
         <v>-1735372.0</v>
       </c>
       <c r="H5">
         <v>-1388153.0</v>
       </c>
       <c r="I5">
         <v>-964847.0</v>
       </c>
       <c r="J5">
         <v>-1772504.0</v>
       </c>
@@ -18722,51 +18722,51 @@
       </c>
       <c r="BY5">
         <v>2117207.0</v>
       </c>
       <c r="BZ5">
         <v>1324260.0</v>
       </c>
       <c r="CA5">
         <v>999148.0</v>
       </c>
       <c r="CB5">
         <v>1743111.0</v>
       </c>
       <c r="CC5">
         <v>835619.0</v>
       </c>
       <c r="CD5">
         <v>-1148139.0</v>
       </c>
     </row>
     <row r="6" spans="1:82">
       <c r="A6" t="s">
         <v>148</v>
       </c>
       <c r="B6">
-        <v>-1853009.0</v>
+        <v>-1774978.0</v>
       </c>
       <c r="C6">
         <v>47844.0</v>
       </c>
       <c r="D6">
         <v>-795873.0</v>
       </c>
       <c r="E6">
         <v>699114.0</v>
       </c>
       <c r="F6">
         <v>2734424.0</v>
       </c>
       <c r="G6">
         <v>46207.0</v>
       </c>
       <c r="H6">
         <v>13067.0</v>
       </c>
       <c r="I6">
         <v>459783.0</v>
       </c>
       <c r="J6">
         <v>-336635.0</v>
       </c>
@@ -25753,51 +25753,51 @@
       </c>
       <c r="M21">
         <v>1700000.0</v>
       </c>
       <c r="N21">
         <v>-4359951.0</v>
       </c>
       <c r="O21">
         <v>-500000.0</v>
       </c>
       <c r="P21">
         <v>-2316970.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
         <v>157</v>
       </c>
       <c r="B22">
-        <v>-2836128.0</v>
+        <v>-2864711.0</v>
       </c>
       <c r="C22">
         <v>-6479770.0</v>
       </c>
       <c r="D22">
         <v>-6279320.0</v>
       </c>
       <c r="E22">
         <v>-5650039.0</v>
       </c>
       <c r="F22">
         <v>-3602799.0</v>
       </c>
       <c r="G22">
         <v>-3418904.0</v>
       </c>
       <c r="H22">
         <v>-3537759.0</v>
       </c>
       <c r="I22">
         <v>-7038772.0</v>
       </c>
       <c r="J22">
         <v>-8049815.0</v>
       </c>
@@ -25821,51 +25821,51 @@
       </c>
       <c r="Q22">
         <v>2427011.0</v>
       </c>
       <c r="R22">
         <v>3058879.0</v>
       </c>
       <c r="S22">
         <v>4766249.0</v>
       </c>
       <c r="T22">
         <v>4044386.0</v>
       </c>
       <c r="U22">
         <v>4404451.0</v>
       </c>
       <c r="V22">
         <v>1954319.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
         <v>195</v>
       </c>
       <c r="B23">
-        <v>3553399.0</v>
+        <v>-1712935.0</v>
       </c>
       <c r="C23">
         <v>-1716073.0</v>
       </c>
       <c r="D23">
         <v>-3268083.0</v>
       </c>
       <c r="E23">
         <v>-2208744.0</v>
       </c>
       <c r="F23">
         <v>-2166681.0</v>
       </c>
       <c r="G23">
         <v>-1764585.0</v>
       </c>
       <c r="H23">
         <v>-85608.0</v>
       </c>
       <c r="I23">
         <v>-383310.0</v>
       </c>
       <c r="J23">
         <v>-27950.0</v>
       </c>
@@ -25945,51 +25945,51 @@
       </c>
       <c r="M24">
         <v>-3871182.0</v>
       </c>
       <c r="N24">
         <v>-7462080.0</v>
       </c>
       <c r="O24">
         <v>-2071926.0</v>
       </c>
       <c r="P24">
         <v>-180269.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>197</v>
       </c>
       <c r="B25">
-        <v>319784.0</v>
+        <v>-59953.0</v>
       </c>
       <c r="C25">
         <v>-1770787.0</v>
       </c>
       <c r="D25">
         <v>1602799.0</v>
       </c>
       <c r="E25">
         <v>-2644330.0</v>
       </c>
       <c r="F25">
         <v>-3390226.0</v>
       </c>
       <c r="G25">
         <v>-515719.0</v>
       </c>
       <c r="H25">
         <v>2341898.0</v>
       </c>
       <c r="I25">
         <v>-150443.0</v>
       </c>
       <c r="J25">
         <v>-65210.0</v>
       </c>
@@ -26881,51 +26881,51 @@
       </c>
       <c r="CA2">
         <v>4827657.0</v>
       </c>
       <c r="CB2">
         <v>4556312.0</v>
       </c>
       <c r="CC2">
         <v>5738508.0</v>
       </c>
       <c r="CD2">
         <v>5535985.0</v>
       </c>
     </row>
     <row r="3" spans="1:82">
       <c r="A3" t="s">
         <v>176</v>
       </c>
       <c r="B3">
         <v>5</v>
       </c>
       <c r="C3">
         <v>43841</v>
       </c>
       <c r="D3">
-        <v>23790</v>
+        <v>32237</v>
       </c>
       <c r="E3">
         <v>26486</v>
       </c>
       <c r="F3">
         <v>47630</v>
       </c>
       <c r="G3">
         <v>26809</v>
       </c>
       <c r="H3">
         <v>40812</v>
       </c>
       <c r="I3">
         <v>46804</v>
       </c>
       <c r="J3">
         <v>58186</v>
       </c>
       <c r="K3">
         <v>86717</v>
       </c>
       <c r="L3">
         <v>95073</v>
       </c>
@@ -29091,51 +29091,51 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
     </row>
     <row r="14" spans="1:82">
       <c r="A14" t="s">
         <v>187</v>
       </c>
       <c r="B14">
         <v>1561467.0</v>
       </c>
       <c r="C14">
         <v>1327079.0</v>
       </c>
       <c r="D14">
-        <v>1037804.0</v>
+        <v>1322988.0</v>
       </c>
       <c r="E14">
         <v>1319103.0</v>
       </c>
       <c r="F14">
         <v>1316768.0</v>
       </c>
       <c r="G14">
         <v>1781579.0</v>
       </c>
       <c r="H14">
         <v>1401220.0</v>
       </c>
       <c r="I14">
         <v>1424630.0</v>
       </c>
       <c r="J14">
         <v>1435869.0</v>
       </c>
       <c r="K14">
         <v>2067767.0</v>
       </c>
       <c r="L14">
         <v>1486759.0</v>
       </c>
@@ -29815,51 +29815,51 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
     </row>
     <row r="18" spans="1:82">
       <c r="A18" t="s">
         <v>191</v>
       </c>
       <c r="B18">
         <v>387025.0</v>
       </c>
       <c r="C18">
         <v>-40817.0</v>
       </c>
       <c r="D18">
-        <v>163390.0</v>
+        <v>154943.0</v>
       </c>
       <c r="E18">
         <v>817315.0</v>
       </c>
       <c r="F18">
         <v>3850887.0</v>
       </c>
       <c r="G18">
         <v>1877809.0</v>
       </c>
       <c r="H18">
         <v>516315.0</v>
       </c>
       <c r="I18">
         <v>-902464.0</v>
       </c>
       <c r="J18">
         <v>-2194833.0</v>
       </c>
       <c r="K18">
         <v>953404.0</v>
       </c>
       <c r="L18">
         <v>1141475.0</v>
       </c>
@@ -30537,51 +30537,51 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
     </row>
     <row r="22" spans="1:82">
       <c r="A22" t="s">
         <v>157</v>
       </c>
       <c r="B22">
         <v>-3287051.0</v>
       </c>
       <c r="C22">
         <v>-1428642.0</v>
       </c>
       <c r="D22">
-        <v>-1940764.0</v>
+        <v>-1949046.0</v>
       </c>
       <c r="E22">
         <v>-740740.0</v>
       </c>
       <c r="F22">
         <v>1248184.0</v>
       </c>
       <c r="G22">
         <v>-1901637.0</v>
       </c>
       <c r="H22">
         <v>-1536969.0</v>
       </c>
       <c r="I22">
         <v>-1102637.0</v>
       </c>
       <c r="J22">
         <v>-1902472.0</v>
       </c>
       <c r="K22">
         <v>-6301987.0</v>
       </c>
       <c r="L22">
         <v>-1063219.0</v>
       </c>
@@ -30779,54 +30779,54 @@
       </c>
       <c r="BY22">
         <v>1249490.0</v>
       </c>
       <c r="BZ22">
         <v>739104.0</v>
       </c>
       <c r="CA22">
         <v>3488737.0</v>
       </c>
       <c r="CB22">
         <v>1522735.0</v>
       </c>
       <c r="CC22">
         <v>609672.0</v>
       </c>
       <c r="CD22">
         <v>-1216693.0</v>
       </c>
     </row>
     <row r="23" spans="1:82">
       <c r="A23" t="s">
         <v>195</v>
       </c>
       <c r="B23">
-        <v>-702299.0</v>
+        <v>-702300.0</v>
       </c>
       <c r="C23">
-        <v>-681738.0</v>
+        <v>-5948072.0</v>
       </c>
       <c r="D23">
         <v>-376440.0</v>
       </c>
       <c r="E23">
         <v>-143626.0</v>
       </c>
       <c r="F23">
         <v>4755203.0</v>
       </c>
       <c r="G23">
         <v>-464574.0</v>
       </c>
       <c r="H23">
         <v>-438021.0</v>
       </c>
       <c r="I23">
         <v>-182777.0</v>
       </c>
       <c r="J23">
         <v>-630701.0</v>
       </c>
       <c r="K23">
         <v>-1159150.0</v>
       </c>
@@ -31027,57 +31027,57 @@
       </c>
       <c r="BY23">
         <v>-716636.0</v>
       </c>
       <c r="BZ23">
         <v>-80328.0</v>
       </c>
       <c r="CA23">
         <v>103480.0</v>
       </c>
       <c r="CB23">
         <v>-458335.0</v>
       </c>
       <c r="CC23">
         <v>-65733.0</v>
       </c>
       <c r="CD23">
         <v>9000.0</v>
       </c>
     </row>
     <row r="24" spans="1:82">
       <c r="A24" t="s">
         <v>196</v>
       </c>
       <c r="B24">
-        <v>-61173.0</v>
+        <v>-42018.0</v>
       </c>
       <c r="C24">
         <v>-43842.0</v>
       </c>
       <c r="D24">
-        <v>-47000.0</v>
+        <v>-55449.0</v>
       </c>
       <c r="E24">
         <v>312350.0</v>
       </c>
       <c r="F24">
         <v>-1180556.0</v>
       </c>
       <c r="G24">
         <v>-24526.0</v>
       </c>
       <c r="H24">
         <v>148829.0</v>
       </c>
       <c r="I24">
         <v>-39626.0</v>
       </c>
       <c r="J24">
         <v>-16565.0</v>
       </c>
       <c r="K24">
         <v>309312.0</v>
       </c>
       <c r="L24">
         <v>-41931.0</v>
       </c>
@@ -31245,51 +31245,51 @@
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
         <v>-42852.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24">
         <v>44480.0</v>
       </c>
       <c r="CD24"/>
     </row>
     <row r="25" spans="1:82">
       <c r="A25" t="s">
         <v>197</v>
       </c>
       <c r="B25">
         <v>9237.0</v>
       </c>
       <c r="C25">
         <v>-37299.0</v>
       </c>
       <c r="D25">
-        <v>281717.0</v>
+        <v>-76447.0</v>
       </c>
       <c r="E25">
         <v>-1491075.0</v>
       </c>
       <c r="F25">
         <v>131520.0</v>
       </c>
       <c r="G25">
         <v>-475668.0</v>
       </c>
       <c r="H25">
         <v>-1928323.0</v>
       </c>
       <c r="I25">
         <v>-179368.0</v>
       </c>
       <c r="J25">
         <v>-355837.0</v>
       </c>
       <c r="K25">
         <v>2990687.0</v>
       </c>
       <c r="L25">
         <v>-771648.0</v>
       </c>