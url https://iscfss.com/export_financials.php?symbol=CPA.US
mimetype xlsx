--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -19760,51 +19760,53 @@
         <v>114297000.0</v>
       </c>
       <c r="CG2">
         <v>93252000.0</v>
       </c>
       <c r="CH2">
         <v>68584000.0</v>
       </c>
       <c r="CI2">
         <v>68845000.0</v>
       </c>
       <c r="CJ2">
         <v>76029000.0</v>
       </c>
       <c r="CK2">
         <v>136267000.0</v>
       </c>
       <c r="CL2">
         <v>265881000.0</v>
       </c>
     </row>
     <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>152</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>100726000.0</v>
+      </c>
       <c r="C3">
         <v>97385000.0</v>
       </c>
       <c r="D3">
         <v>93028000.0</v>
       </c>
       <c r="E3">
         <v>88440000.0</v>
       </c>
       <c r="F3">
         <v>86284000.0</v>
       </c>
       <c r="G3">
         <v>82678000.0</v>
       </c>
       <c r="H3">
         <v>82797000.0</v>
       </c>
       <c r="I3">
         <v>79462000.0</v>
       </c>
       <c r="J3">
         <v>83365000.0</v>
       </c>
       <c r="K3">
@@ -20232,53 +20234,55 @@
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>154</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>272891000.0</v>
+      </c>
       <c r="C5">
-        <v>219433000.0</v>
+        <v>219434000.0</v>
       </c>
       <c r="D5">
         <v>227145000.0</v>
       </c>
       <c r="E5">
         <v>197447000.0</v>
       </c>
       <c r="F5">
         <v>229977000.0</v>
       </c>
       <c r="G5">
         <v>204188000.0</v>
       </c>
       <c r="H5">
         <v>192808000.0</v>
       </c>
       <c r="I5">
         <v>161247000.0</v>
       </c>
       <c r="J5">
         <v>225698000.0</v>
       </c>
       <c r="K5">
         <v>151664000.0</v>
       </c>
@@ -20503,60 +20507,60 @@
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>155</v>
       </c>
       <c r="B6">
-        <v>272891000.0</v>
+        <v>373617000.0</v>
       </c>
       <c r="C6">
-        <v>219434000.0</v>
+        <v>316819000.0</v>
       </c>
       <c r="D6">
-        <v>227145000.0</v>
+        <v>320173000.0</v>
       </c>
       <c r="E6">
-        <v>197447000.0</v>
+        <v>285887000.0</v>
       </c>
       <c r="F6">
         <v>229977000.0</v>
       </c>
       <c r="G6">
         <v>286866000.0</v>
       </c>
       <c r="H6">
         <v>192808000.0</v>
       </c>
       <c r="I6">
         <v>161247000.0</v>
       </c>
       <c r="J6">
         <v>225698000.0</v>
       </c>
       <c r="K6">
         <v>231479000.0</v>
       </c>
       <c r="L6">
         <v>297481000.0</v>
       </c>
       <c r="M6">
         <v>73801000.0</v>
       </c>
@@ -28103,57 +28107,57 @@
       </c>
       <c r="V22">
         <v>82999000.0</v>
       </c>
       <c r="W22">
         <v>68572000.0</v>
       </c>
       <c r="X22">
         <v>48489000.0</v>
       </c>
       <c r="Y22">
         <v>20668000.0</v>
       </c>
       <c r="Z22">
         <v>14818000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>204</v>
       </c>
       <c r="B23">
         <v>-59089000.0</v>
       </c>
       <c r="C23">
-        <v>-219649000.0</v>
+        <v>-61140000.0</v>
       </c>
       <c r="D23">
         <v>-79999000.0</v>
       </c>
       <c r="E23">
-        <v>-555911000.0</v>
+        <v>-79017000.0</v>
       </c>
       <c r="F23">
         <v>-373040000.0</v>
       </c>
       <c r="G23">
         <v>487898000.0</v>
       </c>
       <c r="H23">
         <v>95000000.0</v>
       </c>
       <c r="I23">
         <v>225000000.0</v>
       </c>
       <c r="J23">
         <v>587000.0</v>
       </c>
       <c r="K23">
         <v>56000.0</v>
       </c>
       <c r="L23">
         <v>130000000.0</v>
       </c>
       <c r="M23">
         <v>194000000.0</v>
       </c>
@@ -28258,51 +28262,51 @@
       <c r="T24">
         <v>-32599000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-32501000.0</v>
       </c>
       <c r="W24">
         <v>-13113000.0</v>
       </c>
       <c r="X24">
         <v>-151802000.0</v>
       </c>
       <c r="Y24">
         <v>-150203000.0</v>
       </c>
       <c r="Z24">
         <v>-39473000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>206</v>
       </c>
       <c r="B25">
-        <v>86995000.0</v>
+        <v>60711000.0</v>
       </c>
       <c r="C25">
         <v>-86648000.0</v>
       </c>
       <c r="D25">
         <v>148161000.0</v>
       </c>
       <c r="E25">
         <v>23177000.0</v>
       </c>
       <c r="F25">
         <v>101735000.0</v>
       </c>
       <c r="G25">
         <v>355880000.0</v>
       </c>
       <c r="H25">
         <v>98919000.0</v>
       </c>
       <c r="I25">
         <v>101714000.0</v>
       </c>
       <c r="J25">
         <v>-15276000.0</v>
       </c>
@@ -31010,51 +31014,53 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>196</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>100726000.0</v>
+      </c>
       <c r="C14">
         <v>97385000.0</v>
       </c>
       <c r="D14">
         <v>93028000.0</v>
       </c>
       <c r="E14">
         <v>88440000.0</v>
       </c>
       <c r="F14">
         <v>86284000.0</v>
       </c>
       <c r="G14">
         <v>85085000.0</v>
       </c>
       <c r="H14">
         <v>-162827000.0</v>
       </c>
       <c r="I14">
         <v>79462000.0</v>
       </c>
       <c r="J14">
         <v>83365000.0</v>
       </c>
       <c r="K14">
@@ -33096,51 +33102,51 @@
       <c r="BY24">
         <v>-65700000.0</v>
       </c>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24">
         <v>2498000.0</v>
       </c>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
     </row>
     <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>206</v>
       </c>
       <c r="B25">
-        <v>359710000.0</v>
+        <v>46517000.0</v>
       </c>
       <c r="C25">
         <v>102296000.0</v>
       </c>
       <c r="D25">
         <v>814999.0</v>
       </c>
       <c r="E25">
         <v>41457000.0</v>
       </c>
       <c r="F25">
         <v>-57573000.0</v>
       </c>
       <c r="G25">
         <v>92756000.0</v>
       </c>
       <c r="H25">
         <v>205416000.0</v>
       </c>
       <c r="I25">
         <v>70064000.0</v>
       </c>
       <c r="J25">
         <v>-58433000.0</v>
       </c>