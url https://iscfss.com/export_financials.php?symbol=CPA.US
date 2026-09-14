--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4832,592 +4835,598 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>208401000.0</v>
+      </c>
+      <c r="C2">
         <v>211658000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>164320000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>164694000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>188167000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>189898000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>229104000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>176755000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>197340000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>205895000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>182303000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>180626000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>164220000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>165180000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>166660000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>159136000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>170111000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>120544000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>112596000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>111289000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>102016000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>66431000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>63461000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>44661000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>46405000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>129515000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>123338000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>115110000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>100844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144926000.0</v>
       </c>
       <c r="AE2">
         <v>144926000.0</v>
       </c>
       <c r="AF2">
+        <v>144926000.0</v>
+      </c>
+      <c r="AG2">
         <v>136385000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>136074000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>132605000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>129961000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>121164000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>114424000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>96743000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>104176000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>107592000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>99655000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>105082000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>218969000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>116267000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>100658000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>125965000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>123944000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>134845000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>129932000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>131027000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>109506000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>116508000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>116441000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>138355000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>125230000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>105609000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>82497000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>110522000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>92842000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>60932000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>58959000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>77333000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>66005000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>50743000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>47840000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>55516000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>50884000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>49825000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>56323000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>58225000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>65576000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>56030000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>48213000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>60632000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>68292000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>58868000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>61644000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>56041000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>56446000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>41557000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>52480000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>43878000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>52598000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>48192000.0</v>
       </c>
-      <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>29068000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>27954000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5464,52 +5473,53 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5556,310 +5566,314 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
-        <v>-15939000.0</v>
+        <v>-15938000.0</v>
       </c>
       <c r="C5">
         <v>-15939000.0</v>
       </c>
       <c r="D5">
+        <v>-15939000.0</v>
+      </c>
+      <c r="E5">
         <v>-15749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15748000.0</v>
       </c>
       <c r="F5">
         <v>-15748000.0</v>
       </c>
       <c r="G5">
+        <v>-15748000.0</v>
+      </c>
+      <c r="H5">
         <v>-15747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9326000.0</v>
       </c>
       <c r="I5">
         <v>-9326000.0</v>
       </c>
       <c r="J5">
         <v>-9326000.0</v>
       </c>
       <c r="K5">
         <v>-9326000.0</v>
       </c>
       <c r="L5">
-        <v>-11445000.0</v>
+        <v>-9326000.0</v>
       </c>
       <c r="M5">
         <v>-11445000.0</v>
       </c>
       <c r="N5">
         <v>-11445000.0</v>
       </c>
       <c r="O5">
         <v>-11445000.0</v>
       </c>
       <c r="P5">
-        <v>-18531000.0</v>
+        <v>-11445000.0</v>
       </c>
       <c r="Q5">
         <v>-18531000.0</v>
       </c>
       <c r="R5">
-        <v>-18670000.0</v>
+        <v>-18531000.0</v>
       </c>
       <c r="S5">
         <v>-18670000.0</v>
       </c>
       <c r="T5">
-        <v>-24099000.0</v>
+        <v>-18670000.0</v>
       </c>
       <c r="U5">
         <v>-24099000.0</v>
       </c>
       <c r="V5">
-        <v>-24082000.0</v>
+        <v>-24099000.0</v>
       </c>
       <c r="W5">
         <v>-24082000.0</v>
       </c>
       <c r="X5">
-        <v>-8632000.0</v>
+        <v>-24082000.0</v>
       </c>
       <c r="Y5">
         <v>-8632000.0</v>
       </c>
       <c r="Z5">
         <v>-8632000.0</v>
       </c>
       <c r="AA5">
+        <v>-8632000.0</v>
+      </c>
+      <c r="AB5">
         <v>-8628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5378000.0</v>
       </c>
       <c r="AC5">
         <v>-5378000.0</v>
       </c>
       <c r="AD5">
-        <v>-4227000.0</v>
+        <v>-5378000.0</v>
       </c>
       <c r="AE5">
         <v>-4227000.0</v>
       </c>
       <c r="AF5">
-        <v>-3960000.0</v>
+        <v>-4227000.0</v>
       </c>
       <c r="AG5">
         <v>-3960000.0</v>
       </c>
       <c r="AH5">
-        <v>-3888000.0</v>
+        <v>-3960000.0</v>
       </c>
       <c r="AI5">
         <v>-3888000.0</v>
       </c>
       <c r="AJ5">
-        <v>-1859000.0</v>
+        <v>-3888000.0</v>
       </c>
       <c r="AK5">
         <v>-1859000.0</v>
       </c>
       <c r="AL5">
         <v>-1859000.0</v>
       </c>
       <c r="AM5">
+        <v>-1859000.0</v>
+      </c>
+      <c r="AN5">
         <v>-1872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-776000.0</v>
       </c>
       <c r="AO5">
         <v>-776000.0</v>
       </c>
       <c r="AP5">
         <v>-776000.0</v>
       </c>
       <c r="AQ5">
+        <v>-776000.0</v>
+      </c>
+      <c r="AR5">
         <v>3601000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1439000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4706000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1013000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9018000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8513000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5383000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3478000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3372000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3470000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3450000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>9078000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7569000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6895000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6638000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5962000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1609000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1283000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4939000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3784000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2410000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1043000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>153000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1411000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-265000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2372000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1996000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-9676000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4536000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-7332000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5636000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6371000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2666000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>4000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-4284000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-5000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1218000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-78705000.0</v>
       </c>
-      <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5906,143 +5920,146 @@
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>293220000.0</v>
+      </c>
+      <c r="C7">
         <v>308571000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>324515000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>337369000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>333836000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>315987000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>329697000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>355556000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>356145000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>262852000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>283657000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>293141000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>258498000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>239441000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>238373000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>194631000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>148239000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>161358000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>178651000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>197218000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>191576000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>207745000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>230510000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>241942000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>270490000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>297442000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>304564000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>330917000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>353162000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>370979000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6056,116 +6073,119 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
+        <v>30795000.0</v>
+      </c>
+      <c r="C8">
         <v>30782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30756000.0</v>
       </c>
       <c r="D8">
         <v>30756000.0</v>
       </c>
       <c r="E8">
+        <v>30756000.0</v>
+      </c>
+      <c r="F8">
         <v>30753000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>30737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30710000.0</v>
       </c>
       <c r="H8">
         <v>30710000.0</v>
       </c>
       <c r="I8">
         <v>30710000.0</v>
       </c>
       <c r="J8">
+        <v>30710000.0</v>
+      </c>
+      <c r="K8">
         <v>30704000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>30667000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>28833000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>28832000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>28828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28793000.0</v>
       </c>
       <c r="P8">
         <v>28793000.0</v>
       </c>
       <c r="Q8">
+        <v>28793000.0</v>
+      </c>
+      <c r="R8">
         <v>28792000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>28790000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>28755000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>28756000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>28750000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6188,136 +6208,137 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>220190000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>219021000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>217789000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>216435000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>214542000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>212877000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>105551000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>104606000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>103465000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>102208000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>100945000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>99849000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>98348000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>96463000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>94588000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>92608000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>91341000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>90125000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>88683000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87540000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>86135000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>84338000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>82976000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>81675000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>80041000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -6330,368 +6351,372 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>266825000.0</v>
+      </c>
+      <c r="C10">
         <v>374223000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>382554000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>248823000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>236171000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>164820000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>613313000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>275245000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>200635000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>170525000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>206375000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>236878000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>281863000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>242314000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>122424000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>198744000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>134125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211081000.0</v>
       </c>
       <c r="S10">
         <v>211081000.0</v>
       </c>
       <c r="T10">
+        <v>211081000.0</v>
+      </c>
+      <c r="U10">
         <v>290231000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>256764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119065000.0</v>
       </c>
       <c r="W10">
         <v>119065000.0</v>
       </c>
       <c r="X10">
+        <v>119065000.0</v>
+      </c>
+      <c r="Y10">
         <v>222263000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>307297000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>339926000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>158732000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>225289000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>226140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153349000.0</v>
       </c>
       <c r="AE10">
         <v>153349000.0</v>
       </c>
       <c r="AF10">
+        <v>153349000.0</v>
+      </c>
+      <c r="AG10">
         <v>170731000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>225329000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>196584000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>238792000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>249593000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>243645000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>269896000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>331687000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>221803000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>207617000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>209953000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>202661000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>121540000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>190328000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>220409000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>271233000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>186739000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>172103000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>237320000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>139240000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>475181000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>327385000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>325184000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>166265000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>282642000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>255828000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>218665000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>243801000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>228081000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>219439000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>236640000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>207690000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>208904000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>197557000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>257610000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>262656000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>264976000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>298479000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>302905000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>220808000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>200272000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>223505000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>234593000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>285858000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>244127000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>223418000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>190158000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>169880000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>130919000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>116314000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>98198000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>94106000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>102496000.0</v>
       </c>
-      <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>95718000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>57598000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>382555000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>248822000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>236170000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>164820000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>613313000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>275245000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>281863000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>242314000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>122424000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>198744000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>134125000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>249014000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>211081000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>290231000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>256764000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6714,1300 +6739,1314 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>1263236000.0</v>
+      </c>
+      <c r="C12">
         <v>1333680000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1338159000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>991510000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1000308000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>916345000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1199232000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1033805000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>948874000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>801165000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>915184000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>991677000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1115439000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1015807000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>934747000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>951556000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>935257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017421000.0</v>
       </c>
       <c r="S12">
         <v>1017421000.0</v>
       </c>
       <c r="T12">
+        <v>1017421000.0</v>
+      </c>
+      <c r="U12">
         <v>1191876000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1182444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>889881000.0</v>
       </c>
       <c r="W12">
         <v>889881000.0</v>
       </c>
       <c r="X12">
+        <v>889881000.0</v>
+      </c>
+      <c r="Y12">
         <v>866400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1048184000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1012647000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>851135000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>761373000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>749274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>719549000.0</v>
       </c>
       <c r="AE12">
         <v>719549000.0</v>
       </c>
       <c r="AF12">
+        <v>719549000.0</v>
+      </c>
+      <c r="AG12">
         <v>749977000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>830198000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>846694000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>943900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>815587000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>923636000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>840393000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>814689000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>762305000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>743101000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>667458000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>618666000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>605782000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>600328000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>601281000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>763968000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>885684000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>895911000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1115994000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1069639000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>974228000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>807061000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>674812000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>651103000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>723991000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>500337000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>472968000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>506146000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>445850000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>437208000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>454140000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>402603000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>369201000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>353220000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>354648000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>352068000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>367754000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>386023000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>395473000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>396826000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>353214000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>310005000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>305093000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>308358000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>266627000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>250918000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>217658000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>197380000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>138216000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>127085000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>114819000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>114490000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>124319000.0</v>
       </c>
-      <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
+        <v>30795000.0</v>
+      </c>
+      <c r="C13">
         <v>30782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30756000.0</v>
       </c>
       <c r="D13">
         <v>30756000.0</v>
       </c>
       <c r="E13">
+        <v>30756000.0</v>
+      </c>
+      <c r="F13">
         <v>30753000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>30737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30710000.0</v>
       </c>
       <c r="H13">
         <v>30710000.0</v>
       </c>
       <c r="I13">
         <v>30710000.0</v>
       </c>
       <c r="J13">
+        <v>30710000.0</v>
+      </c>
+      <c r="K13">
         <v>30704000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>30667000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>28833000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>28832000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28793000.0</v>
       </c>
       <c r="P13">
         <v>28793000.0</v>
       </c>
       <c r="Q13">
+        <v>28793000.0</v>
+      </c>
+      <c r="R13">
         <v>28792000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>28756000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28755000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>28756000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28665000.0</v>
       </c>
       <c r="W13">
         <v>28665000.0</v>
       </c>
       <c r="X13">
+        <v>28665000.0</v>
+      </c>
+      <c r="Y13">
         <v>28662000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>28654000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>28650000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>28608000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>28605000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>28602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28553000.0</v>
       </c>
       <c r="AE13">
         <v>28553000.0</v>
       </c>
       <c r="AF13">
         <v>28553000.0</v>
       </c>
       <c r="AG13">
         <v>28553000.0</v>
       </c>
       <c r="AH13">
+        <v>28553000.0</v>
+      </c>
+      <c r="AI13">
         <v>28544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28496000.0</v>
       </c>
       <c r="AJ13">
         <v>28496000.0</v>
       </c>
       <c r="AK13">
+        <v>28496000.0</v>
+      </c>
+      <c r="AL13">
         <v>28412000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>28417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28454000.0</v>
       </c>
       <c r="AN13">
         <v>28454000.0</v>
       </c>
       <c r="AO13">
         <v>28454000.0</v>
       </c>
       <c r="AP13">
+        <v>28454000.0</v>
+      </c>
+      <c r="AQ13">
         <v>28450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28390000.0</v>
       </c>
       <c r="AR13">
         <v>28390000.0</v>
       </c>
       <c r="AS13">
         <v>28390000.0</v>
       </c>
       <c r="AT13">
+        <v>28390000.0</v>
+      </c>
+      <c r="AU13">
         <v>28389000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>28325000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>28324000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>30142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30092000.0</v>
       </c>
       <c r="AY13">
         <v>30092000.0</v>
       </c>
       <c r="AZ13">
         <v>30092000.0</v>
       </c>
       <c r="BA13">
         <v>30092000.0</v>
       </c>
       <c r="BB13">
+        <v>30092000.0</v>
+      </c>
+      <c r="BC13">
         <v>30096000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>30057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29962000.0</v>
       </c>
       <c r="BE13">
         <v>29962000.0</v>
       </c>
       <c r="BF13">
         <v>29962000.0</v>
       </c>
       <c r="BG13">
+        <v>29962000.0</v>
+      </c>
+      <c r="BH13">
         <v>29961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29962000.0</v>
       </c>
       <c r="BI13">
         <v>29962000.0</v>
       </c>
       <c r="BJ13">
+        <v>29962000.0</v>
+      </c>
+      <c r="BK13">
         <v>29961000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>20864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29757000.0</v>
       </c>
       <c r="BM13">
         <v>29757000.0</v>
       </c>
       <c r="BN13">
         <v>29757000.0</v>
       </c>
       <c r="BO13">
+        <v>29757000.0</v>
+      </c>
+      <c r="BP13">
         <v>29586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29580000.0</v>
       </c>
       <c r="BQ13">
         <v>29580000.0</v>
       </c>
       <c r="BR13">
         <v>29580000.0</v>
       </c>
       <c r="BS13">
-        <v>29483000.0</v>
+        <v>29580000.0</v>
       </c>
       <c r="BT13">
         <v>29483000.0</v>
       </c>
       <c r="BU13">
         <v>29483000.0</v>
       </c>
       <c r="BV13">
         <v>29483000.0</v>
       </c>
       <c r="BW13">
-        <v>29308000.0</v>
+        <v>29483000.0</v>
       </c>
       <c r="BX13">
         <v>29308000.0</v>
       </c>
       <c r="BY13">
+        <v>29308000.0</v>
+      </c>
+      <c r="BZ13">
         <v>29223000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>29308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29223000.0</v>
       </c>
       <c r="CB13">
         <v>29223000.0</v>
       </c>
       <c r="CC13">
         <v>29223000.0</v>
       </c>
       <c r="CD13">
         <v>29223000.0</v>
       </c>
       <c r="CE13">
         <v>29223000.0</v>
       </c>
       <c r="CF13">
         <v>29223000.0</v>
       </c>
-      <c r="CG13"/>
+      <c r="CG13">
+        <v>29223000.0</v>
+      </c>
       <c r="CH13"/>
-      <c r="CI13">
-[...1 lines deleted...]
-      </c>
+      <c r="CI13"/>
       <c r="CJ13">
         <v>29223000.0</v>
       </c>
+      <c r="CK13">
+        <v>29223000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>40905000.0</v>
+      </c>
+      <c r="C14">
         <v>41183000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>41297000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>41138086.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41246000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41292000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41696000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41728000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41715000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>42052000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>40200543.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40200543.0</v>
       </c>
       <c r="N14">
         <v>40200543.0</v>
       </c>
       <c r="O14">
+        <v>40200543.0</v>
+      </c>
+      <c r="P14">
         <v>39554071.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39588984.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>41211540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42533036.0</v>
       </c>
       <c r="S14">
         <v>42533036.0</v>
       </c>
       <c r="T14">
+        <v>42533036.0</v>
+      </c>
+      <c r="U14">
         <v>42649175.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42650595.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42510573.0</v>
       </c>
       <c r="W14">
         <v>42510573.0</v>
       </c>
       <c r="X14">
+        <v>42510573.0</v>
+      </c>
+      <c r="Y14">
         <v>42509959.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>42650595.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>42501338.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>42486717.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>42487355.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>42478415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42468402.0</v>
       </c>
       <c r="AE14">
         <v>42468402.0</v>
       </c>
       <c r="AF14">
+        <v>42468402.0</v>
+      </c>
+      <c r="AG14">
         <v>42469122.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>42447386.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>42438749.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42429821.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42429841.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>42419150.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>42395784.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>42382757.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>42374430.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42336196.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>42191326.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>43285727.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>44030111.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>44037684.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>44077111.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>44354963.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>44403578.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>44408515.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>44402832.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>44379289.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>44379507.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>44387279.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>44387148.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>44409211.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>44406679.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>44353845.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>44340562.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>44409211.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>44318760.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>44315841.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>44139277.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>43344371.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>43999213.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>43982983.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>43977696.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>43344371.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>43946321.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>43977696.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>43874537.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>42907967.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>43490728.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>43464749.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>43432584.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>42985220.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>43479214.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>43501720.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>43435044.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>42816678.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>42907893.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>42856164.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>42854167.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42812500.0</v>
       </c>
       <c r="CF14">
         <v>42812500.0</v>
       </c>
       <c r="CG14">
         <v>42812500.0</v>
       </c>
       <c r="CH14">
         <v>42812500.0</v>
       </c>
       <c r="CI14">
         <v>42812500.0</v>
       </c>
       <c r="CJ14">
+        <v>42812500.0</v>
+      </c>
+      <c r="CK14">
         <v>42910619.0</v>
       </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>28750000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28748000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28665000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>28662000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>28654000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>28650000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>28608000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>28605000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>28602000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>28599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28553000.0</v>
       </c>
       <c r="AF15">
         <v>28553000.0</v>
       </c>
       <c r="AG15">
         <v>28553000.0</v>
       </c>
       <c r="AH15">
+        <v>28553000.0</v>
+      </c>
+      <c r="AI15">
         <v>28544000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>28504000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>28496000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>28412000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>28417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28454000.0</v>
       </c>
       <c r="AN15">
         <v>28454000.0</v>
       </c>
       <c r="AO15">
         <v>28454000.0</v>
       </c>
       <c r="AP15">
+        <v>28454000.0</v>
+      </c>
+      <c r="AQ15">
         <v>28450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28390000.0</v>
       </c>
       <c r="AR15">
         <v>28390000.0</v>
       </c>
       <c r="AS15">
         <v>28390000.0</v>
       </c>
       <c r="AT15">
+        <v>28390000.0</v>
+      </c>
+      <c r="AU15">
         <v>28389000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>28325000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>28324000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>30142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30092000.0</v>
       </c>
       <c r="AY15">
         <v>30092000.0</v>
       </c>
       <c r="AZ15">
         <v>30092000.0</v>
       </c>
       <c r="BA15">
         <v>30092000.0</v>
       </c>
       <c r="BB15">
+        <v>30092000.0</v>
+      </c>
+      <c r="BC15">
         <v>30096000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>30057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29962000.0</v>
       </c>
       <c r="BE15">
         <v>29962000.0</v>
       </c>
       <c r="BF15">
         <v>29962000.0</v>
       </c>
       <c r="BG15">
+        <v>29962000.0</v>
+      </c>
+      <c r="BH15">
         <v>29961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29962000.0</v>
       </c>
       <c r="BI15">
         <v>29962000.0</v>
       </c>
       <c r="BJ15">
+        <v>29962000.0</v>
+      </c>
+      <c r="BK15">
         <v>29961000.0</v>
       </c>
-      <c r="BK15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL15"/>
       <c r="BM15">
         <v>29757000.0</v>
       </c>
       <c r="BN15">
         <v>29757000.0</v>
       </c>
-      <c r="BO15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO15">
+        <v>29757000.0</v>
+      </c>
+      <c r="BP15"/>
       <c r="BQ15">
         <v>29580000.0</v>
       </c>
       <c r="BR15">
         <v>29580000.0</v>
       </c>
-      <c r="BS15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS15">
+        <v>29580000.0</v>
+      </c>
+      <c r="BT15"/>
       <c r="BU15">
         <v>29483000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BV15">
+        <v>29483000.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>29308000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>29308000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>29223000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
-[...1 lines deleted...]
-      </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>29223000.0</v>
       </c>
       <c r="CF15">
         <v>29223000.0</v>
       </c>
-      <c r="CG15"/>
+      <c r="CG15">
+        <v>29223000.0</v>
+      </c>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
+        <v>1042997000.0</v>
+      </c>
+      <c r="C16">
         <v>911024000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>155584000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>151155000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>789239000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>750230000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>55505000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>775731000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>767667000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>711608000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>55062000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>779978000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>763624000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>726413000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>707097000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>842495000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>811365000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>95114000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>592050000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>648000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>631804000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>91213000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>486736000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>521364000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>495766000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>496077000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>80326000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>582942000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>600724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30342000.0</v>
       </c>
       <c r="AE16">
         <v>30342000.0</v>
       </c>
       <c r="AF16">
+        <v>30342000.0</v>
+      </c>
+      <c r="AG16">
         <v>553674000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>602461000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>540158000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>494365000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>512455000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>515808000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>471213000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>405281000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>424088000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>410706000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>347844000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>370994000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>352283000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>385564000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>382742000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>402344000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>434740000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>463283000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>496210000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>578439000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>549721000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>442172000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>369286000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>382807000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>146692000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>142755000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>282988000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>420904000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>122297000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>136367000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>225602000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>320096000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>110029000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>95859000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>88879000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>92285000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>283296000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>79248000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>77164000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>77836000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>92856000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>92318000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>91739000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>52233000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>43622000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>37228000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>34688000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>32104000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>35506000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>28091000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>27122000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>14780000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>26974000.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8054,152 +8093,154 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>83743000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>71298000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>32865000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>36296000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8246,1416 +8287,1430 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>20380000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>20380000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>20380000.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>20380000.0</v>
       </c>
       <c r="L20">
         <v>20380000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>20380000.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>20380000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="Q20">
         <v>20380000.0</v>
       </c>
+      <c r="R20"/>
       <c r="S20">
         <v>20380000.0</v>
       </c>
       <c r="T20">
         <v>20380000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="U20">
         <v>20380000.0</v>
       </c>
+      <c r="V20"/>
       <c r="W20">
         <v>20380000.0</v>
       </c>
       <c r="X20">
         <v>20380000.0</v>
       </c>
       <c r="Y20">
+        <v>20380000.0</v>
+      </c>
+      <c r="Z20">
         <v>104485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20380000.0</v>
       </c>
       <c r="AA20">
         <v>20380000.0</v>
       </c>
       <c r="AB20">
         <v>20380000.0</v>
       </c>
       <c r="AC20">
+        <v>20380000.0</v>
+      </c>
+      <c r="AD20">
         <v>107399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20380000.0</v>
       </c>
       <c r="AE20">
         <v>20380000.0</v>
       </c>
       <c r="AF20">
         <v>20380000.0</v>
       </c>
       <c r="AG20">
+        <v>20380000.0</v>
+      </c>
+      <c r="AH20">
         <v>90235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20380000.0</v>
       </c>
       <c r="AI20">
         <v>20380000.0</v>
       </c>
       <c r="AJ20">
         <v>20380000.0</v>
       </c>
       <c r="AK20">
+        <v>20380000.0</v>
+      </c>
+      <c r="AL20">
         <v>74166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20380000.0</v>
       </c>
       <c r="AM20">
         <v>20380000.0</v>
       </c>
       <c r="AN20">
         <v>20380000.0</v>
       </c>
       <c r="AO20">
         <v>20380000.0</v>
       </c>
       <c r="AP20">
         <v>20380000.0</v>
       </c>
       <c r="AQ20">
         <v>20380000.0</v>
       </c>
       <c r="AR20">
-        <v>19243000.0</v>
+        <v>20380000.0</v>
       </c>
       <c r="AS20">
         <v>19243000.0</v>
       </c>
       <c r="AT20">
+        <v>19243000.0</v>
+      </c>
+      <c r="AU20">
         <v>18928000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>20380000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>24037000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>25919000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>24810000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>25305000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>25466000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>25277000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>26612000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>27575000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>27081000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>27322000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>27208000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>25099000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>25460000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>27390000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>25943000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>25475000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>27090000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>25442000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>25282000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>23852000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>25369000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>22588000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>19038000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>21732000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>22421000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>25355000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>26767000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>24201000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>59436000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>21779000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>54032000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>21779000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>49428000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>44945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20512000.0</v>
       </c>
       <c r="CE20">
         <v>20512000.0</v>
       </c>
       <c r="CF20">
+        <v>20512000.0</v>
+      </c>
+      <c r="CG20">
         <v>53063000.0</v>
       </c>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>104418000.0</v>
+      </c>
+      <c r="C21">
         <v>104477000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>104071000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>101541000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>98895000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>97483000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>76373000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>94097000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>92715000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>88312000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>67606000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>85711000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>82919000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>80765000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>58175000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>77061000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>77302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61369000.0</v>
       </c>
       <c r="S21">
         <v>61369000.0</v>
       </c>
       <c r="T21">
+        <v>61369000.0</v>
+      </c>
+      <c r="U21">
         <v>84530000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>88031000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>95568000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>75188000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>97771000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>104485000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>107047000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>108116000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>108474000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>107399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101168000.0</v>
       </c>
       <c r="AE21">
         <v>101168000.0</v>
       </c>
       <c r="AF21">
+        <v>101168000.0</v>
+      </c>
+      <c r="AG21">
         <v>93453000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>90235000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>84951000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>60735000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>77275000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>74166000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>70705000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>49122000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>53125000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>52483000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>50085000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>49046000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>45335000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>43552000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>38506000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>36915000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>34103000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>30968000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>28436000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>28214000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>57767000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>57748000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>59127000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>59382000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>57537000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>56518000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>51186000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>47047000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>45717000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>46951000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>43871000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>43465000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>39720000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>37304000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>37070000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>34973000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>37197000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>33119000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>27913000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>31865000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>32876000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>37177000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>39247000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>35484000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>59436000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>61333000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>54032000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>53712000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>49428000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>44945000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>51681000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>51810000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>53063000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>155225000.0</v>
+      </c>
+      <c r="C22">
         <v>152247000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>148127000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>145910000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>141190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>145040000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>132341000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>123571000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>116578000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>116919000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>116604000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>108546000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>104332000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>101680000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>93332000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>91986000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>88980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74778000.0</v>
       </c>
       <c r="S22">
         <v>74778000.0</v>
       </c>
       <c r="T22">
+        <v>74778000.0</v>
+      </c>
+      <c r="U22">
         <v>71419000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>70867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74319000.0</v>
       </c>
       <c r="W22">
         <v>74319000.0</v>
       </c>
       <c r="X22">
+        <v>74319000.0</v>
+      </c>
+      <c r="Y22">
         <v>77481000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>76577000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>74454000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>69100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>93081000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>93496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86530000.0</v>
       </c>
       <c r="AE22">
         <v>86530000.0</v>
       </c>
       <c r="AF22">
+        <v>86530000.0</v>
+      </c>
+      <c r="AG22">
         <v>93294000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>87375000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>84849000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>81825000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>78952000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>79482000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>78053000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>74502000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>70379000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>68698000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>62984000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>62247000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>59910000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>59303000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>61891000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>59428000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>62093000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>63806000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>59655000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>56814000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>56314000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>49111000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>58050000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>50603000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>51292000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>43686000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>46688000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>42382000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>46628000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>44932000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>47884000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>45982000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>40086000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>27750000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>26228000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>23327000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>23138000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>22481000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>20751000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>18405000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>17167000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>18287000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>16526000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>14088000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11686000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>11501000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9748000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8667000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7622000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>6258000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4914000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4070000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3358000.0</v>
       </c>
-      <c r="CG22"/>
       <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>2333000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1838000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>7137495000.0</v>
+      </c>
+      <c r="C23">
         <v>6894517000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6583024000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6278427000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6000984000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5747808000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5742310000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5508354000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5391232000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5189332000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5196836000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5023354000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5098659000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4866964000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4690362000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4622529000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4412774000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4248482000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4248261000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4176018000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4122088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3853384000.0</v>
       </c>
       <c r="W23">
         <v>3853384000.0</v>
       </c>
       <c r="X23">
+        <v>3853384000.0</v>
+      </c>
+      <c r="Y23">
         <v>3888280000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4086199000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4393526000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4347296000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4416912000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4521085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4087250000.0</v>
       </c>
       <c r="AE23">
         <v>4087250000.0</v>
       </c>
       <c r="AF23">
+        <v>4087250000.0</v>
+      </c>
+      <c r="AG23">
         <v>4365351000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4399316000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4330005000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4252930000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4183310000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4080428000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3947775000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3846113000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3812343000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3790040000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3736050000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4166100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4191935000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4171388000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4142063000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4072309000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4092547000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4011811000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3945202000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3952454000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3869672000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3673836000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3567250000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3483465000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3438258000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3292660000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3205276000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3065796000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2876322000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2764766000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2684846000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2555997000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2302560000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2240510000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2162221000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2092869000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2075238000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2033570000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1982493000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1954225000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1888974000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1849412000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1740761000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1707251000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1624596000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1491863000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1389809000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1255015000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1127191000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1050393000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>936278000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>916912000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>846126000.0</v>
       </c>
-      <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>2069350000.0</v>
+      </c>
+      <c r="C24">
         <v>1890520000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1807556000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1631823000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1497592000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1390774000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1415953000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1298106000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1241684000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1198017000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1240261000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1110284000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1107037000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1327441000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1301819000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1323182000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1350239000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1329125000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1229031000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1253536000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1283447000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1308987000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1035954000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1118846000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1148253000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>907960000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>938183000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>965500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1005385000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1038050000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>263811000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>918688000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>914071000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>889011000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>876119000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>918642000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>965366000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1007866000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>961414000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>999537000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1035440000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1021159000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1055183000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>997657000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>988841000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>943003000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>928964000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>982160000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>895396000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>883119000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>913507000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>960462000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>999549000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1038793000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1069836000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1067549000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1063745000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>987375000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>936657000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>954758000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>942128000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>931594000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>888681000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>815020000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>836116000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>793157000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>750971000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>771184000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>791612000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>812124000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>800196000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>762977000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>795820000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>739886000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>732209000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>696692000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>605977000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>599851000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>529802000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>482490000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>473995000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>393541000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>402954000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>369237000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>380827000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>311991000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2065939000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1904300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1769366000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1646605000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1686547000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1593883000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1293595000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1489470000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1460108000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1440395000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1422984000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1415912000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1333765000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1376228000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1395450000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1435423000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1182859000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1271080000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1323656000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1107494000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1145015000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1196579000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1258442000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1307647000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1248514000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -9668,230 +9723,234 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26">
+        <v>280188000.0</v>
+      </c>
+      <c r="C26">
         <v>190157000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>248579000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>337601000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>368332000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>425821000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>248936000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>219731000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>258379000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>301192000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>258934000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>177835000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>222282000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>166481000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>202056000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>168114000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>140374000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>204810000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>199670000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>96955000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>99235000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>111001000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>119617000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>139503000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>94540000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>114277000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>134347000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>124169000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>144072000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>128992000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>138846000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>165856000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>171356000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>155313000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>65953000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>155953000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>953000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>954000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>953000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>954000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>861000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>73282000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>37000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9938,389 +9997,395 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>228640000.0</v>
+      </c>
+      <c r="C28">
         <v>2043122000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2180784998.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1924822000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1815149000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1774388000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1387191000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1583561000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1623707000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1523454000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1539973000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1426711000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1528755000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1468771000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1560252000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1518506000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1512511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393203000.0</v>
       </c>
       <c r="S28">
         <v>1393203000.0</v>
       </c>
       <c r="T28">
+        <v>1393203000.0</v>
+      </c>
+      <c r="U28">
         <v>1314663000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1371774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275345000.0</v>
       </c>
       <c r="W28">
         <v>1275345000.0</v>
       </c>
       <c r="X28">
+        <v>1275345000.0</v>
+      </c>
+      <c r="Y28">
         <v>1268192000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1288450000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1126695000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1201252000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1207110000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1368948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133899000.0</v>
       </c>
       <c r="AE28">
         <v>1133899000.0</v>
       </c>
       <c r="AF28">
+        <v>1133899000.0</v>
+      </c>
+      <c r="AG28">
         <v>1016951000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>937370000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>946371000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>935789000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>930216000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>931336000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>904519000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>852445000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>991748000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1042490000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1040553000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1098037000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1135107000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1000254000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>929138000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>845377000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>947719000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>870942000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>801473000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>930727000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>625395000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>803638000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>836023000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1039839000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>903294000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>922439000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>882642000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>823925000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>823710000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>819617000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>790469000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>781851000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>731009000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>783644000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>649339000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>582865000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>635523000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>650173000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>623960000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>695221000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>681855000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>672769000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>601536000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>557009000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>563342000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>500756000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>512847000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>451375000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>425562000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>423071000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>366021000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>376753000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>327312000.0</v>
       </c>
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>5144571000.0</v>
+      </c>
+      <c r="C29">
         <v>4982314000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4755864000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4504567000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4277601000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4104603000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4043550000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3819204000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3703687000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3622611000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3584839000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3377613000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3107003000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3075687000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2936413000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2918189000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2795067000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2772879000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2721135000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2621920000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2641178000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2640554000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2455914000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2723670000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2917021000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3145836000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10338,543 +10403,550 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>221357000.0</v>
+      </c>
+      <c r="C30">
         <v>207744000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>197642000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>228697000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>186368000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>178051000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187677000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>204109000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>189539000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>194919000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>177284000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>171802000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>164721000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>166944000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>148137000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>157730000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>157089000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>92450000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>97241000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111597000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>105339000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>64635000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>71092000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37294000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30145000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>51196000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>129781000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>141099000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>162229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117793000.0</v>
       </c>
       <c r="AE30">
         <v>117793000.0</v>
       </c>
       <c r="AF30">
+        <v>117793000.0</v>
+      </c>
+      <c r="AG30">
         <v>119285000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>139071000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>150399000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>104503000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>141564000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>155647000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>138263000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>107408000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>110575000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>123664000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>116876000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>87892000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>124922000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>118827000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>138989000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>113998000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>151725000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>119197000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>148542000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>134190000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>173175000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>171169000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>175658000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>136336000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>143562000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>135286000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>150446000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>143001000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>134275000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>138573000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>98553000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>89387000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>103275000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>102193000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>92526000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>80791000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>96147000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>83253000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>85190000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>75201000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>105072000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>99633000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>87656000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>74169000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>108021000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>93254000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>82898000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>62137000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>71806000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>63136000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>57961000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>49492000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>55263000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>27706000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>31019000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1921454000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1471964000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>1318509000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1219367000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1214139000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1213752000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1129713000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1116183000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1082857000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1196446000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1377385000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1487279000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1869611000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1826790000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1859688000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1783108000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1761794000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1739511000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2144491000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2126771000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2117594000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2030380000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1965367000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1894548000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1854909000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1772769000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>1517996000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>2017813000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>1848387000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>105402000.0</v>
+      </c>
+      <c r="C32">
         <v>251985000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>419338000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>77652000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49181000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-19473000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>221599000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>113736000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-33090000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-119556000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-10514000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-56775000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-523001000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>132739000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>42254000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-99085000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-36981000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>116516000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>109240000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>386690000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>424460000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>464646000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>330810000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>371437000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>515297000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>246794000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10892,401 +10964,407 @@
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
+      <c r="CK32"/>
     </row>
-    <row r="33" spans="1:88">
+    <row r="33" spans="1:89">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>5375264000.0</v>
+      </c>
+      <c r="C33">
         <v>5077131000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4804946000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4803985000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4577008000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4426183000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4165397000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4076938000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4070634000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3988199000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3928873000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3681330000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3645952000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3508581000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3454537000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3346731000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3165461000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3025749000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3009472000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2745385000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2681748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634013000.0</v>
       </c>
       <c r="W33">
         <v>2634013000.0</v>
       </c>
       <c r="X33">
+        <v>2634013000.0</v>
+      </c>
+      <c r="Y33">
         <v>2716318000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2740816000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3079207000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3122934000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3347855000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3433612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3024251000.0</v>
       </c>
       <c r="AE33">
         <v>3024251000.0</v>
       </c>
       <c r="AF33">
+        <v>3024251000.0</v>
+      </c>
+      <c r="AG33">
         <v>3313840000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3262005000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3184682000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3054442000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3098180000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2867645000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2816929000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2776722000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2780931000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2779435000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2773509000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3255940000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3218810000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3288754000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3271628000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3068468000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2920038000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2847335000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2536063000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2609866000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2582610000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2570521000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2582276000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2565975000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2451704000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2560098000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2462109000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2311554000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2225528000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2094394000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2019192000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1961614000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1742370000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1720247000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1646644000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1590715000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1560457000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1510771000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1452390000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1431761000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1377878000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1374919000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1290576000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1271515000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1210620000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1108754000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1052473000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>964364000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>890115000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>831674000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>737510000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>732119000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>637698000.0</v>
       </c>
-      <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
+      <c r="CK33"/>
     </row>
-    <row r="34" spans="1:88">
+    <row r="34" spans="1:89">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>255190000.0</v>
+      </c>
+      <c r="C34">
         <v>250446000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3236000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>233226000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>236093000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>229921000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3354000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>223540000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>216511000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>235013000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5627000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>238623000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>239763000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>232941000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8386000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>220942000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>221480000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>216979000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>210932000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>251739000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>247666000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>225639000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>216324000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>219399000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>214745000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>197470000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>20919000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>178920000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>175180000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>170499000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -11300,568 +11378,575 @@
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
+      <c r="CK34"/>
     </row>
-    <row r="35" spans="1:88">
+    <row r="35" spans="1:89">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>2607689000.0</v>
+      </c>
+      <c r="C35">
         <v>2455576000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2367493000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2213347000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2066072000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1925329000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2014265000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1874720000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1802054000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1677160000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1796211000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1617390000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1568068000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2037277000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2004681000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1852078000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1831809000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1839487000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1895763000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1917831000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1901993000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1672809000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1756438000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1612598000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1664348000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1349343000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1379633000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1420260000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1494077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204013000.0</v>
       </c>
       <c r="AE35">
         <v>1204013000.0</v>
       </c>
       <c r="AF35">
+        <v>1204013000.0</v>
+      </c>
+      <c r="AG35">
         <v>1096080000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1093506000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1065113000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1083044000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1104664000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1129821000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1171216000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1076102000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1104971000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1143761000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1125531000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1184363000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1126191000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1116660000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1053120000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1026224000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1086500000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1003267000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>981050000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1009697000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1048958000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1089555000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1129092000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1158231000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1150358000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1144374000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1074604000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1017605000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1015574000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1005812000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>988262000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>948133000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>849260000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>867624000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>824119000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>780659000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>797037000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>814817000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>831371000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>819709000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>780728000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>817057000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>760144000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>750625000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>713188000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>622110000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>614599000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>543773000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>495753000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>486906000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>408313000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>417066000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>383059000.0</v>
       </c>
-      <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
+      <c r="CK35"/>
     </row>
-    <row r="36" spans="1:88">
+    <row r="36" spans="1:89">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>18655000.0</v>
+      </c>
+      <c r="C36">
         <v>21208000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15607000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11364000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>28464000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>29821000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>31408000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>39344000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30791000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>31565000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>32027000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>29213000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>27360000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>23819000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>25279000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>28306000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>24831000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>36881000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>20825000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>37488000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>22733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21468000.0</v>
       </c>
       <c r="W36">
         <v>21468000.0</v>
       </c>
       <c r="X36">
+        <v>21468000.0</v>
+      </c>
+      <c r="Y36">
         <v>23985000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>35505000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>34076000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>38010000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>42061000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>70626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66874000.0</v>
       </c>
       <c r="AE36">
         <v>66874000.0</v>
       </c>
       <c r="AF36">
+        <v>66874000.0</v>
+      </c>
+      <c r="AG36">
         <v>66847000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>64483000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>62925000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>62899000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>67456000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>68491000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>68541000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>64246000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>60924000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>61061000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>70663000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>90469000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>93439000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>99754000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>99779000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>91800000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>96640000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>98193000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>93181000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>100610000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>110889000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>111643000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>122357000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>121287000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>120776000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>122564000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>133234000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>125409000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>120206000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>294468000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>112190000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>105765000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>41693000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>39911000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>41630000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>41569000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>199783000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>32738000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>28978000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>27864000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>30811000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>31020000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>30604000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>28530000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>49360000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>46143000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>43028000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>51270000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>68257000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>44215000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>42521000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>47889000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>11767000.0</v>
       </c>
-      <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
+      <c r="CK36"/>
     </row>
-    <row r="37" spans="1:88">
+    <row r="37" spans="1:89">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -11908,1326 +11993,1338 @@
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
+      <c r="CK37"/>
     </row>
-    <row r="38" spans="1:88">
+    <row r="38" spans="1:89">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>35480000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>29863000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>42236000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>52157000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>62073000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>56686000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>56859000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>55455000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>56022000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-1000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>52603000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>65298000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>73920000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>56065000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>57063000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>45699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="Z38">
         <v>-1000.0</v>
       </c>
       <c r="AA38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB38">
         <v>520501000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>57736000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-1000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>83116000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>555905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AG38">
         <v>-1000.0</v>
       </c>
       <c r="AH38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AI38">
         <v>80517000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>642172000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>317909000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>159212000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>158062000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>403205000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>383727000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>374164000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>399309000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>400308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AS38">
         <v>1000.0</v>
       </c>
       <c r="AT38">
         <v>1000.0</v>
       </c>
       <c r="AU38">
         <v>1000.0</v>
       </c>
       <c r="AV38">
+        <v>1000.0</v>
+      </c>
+      <c r="AW38">
         <v>737653000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>791092000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>553909000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>531471000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>549228000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>522923000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>450275000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>600380000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>630785000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>553650000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>499241000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>406186000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>372657000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>395058000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>311997000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>275375000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>287954000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>307725000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>272930000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>220934000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>165913000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>178953000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>179364000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>177085000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>189373000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>169332000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>181800000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>200682000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>170909000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>167231000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>171037000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>151118000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>153875000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>147329000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>107019000.0</v>
       </c>
-      <c r="CG38"/>
       <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>11994000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>49243000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:88">
+    <row r="39" spans="1:89">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>277638000.0</v>
+      </c>
+      <c r="C39">
         <v>123715000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>94150000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>108325000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>96110000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>82188000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>57627000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>69931000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>65607000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>88130000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>58891000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>69999000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>68215000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>73952000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>59609000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>74524000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>65988000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6054000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>49349000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>55741000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>81689000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7805000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>184079000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>190787000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>190478000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>176023000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>14206000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>73504000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>82475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54386000.0</v>
       </c>
       <c r="AE39">
         <v>54386000.0</v>
       </c>
       <c r="AF39">
+        <v>54386000.0</v>
+      </c>
+      <c r="AG39">
         <v>88956000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>80667000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>63381000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>68260000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>49027000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>54018000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>74137000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>72792000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>88153000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>75142000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>115223000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>136726000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>182510000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>104175000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>68273000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5949000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>73007000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>85562000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>84947000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>22783000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>83345000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>75974000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>76454000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>16328000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>67709000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>53253000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>73065000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>22655000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>24041000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>49659000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>65077000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>24622000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>47628000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>37100000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>42175000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>43065000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>27742000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>31042000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>28689000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>5338000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>35643000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>46568000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>40910000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>13547000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>27642000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>27436000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>27032000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>5877000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>19432000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>22240000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>21074000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>3239000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>25488000.0</v>
       </c>
-      <c r="CG39"/>
       <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>11105000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>9234000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:88">
+    <row r="40" spans="1:89">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>337082000.0</v>
+      </c>
+      <c r="C40">
         <v>49082000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>881186000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>811596000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>43692000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>34906000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>763610000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>51405000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>95795000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>89246000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>726107000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>50045000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>466849000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>32900000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>47092000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>35702000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>30524000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>627316000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>41502000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>19315000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>17472000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>519366000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>37217000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7486000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11190000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>36216000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>614124000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>44657000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>39751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>559919000.0</v>
       </c>
       <c r="AE40">
         <v>559919000.0</v>
       </c>
       <c r="AF40">
+        <v>559919000.0</v>
+      </c>
+      <c r="AG40">
         <v>44326000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>42305000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>40060000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>49915000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>45036000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>42260000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>38639000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>60623000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>104345000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>117365000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>158498000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>89949000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>169333000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>145786000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>174719000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>256576000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>103202000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>81414000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>73092000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>196614000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>73828000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>71162000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>55683000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>144385000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>430638000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>432426000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>44912000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>13845000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>396214000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>351439000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>45132000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>10934000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>278516000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>256712000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>216317000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>254955000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>260459000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>217928000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>238225000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>242839000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>283513000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>253879000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>212356000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>193806000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>202754000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>203982000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>152883000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>159570000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>153001000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>127885000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>108239000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>118696000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>98107000.0</v>
       </c>
-      <c r="CG40"/>
       <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>83370000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>69125000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:88">
+    <row r="41" spans="1:89">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>282966000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>274473000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>411683000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>408826000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>518501000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>505723000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>541604000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>506545000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>522249000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>489950000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>341519000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>340693000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>241848000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>279824000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>223681000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>235635000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>217744000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>224136000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>177391000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>179435000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>176102000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>156297000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>132529000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>118765000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>121883000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>134772000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>64660000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>69170000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>67148000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>54339000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>82595000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>83800000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>78342000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>69009000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>70493000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>72014000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>65237000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>60543000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>56222000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>53203000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>52607000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>50066000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>50921000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>48577000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>54845000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>50504000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>42885000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>44309000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>43262000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>39436000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>19336000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>17377000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>16906000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>16278000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>15169000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>13366000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>11112000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>10766000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>11471000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>12862000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>12139000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>11669000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>11206000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>10693000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>9815000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>9414000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>9324000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>8964000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>9463000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>10073000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>8802000.0</v>
       </c>
-      <c r="CG41"/>
       <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>2468000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:88">
+    <row r="42" spans="1:89">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>173292000.0</v>
+      </c>
+      <c r="C42">
         <v>-123486000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-79953000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-81122000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-82354000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-78558000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-76896000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-41655000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-43272000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-34154000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>4972000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>10457000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-254450000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-252481000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-241076000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-242333000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-225294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78554000.0</v>
       </c>
       <c r="S42">
         <v>-78554000.0</v>
       </c>
       <c r="T42">
+        <v>-78554000.0</v>
+      </c>
+      <c r="U42">
         <v>-40020000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-41800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45047000.0</v>
       </c>
       <c r="W42">
         <v>-45047000.0</v>
       </c>
       <c r="X42">
+        <v>-45047000.0</v>
+      </c>
+      <c r="Y42">
         <v>-46263000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-47705000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-48848000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-50253000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-52050000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-53412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56347000.0</v>
       </c>
       <c r="AE42">
         <v>-56347000.0</v>
       </c>
       <c r="AF42">
+        <v>-56347000.0</v>
+      </c>
+      <c r="AG42">
         <v>-58139000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-60002000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-61517000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-63443000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-65265000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-67092000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-68806000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-71402000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-73689000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-77316000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-77956000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-78933000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-1690000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>19086000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>18288000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>35060000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>52211000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>49671000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>48154000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>47031000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>45594000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>44442000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>42363000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>40660000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>38977000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>37237000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>35575000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>33567000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>31512000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>29416000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>26733000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>55867000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>22836000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>21283000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>19904000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>51782000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>17292000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>16009000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>14664000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>42964000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>12299000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>11160000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>45891000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>8064000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>39264000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>39400000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>6320000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>3340000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>31063000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>30153000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>27947000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>8192000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>78496000.0</v>
       </c>
-      <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
+      <c r="CK42"/>
     </row>
-    <row r="43" spans="1:88">
+    <row r="43" spans="1:89">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13274,52 +13371,53 @@
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
+      <c r="CK43"/>
     </row>
-    <row r="44" spans="1:88">
+    <row r="44" spans="1:89">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -13366,1076 +13464,1087 @@
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
+      <c r="CK44"/>
     </row>
-    <row r="45" spans="1:88">
+    <row r="45" spans="1:89">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>4950929000.0</v>
+      </c>
+      <c r="C45">
         <v>4740981000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6092815000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4334981000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4064545000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3857363000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5288344000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3701037000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3667252000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3546131000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4864779000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3361098000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3283892000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3205880000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4305133000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3042309000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2433895000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2408817000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2361765000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2433345000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2484825000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2806757000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2793049000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3055534000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3094172000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3135252000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2701322000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2972969000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2919857000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2863901000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2825904000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2780271000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2708433000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2658867000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2623682000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2630953000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2627785000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2615166000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2650653000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2609940000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2575661000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2543140000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2505336000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2512988000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2426443000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2371246000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2348514000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2331072000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2323288000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2304964000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2284631000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2165125000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2126429000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2066509000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2000191000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1968035000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1688208000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1822631000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1772528000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1625344000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1609423000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1534389000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1481687000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1287528000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1412201000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1367151000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1337669000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1267252000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1262401000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1175249000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1166262000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1101824000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1001278000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>955413000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>862283000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>772430000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>742514000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>643308000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>637543000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>572868000.0</v>
       </c>
-      <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
+      <c r="CK45"/>
     </row>
-    <row r="46" spans="1:88">
+    <row r="46" spans="1:89">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>4950929000.0</v>
+      </c>
+      <c r="C46">
         <v>4740981000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4416816000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4334981000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4064545000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3857363000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3767563000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3701037000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3667252000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3546131000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3519778000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3361098000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3283892000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3205880000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3117904000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3042309000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2893080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2679032000.0</v>
       </c>
       <c r="S46">
         <v>2679032000.0</v>
       </c>
       <c r="T46">
+        <v>2679032000.0</v>
+      </c>
+      <c r="U46">
         <v>2489980000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2433895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2361765000.0</v>
       </c>
       <c r="W46">
         <v>2361765000.0</v>
       </c>
       <c r="X46">
+        <v>2361765000.0</v>
+      </c>
+      <c r="Y46">
         <v>2433345000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2484825000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2806757000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2823245000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3055534000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3094172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2701322000.0</v>
       </c>
       <c r="AE46">
         <v>2701322000.0</v>
       </c>
       <c r="AF46">
+        <v>2701322000.0</v>
+      </c>
+      <c r="AG46">
         <v>2972969000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2919857000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2863901000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2825904000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2780271000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2708433000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2658867000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2623682000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2630953000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2627785000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2615166000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2650653000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2609940000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2575661000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2543140000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2505336000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2512988000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2426443000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2371246000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2348514000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2331072000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2323288000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2304964000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2284631000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2165125000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2126429000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2066509000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2000191000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1968035000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1688208000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1822631000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1772528000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1625344000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1609423000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1534389000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1481687000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1287528000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1412201000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1367151000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1337669000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1267252000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1262401000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1175249000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1166262000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1101824000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1001278000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>955413000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>862283000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>772430000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>742514000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>643308000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>637543000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>572868000.0</v>
       </c>
-      <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
+      <c r="CK46"/>
     </row>
-    <row r="47" spans="1:88">
+    <row r="47" spans="1:89">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4416816000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4334981000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4064545000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3857363000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3767563000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3701037000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3361098000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3283892000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3205880000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3117904000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3042309000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2893080000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2774623000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2679032000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2489980000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2433895000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2408817000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2361765000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2433345000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2484825000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2806757000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2359971000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3055534000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3094172000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3135252000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2227262000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2972969000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2919857000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2863901000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2412271000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2780271000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2708433000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2658867000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2373517000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2397204000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2405271000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2374200000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2407583000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2333436000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2303220000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2218674000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2184161000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2182385000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2056243000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2006476000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2020969000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2028701000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2039050000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2033048000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2039087000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2001429000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1959718000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1831326000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1757904000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1726287000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1688208000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1646535000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1566556000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1430373000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1444872000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1358690000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1282990000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1287528000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1289837000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1286477000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1252808000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1198514000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1197834000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1101203000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1102183000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1028820000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>908072000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>881564000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>797133000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>719078000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>680556000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>583635000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>584790000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>530679000.0</v>
       </c>
-      <c r="CG47"/>
       <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>534021000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>434619000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:88">
+    <row r="48" spans="1:89">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>2699685000.0</v>
+      </c>
+      <c r="C48">
         <v>2982183000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2840559000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2734405000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2627466000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2544951000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2435091000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2336225000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2257378000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2204260000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2095835000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1979320000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1791946000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1839141000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1715838000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1627641000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1511703000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1363970000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1367866000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1249607000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1241365000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1332478000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1324022000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1501390000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1619447000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2005487000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1965178000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1996985000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1920695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872700000.0</v>
       </c>
       <c r="AE48">
         <v>1872700000.0</v>
       </c>
       <c r="AF48">
+        <v>1872700000.0</v>
+      </c>
+      <c r="AG48">
         <v>2271489000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2252415000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>2239406000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2150322000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2081270000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2009253000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1967862000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1892391000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1818133000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1765765000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1732725000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2049129000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2083801000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2114547000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2084253000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2021208000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2027914000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2004859000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1929306000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1821243000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1739740000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1646529000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1572088000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1458258000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1471258000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1359341000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1420324000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1324394000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1186163000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1115833000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1145690000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1051692000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>889866000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>825944000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>855238000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>817649000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>747597000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>704523000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>665617000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>594004000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>575666000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>545322000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>531098000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>491599000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>456123000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>409302000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>392816000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>343390000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>301935000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>264694000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>250101000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>217862000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>200209000.0</v>
       </c>
-      <c r="CG48"/>
       <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>144932000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>86360000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:88">
+    <row r="49" spans="1:89">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -14482,1008 +14591,1021 @@
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
+      <c r="CK49"/>
     </row>
-    <row r="50" spans="1:88">
+    <row r="50" spans="1:89">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50">
+        <v>202245000.0</v>
+      </c>
+      <c r="C50">
         <v>218254000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>172885000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>204453000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>219892000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>232447000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>254854000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>205144000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>226513000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>233110000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>222430000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>260164000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>445083000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>144203000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>142484000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>199437000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>148158000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>151234000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>196602000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>154140000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>153515000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>157393000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>127946000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>129667000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>177004000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>261219000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>117238000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>135982000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>236541000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>319098000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>245417000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>268994000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>248628000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>253944000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>253046000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>261167000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1174981000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1174415000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>184311000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1213551000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1250000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>210761000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>188852000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>1073076000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
+      <c r="CK50"/>
     </row>
-    <row r="51" spans="1:88">
+    <row r="51" spans="1:89">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>495465000.0</v>
+      </c>
+      <c r="C51">
         <v>2417345000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2563338998.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2173645000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2051320000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1939208000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2000504000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1858806000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1824342000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1693979000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1746348000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1663589000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1810618000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1711085000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1682676000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1717250000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1646636000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1686431000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1604284000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1604894000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1628538000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1646974000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1394410000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1490455000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1595747000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1466621000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1359985000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1432399000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1595088000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1615018000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1555885000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1187682000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1162699000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1142955000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1174581000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1179809000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1174981000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1174415000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1184132000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1213551000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1250107000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1250506000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1300698000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1256647000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1190582000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1149547000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1116610000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1134458000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1043045000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1038793000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1069967000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1100576000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1131023000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1161207000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1206104000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1185936000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1178267000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1101307000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1067726000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1051791000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1039056000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1027109000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>989541000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>939913000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>981201000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>906949000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>845521000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>900499000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>948652000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>926865000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>916029000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>882127000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>896274000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>836129000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>842867000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>807469000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>724174000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>703005000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>621255000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>556481000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>539385000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>464219000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>470859000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>429808000.0</v>
       </c>
-      <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
+      <c r="CK51"/>
     </row>
-    <row r="52" spans="1:88">
+    <row r="52" spans="1:89">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>68349000.0</v>
+      </c>
+      <c r="C52">
         <v>285155000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>239017000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>269345000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>281954000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>292603000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>313957000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>264923000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>286256000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>297575000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>290734000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>329165000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>517023000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>221615000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>222568000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>276855000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>223652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270519000.0</v>
       </c>
       <c r="S52">
         <v>270519000.0</v>
       </c>
       <c r="T52">
+        <v>270519000.0</v>
+      </c>
+      <c r="U52">
         <v>228666000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>233088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211551000.0</v>
       </c>
       <c r="W52">
         <v>211551000.0</v>
       </c>
       <c r="X52">
+        <v>211551000.0</v>
+      </c>
+      <c r="Y52">
         <v>219375000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>272091000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>359127000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>214970000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>235820000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>336646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307371000.0</v>
       </c>
       <c r="AE52">
         <v>307371000.0</v>
       </c>
       <c r="AF52">
+        <v>307371000.0</v>
+      </c>
+      <c r="AG52">
         <v>268994000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>246951000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>288043000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>343878000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>261167000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>209615000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>166549000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>222718000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>182863000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>188774000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>229347000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>-78512000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>258990000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>201741000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>206544000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>187646000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>68666000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>-315634000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>-501612000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>156460000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>-597247000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>-527775000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>-438415000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>136268000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>118387000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>114522000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>113932000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>131069000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>97033000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>96928000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>95515000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>100860000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>124893000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>145085000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>113792000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>94550000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>129315000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>157040000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>114741000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>115833000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>119150000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>100454000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>96243000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>110658000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>110777000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>118197000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>103154000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>91453000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>73991000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>65390000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>70678000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>67905000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>60571000.0</v>
       </c>
-      <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
+      <c r="CK52"/>
     </row>
-    <row r="53" spans="1:88">
+    <row r="53" spans="1:89">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>996411000.0</v>
+      </c>
+      <c r="C53">
         <v>959457000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>955604000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>742687000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>764137000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>751525000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>585919000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>758560000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>748239000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>630640000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>708809000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>754799000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>833576000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>773493000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>812323000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>752812000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>801132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>806340000.0</v>
       </c>
       <c r="S53">
         <v>806340000.0</v>
       </c>
       <c r="T53">
+        <v>806340000.0</v>
+      </c>
+      <c r="U53">
         <v>901645000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>925680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>770816000.0</v>
       </c>
       <c r="W53">
         <v>770816000.0</v>
       </c>
       <c r="X53">
+        <v>770816000.0</v>
+      </c>
+      <c r="Y53">
         <v>644137000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>740887000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>672721000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>692403000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>536084000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>523134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566200000.0</v>
       </c>
       <c r="AE53">
         <v>566200000.0</v>
       </c>
       <c r="AF53">
+        <v>566200000.0</v>
+      </c>
+      <c r="AG53">
         <v>579246000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>604869000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>650110000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>705108000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>565994000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>679991000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>570497000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>483002000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>540502000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>535484000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>457505000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>416005000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>484242000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>410000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>380872000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>492735000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>698945000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>723808000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>878674000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>930399000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>499047000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>479676000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>349628000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>484838000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>441349000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>244509000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>254303000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>262345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217769000.0</v>
       </c>
       <c r="BI53">
         <v>217769000.0</v>
       </c>
       <c r="BJ53">
+        <v>217769000.0</v>
+      </c>
+      <c r="BK53">
         <v>217500000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>194913000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>160297000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>155663000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>97038000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>89412000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>102778000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>87544000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>92568000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>176018000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>152942000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>86500000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>70500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22500000.0</v>
       </c>
       <c r="BX53">
         <v>22500000.0</v>
       </c>
       <c r="BY53">
-        <v>27500000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="BZ53">
         <v>27500000.0</v>
       </c>
       <c r="CA53">
         <v>27500000.0</v>
       </c>
       <c r="CB53">
+        <v>27500000.0</v>
+      </c>
+      <c r="CC53">
         <v>7297000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>10771000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>16621000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>20384000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>21823000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>19173000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>8364000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:88">
+    <row r="54" spans="1:89">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -15530,1096 +15652,1109 @@
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
+      <c r="CK54"/>
     </row>
-    <row r="55" spans="1:88">
+    <row r="55" spans="1:89">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>7137495000.0</v>
+      </c>
+      <c r="C55">
         <v>6894517000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6583024000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6278427000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6000984000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5747808000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5742310000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5508354000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5391232000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5189332000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5196836000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5023354000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5098659000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4866964000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4690362000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4622529000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4412774000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4248482000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4248261000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4176018000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4122088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3853384000.0</v>
       </c>
       <c r="W55">
         <v>3853384000.0</v>
       </c>
       <c r="X55">
+        <v>3853384000.0</v>
+      </c>
+      <c r="Y55">
         <v>3888280000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4086199000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4393526000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4347296000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4416912000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4521085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4087250000.0</v>
       </c>
       <c r="AE55">
         <v>4087250000.0</v>
       </c>
       <c r="AF55">
+        <v>4087250000.0</v>
+      </c>
+      <c r="AG55">
         <v>4365351000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4399316000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4330005000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4252930000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4183310000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4080428000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3947775000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3846113000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3812343000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3790040000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3736050000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4166100000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4191935000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4171388000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4142063000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4072309000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4092547000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4011811000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3945202000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3952454000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3869672000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3673836000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3567250000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3483465000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3438258000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3292660000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3205276000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3065796000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2876322000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2764766000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2684846000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2555997000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2302560000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2240510000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2162221000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2092869000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2075238000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2033570000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1982493000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1954225000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1888974000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1849412000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1740761000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1707251000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1624596000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1491863000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1389809000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1255015000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1127191000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1050393000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>936278000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>916912000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>846126000.0</v>
       </c>
-      <c r="CG55"/>
       <c r="CH55"/>
-      <c r="CI55">
+      <c r="CI55"/>
+      <c r="CJ55">
         <v>702050000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>591915000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:88">
+    <row r="56" spans="1:89">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>1762231000.0</v>
+      </c>
+      <c r="C56">
         <v>1817386000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1778078000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1474442000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1423976000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1321624000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1576877000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1431416000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1320598000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1201133000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1267963000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1342024000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1452707000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1358383000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1235825000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1275796000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1247314000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1222733000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1238789000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1430633000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1440339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219371000.0</v>
       </c>
       <c r="W56">
         <v>1219371000.0</v>
       </c>
       <c r="X56">
+        <v>1219371000.0</v>
+      </c>
+      <c r="Y56">
         <v>1171962000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1345384000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1314320000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1224362000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1069057000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1087474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062999000.0</v>
       </c>
       <c r="AE56">
         <v>1062999000.0</v>
       </c>
       <c r="AF56">
+        <v>1062999000.0</v>
+      </c>
+      <c r="AG56">
         <v>1051512000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1137311000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1145323000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1198488000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1085130000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1212783000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1130846000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1069391000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1031412000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1010605000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>962541000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>910160000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>973124000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>882633000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>870434000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1003840000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1172509000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1164476000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1409138000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1342586000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1287062000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1103315000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>984974000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>917490000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>986554000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>732562000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>743167000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>754242000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>650794000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>670372000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>665654000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>594383000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>560190000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>520263000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>515577000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>502154000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>514781000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>522799000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>530103000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>522464000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>511096000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>474493000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>450185000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>435736000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>413976000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>383109000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>337336000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>290651000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>237076000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>218719000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>198768000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>184793000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>208428000.0</v>
       </c>
-      <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
+      <c r="CK56"/>
     </row>
-    <row r="57" spans="1:88">
+    <row r="57" spans="1:89">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>1656829000.0</v>
+      </c>
+      <c r="C57">
         <v>1565401000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1440107000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1396790000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1374795000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1341097000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1427482000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1317680000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1353688000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1320689000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1278477000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1398799000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1975708000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1225644000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1193571000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1374881000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1284295000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1113493000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1053101000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1043943000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1015879000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>888561000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>813388000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>800525000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>830087000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1067526000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1032758000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1028490000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1136501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042558000.0</v>
       </c>
       <c r="AE57">
         <v>1042558000.0</v>
       </c>
       <c r="AF57">
+        <v>1042558000.0</v>
+      </c>
+      <c r="AG57">
         <v>1031328000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1088804000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1062347000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1058391000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1036004000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>981893000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>850945000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>922440000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>935250000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>930152000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>928076000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>979550000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>956682000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>897411000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>957000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>970510000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>889085000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>918489000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>953122000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1041019000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1001818000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>859768000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>784533000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>788690000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>740808000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>715108000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>638849000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>658660000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>611828000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>578804000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>490416000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>497895000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>509798000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>495749000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>431792000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>446582000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>481360000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>470637000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>450937000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>502084000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>498130000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>440754000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>403628000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>424989000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>416021000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>421051000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>346766000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>339573000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>304055000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>273846000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>249917000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>253979000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>233844000.0</v>
       </c>
-      <c r="CG57"/>
       <c r="CH57"/>
-      <c r="CI57">
+      <c r="CI57"/>
+      <c r="CJ57">
         <v>143011000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>156733000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:88">
+    <row r="58" spans="1:89">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>4264518000.0</v>
+      </c>
+      <c r="C58">
         <v>4020977000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3807600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3610137000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3440867000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3266426000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3369152000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3192400000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3155742000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2997849000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3074688000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3016189000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3543776000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3262921000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3198252000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3226959000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3116104000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2952980000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2948864000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2961774000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2917872000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2561370000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2569826000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2413123000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2494435000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2416869000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2412391000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2448750000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2630578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246571000.0</v>
       </c>
       <c r="AE58">
         <v>2246571000.0</v>
       </c>
       <c r="AF58">
+        <v>2246571000.0</v>
+      </c>
+      <c r="AG58">
         <v>2127408000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2182310000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2127460000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2141435000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2140668000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2111714000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2022161000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1998542000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2040221000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2073913000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2053607000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2163913000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2082873000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2014071000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2010120000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1996734000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1975585000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1921756000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1934172000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2050716000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2050776000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1949323000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1913625000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1946921000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1891166000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1859482000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1713453000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1676265000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1627402000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1584616000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1478678000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1446028000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1359058000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1363373000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1255911000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1227241000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1278397000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1285454000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1282308000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1321793000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1278858000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1257811000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1163772000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1175614000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1129209000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1043161000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>961365000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>883346000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>799808000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>760752000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>658230000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>671045000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>616903000.0</v>
       </c>
-      <c r="CG58"/>
       <c r="CH58"/>
-      <c r="CI58">
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>527895000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>476332000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:88">
+    <row r="59" spans="1:89">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -16666,342 +16801,344 @@
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
+      <c r="CK59"/>
     </row>
-    <row r="60" spans="1:88">
+    <row r="60" spans="1:89">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>2872977000.0</v>
+      </c>
+      <c r="C60">
         <v>2873540000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2775423000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2668290000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2560117000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2481382000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2373158000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2315954000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2235490000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2191483000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2122148000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2007165000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1554883000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1604043000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1492110000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1395570000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1296670000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1295502000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1299397000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1214244000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1204216000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1292014000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1283558000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1475157000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1591764000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1976657000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1934905000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1968162000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1890507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1840679000.0</v>
       </c>
       <c r="AE60">
         <v>1840679000.0</v>
       </c>
       <c r="AF60">
+        <v>1840679000.0</v>
+      </c>
+      <c r="AG60">
         <v>2237943000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2217006000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2202545000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2111495000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2042642000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1968714000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1925614000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1847571000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1772122000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1716127000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1682443000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2002187000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2109062000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2157317000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2131943000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2075575000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2116962000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2090055000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2011030000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1901738000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1818896000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1724513000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1653625000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1536544000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1547092000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1433178000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1491823000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1389531000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1248920000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1180150000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1206168000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1109969000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>943502000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>877137000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>906310000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>865628000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>796841000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>748116000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>700185000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>632432000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>610116000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>591601000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>576989000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>531637000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>495387000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>448702000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>428444000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>371669000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>327383000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>289641000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>278048000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>245867000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>229223000.0</v>
       </c>
-      <c r="CG60"/>
       <c r="CH60"/>
-      <c r="CI60">
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>174155000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>115583000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:88">
+    <row r="61" spans="1:89">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-176902000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-136483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-136388000.0</v>
       </c>
       <c r="V61">
         <v>-136388000.0</v>
       </c>
       <c r="W61">
         <v>-136388000.0</v>
       </c>
       <c r="X61">
         <v>-136388000.0</v>
       </c>
       <c r="Y61">
         <v>-136388000.0</v>
       </c>
       <c r="Z61">
         <v>-136388000.0</v>
       </c>
       <c r="AA61">
         <v>-136388000.0</v>
       </c>
       <c r="AB61">
         <v>-136388000.0</v>
       </c>
       <c r="AC61">
         <v>-136388000.0</v>
       </c>
@@ -17026,104 +17163,107 @@
       <c r="AJ61">
         <v>-136388000.0</v>
       </c>
       <c r="AK61">
         <v>-136388000.0</v>
       </c>
       <c r="AL61">
         <v>-136388000.0</v>
       </c>
       <c r="AM61">
         <v>-136388000.0</v>
       </c>
       <c r="AN61">
         <v>-136388000.0</v>
       </c>
       <c r="AO61">
         <v>-136388000.0</v>
       </c>
       <c r="AP61">
         <v>-136388000.0</v>
       </c>
       <c r="AQ61">
         <v>-136388000.0</v>
       </c>
       <c r="AR61">
+        <v>-136388000.0</v>
+      </c>
+      <c r="AS61">
         <v>-58080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36274000.0</v>
       </c>
       <c r="AT61">
         <v>-36274000.0</v>
       </c>
       <c r="AU61">
+        <v>-36274000.0</v>
+      </c>
+      <c r="AV61">
         <v>-18426000.0</v>
       </c>
-      <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
+      <c r="CK61"/>
     </row>
-    <row r="62" spans="1:88">
+    <row r="62" spans="1:89">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17170,50 +17310,51 @@
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
+      <c r="CK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17310,51 +17451,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>2331381000.0</v>
       </c>
       <c r="C2">
         <v>2218640000.0</v>
       </c>
       <c r="D2">
         <v>2182057000.0</v>
       </c>
       <c r="E2">
         <v>2067504000.0</v>
       </c>
       <c r="F2">
         <v>1090345000.0</v>
       </c>
       <c r="G2">
         <v>846436000.0</v>
       </c>
       <c r="H2">
         <v>1840392000.0</v>
       </c>
       <c r="I2">
         <v>1887109000.0</v>
       </c>
@@ -17388,51 +17529,51 @@
       <c r="S2">
         <v>526874000.0</v>
       </c>
       <c r="T2">
         <v>360948000.0</v>
       </c>
       <c r="U2">
         <v>534861000.0</v>
       </c>
       <c r="V2">
         <v>381075000.0</v>
       </c>
       <c r="W2">
         <v>221923000.0</v>
       </c>
       <c r="X2">
         <v>212223000.0</v>
       </c>
       <c r="Y2">
         <v>194864000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>365136000.0</v>
       </c>
       <c r="C3">
         <v>330710000.0</v>
       </c>
       <c r="D3">
         <v>306114000.0</v>
       </c>
       <c r="E3">
         <v>267704000.0</v>
       </c>
       <c r="F3">
         <v>239946000.0</v>
       </c>
       <c r="G3">
         <v>259336000.0</v>
       </c>
       <c r="H3">
         <v>282080000.0</v>
       </c>
       <c r="I3">
         <v>276563000.0</v>
       </c>
@@ -17468,81 +17609,81 @@
       </c>
       <c r="T3">
         <v>35328000.0</v>
       </c>
       <c r="U3">
         <v>24874000.0</v>
       </c>
       <c r="V3">
         <v>19857000.0</v>
       </c>
       <c r="W3">
         <v>19279000.0</v>
       </c>
       <c r="X3">
         <v>14040000.0</v>
       </c>
       <c r="Y3">
         <v>13377000.0</v>
       </c>
       <c r="Z3">
         <v>13325000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
         <v>874003000.0</v>
       </c>
       <c r="C5">
         <v>790281000.0</v>
       </c>
       <c r="D5">
         <v>769318000.0</v>
       </c>
       <c r="E5">
         <v>475861000.0</v>
       </c>
       <c r="F5">
         <v>130564000.0</v>
       </c>
       <c r="G5">
         <v>-557734000.0</v>
       </c>
       <c r="H5">
         <v>350871000.0</v>
       </c>
       <c r="I5">
         <v>173553000.0</v>
       </c>
@@ -17578,51 +17719,51 @@
       </c>
       <c r="T5">
         <v>220688000.0</v>
       </c>
       <c r="U5">
         <v>-430838000.0</v>
       </c>
       <c r="V5">
         <v>109192000.0</v>
       </c>
       <c r="W5">
         <v>-166180000.0</v>
       </c>
       <c r="X5">
         <v>58296000.0</v>
       </c>
       <c r="Y5">
         <v>30841000.0</v>
       </c>
       <c r="Z5">
         <v>290372000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>1239139000.0</v>
       </c>
       <c r="C6">
         <v>1120991000.0</v>
       </c>
       <c r="D6">
         <v>1075432000.0</v>
       </c>
       <c r="E6">
         <v>743565000.0</v>
       </c>
       <c r="F6">
         <v>370510000.0</v>
       </c>
       <c r="G6">
         <v>-298398000.0</v>
       </c>
       <c r="H6">
         <v>632951000.0</v>
       </c>
       <c r="I6">
         <v>450116000.0</v>
       </c>
@@ -17658,111 +17799,111 @@
       </c>
       <c r="T6">
         <v>256016000.0</v>
       </c>
       <c r="U6">
         <v>-405964000.0</v>
       </c>
       <c r="V6">
         <v>129049000.0</v>
       </c>
       <c r="W6">
         <v>-146901000.0</v>
       </c>
       <c r="X6">
         <v>72336000.0</v>
       </c>
       <c r="Y6">
         <v>44218000.0</v>
       </c>
       <c r="Z6">
         <v>303697000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>1286441000.0</v>
       </c>
       <c r="C9">
         <v>1227558000.0</v>
       </c>
       <c r="D9">
         <v>1274947000.0</v>
       </c>
       <c r="E9">
         <v>897529000.0</v>
       </c>
       <c r="F9">
         <v>419586000.0</v>
       </c>
       <c r="G9">
         <v>-45433000.0</v>
       </c>
       <c r="H9">
         <v>867016000.0</v>
       </c>
       <c r="I9">
         <v>790518000.0</v>
       </c>
@@ -17798,51 +17939,51 @@
       </c>
       <c r="T9">
         <v>666316000.0</v>
       </c>
       <c r="U9">
         <v>316299000.0</v>
       </c>
       <c r="V9">
         <v>227499000.0</v>
       </c>
       <c r="W9">
         <v>177914000.0</v>
       </c>
       <c r="X9">
         <v>341789000.0</v>
       </c>
       <c r="Y9">
         <v>300637000.0</v>
       </c>
       <c r="Z9">
         <v>290372000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>775610000.0</v>
       </c>
       <c r="C10">
         <v>705788000.0</v>
       </c>
       <c r="D10">
         <v>611102000.0</v>
       </c>
       <c r="E10">
         <v>388230000.0</v>
       </c>
       <c r="F10">
         <v>54330000.0</v>
       </c>
       <c r="G10">
         <v>-630779000.0</v>
       </c>
       <c r="H10">
         <v>293439000.0</v>
       </c>
       <c r="I10">
         <v>122728000.0</v>
       </c>
@@ -17878,51 +18019,51 @@
       </c>
       <c r="T10">
         <v>178926000.0</v>
       </c>
       <c r="U10">
         <v>146125000.0</v>
       </c>
       <c r="V10">
         <v>92591000.0</v>
       </c>
       <c r="W10">
         <v>74304000.0</v>
       </c>
       <c r="X10">
         <v>52133000.0</v>
       </c>
       <c r="Y10">
         <v>23667000.0</v>
       </c>
       <c r="Z10">
         <v>16640000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
         <v>103962000.0</v>
       </c>
       <c r="C11">
         <v>97674000.0</v>
       </c>
       <c r="D11">
         <v>97005000.0</v>
       </c>
       <c r="E11">
         <v>40176000.0</v>
       </c>
       <c r="F11">
         <v>10486000.0</v>
       </c>
       <c r="G11">
         <v>-23717000.0</v>
       </c>
       <c r="H11">
         <v>46437000.0</v>
       </c>
       <c r="I11">
         <v>34530000.0</v>
       </c>
@@ -17958,51 +18099,51 @@
       </c>
       <c r="T11">
         <v>17106000.0</v>
       </c>
       <c r="U11">
         <v>12286000.0</v>
       </c>
       <c r="V11">
         <v>9592000.0</v>
       </c>
       <c r="W11">
         <v>5732000.0</v>
       </c>
       <c r="X11">
         <v>3644000.0</v>
       </c>
       <c r="Y11">
         <v>2999000.0</v>
       </c>
       <c r="Z11">
         <v>1822000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
         <v>98393000.0</v>
       </c>
       <c r="C12">
         <v>84493000.0</v>
       </c>
       <c r="D12">
         <v>158216000.0</v>
       </c>
       <c r="E12">
         <v>87631000.0</v>
       </c>
       <c r="F12">
         <v>76234000.0</v>
       </c>
       <c r="G12">
         <v>73045000.0</v>
       </c>
       <c r="H12">
         <v>57432000.0</v>
       </c>
       <c r="I12">
         <v>50825000.0</v>
       </c>
@@ -18038,51 +18179,51 @@
       </c>
       <c r="T12">
         <v>41762000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>20540000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13">
         <v>44759000.0</v>
       </c>
       <c r="C13">
         <v>58912000.0</v>
       </c>
       <c r="D13">
         <v>43333000.0</v>
       </c>
       <c r="E13">
         <v>60336000.0</v>
       </c>
       <c r="F13">
         <v>92154000.0</v>
       </c>
       <c r="G13">
         <v>19963000.0</v>
       </c>
       <c r="H13">
         <v>42289000.0</v>
       </c>
       <c r="I13">
         <v>35799000.0</v>
       </c>
@@ -18090,81 +18231,81 @@
         <v>23372000.0</v>
       </c>
       <c r="K13">
         <v>100661000.0</v>
       </c>
       <c r="L13">
         <v>458877000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>671648000.0</v>
       </c>
       <c r="C15">
         <v>608114000.0</v>
       </c>
       <c r="D15">
         <v>514097000.0</v>
       </c>
       <c r="E15">
         <v>348054000.0</v>
       </c>
       <c r="F15">
         <v>43844000.0</v>
       </c>
       <c r="G15">
         <v>-607062000.0</v>
       </c>
       <c r="H15">
         <v>247002000.0</v>
       </c>
       <c r="I15">
         <v>88198000.0</v>
       </c>
@@ -18200,51 +18341,51 @@
       </c>
       <c r="T15">
         <v>161820000.0</v>
       </c>
       <c r="U15">
         <v>133839000.0</v>
       </c>
       <c r="V15">
         <v>82999000.0</v>
       </c>
       <c r="W15">
         <v>68572000.0</v>
       </c>
       <c r="X15">
         <v>48489000.0</v>
       </c>
       <c r="Y15">
         <v>20668000.0</v>
       </c>
       <c r="Z15">
         <v>14818000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>671648000.0</v>
       </c>
       <c r="C16">
         <v>608114000.0</v>
       </c>
       <c r="D16">
         <v>514097000.0</v>
       </c>
       <c r="E16">
         <v>348054000.0</v>
       </c>
       <c r="F16">
         <v>39945000.0</v>
       </c>
       <c r="G16">
         <v>-607062000.0</v>
       </c>
       <c r="H16">
         <v>247002000.0</v>
       </c>
       <c r="I16">
         <v>88198000.0</v>
       </c>
@@ -18276,51 +18417,51 @@
         <v>240359000.0</v>
       </c>
       <c r="S16">
         <v>118659000.0</v>
       </c>
       <c r="T16">
         <v>161820000.0</v>
       </c>
       <c r="U16">
         <v>133839000.0</v>
       </c>
       <c r="V16">
         <v>82999000.0</v>
       </c>
       <c r="W16">
         <v>68572000.0</v>
       </c>
       <c r="X16">
         <v>48489000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17">
         <v>671648000.0</v>
       </c>
       <c r="C17">
         <v>608114000.0</v>
       </c>
       <c r="D17">
         <v>414686000.0</v>
       </c>
       <c r="E17">
         <v>348054000.0</v>
       </c>
       <c r="F17">
         <v>39944000.0</v>
       </c>
       <c r="G17">
         <v>-598606000.0</v>
       </c>
       <c r="H17">
         <v>247002000.0</v>
       </c>
       <c r="I17">
         <v>88095000.0</v>
       </c>
@@ -18332,161 +18473,161 @@
       </c>
       <c r="L17">
         <v>-224974000.0</v>
       </c>
       <c r="M17">
         <v>361669000.0</v>
       </c>
       <c r="N17">
         <v>427471000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>-35801000.0</v>
       </c>
       <c r="C18">
         <v>-25581000.0</v>
       </c>
       <c r="D18">
         <v>-117863000.0</v>
       </c>
       <c r="E18">
         <v>-69601000.0</v>
       </c>
       <c r="F18">
         <v>-63202000.0</v>
       </c>
       <c r="G18">
         <v>-53082000.0</v>
       </c>
       <c r="H18">
         <v>-33027000.0</v>
       </c>
       <c r="I18">
         <v>-12222000.0</v>
       </c>
       <c r="J18">
         <v>-17284000.0</v>
       </c>
       <c r="K18">
         <v>-24024000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>818960000.0</v>
       </c>
       <c r="C21">
         <v>752951000.0</v>
       </c>
       <c r="D21">
         <v>807228000.0</v>
       </c>
       <c r="E21">
         <v>450384000.0</v>
       </c>
       <c r="F21">
         <v>151958000.0</v>
       </c>
       <c r="G21">
         <v>-460930000.0</v>
       </c>
       <c r="H21">
         <v>346153000.0</v>
       </c>
       <c r="I21">
         <v>159562000.0</v>
       </c>
@@ -18522,81 +18663,81 @@
       </c>
       <c r="T21">
         <v>282089000.0</v>
       </c>
       <c r="U21">
         <v>-430838000.0</v>
       </c>
       <c r="V21">
         <v>109192000.0</v>
       </c>
       <c r="W21">
         <v>-166180000.0</v>
       </c>
       <c r="X21">
         <v>58296000.0</v>
       </c>
       <c r="Y21">
         <v>30841000.0</v>
       </c>
       <c r="Z21">
         <v>290372000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>2798862000.0</v>
       </c>
       <c r="C23">
         <v>2693247000.0</v>
       </c>
       <c r="D23">
         <v>2649776000.0</v>
       </c>
       <c r="E23">
         <v>2514649000.0</v>
       </c>
       <c r="F23">
         <v>1357973000.0</v>
       </c>
       <c r="G23">
         <v>1261933000.0</v>
       </c>
       <c r="H23">
         <v>2361255000.0</v>
       </c>
       <c r="I23">
         <v>2518065000.0</v>
       </c>
@@ -18630,159 +18771,159 @@
       <c r="S23">
         <v>978782000.0</v>
       </c>
       <c r="T23">
         <v>745175000.0</v>
       </c>
       <c r="U23">
         <v>1281998000.0</v>
       </c>
       <c r="V23">
         <v>499422000.0</v>
       </c>
       <c r="W23">
         <v>566017000.0</v>
       </c>
       <c r="X23">
         <v>283493000.0</v>
       </c>
       <c r="Y23">
         <v>269796000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>365136000.0</v>
       </c>
       <c r="C25">
         <v>330710000.0</v>
       </c>
       <c r="D25">
         <v>306114000.0</v>
       </c>
       <c r="E25">
         <v>267704000.0</v>
       </c>
       <c r="F25">
         <v>239946000.0</v>
       </c>
       <c r="G25">
         <v>259336000.0</v>
       </c>
       <c r="H25">
         <v>282080000.0</v>
       </c>
       <c r="I25">
         <v>169436000.0</v>
       </c>
       <c r="J25">
         <v>164345000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>208289000.0</v>
       </c>
       <c r="C27">
         <v>207968000.0</v>
       </c>
       <c r="D27">
         <v>227171000.0</v>
       </c>
       <c r="E27">
         <v>224465000.0</v>
       </c>
       <c r="F27">
         <v>129877000.0</v>
       </c>
       <c r="G27">
         <v>70395000.0</v>
       </c>
       <c r="H27">
         <v>210623000.0</v>
       </c>
       <c r="I27">
         <v>210158000.0</v>
       </c>
@@ -18812,51 +18953,51 @@
       </c>
       <c r="R27">
         <v>47457000.0</v>
       </c>
       <c r="S27">
         <v>67177000.0</v>
       </c>
       <c r="T27">
         <v>65930000.0</v>
       </c>
       <c r="U27">
         <v>57808000.0</v>
       </c>
       <c r="V27">
         <v>45087000.0</v>
       </c>
       <c r="W27">
         <v>29073000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>956777000.0</v>
       </c>
       <c r="C28">
         <v>137119000.0</v>
       </c>
       <c r="D28">
         <v>130656000.0</v>
       </c>
       <c r="E28">
         <v>125424000.0</v>
       </c>
       <c r="F28">
         <v>88721000.0</v>
       </c>
       <c r="G28">
         <v>72466000.0</v>
       </c>
       <c r="H28">
         <v>118090000.0</v>
       </c>
       <c r="I28">
         <v>132534000.0</v>
       </c>
@@ -18890,51 +19031,51 @@
       <c r="S28">
         <v>283319000.0</v>
       </c>
       <c r="T28">
         <v>235895000.0</v>
       </c>
       <c r="U28">
         <v>158118000.0</v>
       </c>
       <c r="V28">
         <v>119840000.0</v>
       </c>
       <c r="W28">
         <v>77791000.0</v>
       </c>
       <c r="X28">
         <v>27681000.0</v>
       </c>
       <c r="Y28">
         <v>28720000.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>103962000.0</v>
       </c>
       <c r="C29">
         <v>97674000.0</v>
       </c>
       <c r="D29">
         <v>96384000.0</v>
       </c>
       <c r="E29">
         <v>40176000.0</v>
       </c>
       <c r="F29">
         <v>10265000.0</v>
       </c>
       <c r="G29">
         <v>-23717000.0</v>
       </c>
       <c r="H29">
         <v>46437000.0</v>
       </c>
       <c r="I29">
         <v>34530000.0</v>
       </c>
@@ -18942,51 +19083,51 @@
         <v>49310000.0</v>
       </c>
       <c r="K29">
         <v>38271000.0</v>
       </c>
       <c r="L29">
         <v>32759000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>467481000.0</v>
       </c>
       <c r="C30">
         <v>474607000.0</v>
       </c>
       <c r="D30">
         <v>467719000.0</v>
       </c>
       <c r="E30">
         <v>447145000.0</v>
       </c>
       <c r="F30">
         <v>267628000.0</v>
       </c>
       <c r="G30">
         <v>415497000.0</v>
       </c>
       <c r="H30">
         <v>520863000.0</v>
       </c>
       <c r="I30">
         <v>630956000.0</v>
       </c>
@@ -19020,51 +19161,51 @@
       <c r="S30">
         <v>451908000.0</v>
       </c>
       <c r="T30">
         <v>384227000.0</v>
       </c>
       <c r="U30">
         <v>747137000.0</v>
       </c>
       <c r="V30">
         <v>118347000.0</v>
       </c>
       <c r="W30">
         <v>344094000.0</v>
       </c>
       <c r="X30">
         <v>283493000.0</v>
       </c>
       <c r="Y30">
         <v>269796000.0</v>
       </c>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
         <v>-43350000.0</v>
       </c>
       <c r="C31">
         <v>-47163000.0</v>
       </c>
       <c r="D31">
         <v>-196126000.0</v>
       </c>
       <c r="E31">
         <v>-62154000.0</v>
       </c>
       <c r="F31">
         <v>-97628000.0</v>
       </c>
       <c r="G31">
         <v>-169849000.0</v>
       </c>
       <c r="H31">
         <v>-52714000.0</v>
       </c>
       <c r="I31">
         <v>-36834000.0</v>
       </c>
@@ -19100,51 +19241,51 @@
       </c>
       <c r="T31">
         <v>-103163000.0</v>
       </c>
       <c r="U31">
         <v>1897000.0</v>
       </c>
       <c r="V31">
         <v>-16601000.0</v>
       </c>
       <c r="W31">
         <v>240484000.0</v>
       </c>
       <c r="X31">
         <v>-6163000.0</v>
       </c>
       <c r="Y31">
         <v>-7174000.0</v>
       </c>
       <c r="Z31">
         <v>-273732000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
         <v>3617822000.0</v>
       </c>
       <c r="C32">
         <v>3446198000.0</v>
       </c>
       <c r="D32">
         <v>3457004000.0</v>
       </c>
       <c r="E32">
         <v>2965033000.0</v>
       </c>
       <c r="F32">
         <v>1509931000.0</v>
       </c>
       <c r="G32">
         <v>801003000.0</v>
       </c>
       <c r="H32">
         <v>2707408000.0</v>
       </c>
       <c r="I32">
         <v>2677627000.0</v>
       </c>
@@ -19199,903 +19340,910 @@
       <c r="Z32">
         <v>290372000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="CK1" t="s">
         <v>183</v>
       </c>
       <c r="CL1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>879694000.0</v>
+      </c>
+      <c r="C2">
         <v>674789000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>638027000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>576442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>550835000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>566076000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>502452000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>565509000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>541581000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>558689000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>606071000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>549770000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>501763000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>551993000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>547298000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>549194000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>541949000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>429062000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>324766000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>310400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>237049000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>212690000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>214110000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>120476000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>351932000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>403017000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>464142000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>467735000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>457523000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>450992000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>479386000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>482612000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>470824000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>454287000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>415528000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>405398000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>365846000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>368035000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>397265000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>364913000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>335485000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>334803000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>350069000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>362290000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>365170000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>375833000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>414511000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>421152000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>411354000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>411928000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>400517000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>397235000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>373723000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>387102000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>381347000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>365372000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>341454000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>329746000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>281670000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>227688000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>214090000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>187412000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>209050000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>165393000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>146808000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>122145000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>88073000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>145630000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>134862000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>103985000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>-6969000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>184156000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>131782000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>114229000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>261400000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>123846000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>104260000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>109474000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>175887000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>137710000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>105148000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>95979000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>118703000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>114297000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>93252000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>68584000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>68845000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>76029000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>136267000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>265881000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>107539000.0</v>
+      </c>
+      <c r="C3">
         <v>100726000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>97385000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>93028000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>88440000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>86284000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>82678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82797000.0</v>
       </c>
       <c r="I3">
         <v>79462000.0</v>
       </c>
       <c r="J3">
+        <v>79462000.0</v>
+      </c>
+      <c r="K3">
         <v>83365000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>79815000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>78359000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>74818000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>72677000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>70251000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>68813000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>65337000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>63303000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>239946000.0</v>
+      </c>
+      <c r="U3">
         <v>55702000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>59526000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>59450000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>259336000.0</v>
+      </c>
+      <c r="Y3">
         <v>63022000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>68385000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>66375000.0</v>
       </c>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
       <c r="AB3">
+        <v>282080000.0</v>
+      </c>
+      <c r="AC3">
         <v>2327000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>70549000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>68187000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>66478000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>44435000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>70003000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>68934000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>42094000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>41847000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>40572000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>39775000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>54550000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>35525000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>34815000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>34388000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>34083000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>35485000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>33855000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31464000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>31512000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28070000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>27744000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>27821000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27082000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>26576000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>26866000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>24806000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>24446000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>23031000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>21214000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>20526000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19727000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>19350000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>18564000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>17817000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>23579000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>16566000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>15291000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>14044000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>11259000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>11926000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>11966000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11928000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>11326000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>11132000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>10433000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>10000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9822000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9056000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>8457000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7995000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3879000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6497000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5502000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5417000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>34701000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4948000.0</v>
       </c>
-      <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -20229,623 +20377,630 @@
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
+        <v>91659000.0</v>
+      </c>
+      <c r="C5">
         <v>272891000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>219434000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>227145000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>197447000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>229977000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>204188000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>173711000.0</v>
+      </c>
+      <c r="J5">
         <v>161247000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>225698000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>151664000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>73802000.0</v>
+        <v>297481000.0</v>
       </c>
       <c r="N5">
-        <v>166558000.0</v>
+        <v>73801000.0</v>
       </c>
       <c r="O5">
-        <v>134426000.0</v>
+        <v>166557000.0</v>
       </c>
       <c r="P5">
-        <v>150709000.0</v>
+        <v>134427000.0</v>
       </c>
       <c r="Q5">
-        <v>150124000.0</v>
+        <v>150707000.0</v>
       </c>
       <c r="R5">
-        <v>37841000.0</v>
+        <v>149906000.0</v>
       </c>
       <c r="S5">
-        <v>144973000.0</v>
+        <v>40821000.0</v>
       </c>
       <c r="T5">
-        <v>25403000.0</v>
+        <v>151275000.0</v>
       </c>
       <c r="U5">
+        <v>25405000.0</v>
+      </c>
+      <c r="V5">
         <v>46560000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-92676000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>-176631000.0</v>
+      </c>
+      <c r="Y5">
         <v>-101984000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-373449000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
-        <v>25511000.0</v>
+        <v>94046000.0</v>
       </c>
       <c r="AB5">
+        <v>25510000.0</v>
+      </c>
+      <c r="AC5">
         <v>126678000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13766000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>43855000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-205446000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>37151000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>177000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>91721000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>71414000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>86533000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>39366000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>81117000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>53260000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>60829000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>34631000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>101839000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-427134000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-16801000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>45748000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>104240000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11837000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>51181000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>111140000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>152980000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>134637000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>134744000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>63048000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>111330000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>80529000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>108044000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>23165000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>98184000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>137803000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>82848000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>58864000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>111714000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>154872000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>84937000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>39146000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>56459000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>84969000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>54256000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>66564000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>86192000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>96427000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>34713000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>43753000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>54583000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-601536000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>61475000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>44401000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>59933000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-490628000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>21191000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>23716000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>35593000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-334111000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1301000.0</v>
       </c>
-      <c r="CG5">
-[...1 lines deleted...]
-      </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
+      <c r="CM5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>199198000.0</v>
+      </c>
+      <c r="C6">
         <v>373617000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>316819000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>320173000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>285887000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>316261000.0</v>
+      </c>
+      <c r="H6">
         <v>286866000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>161247000.0</v>
+        <v>253173000.0</v>
       </c>
       <c r="J6">
-        <v>225698000.0</v>
+        <v>240709000.0</v>
       </c>
       <c r="K6">
+        <v>309063000.0</v>
+      </c>
+      <c r="L6">
         <v>231479000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>73801000.0</v>
+        <v>375840000.0</v>
       </c>
       <c r="N6">
-        <v>166557000.0</v>
+        <v>148619000.0</v>
       </c>
       <c r="O6">
-        <v>134427000.0</v>
+        <v>239234000.0</v>
       </c>
       <c r="P6">
-        <v>150707000.0</v>
+        <v>204678000.0</v>
       </c>
       <c r="Q6">
-        <v>149906000.0</v>
+        <v>219520000.0</v>
       </c>
       <c r="R6">
-        <v>40821000.0</v>
+        <v>215243000.0</v>
       </c>
       <c r="S6">
-        <v>151275000.0</v>
+        <v>104124000.0</v>
       </c>
       <c r="T6">
-        <v>25405000.0</v>
+        <v>391221000.0</v>
       </c>
       <c r="U6">
+        <v>81107000.0</v>
+      </c>
+      <c r="V6">
         <v>46560000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
-        <v>-176631000.0</v>
+        <v>-33226000.0</v>
       </c>
       <c r="X6">
+        <v>82705000.0</v>
+      </c>
+      <c r="Y6">
         <v>-101981000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-373448000.0</v>
       </c>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
       <c r="AA6">
-        <v>25510000.0</v>
+        <v>160421000.0</v>
       </c>
       <c r="AB6">
+        <v>307590000.0</v>
+      </c>
+      <c r="AC6">
         <v>129005000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>84315000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>112042000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-138968000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>81586000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>70180000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>160655000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>113508000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>128380000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>79938000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>120892000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>107810000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>96354000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>69446000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>136227000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-393051000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>18684000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>79603000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>135704000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>43349000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>79251000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>138884000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>180801000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>161719000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>161320000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>89914000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>136136000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>104975000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>131075000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>44379000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>118710000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>157530000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>102198000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>77428000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>129531000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>178451000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>101503000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>54437000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>70503000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>96228000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>66182000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>78530000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>98120000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>107753000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>45845000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>54186000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>64583000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-591714000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>70531000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>52858000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>67928000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-486749000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>27688000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>29218000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>41010000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-299410000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3647000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>137374000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>113608000.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20979,87 +21134,88 @@
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -21193,1231 +21349,1248 @@
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>179640000.0</v>
+      </c>
+      <c r="C9">
         <v>377634000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>324861000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>336707000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>291769000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>333105000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>376168000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>289199000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>277822000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>334777000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>310862000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>317940000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>307427000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>315272000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>343314000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>260251000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>151446000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>142520000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>250229000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>134599000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>67209000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-27013000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-55474000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-88094000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-337400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>192435000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>217786000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>240475000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>187579000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>221177000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>176677000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>189792000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>163312000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>260737000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>253754000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>253270000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>207821000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>247222000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>204043000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>203373000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>159313000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>222657000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>182532000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>184957000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>173184000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>256028000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>256416000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>242541000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>262207000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>301678000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>297254000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>280044000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>218275000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>254179000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>218493000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>225076000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>174389000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>213510000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>220851000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>246574000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>213573000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>232136000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>205163000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>197666000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>157332000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>217013000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>254883000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>178105000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>142777000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>204771000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>353027000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>164759000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>166147000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>181657000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>23186000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>140788000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>131034000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>133276000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>61464000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>92908000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>86317000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>95747000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>60942000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>63650000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>137374000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>113608000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>37826000.0</v>
       </c>
-      <c r="CJ9">
-[...1 lines deleted...]
-      </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
         <v>75908000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>77282000.0</v>
+      </c>
+      <c r="C10">
         <v>247054000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>191955000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>202749000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>174162000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>206744000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>189472000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>169285000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>140615000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>206858000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>215611000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>214555000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43284000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>142192000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>111039000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>128179000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>128636000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20376000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>130098000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6790000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27935000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-110494000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-194991000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-118245000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-400504000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>82961000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8356000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>116309000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>70742000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>98032000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-151759000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>68868000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>57144000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>148375000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>104783000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>119741000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>71000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>111971000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>98916000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>86672000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>60299000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>126926000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-401973000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10413000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>71231000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>128114000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>35409000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>71648000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>132008000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>173707000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>123110000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>153807000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>82354000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>128476000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>96845000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>122951000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>35796000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>110751000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>116454000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>74704000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>51063000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>103788000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>121235000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>77165000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>31664000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>49387000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>78129000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>46307000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>58277000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>77256000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>26499000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>24719000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>33938000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>43603000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>40583000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>50670000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>34744000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>52927000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>44987000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>40212000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>24621000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>36305000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>18987000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>31172000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>17986000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>24446000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12948000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>22967000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>38389000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>52133000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
+        <v>9107000.0</v>
+      </c>
+      <c r="C11">
         <v>34588000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>19332000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>29399000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>25253000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29978000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>23290000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>23259000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>20362000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>30792000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>23830000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>27179000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>25775000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20671000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22758000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12241000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4560000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>617000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11837000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1453000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-138000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>239000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17731000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-188000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14486000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8687000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5629000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12332000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>19876000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4087000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>11298000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7343000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>11825000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>10212000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>14416000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>12401000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10971000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8371000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>12654000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5772000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>11474000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6499000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4200000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7134000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14926000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-516000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5667000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>13836000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>22350000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>9189000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>27798000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7912000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>14646000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10222000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>11033000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3790000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>14822000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12071000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4374000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9800000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>9341000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-560000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>5627000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2310000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6931000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7686000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3168000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3115000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5641000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>8113000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1745000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3507000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4104000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5058000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3848000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3839000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>4361000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3491000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2972000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1757000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4066000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1334000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3497000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-15111000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-22560000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1069000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1830000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2833000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3644000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>28179000.0</v>
+      </c>
+      <c r="C12">
         <v>25837000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>27479000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24396000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23285000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23233000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21498000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23523000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20632000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18840000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20408000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>82926000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30517000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>24365000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>23388000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22528000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21270000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20445000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21177000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18615000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18625000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17818000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18360000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16264000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27056000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11085000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17154000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12696000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13573000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14010000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12791000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12718000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13036000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12280000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8725000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8639000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8938000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8921000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8894000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9682000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9147000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9301000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8922000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8271000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8372000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7590000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7940000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7603000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6876000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7094000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7447000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7513000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7560000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7660000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8130000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8124000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8583000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7959000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8811000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8144000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7801000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7926000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7655000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7772000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7482000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7072000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6840000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7949000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>8287000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8936000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>30305000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9994000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9815000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10980000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>11983000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>10805000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9657000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>9848000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>29150000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7691000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21629000.0</v>
       </c>
       <c r="CE12">
         <v>21629000.0</v>
       </c>
       <c r="CF12">
+        <v>21629000.0</v>
+      </c>
+      <c r="CG12">
         <v>5733000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5152000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4557000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4397000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4204000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>7872000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>11613000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13">
+        <v>16533000.0</v>
+      </c>
+      <c r="C13">
         <v>16083000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16776000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14878000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>15377000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>15792000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>16063000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15565000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13537000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13746000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>14288000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15108000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>152308000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8842000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>109840000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4546000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3526000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2545000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>27853000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>50648000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2745000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2853000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3571000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8649000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>43077000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15715000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8458000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>16216000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9745000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>14016000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -22433,87 +22606,86 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -22647,744 +22819,751 @@
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>68175000.0</v>
+      </c>
+      <c r="C15">
         <v>212467000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>172623000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>173350000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>148908000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>176766000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>166182000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>146026000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>120253000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>176066000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>187692000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>187375000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17509000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>121521000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>88280000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>115939000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>124076000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19759000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>118261000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8242000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>28073000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-110733000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-177261000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-118057000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-386018000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>74273000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2728000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>103978000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>50866000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>89431000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-155846000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>57570000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>49801000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>136550000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>94571000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>105325000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>58599000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>101000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>90544000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>74018000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>54527000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>115452000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-408472000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6213000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>64097000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>113188000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>35925000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>65981000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>118172000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>151357000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>113921000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>126008000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>74442000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>113830000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>86623000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>111918000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>32006000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>95929000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>104383000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>70330000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>41263000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>94447000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>121795000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>71538000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>29354000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>42456000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>70443000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>43139000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>55162000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>71615000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>18386000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>22974000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>30431000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>39499000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>35525000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>46822000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>30905000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>48566000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>41496000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>37240000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>22864000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>32239000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>17653000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>27675000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>15111000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>22560000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>11879000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>21137000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>35556000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>48489000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>172623000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>173350000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>148908000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>176766000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>165770000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>146026000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>187375000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17509000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>121521000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>88280000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>115939000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>124076000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19759000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>114363000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8242000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28073000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-110733000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-168805000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-118057000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-386018000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>74273000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2727000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>103978000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>50866000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>89431000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-156009000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>57737000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>49894000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>136473000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>104734000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>105325000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>58599000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>101000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>90547000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>74018000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>54527000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>115452000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-231187000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6213000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>64097000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>113188000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>26160000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>65980000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>118172000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>151357000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>113192000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>126008000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>74441000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>113830000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>86623000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>111917000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>32006000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>95930000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>104383000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>70331000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>41263000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>94448000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>121795000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>63922000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>18614000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>36726000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>70443000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>43139000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>55162000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>71615000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>18386000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>30343000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>30431000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>39499000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>35525000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>46822000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>30907000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>48566000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>41455000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>37240000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>22864000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>32280000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>17653000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>27675000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15111000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>22560000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11879000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>21137000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>35556000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>48489000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17">
+        <v>68175000.0</v>
+      </c>
+      <c r="C17">
         <v>212466000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>172623000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>173350000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>148909000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>176766000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>165770000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>146026000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>120253000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>176066000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>187692000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>187376000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>17509000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>121521000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>88281000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>115938000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>124076000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>19759000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>114362000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8243000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>28073000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-110733000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-168804000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>267961000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-460292000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>74274000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2727000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>53111000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>50866000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>89432000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-156009000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>57737000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>49894000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>136473000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-465608000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1284204000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-550887000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>102314000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>334544000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-224974000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>361669000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>427471000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -23455,143 +23634,148 @@
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-11646000.0</v>
+      </c>
+      <c r="C18">
         <v>-9754000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10935000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9518000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7908000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7441000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5435000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7958000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7095000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5094000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6120000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-67818000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18547000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15523000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15975000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-17982000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-17744000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16423000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15936000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15880000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14965000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-14789000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9509000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16614000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4765000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10865000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>957000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7532000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-8056000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -23607,54 +23791,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -23701,87 +23886,86 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -23915,359 +24099,363 @@
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>91659000.0</v>
+      </c>
+      <c r="C21">
         <v>258635000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>216215000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>212305000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>176620000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>213821000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>204190000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>173710000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>159507000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>215985000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>218876000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>205014000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>194667000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>193212000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>219657000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>143692000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>42261000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>44774000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>161292000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>59010000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8736000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-77081000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-95057000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-106966000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-357875000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>98687000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17804000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>132876000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>82601000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>112873000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-126376000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>77765000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>60430000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>147646000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>114117000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>120657000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>78561000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>116198000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>70616000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>76421000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>34586000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>94486000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>39077000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>50556000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>49157000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>127299000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>118836000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>111060000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>131192000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>176999000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>130675000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>147492000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>97689000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>142626000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>104269000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>114089000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>72619000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>111558000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>135651000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>112937000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>89534000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>99586000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>129605000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>87213000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>57486000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>78150000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>105400000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>77043000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>51668000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>93650000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>177231000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>71534000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>55219000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>73060000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-639353000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>60477000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>51481000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>59933000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-489273000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>21191000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>23716000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>35593000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-336688000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-1301000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>137374000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>113608000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>16141000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>25370000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>42132000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>61868000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -24401,326 +24589,332 @@
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>967675000.0</v>
+      </c>
+      <c r="C23">
         <v>793788000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>746673000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>700844000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>665984000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>685360000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>672861000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>680998000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>659896000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>677481000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>698057000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>662696000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>614523000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>674053000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>670955000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>665753000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>651134000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>526808000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>413703000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>385989000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>295522000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>262758000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>253693000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>139348000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>372407000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>496765000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>664124000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>575334000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>562501000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>559296000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>782439000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>594639000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>573706000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>567378000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>555165000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>538011000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>495106000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>499059000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>530692000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>491865000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>460212000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>462974000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>493524000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>496691000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>489197000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>504562000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>552091000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>552633000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>542369000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>536607000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>535933000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>529787000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>494309000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>498655000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>495570000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>476359000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>443224000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>431698000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>366870000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>361325000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>338129000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>319962000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>284608000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>275846000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>246654000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>261008000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>237556000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>246692000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>225971000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>215106000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>168827000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>277381000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>242710000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>222826000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>923939000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>204157000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>183813000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>182817000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>726624000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>209427000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>167749000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>156133000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>516333000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>179248000.0</v>
       </c>
-      <c r="CG23">
-[...1 lines deleted...]
-      </c>
       <c r="CH23">
         <v>0.0</v>
       </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
       <c r="CL23">
         <v>0.0</v>
       </c>
+      <c r="CM23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24767,297 +24961,297 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>70469000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2327000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>70549000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>68187000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>66478000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>44435000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>43261000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>41909000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>42094000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41847000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40572000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>39832000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>54550000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>35525000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>34815000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>34388000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>34083000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>35485000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>33855000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>31464000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>31512000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>28070000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>27744000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>27821000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>27082000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>26576000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>26866000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>24806000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>24446000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>23031000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>21214000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>20526000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>19727000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>19350000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>18564000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>17817000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>23579000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>13553000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>13203000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>12627000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>11259000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>11926000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>11966000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>11928000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>11326000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>11132000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>10433000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>10000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>9822000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9056000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8455000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7995000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3879000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6497000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5502000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5417000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>34701000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4948000.0</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -25191,675 +25385,686 @@
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>57388000.0</v>
+      </c>
+      <c r="C27">
         <v>54812000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>55604000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>52994000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>49429000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>50261000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>50548000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>49716000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>52210000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>55494000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>55111000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54058000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>56596000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>61406000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>61498000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>60712000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>56222000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>46033000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>43706000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>36077000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>28441000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>21652000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>18646000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5985000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3754000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>42011000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>53222000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>52980000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>51289000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>53133000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>51787000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>51832000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>52760000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>53779000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>51452000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>50126000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>48919000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>49760000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>131500000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>20862000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>20642000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>20980000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>19554000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>22632000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>20383000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>25988000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>23809000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>22934000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>24467000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>26132000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>26013000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>27588000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>24279000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>24260000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>22112000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>23501000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>20586000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>20090000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>20851000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>19297000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>15828000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>18072000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>4419000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>14974000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>12160000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>13777000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>15753000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>15889000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>12700000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>13223000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>48720000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>17600000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>17818000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>16961000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>18488000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>15820000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>16809000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>14813000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>15620000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>15529000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>13558000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>13101000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>13631000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>15832000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>57388000.0</v>
+      </c>
+      <c r="C28">
         <v>54812000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>259446000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35059000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32954000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3527000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>36787000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33871000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>34190000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32270000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36875000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29394000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31158000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33228000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>36493000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>30363000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>28894000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29674000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27353000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>23222000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19140000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>19006000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15220000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12435000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16803000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>28008000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>32506000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>28047000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>28240000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29297000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>33130000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>33105000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32968000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>33330000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>29790000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22569000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20727000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>34231000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>92215000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>30282000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>30833000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>30809000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>31530000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>30409000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30034000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>30245000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>30152000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>28082000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>28534000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25315000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>24617000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23540000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22124000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19952000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>19472000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>112384000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>106700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60429000.0</v>
       </c>
       <c r="BG28">
         <v>60429000.0</v>
       </c>
       <c r="BH28">
+        <v>60429000.0</v>
+      </c>
+      <c r="BI28">
         <v>94990000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>89647000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>83686000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>84708000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>78913000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>72395000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>94885000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>106283000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>55052000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>66443000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>73084000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>138068000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>49295000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>68630000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>68390000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20668000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>42051000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>40932000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>68571000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>18819000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>51644000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>60265000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>58264000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>35336000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>33514000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10516000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7481000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>7615000.0</v>
       </c>
-      <c r="CJ28">
-[...1 lines deleted...]
-      </c>
       <c r="CK28">
         <v>0.0</v>
       </c>
       <c r="CL28">
+        <v>0.0</v>
+      </c>
+      <c r="CM28">
         <v>27681000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>9107000.0</v>
+      </c>
+      <c r="C29">
         <v>34588000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19332000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29399000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25253000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29978000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23261000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23259000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20362000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>30792000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>23379000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27179000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25775000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20671000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22758000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12241000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4560000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>617000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11616000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1453000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-138000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>239000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17731000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-188000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-14486000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8687000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5629000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12332000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>19876000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8600000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -25875,864 +26080,874 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>87981000.0</v>
+      </c>
+      <c r="C30">
         <v>118999000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>108646000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>124402000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>115149000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>119284000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>170409000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>115489000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>118315000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>118792000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>91986000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>112926000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>112760000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>122060000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>123657000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>116559000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>109185000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>97746000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>88937000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>75589000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>58473000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50068000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39583000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18872000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20475000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>93748000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>199982000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>107599000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>104978000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>108304000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>303053000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>112027000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>102882000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>113091000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>139637000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>132613000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>129260000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>131024000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>133427000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>126952000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>124727000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>128171000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>143455000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>134401000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>124027000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>128729000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>137580000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>131481000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>131015000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>124679000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>135416000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>132552000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>120586000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>111553000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>114223000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>110987000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>101770000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>101952000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>85200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>133637000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>124039000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>132550000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>75558000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>110453000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>99846000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>138863000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>149483000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>101062000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>91109000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>111121000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>175796000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>93225000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>110928000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>108597000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>662539000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>80311000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>79553000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>73343000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>550737000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>71717000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>62601000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>60154000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>397630000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>64951000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>117000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>88000000.0</v>
       </c>
-      <c r="CI30">
-[...1 lines deleted...]
-      </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
       <c r="CL30">
         <v>0.0</v>
       </c>
+      <c r="CM30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>-14377000.0</v>
+      </c>
+      <c r="C31">
         <v>-11581000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-24260000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-9556000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2458000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7077000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14718000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4425000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-18892000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-9127000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7805000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9541000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-151383000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-51020000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-108618000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15513000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>86375000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-24398000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-31194000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-52220000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>19199000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-33413000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-99934000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11279000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-42629000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-15726000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9448000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-16567000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11859000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14841000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-25383000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-8897000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3286000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>729000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9334000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-916000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7561000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4227000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>28300000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>10251000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>25713000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>32440000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-441050000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-40143000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>22074000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>815000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-81867000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-39412000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>816000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3292000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-35243000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>6315000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-15335000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-14150000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2721000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>8862000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-36823000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-807000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-12538000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-38233000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-38471000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>4202000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-25982000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-10048000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-25822000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-28763000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-27271000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-30736000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>6609000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-16394000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-21500000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-46815000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-21281000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-29457000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-37817000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-9807000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-16737000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7006000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1355000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>19021000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>905000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>712000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2577000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>32473000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-137374000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-113608000.0</v>
       </c>
-      <c r="CI31">
-[...1 lines deleted...]
-      </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
+      <c r="CM31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>1059334000.0</v>
+      </c>
+      <c r="C32">
         <v>1052423000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>962888000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>913149000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>842604000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>899181000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>878620000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>854708000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>819403000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>893466000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>916933000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>867710000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>809190000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>867265000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>890612000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>809445000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>693395000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>571582000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>574995000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>444999000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>304258000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>185677000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>158636000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>32382000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>14532000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>595452000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>681928000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>708210000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>645102000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>672169000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>656063000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>672404000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>634136000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>715024000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>669282000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>658668000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>573667000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>615257000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>601308000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>568286000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>494798000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>557460000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>532601000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>547247000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>538354000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>631861000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>670927000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>663693000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>673561000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>713606000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>697771000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>677279000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>591998000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>641281000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>599840000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>590448000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>515843000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>543256000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>502521000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>474262000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>427663000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>419548000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>414213000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>363059000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>304140000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>339158000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>342956000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>323735000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>277639000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>308756000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>346058000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>348915000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>297929000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>295886000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>284586000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>264634000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>235294000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>242750000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>237351000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>230618000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>191465000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>191726000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>179645000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>177947000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>137374000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>113608000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>106671000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>106060000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>187106000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>341789000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -26831,51 +27046,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>613313000.0</v>
       </c>
       <c r="C2">
         <v>206375000.0</v>
       </c>
       <c r="D2">
         <v>122424000.0</v>
       </c>
       <c r="E2">
         <v>211081000.0</v>
       </c>
       <c r="F2">
         <v>119065000.0</v>
       </c>
       <c r="G2">
         <v>158732000.0</v>
       </c>
       <c r="H2">
         <v>156158000.0</v>
       </c>
       <c r="I2">
         <v>238792000.0</v>
       </c>
@@ -26909,51 +27124,51 @@
       <c r="S2">
         <v>285858000.0</v>
       </c>
       <c r="T2">
         <v>169880000.0</v>
       </c>
       <c r="U2">
         <v>94106000.0</v>
       </c>
       <c r="V2">
         <v>99666000.0</v>
       </c>
       <c r="W2">
         <v>57598000.0</v>
       </c>
       <c r="X2">
         <v>100400000.0</v>
       </c>
       <c r="Y2">
         <v>14466000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>815726000</v>
       </c>
       <c r="C3">
         <v>656340000</v>
       </c>
       <c r="D3">
         <v>829872000</v>
       </c>
       <c r="E3">
         <v>632231000</v>
       </c>
       <c r="F3">
         <v>483734000</v>
       </c>
       <c r="G3">
         <v>60484000</v>
       </c>
       <c r="H3">
         <v>163290000</v>
       </c>
       <c r="I3">
         <v>365911000</v>
       </c>
@@ -26989,111 +27204,111 @@
       </c>
       <c r="T3">
         <v>304013000</v>
       </c>
       <c r="U3">
         <v>193330000</v>
       </c>
       <c r="V3">
         <v>63296000</v>
       </c>
       <c r="W3">
         <v>65764000</v>
       </c>
       <c r="X3">
         <v>153413000</v>
       </c>
       <c r="Y3">
         <v>148220000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>-230759000.0</v>
       </c>
       <c r="C6">
         <v>406938000.0</v>
       </c>
       <c r="D6">
         <v>83951000.0</v>
       </c>
       <c r="E6">
         <v>-88657000.0</v>
       </c>
       <c r="F6">
         <v>92016000.0</v>
       </c>
       <c r="G6">
         <v>-39667000.0</v>
       </c>
       <c r="H6">
         <v>2574000.0</v>
       </c>
       <c r="I6">
         <v>-85443000.0</v>
       </c>
@@ -27129,51 +27344,51 @@
       </c>
       <c r="T6">
         <v>115978000.0</v>
       </c>
       <c r="U6">
         <v>75774000.0</v>
       </c>
       <c r="V6">
         <v>-5560000.0</v>
       </c>
       <c r="W6">
         <v>38120000.0</v>
       </c>
       <c r="X6">
         <v>105298000.0</v>
       </c>
       <c r="Y6">
         <v>100400000.0</v>
       </c>
       <c r="Z6">
         <v>14466000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
         <v>26284000.0</v>
       </c>
       <c r="C7">
         <v>41516000.0</v>
       </c>
       <c r="D7">
         <v>-24950000.0</v>
       </c>
       <c r="E7">
         <v>74277000.0</v>
       </c>
       <c r="F7">
         <v>103817000.0</v>
       </c>
       <c r="G7">
         <v>-29215000.0</v>
       </c>
       <c r="H7">
         <v>102392000.0</v>
       </c>
       <c r="I7">
         <v>-59389000.0</v>
       </c>
@@ -27203,81 +27418,81 @@
       </c>
       <c r="R7">
         <v>35909000.0</v>
       </c>
       <c r="S7">
         <v>-30427000.0</v>
       </c>
       <c r="T7">
         <v>22914000.0</v>
       </c>
       <c r="U7">
         <v>15419000.0</v>
       </c>
       <c r="V7">
         <v>1784000.0</v>
       </c>
       <c r="W7">
         <v>3583000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>-30424000.0</v>
       </c>
       <c r="C9">
         <v>-15458000.0</v>
       </c>
       <c r="D9">
         <v>-27558000.0</v>
       </c>
       <c r="E9">
         <v>-51654000.0</v>
       </c>
       <c r="F9">
         <v>-36048000.0</v>
       </c>
       <c r="G9">
         <v>70343000.0</v>
       </c>
       <c r="H9">
         <v>-16978000.0</v>
       </c>
       <c r="I9">
         <v>-3055000.0</v>
       </c>
@@ -27309,51 +27524,51 @@
         <v>-3756000.0</v>
       </c>
       <c r="S9">
         <v>-7636000.0</v>
       </c>
       <c r="T9">
         <v>-13549000.0</v>
       </c>
       <c r="U9">
         <v>-16978000.0</v>
       </c>
       <c r="V9">
         <v>-11700000.0</v>
       </c>
       <c r="W9">
         <v>2287000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>4271000.0</v>
       </c>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>81701000.0</v>
       </c>
       <c r="G10">
         <v>-43611000.0</v>
       </c>
       <c r="H10">
         <v>110429000.0</v>
       </c>
       <c r="I10">
         <v>-85240000.0</v>
       </c>
       <c r="J10">
         <v>120097000.0</v>
       </c>
       <c r="K10">
         <v>69701000.0</v>
       </c>
       <c r="L10">
         <v>-34278000.0</v>
@@ -27373,51 +27588,51 @@
       <c r="Q10">
         <v>-5342000.0</v>
       </c>
       <c r="R10">
         <v>-13027000.0</v>
       </c>
       <c r="S10">
         <v>25744000.0</v>
       </c>
       <c r="T10">
         <v>21066000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>28037000.0</v>
       </c>
       <c r="W10">
         <v>2883000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>144800000.0</v>
       </c>
       <c r="G11">
         <v>-82626000.0</v>
       </c>
       <c r="H11">
         <v>34639000.0</v>
       </c>
       <c r="I11">
         <v>22864000.0</v>
       </c>
       <c r="J11">
         <v>115514000.0</v>
       </c>
       <c r="K11">
         <v>82593000.0</v>
       </c>
@@ -27439,147 +27654,147 @@
       <c r="Q11">
         <v>11375000.0</v>
       </c>
       <c r="R11">
         <v>3775000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>9282000.0</v>
       </c>
       <c r="U11">
         <v>3674000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>1114000.0</v>
       </c>
       <c r="X11">
         <v>1358000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>188162000.0</v>
       </c>
       <c r="G12">
         <v>56658000.0</v>
       </c>
       <c r="H12">
         <v>153409000.0</v>
       </c>
       <c r="I12">
         <v>238868000.0</v>
       </c>
       <c r="J12">
         <v>141061000.0</v>
       </c>
       <c r="K12">
         <v>-53269000.0</v>
       </c>
       <c r="L12">
         <v>450706000.0</v>
       </c>
       <c r="M12">
         <v>136698000.0</v>
       </c>
       <c r="N12">
         <v>73031000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-4935000.0</v>
       </c>
       <c r="G13">
         <v>-16932000.0</v>
       </c>
       <c r="H13">
         <v>84731000.0</v>
       </c>
       <c r="I13">
         <v>-80425000.0</v>
       </c>
       <c r="J13">
         <v>52361000.0</v>
       </c>
       <c r="K13">
         <v>89802000.0</v>
       </c>
       <c r="L13">
         <v>9821000.0</v>
       </c>
       <c r="M13">
         <v>-91881000.0</v>
       </c>
       <c r="N13">
         <v>49198000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>365136000.0</v>
       </c>
       <c r="C14">
         <v>330710000.0</v>
       </c>
       <c r="D14">
         <v>306114000.0</v>
       </c>
       <c r="E14">
         <v>267704000.0</v>
       </c>
       <c r="F14">
         <v>239946000.0</v>
       </c>
       <c r="G14">
         <v>259336000.0</v>
       </c>
       <c r="H14">
         <v>282080000.0</v>
       </c>
       <c r="I14">
         <v>169436000.0</v>
       </c>
@@ -27615,51 +27830,51 @@
       </c>
       <c r="T14">
         <v>35328000.0</v>
       </c>
       <c r="U14">
         <v>24874000.0</v>
       </c>
       <c r="V14">
         <v>19857000.0</v>
       </c>
       <c r="W14">
         <v>19279000.0</v>
       </c>
       <c r="X14">
         <v>14040000.0</v>
       </c>
       <c r="Y14">
         <v>13377000.0</v>
       </c>
       <c r="Z14">
         <v>13325000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>265851999.0</v>
       </c>
       <c r="C15">
         <v>269139000.0</v>
       </c>
       <c r="D15">
         <v>134152000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>33990000.0</v>
       </c>
       <c r="H15">
         <v>110438000.0</v>
       </c>
       <c r="I15">
         <v>147604000.0</v>
       </c>
@@ -27689,51 +27904,51 @@
       </c>
       <c r="R15">
         <v>16255000.0</v>
       </c>
       <c r="S15">
         <v>16207000.0</v>
       </c>
       <c r="T15">
         <v>13561000.0</v>
       </c>
       <c r="U15">
         <v>8311000.0</v>
       </c>
       <c r="V15">
         <v>10069000.0</v>
       </c>
       <c r="W15">
         <v>10000000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>382554000.0</v>
       </c>
       <c r="C16">
         <v>613313000.0</v>
       </c>
       <c r="D16">
         <v>206375000.0</v>
       </c>
       <c r="E16">
         <v>122424000.0</v>
       </c>
       <c r="F16">
         <v>211081000.0</v>
       </c>
       <c r="G16">
         <v>119065000.0</v>
       </c>
       <c r="H16">
         <v>158732000.0</v>
       </c>
       <c r="I16">
         <v>153349000.0</v>
       </c>
@@ -27769,81 +27984,81 @@
       </c>
       <c r="T16">
         <v>285858000.0</v>
       </c>
       <c r="U16">
         <v>169880000.0</v>
       </c>
       <c r="V16">
         <v>94106000.0</v>
       </c>
       <c r="W16">
         <v>95718000.0</v>
       </c>
       <c r="X16">
         <v>105298000.0</v>
       </c>
       <c r="Y16">
         <v>100400000.0</v>
       </c>
       <c r="Z16">
         <v>14466000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>308053000.0</v>
       </c>
       <c r="C18">
         <v>340509000.0</v>
       </c>
       <c r="D18">
         <v>214914000.0</v>
       </c>
       <c r="E18">
         <v>126312000.0</v>
       </c>
       <c r="F18">
         <v>23551000.0</v>
       </c>
       <c r="G18">
         <v>-99999000.0</v>
       </c>
       <c r="H18">
         <v>619689000.0</v>
       </c>
       <c r="I18">
         <v>-24380000.0</v>
       </c>
@@ -27879,51 +28094,51 @@
       </c>
       <c r="T18">
         <v>-82072000.0</v>
       </c>
       <c r="U18">
         <v>138000.0</v>
       </c>
       <c r="V18">
         <v>55793000.0</v>
       </c>
       <c r="W18">
         <v>32869000.0</v>
       </c>
       <c r="X18">
         <v>73479000.0</v>
       </c>
       <c r="Y18">
         <v>55543000.0</v>
       </c>
       <c r="Z18">
         <v>32997000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19">
         <v>-365486000.0</v>
       </c>
       <c r="C19">
         <v>-343142000.0</v>
       </c>
       <c r="D19">
         <v>-438983000.0</v>
       </c>
       <c r="E19">
         <v>-552151000.0</v>
       </c>
       <c r="F19">
         <v>-373040000.0</v>
       </c>
       <c r="G19">
         <v>-93761000.0</v>
       </c>
       <c r="H19">
         <v>-192868000.0</v>
       </c>
       <c r="I19">
         <v>-149596000.0</v>
       </c>
@@ -27935,81 +28150,81 @@
       </c>
       <c r="L19">
         <v>52105000.0</v>
       </c>
       <c r="M19">
         <v>140633000.0</v>
       </c>
       <c r="N19">
         <v>-386569000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
         <v>238495000.0</v>
       </c>
       <c r="C21">
         <v>136798000.0</v>
       </c>
       <c r="D21">
         <v>-153944000.0</v>
       </c>
       <c r="E21">
         <v>-106055000.0</v>
       </c>
       <c r="F21">
         <v>129053000.0</v>
       </c>
       <c r="G21">
         <v>127599000.0</v>
       </c>
       <c r="H21">
         <v>-434896000.0</v>
       </c>
       <c r="I21">
         <v>-282587000.0</v>
       </c>
@@ -28021,51 +28236,51 @@
       </c>
       <c r="L21">
         <v>-91912000.0</v>
       </c>
       <c r="M21">
         <v>-127227000.0</v>
       </c>
       <c r="N21">
         <v>-137019000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>671648000.0</v>
       </c>
       <c r="C22">
         <v>608114000.0</v>
       </c>
       <c r="D22">
         <v>514097000.0</v>
       </c>
       <c r="E22">
         <v>348054000.0</v>
       </c>
       <c r="F22">
         <v>43844000.0</v>
       </c>
       <c r="G22">
         <v>-607062000.0</v>
       </c>
       <c r="H22">
         <v>247002000.0</v>
       </c>
       <c r="I22">
         <v>88095000.0</v>
       </c>
@@ -28101,66 +28316,66 @@
       </c>
       <c r="T22">
         <v>161820000.0</v>
       </c>
       <c r="U22">
         <v>133839000.0</v>
       </c>
       <c r="V22">
         <v>82999000.0</v>
       </c>
       <c r="W22">
         <v>68572000.0</v>
       </c>
       <c r="X22">
         <v>48489000.0</v>
       </c>
       <c r="Y22">
         <v>20668000.0</v>
       </c>
       <c r="Z22">
         <v>14818000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>-59089000.0</v>
       </c>
       <c r="C23">
         <v>-61140000.0</v>
       </c>
       <c r="D23">
         <v>-79999000.0</v>
       </c>
       <c r="E23">
         <v>-79017000.0</v>
       </c>
       <c r="F23">
-        <v>-373040000.0</v>
+        <v>-80992000.0</v>
       </c>
       <c r="G23">
         <v>487898000.0</v>
       </c>
       <c r="H23">
         <v>95000000.0</v>
       </c>
       <c r="I23">
         <v>225000000.0</v>
       </c>
       <c r="J23">
         <v>587000.0</v>
       </c>
       <c r="K23">
         <v>56000.0</v>
       </c>
       <c r="L23">
         <v>130000000.0</v>
       </c>
       <c r="M23">
         <v>194000000.0</v>
       </c>
       <c r="N23">
         <v>4132000.0</v>
       </c>
@@ -28181,51 +28396,51 @@
       </c>
       <c r="T23">
         <v>254559000.0</v>
       </c>
       <c r="U23">
         <v>-258980000.0</v>
       </c>
       <c r="V23">
         <v>95919000.0</v>
       </c>
       <c r="W23">
         <v>107555000.0</v>
       </c>
       <c r="X23">
         <v>105298000.0</v>
       </c>
       <c r="Y23">
         <v>100400000.0</v>
       </c>
       <c r="Z23">
         <v>14466000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
         <v>-471829000.0</v>
       </c>
       <c r="C24">
         <v>143081000.0</v>
       </c>
       <c r="D24">
         <v>203509000.0</v>
       </c>
       <c r="E24">
         <v>-3760000.0</v>
       </c>
       <c r="F24">
         <v>140545000.0</v>
       </c>
       <c r="G24">
         <v>-93761000.0</v>
       </c>
       <c r="H24">
         <v>48262000.0</v>
       </c>
       <c r="I24">
         <v>169028000.0</v>
       </c>
@@ -28259,51 +28474,51 @@
       <c r="S24">
         <v>954000.0</v>
       </c>
       <c r="T24">
         <v>-32599000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-32501000.0</v>
       </c>
       <c r="W24">
         <v>-13113000.0</v>
       </c>
       <c r="X24">
         <v>-151802000.0</v>
       </c>
       <c r="Y24">
         <v>-150203000.0</v>
       </c>
       <c r="Z24">
         <v>-39473000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>60711000.0</v>
       </c>
       <c r="C25">
         <v>-86648000.0</v>
       </c>
       <c r="D25">
         <v>148161000.0</v>
       </c>
       <c r="E25">
         <v>23177000.0</v>
       </c>
       <c r="F25">
         <v>101735000.0</v>
       </c>
       <c r="G25">
         <v>355880000.0</v>
       </c>
       <c r="H25">
         <v>98919000.0</v>
       </c>
       <c r="I25">
         <v>101714000.0</v>
       </c>
@@ -28339,51 +28554,51 @@
       </c>
       <c r="T25">
         <v>-5282000.0</v>
       </c>
       <c r="U25">
         <v>15780000.0</v>
       </c>
       <c r="V25">
         <v>16839000.0</v>
       </c>
       <c r="W25">
         <v>6866000.0</v>
       </c>
       <c r="X25">
         <v>24990000.0</v>
       </c>
       <c r="Y25">
         <v>21498000.0</v>
       </c>
       <c r="Z25">
         <v>4854000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
         <v>-8705000.0</v>
       </c>
       <c r="C26">
         <v>-87308000.0</v>
       </c>
       <c r="D26">
         <v>-105932000.0</v>
       </c>
       <c r="E26">
         <v>-167639000.0</v>
       </c>
       <c r="F26">
         <v>-40514000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -28395,51 +28610,51 @@
       </c>
       <c r="L26">
         <v>-117962000.0</v>
       </c>
       <c r="M26">
         <v>-18426000.0</v>
       </c>
       <c r="N26">
         <v>447000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>5694000.0</v>
       </c>
       <c r="C27">
         <v>5483000.0</v>
       </c>
       <c r="D27">
         <v>4359000.0</v>
       </c>
       <c r="E27">
         <v>5155000.0</v>
       </c>
       <c r="F27">
         <v>7097000.0</v>
       </c>
       <c r="G27">
         <v>5263000.0</v>
       </c>
       <c r="H27">
         <v>6149000.0</v>
       </c>
       <c r="I27">
         <v>7145000.0</v>
       </c>
@@ -28467,51 +28682,51 @@
       <c r="Q27">
         <v>4032000.0</v>
       </c>
       <c r="R27">
         <v>5278000.0</v>
       </c>
       <c r="S27">
         <v>5593000.0</v>
       </c>
       <c r="T27">
         <v>4809000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>-1505000.0</v>
       </c>
       <c r="W27">
         <v>852000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>-36062000.0</v>
       </c>
       <c r="C28">
         <v>-219649000.0</v>
       </c>
       <c r="D28">
         <v>-394028000.0</v>
       </c>
       <c r="E28">
         <v>-273694000.0</v>
       </c>
       <c r="F28">
         <v>88539000.0</v>
       </c>
       <c r="G28">
         <v>93609000.0</v>
       </c>
       <c r="H28">
         <v>-545334000.0</v>
       </c>
       <c r="I28">
         <v>-323937000.0</v>
       </c>
@@ -28547,51 +28762,51 @@
       </c>
       <c r="T28">
         <v>228295000.0</v>
       </c>
       <c r="U28">
         <v>141498000.0</v>
       </c>
       <c r="V28">
         <v>38921000.0</v>
       </c>
       <c r="W28">
         <v>29755000.0</v>
       </c>
       <c r="X28">
         <v>105298000.0</v>
       </c>
       <c r="Y28">
         <v>100400000.0</v>
       </c>
       <c r="Z28">
         <v>14466000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>1123779000.0</v>
       </c>
       <c r="C29">
         <v>996849000.0</v>
       </c>
       <c r="D29">
         <v>1044786000.0</v>
       </c>
       <c r="E29">
         <v>758543000.0</v>
       </c>
       <c r="F29">
         <v>507285000.0</v>
       </c>
       <c r="G29">
         <v>-39515000.0</v>
       </c>
       <c r="H29">
         <v>782979000.0</v>
       </c>
       <c r="I29">
         <v>341531000.0</v>
       </c>
@@ -28627,51 +28842,51 @@
       </c>
       <c r="T29">
         <v>221941000.0</v>
       </c>
       <c r="U29">
         <v>193468000.0</v>
       </c>
       <c r="V29">
         <v>119089000.0</v>
       </c>
       <c r="W29">
         <v>98633000.0</v>
       </c>
       <c r="X29">
         <v>73479000.0</v>
       </c>
       <c r="Y29">
         <v>55543000.0</v>
       </c>
       <c r="Z29">
         <v>32997000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-1318476000.0</v>
       </c>
       <c r="C30">
         <v>-343142000.0</v>
       </c>
       <c r="D30">
         <v>-542995000.0</v>
       </c>
       <c r="E30">
         <v>-552151000.0</v>
       </c>
       <c r="F30">
         <v>-459135000.0</v>
       </c>
       <c r="G30">
         <v>-93761000.0</v>
       </c>
       <c r="H30">
         <v>-192868000.0</v>
       </c>
       <c r="I30">
         <v>-103037000.0</v>
       </c>
@@ -28724,855 +28939,864 @@
       <c r="Z30">
         <v>-39473000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM30"/>
+  <dimension ref="A1:CN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="CK1" t="s">
         <v>183</v>
       </c>
       <c r="CL1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>374223000.0</v>
+      </c>
+      <c r="C2">
         <v>382554000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>248823000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>236171000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>164820000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>613313000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>275245000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>200636000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>170525000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>206375000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>236878000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>281863000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>242314000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>122424000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>198744000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>134125000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>249014000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>211081000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>290231000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>256764000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>193801000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>119065000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>222263000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>307297000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>339925000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>158732000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>225289000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>226140000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>212267000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>156158000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>170731000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>225329000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>196584000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>238792000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>249593000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>243645000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>269896000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>331687000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>221803000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>207617000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>209953000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>204715000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>121540000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>190328000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>220409000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>221443000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>186738000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>172103000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>237321000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>139110000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>475182000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>327385000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>106871000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>306800000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>249914000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>306800000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>156989000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>306800000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>306800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>265000000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>135200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200300000.0</v>
       </c>
       <c r="BS2">
         <v>200300000.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BT2">
+        <v>200300000.0</v>
+      </c>
+      <c r="BU2"/>
+      <c r="BV2">
         <v>360100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244100000.0</v>
       </c>
       <c r="BW2">
         <v>244100000.0</v>
       </c>
       <c r="BX2">
+        <v>244100000.0</v>
+      </c>
+      <c r="BY2">
         <v>206700000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>130900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>206700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>130900000.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>94106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102496000.0</v>
       </c>
       <c r="CE2">
         <v>102496000.0</v>
       </c>
-      <c r="CF2"/>
+      <c r="CF2">
+        <v>102496000.0</v>
+      </c>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
+      <c r="CN2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>307656000</v>
+      </c>
+      <c r="C3">
         <v>414071000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19806000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>345214000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>390502000</v>
-      </c>
-[...1 lines deleted...]
-        <v>626161000</v>
       </c>
       <c r="G3">
         <v>626161000</v>
       </c>
       <c r="H3">
+        <v>626161000</v>
+      </c>
+      <c r="I3">
         <v>132604000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800175000</v>
       </c>
       <c r="K3">
         <v>800175000</v>
       </c>
       <c r="L3">
         <v>800175000</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>800175000</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
-        <v>632231000</v>
+        <v>0</v>
       </c>
       <c r="P3">
         <v>632231000</v>
       </c>
       <c r="Q3">
+        <v>632231000</v>
+      </c>
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>483734000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>244033000</v>
-      </c>
-[...1 lines deleted...]
-        <v>483734000</v>
       </c>
       <c r="U3">
         <v>483734000</v>
       </c>
       <c r="V3">
+        <v>483734000</v>
+      </c>
+      <c r="W3">
         <v>44065000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>80575000</v>
-      </c>
-[...1 lines deleted...]
-        <v>44065000</v>
       </c>
       <c r="Y3">
         <v>44065000</v>
       </c>
       <c r="Z3">
-        <v>137825000</v>
+        <v>44065000</v>
       </c>
       <c r="AA3">
         <v>137825000</v>
       </c>
       <c r="AB3">
         <v>137825000</v>
       </c>
       <c r="AC3">
+        <v>137825000</v>
+      </c>
+      <c r="AD3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335729000</v>
       </c>
       <c r="AE3">
         <v>335729000</v>
       </c>
       <c r="AF3">
         <v>335729000</v>
       </c>
       <c r="AG3">
         <v>335729000</v>
       </c>
       <c r="AH3">
-        <v>301260000</v>
+        <v>335729000</v>
       </c>
       <c r="AI3">
         <v>301260000</v>
       </c>
       <c r="AJ3">
         <v>301260000</v>
       </c>
       <c r="AK3">
         <v>301260000</v>
       </c>
       <c r="AL3">
-        <v>135824000</v>
+        <v>301260000</v>
       </c>
       <c r="AM3">
         <v>135824000</v>
       </c>
       <c r="AN3">
         <v>135824000</v>
       </c>
       <c r="AO3">
+        <v>135824000</v>
+      </c>
+      <c r="AP3">
         <v>136000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>164852000</v>
       </c>
       <c r="AQ3">
         <v>164852000</v>
       </c>
       <c r="AR3">
-        <v>0</v>
+        <v>164852000</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
         <v>484391000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
         <v>285202000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>526400000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>372440000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
         <v>526400000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>306327000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
         <v>526400000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>348729000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
         <v>59900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
-        <v>162500000</v>
+        <v>0</v>
       </c>
       <c r="BS3">
         <v>162500000</v>
       </c>
       <c r="BT3">
-        <v>0</v>
+        <v>162500000</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
-        <v>304000000</v>
+        <v>0</v>
       </c>
       <c r="BW3">
         <v>304000000</v>
       </c>
       <c r="BX3">
+        <v>304000000</v>
+      </c>
+      <c r="BY3">
         <v>0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>193300000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>193300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
-        <v>56182000</v>
+        <v>0</v>
       </c>
       <c r="CE3">
         <v>56182000</v>
       </c>
       <c r="CF3">
+        <v>56182000</v>
+      </c>
+      <c r="CG3">
         <v>42113000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>16920000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>82078000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>55109000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>153413000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>145240000</v>
       </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -29620,54 +29844,55 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -29715,466 +29940,471 @@
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-107398000.0</v>
+      </c>
+      <c r="C6">
         <v>-8331000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>133731000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12652000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>71351000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-448493000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>338068000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>74609000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>30111000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-35850000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-30503000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-44985000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>39549000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>119890000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-76320000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>64619000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-114889000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>37933000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-79150000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33467000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>62963000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>74736000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-103198000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-85034000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-32628000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>181193000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-66557000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-851000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13873000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>56109000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-14573000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-54598000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>28745000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-42208000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-10801000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5948000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-26251000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-61791000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>109884000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>14186000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2336000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5238000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>83175000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-68788000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-30081000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1034000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>34705000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14635000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-65218000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>98211000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-336072000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>147797000.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6">
+      <c r="BB6"/>
+      <c r="BC6">
         <v>-199929000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-      <c r="BF6">
+      <c r="BF6"/>
+      <c r="BG6">
         <v>-56886000.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-      <c r="BJ6">
+      <c r="BJ6"/>
+      <c r="BK6">
         <v>-149811000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
-      <c r="BO6">
+      <c r="BO6"/>
+      <c r="BP6">
         <v>41800000.0</v>
       </c>
-      <c r="BP6"/>
       <c r="BQ6"/>
-      <c r="BR6">
-[...1 lines deleted...]
-      </c>
+      <c r="BR6"/>
       <c r="BS6">
         <v>-65100000.0</v>
       </c>
-      <c r="BT6"/>
+      <c r="BT6">
+        <v>-65100000.0</v>
+      </c>
       <c r="BU6"/>
-      <c r="BV6">
-[...1 lines deleted...]
-      </c>
+      <c r="BV6"/>
       <c r="BW6">
         <v>116000000.0</v>
       </c>
-      <c r="BX6"/>
-      <c r="BY6">
+      <c r="BX6">
+        <v>116000000.0</v>
+      </c>
+      <c r="BY6"/>
+      <c r="BZ6">
         <v>75800000.0</v>
       </c>
-      <c r="BZ6"/>
-      <c r="CA6">
+      <c r="CA6"/>
+      <c r="CB6">
         <v>75800000.0</v>
       </c>
-      <c r="CB6"/>
       <c r="CC6"/>
-      <c r="CD6">
-[...1 lines deleted...]
-      </c>
+      <c r="CD6"/>
       <c r="CE6">
         <v>-8390000.0</v>
       </c>
-      <c r="CF6"/>
+      <c r="CF6">
+        <v>-8390000.0</v>
+      </c>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>1123779000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>751475000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>484282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22555000.0</v>
       </c>
       <c r="G7">
         <v>-22555000.0</v>
       </c>
       <c r="H7">
+        <v>-22555000.0</v>
+      </c>
+      <c r="I7">
         <v>659392000.0</v>
       </c>
-      <c r="I7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J7"/>
       <c r="K7">
         <v>-17656000.0</v>
       </c>
       <c r="L7">
         <v>-17656000.0</v>
       </c>
       <c r="M7">
+        <v>-17656000.0</v>
+      </c>
+      <c r="N7">
         <v>420171000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>203419000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-76647000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-51654000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>327833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40983000.0</v>
       </c>
       <c r="S7">
         <v>-40983000.0</v>
       </c>
       <c r="T7">
         <v>-40983000.0</v>
       </c>
       <c r="U7">
+        <v>-40983000.0</v>
+      </c>
+      <c r="V7">
         <v>149669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53411000.0</v>
       </c>
       <c r="W7">
         <v>53411000.0</v>
       </c>
       <c r="X7">
         <v>53411000.0</v>
       </c>
       <c r="Y7">
+        <v>53411000.0</v>
+      </c>
+      <c r="Z7">
         <v>-56632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67753000.0</v>
       </c>
       <c r="AA7">
         <v>67753000.0</v>
       </c>
       <c r="AB7">
         <v>67753000.0</v>
       </c>
-      <c r="AC7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC7">
+        <v>67753000.0</v>
+      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>-83480000.0</v>
       </c>
       <c r="AF7">
         <v>-83480000.0</v>
       </c>
-      <c r="AG7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG7">
+        <v>-83480000.0</v>
+      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>49727000.0</v>
       </c>
       <c r="AJ7">
         <v>49727000.0</v>
       </c>
-      <c r="AK7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK7">
+        <v>49727000.0</v>
+      </c>
+      <c r="AL7"/>
       <c r="AM7">
         <v>79978000.0</v>
       </c>
       <c r="AN7">
         <v>79978000.0</v>
       </c>
-      <c r="AO7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO7">
+        <v>79978000.0</v>
+      </c>
+      <c r="AP7"/>
       <c r="AQ7">
         <v>26975000.0</v>
       </c>
-      <c r="AR7"/>
+      <c r="AR7">
+        <v>26975000.0</v>
+      </c>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-      <c r="BB7">
+      <c r="BB7"/>
+      <c r="BC7">
         <v>-25500000.0</v>
       </c>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-      <c r="BF7">
+      <c r="BF7"/>
+      <c r="BG7">
         <v>-25500000.0</v>
       </c>
-      <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-      <c r="BJ7">
+      <c r="BJ7"/>
+      <c r="BK7">
         <v>-25500000.0</v>
       </c>
-      <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
-      <c r="BO7">
+      <c r="BO7"/>
+      <c r="BP7">
         <v>-14000000.0</v>
       </c>
-      <c r="BP7"/>
       <c r="BQ7"/>
-      <c r="BR7">
-[...1 lines deleted...]
-      </c>
+      <c r="BR7"/>
       <c r="BS7">
         <v>22900000.0</v>
       </c>
-      <c r="BT7"/>
+      <c r="BT7">
+        <v>22900000.0</v>
+      </c>
       <c r="BU7"/>
-      <c r="BV7">
-[...1 lines deleted...]
-      </c>
+      <c r="BV7"/>
       <c r="BW7">
         <v>16600000.0</v>
       </c>
-      <c r="BX7"/>
-      <c r="BY7">
+      <c r="BX7">
+        <v>16600000.0</v>
+      </c>
+      <c r="BY7"/>
+      <c r="BZ7">
         <v>28600000.0</v>
       </c>
-      <c r="BZ7"/>
-      <c r="CA7">
+      <c r="CA7"/>
+      <c r="CB7">
         <v>28600000.0</v>
       </c>
-      <c r="CB7"/>
       <c r="CC7"/>
-      <c r="CD7">
-[...1 lines deleted...]
-      </c>
+      <c r="CD7"/>
       <c r="CE7">
         <v>-10344000.0</v>
       </c>
-      <c r="CF7"/>
+      <c r="CF7">
+        <v>-10344000.0</v>
+      </c>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -30222,245 +30452,247 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
+      <c r="F9"/>
       <c r="G9">
         <v>-15458000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>-15458000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>-27558000.0</v>
       </c>
       <c r="L9">
         <v>-27558000.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>-27558000.0</v>
+      </c>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-51654000.0</v>
       </c>
-      <c r="Q9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q9">
+        <v>-51654000.0</v>
+      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>-36048000.0</v>
       </c>
       <c r="T9">
         <v>-36048000.0</v>
       </c>
       <c r="U9">
         <v>-36048000.0</v>
       </c>
       <c r="V9">
-        <v>70343000.0</v>
+        <v>-36048000.0</v>
       </c>
       <c r="W9">
         <v>70343000.0</v>
       </c>
       <c r="X9">
         <v>70343000.0</v>
       </c>
       <c r="Y9">
         <v>70343000.0</v>
       </c>
       <c r="Z9">
-        <v>-16978000.0</v>
+        <v>70343000.0</v>
       </c>
       <c r="AA9">
         <v>-16978000.0</v>
       </c>
       <c r="AB9">
         <v>-16978000.0</v>
       </c>
-      <c r="AC9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC9">
+        <v>-16978000.0</v>
+      </c>
+      <c r="AD9"/>
       <c r="AE9">
         <v>-3055000.0</v>
       </c>
       <c r="AF9">
         <v>-3055000.0</v>
       </c>
       <c r="AG9">
         <v>-3055000.0</v>
       </c>
       <c r="AH9">
-        <v>-3353000.0</v>
+        <v>-3055000.0</v>
       </c>
       <c r="AI9">
         <v>-3353000.0</v>
       </c>
       <c r="AJ9">
         <v>-3353000.0</v>
       </c>
       <c r="AK9">
         <v>-3353000.0</v>
       </c>
       <c r="AL9">
-        <v>-9824000.0</v>
+        <v>-3353000.0</v>
       </c>
       <c r="AM9">
         <v>-9824000.0</v>
       </c>
       <c r="AN9">
         <v>-9824000.0</v>
       </c>
       <c r="AO9">
+        <v>-9824000.0</v>
+      </c>
+      <c r="AP9">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17154000.0</v>
       </c>
       <c r="AQ9">
         <v>17154000.0</v>
       </c>
-      <c r="AR9"/>
+      <c r="AR9">
+        <v>17154000.0</v>
+      </c>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>11054000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-2091000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>-78739000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>-132870000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>-89208000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>15300000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
-[...1 lines deleted...]
-      </c>
+      <c r="BR9"/>
       <c r="BS9">
         <v>29900000.0</v>
       </c>
-      <c r="BT9"/>
+      <c r="BT9">
+        <v>29900000.0</v>
+      </c>
       <c r="BU9"/>
-      <c r="BV9">
-[...1 lines deleted...]
-      </c>
+      <c r="BV9"/>
       <c r="BW9">
         <v>33800000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9">
+      <c r="BX9">
+        <v>33800000.0</v>
+      </c>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>9700000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>9700000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
-[...1 lines deleted...]
-      </c>
+      <c r="CD9"/>
       <c r="CE9">
         <v>6721000.0</v>
       </c>
-      <c r="CF9"/>
+      <c r="CF9">
+        <v>6721000.0</v>
+      </c>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>2287000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>4271000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -30470,1226 +30702,1239 @@
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>7600000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>7600000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>7600000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>-4000000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
-[...1 lines deleted...]
-      </c>
+      <c r="BR10"/>
       <c r="BS10">
         <v>-1200000.0</v>
       </c>
-      <c r="BT10"/>
+      <c r="BT10">
+        <v>-1200000.0</v>
+      </c>
       <c r="BU10"/>
-      <c r="BV10">
-[...1 lines deleted...]
-      </c>
+      <c r="BV10"/>
       <c r="BW10">
         <v>-2400000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BX10">
+        <v>-2400000.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-1100000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>-1100000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
-[...1 lines deleted...]
-      </c>
+      <c r="CD10"/>
       <c r="CE10">
         <v>8325000.0</v>
       </c>
-      <c r="CF10"/>
+      <c r="CF10">
+        <v>8325000.0</v>
+      </c>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>144800000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-82626000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>34639000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>23414000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>25142000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>19463000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-70732000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>22632000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>176444000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>10314000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>35016000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>11375000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>3775000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>9282000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>3674000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>1114000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>1358000.0</v>
       </c>
-      <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>630939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124426000.0</v>
       </c>
       <c r="N12">
         <v>124426000.0</v>
       </c>
       <c r="O12">
         <v>124426000.0</v>
       </c>
       <c r="P12">
+        <v>124426000.0</v>
+      </c>
+      <c r="Q12">
         <v>488113000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-30916000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>86274000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-75090000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>113583000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>99278000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>50391000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>131956000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-18666000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-22324000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-34308000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-395538000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>217804000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>344700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-13557000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-59467000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>30970000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>300477000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-33363000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>40145000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>192300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>339621000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-9394000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-53269000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>450706000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>136698000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>73031000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>-4935000.0</v>
       </c>
       <c r="U13">
         <v>-4935000.0</v>
       </c>
       <c r="V13">
         <v>-4935000.0</v>
       </c>
       <c r="W13">
-        <v>-16932000.0</v>
+        <v>-4935000.0</v>
       </c>
       <c r="X13">
         <v>-16932000.0</v>
       </c>
       <c r="Y13">
         <v>-16932000.0</v>
       </c>
       <c r="Z13">
         <v>-16932000.0</v>
       </c>
       <c r="AA13">
-        <v>84731000.0</v>
+        <v>-16932000.0</v>
       </c>
       <c r="AB13">
         <v>84731000.0</v>
       </c>
       <c r="AC13">
         <v>84731000.0</v>
       </c>
       <c r="AD13">
         <v>84731000.0</v>
       </c>
       <c r="AE13">
-        <v>-79748000.0</v>
+        <v>84731000.0</v>
       </c>
       <c r="AF13">
         <v>-79748000.0</v>
       </c>
       <c r="AG13">
         <v>-79748000.0</v>
       </c>
       <c r="AH13">
         <v>-79748000.0</v>
       </c>
       <c r="AI13">
-        <v>45641000.0</v>
+        <v>-79748000.0</v>
       </c>
       <c r="AJ13">
         <v>45641000.0</v>
       </c>
       <c r="AK13">
         <v>45641000.0</v>
       </c>
       <c r="AL13">
         <v>45641000.0</v>
       </c>
       <c r="AM13">
-        <v>89802000.0</v>
+        <v>45641000.0</v>
       </c>
       <c r="AN13">
         <v>89802000.0</v>
       </c>
       <c r="AO13">
+        <v>89802000.0</v>
+      </c>
+      <c r="AP13">
         <v>90000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>9821000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-91881000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>49198000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>107539000.0</v>
+      </c>
+      <c r="C14">
         <v>100726000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>97385000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>93028000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>88440000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>86284000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>85085000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-162827000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>79462000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>83365000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>79815000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>78359000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>74818000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>72677000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>70251000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>68813000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>65337000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>63303000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>239946000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>55702000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-59450000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>59450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259336000.0</v>
       </c>
       <c r="X14">
         <v>259336000.0</v>
       </c>
       <c r="Y14">
+        <v>259336000.0</v>
+      </c>
+      <c r="Z14">
         <v>-66375000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>66375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282080000.0</v>
       </c>
       <c r="AB14">
         <v>282080000.0</v>
       </c>
       <c r="AC14">
+        <v>282080000.0</v>
+      </c>
+      <c r="AD14">
         <v>-68187000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>68187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276563000.0</v>
       </c>
       <c r="AF14">
         <v>276563000.0</v>
       </c>
       <c r="AG14">
+        <v>276563000.0</v>
+      </c>
+      <c r="AH14">
         <v>-41909000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167324000.0</v>
       </c>
       <c r="AJ14">
         <v>167324000.0</v>
       </c>
       <c r="AK14">
+        <v>167324000.0</v>
+      </c>
+      <c r="AL14">
         <v>-39832000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>39832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153263000.0</v>
       </c>
       <c r="AN14">
         <v>153263000.0</v>
       </c>
       <c r="AO14">
+        <v>153263000.0</v>
+      </c>
+      <c r="AP14">
         <v>-34388000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34388000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>134888000.0</v>
       </c>
-      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>115147000.0</v>
       </c>
-      <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>106212000.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>-39883000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-      <c r="BF14">
+      <c r="BF14"/>
+      <c r="BG14">
         <v>-53642000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
-      <c r="BJ14">
+      <c r="BJ14"/>
+      <c r="BK14">
         <v>-66138000.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
-      <c r="BO14">
+      <c r="BO14"/>
+      <c r="BP14">
         <v>50900000.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
+      <c r="BR14"/>
       <c r="BS14">
         <v>42900000.0</v>
       </c>
-      <c r="BT14"/>
+      <c r="BT14">
+        <v>42900000.0</v>
+      </c>
       <c r="BU14"/>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
+      <c r="BV14"/>
       <c r="BW14">
         <v>35300000.0</v>
       </c>
-      <c r="BX14"/>
-      <c r="BY14">
+      <c r="BX14">
+        <v>35300000.0</v>
+      </c>
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>24900000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>24900000.0</v>
       </c>
-      <c r="CB14"/>
       <c r="CC14"/>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
+      <c r="CD14"/>
       <c r="CE14">
         <v>34701000.0</v>
       </c>
-      <c r="CF14"/>
+      <c r="CF14">
+        <v>34701000.0</v>
+      </c>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>70083000.0</v>
+      </c>
+      <c r="C15">
         <v>70578000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>66415000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>66410000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>133026999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269139000.0</v>
       </c>
       <c r="G15">
         <v>269139000.0</v>
       </c>
       <c r="H15">
+        <v>269139000.0</v>
+      </c>
+      <c r="I15">
         <v>67180000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>134151999.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>134152000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>134151999.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>33990000.0</v>
       </c>
       <c r="Y15">
         <v>33990000.0</v>
       </c>
       <c r="Z15">
         <v>33990000.0</v>
       </c>
       <c r="AA15">
-        <v>110438000.0</v>
+        <v>33990000.0</v>
       </c>
       <c r="AB15">
         <v>110438000.0</v>
       </c>
-      <c r="AC15"/>
+      <c r="AC15">
+        <v>110438000.0</v>
+      </c>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>147604000.0</v>
       </c>
       <c r="AG15">
         <v>147604000.0</v>
       </c>
       <c r="AH15">
         <v>147604000.0</v>
       </c>
       <c r="AI15">
-        <v>106792000.0</v>
+        <v>147604000.0</v>
       </c>
       <c r="AJ15">
         <v>106792000.0</v>
       </c>
       <c r="AK15">
         <v>106792000.0</v>
       </c>
       <c r="AL15">
         <v>106792000.0</v>
       </c>
       <c r="AM15">
-        <v>86116000.0</v>
+        <v>106792000.0</v>
       </c>
       <c r="AN15">
         <v>86116000.0</v>
       </c>
-      <c r="AO15"/>
+      <c r="AO15">
+        <v>86116000.0</v>
+      </c>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>147592000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>170767000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>64696000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>146512000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>192612000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>26310000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>72410000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1808000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>47908000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>21845000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>5693000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>16200000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
-[...1 lines deleted...]
-      </c>
+      <c r="BV15"/>
       <c r="BW15">
         <v>13600000.0</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15">
+      <c r="BX15">
+        <v>13600000.0</v>
+      </c>
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>8300000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>8300000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
-[...1 lines deleted...]
-      </c>
+      <c r="CE15"/>
       <c r="CF15">
         <v>10069000.0</v>
       </c>
-      <c r="CG15"/>
+      <c r="CG15">
+        <v>10069000.0</v>
+      </c>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>10000000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>266825000.0</v>
+      </c>
+      <c r="C16">
         <v>374223000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>382554000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>248823000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>236171000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>164820000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>613313000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>275245000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>200636000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>170525000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>206375000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>236878000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>281863000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>242314000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>122424000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>198744000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>134125000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>249014000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>211081000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>290231000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>256764000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>193801000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>119065000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>222263000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>307297000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>339925000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>158732000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>225289000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>226140000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>212267000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>156158000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>170731000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>225329000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>196584000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>238792000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>249593000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>243645000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>269896000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>331687000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>221803000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>207617000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>209953000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>204715000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>121540000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>190328000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>220409000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>221443000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>186738000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>172103000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>237321000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>139110000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>475182000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>327385000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>106871000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>306800000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>249914000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>306800000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>156989000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>306800000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>306800000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>265000000.0</v>
       </c>
-      <c r="BQ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR16"/>
       <c r="BS16">
         <v>135200000.0</v>
       </c>
       <c r="BT16">
+        <v>135200000.0</v>
+      </c>
+      <c r="BU16">
         <v>200300000.0</v>
       </c>
-      <c r="BU16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV16"/>
       <c r="BW16">
         <v>360100000.0</v>
       </c>
       <c r="BX16">
+        <v>360100000.0</v>
+      </c>
+      <c r="BY16">
         <v>244100000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>206700000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>130900000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>206700000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>130900000.0</v>
       </c>
-      <c r="CC16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD16"/>
       <c r="CE16">
         <v>94106000.0</v>
       </c>
       <c r="CF16">
+        <v>94106000.0</v>
+      </c>
+      <c r="CG16">
         <v>102496000.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31737,452 +31982,459 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-49469000.0</v>
+      </c>
+      <c r="C18">
         <v>-54361000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>352498000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-78021000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-111697000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>205477000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>310337000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>188615000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>269779000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>200998000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-519975000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>344415000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>216752000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>203419000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-417159000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>215638000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>158497000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>169336000.0</v>
       </c>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
       <c r="T18">
+        <v>-251292000.0</v>
+      </c>
+      <c r="U18">
         <v>113583000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>150561000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-892000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8282000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-18666000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-162972000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>106340000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>96207000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>217804000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>187082000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>144061000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-197054000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>30970000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>122095000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>145019000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-96455000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>192300000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>197475000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>132752000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>73944000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>117773000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>148115000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>118934000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-84732000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>42123000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>111259000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>83361000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>235227000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-125501000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>199471000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>74364000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>266538000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>179948000.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18">
+      <c r="BB18"/>
+      <c r="BC18">
         <v>416775000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-      <c r="BF18">
+      <c r="BF18"/>
+      <c r="BG18">
         <v>313389000.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-      <c r="BJ18">
+      <c r="BJ18"/>
+      <c r="BK18">
         <v>107901000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
-      <c r="BO18">
+      <c r="BO18"/>
+      <c r="BP18">
         <v>231400000.0</v>
       </c>
-      <c r="BP18"/>
       <c r="BQ18"/>
-      <c r="BR18">
-[...1 lines deleted...]
-      </c>
+      <c r="BR18"/>
       <c r="BS18">
         <v>35600000.0</v>
       </c>
-      <c r="BT18"/>
+      <c r="BT18">
+        <v>35600000.0</v>
+      </c>
       <c r="BU18"/>
-      <c r="BV18">
-[...1 lines deleted...]
-      </c>
+      <c r="BV18"/>
       <c r="BW18">
         <v>-82100000.0</v>
       </c>
-      <c r="BX18"/>
-      <c r="BY18">
+      <c r="BX18">
+        <v>-82100000.0</v>
+      </c>
+      <c r="BY18"/>
+      <c r="BZ18">
         <v>200000.0</v>
       </c>
-      <c r="BZ18"/>
-      <c r="CA18">
+      <c r="CA18"/>
+      <c r="CB18">
         <v>200000.0</v>
       </c>
-      <c r="CB18"/>
       <c r="CC18"/>
-      <c r="CD18">
-[...1 lines deleted...]
-      </c>
+      <c r="CD18"/>
       <c r="CE18">
         <v>-15401000.0</v>
       </c>
-      <c r="CF18"/>
+      <c r="CF18">
+        <v>-15401000.0</v>
+      </c>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19">
+        <v>-126138000.0</v>
+      </c>
+      <c r="C19">
         <v>54498000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-122478000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-286012000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-215245000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-518052000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-20567000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-63879000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-180362000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-78334000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-268829000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>19027000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-230325000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-62868000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-164817000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-124591000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-142228000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-120515000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-232196000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-21068000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-33079000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-86697000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-91428000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>45676000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-67804000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>19795000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-160005000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-24172000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-5100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63664000.0</v>
       </c>
       <c r="AF19">
         <v>63664000.0</v>
       </c>
       <c r="AG19">
         <v>63664000.0</v>
       </c>
       <c r="AH19">
         <v>63664000.0</v>
       </c>
       <c r="AI19">
-        <v>-287112000.0</v>
+        <v>63664000.0</v>
       </c>
       <c r="AJ19">
         <v>-287112000.0</v>
       </c>
       <c r="AK19">
         <v>-287112000.0</v>
       </c>
       <c r="AL19">
         <v>-287112000.0</v>
       </c>
       <c r="AM19">
+        <v>-287112000.0</v>
+      </c>
+      <c r="AN19">
         <v>-67093000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>52105000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>140633000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-386569000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32230,2140 +32482,2169 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>144523000.0</v>
+      </c>
+      <c r="C21">
         <v>107029000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>127008000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>97881000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>79476000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-65870000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>17053000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
-[...1 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>129053000.0</v>
       </c>
       <c r="U21">
         <v>129053000.0</v>
       </c>
       <c r="V21">
         <v>129053000.0</v>
       </c>
       <c r="W21">
-        <v>127599000.0</v>
+        <v>129053000.0</v>
       </c>
       <c r="X21">
         <v>127599000.0</v>
       </c>
       <c r="Y21">
         <v>127599000.0</v>
       </c>
       <c r="Z21">
         <v>127599000.0</v>
       </c>
       <c r="AA21">
-        <v>-434896000.0</v>
+        <v>127599000.0</v>
       </c>
       <c r="AB21">
         <v>-434896000.0</v>
       </c>
       <c r="AC21">
         <v>-434896000.0</v>
       </c>
       <c r="AD21">
         <v>-434896000.0</v>
       </c>
       <c r="AE21">
-        <v>-176333000.0</v>
+        <v>-434896000.0</v>
       </c>
       <c r="AF21">
         <v>-176333000.0</v>
       </c>
       <c r="AG21">
         <v>-176333000.0</v>
       </c>
       <c r="AH21">
         <v>-176333000.0</v>
       </c>
       <c r="AI21">
-        <v>-98551000.0</v>
+        <v>-176333000.0</v>
       </c>
       <c r="AJ21">
         <v>-98551000.0</v>
       </c>
       <c r="AK21">
         <v>-98551000.0</v>
       </c>
       <c r="AL21">
         <v>-98551000.0</v>
       </c>
       <c r="AM21">
+        <v>-98551000.0</v>
+      </c>
+      <c r="AN21">
         <v>-162565000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-91912000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-127227000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-137019000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>68175000.0</v>
+      </c>
+      <c r="C22">
         <v>212467000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>172623000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>173350000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>148908000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>176766000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>166182000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>146026000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>120253000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>176066000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>191780000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>187375000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>17509000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>121521000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>88280000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>115939000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>124076000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>19759000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>43844000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8242000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28073000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-110733000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-177261000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-118057000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-386018000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>74273000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2728000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>103978000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>50866000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>89431000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-155846000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>57737000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>49894000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>136473000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>94571000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>103796000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>62997000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>102314000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>90544000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>74018000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>54527000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>115455000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-408472000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6213000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>64097000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>113121000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>35925000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>65980000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>118172000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>151357000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>113921000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>126009000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>74441000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>113830000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>86623000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>111917000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>32006000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>186071000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>104383000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>70331000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>41263000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>116703000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>121795000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>63922000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>18614000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>36726000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>70443000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>43139000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>55162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18386000.0</v>
       </c>
       <c r="BS22">
         <v>18386000.0</v>
       </c>
       <c r="BT22">
+        <v>18386000.0</v>
+      </c>
+      <c r="BU22">
         <v>30343000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>30431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35525000.0</v>
       </c>
       <c r="BW22">
         <v>35525000.0</v>
       </c>
       <c r="BX22">
+        <v>35525000.0</v>
+      </c>
+      <c r="BY22">
         <v>46822000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>41496000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>48567000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>41496000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>37240000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>22864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17653000.0</v>
       </c>
       <c r="CE22">
         <v>17653000.0</v>
       </c>
       <c r="CF22">
+        <v>17653000.0</v>
+      </c>
+      <c r="CG22">
         <v>27675000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>15111000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>22560000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11879000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>21137000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>35556000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>48489000.0</v>
       </c>
-      <c r="CM22"/>
+      <c r="CN22"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>205</v>
+      </c>
+      <c r="B23">
+        <v>-16338000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-15651000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14934000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>149523999.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-135918000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>404745000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-50127000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-59306000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-158514000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-18062000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-408427000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>53122000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20661000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>62419000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-26428000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-131158000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-10888000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>39781000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-59048000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-54519000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>162325000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-47553000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-112043000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>198147000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>55058000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12057000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-194484000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-168108000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-84361000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-45983000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-61934000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-61641000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-113029000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>135863000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-83919000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-56871000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-119743000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-50948000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-58138000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-67887000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-71652000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-258484000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-70965000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-98101000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-67916000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-33042000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>83944000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-119645000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-73677000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-59258000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24733000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>-107787000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>176000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
-      <c r="BF23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>-167915000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>-102672000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>53000.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>-65955000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>65193000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>88300000.0</v>
       </c>
-      <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>228300000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>241900000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>141500000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>149800000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
-[...1 lines deleted...]
-      </c>
+      <c r="CD23"/>
       <c r="CE23">
         <v>53626000.0</v>
       </c>
-      <c r="CF23"/>
+      <c r="CF23">
+        <v>53626000.0</v>
+      </c>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>-126138000.0</v>
+      </c>
+      <c r="C24">
         <v>-5474000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-471829000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-375165000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>175257000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-518052000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-20567000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-63879000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-180362000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-78334000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-268829000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>19027000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-230325000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-62868000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>467414000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-124591000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-142228000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-120515000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-318291000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-21068000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-33079000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-86697000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-91428000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>45676000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-67804000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>19795000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-202208000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-24172000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-5100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3591000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-20055000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-23634000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-31709000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-74198000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-234071000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-102433000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-166855000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-74800000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-9852000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-45449000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-82564000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-42044000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>256042000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-25940000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-181239000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-16479000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>210454000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>56192000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-145044000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>97524000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>102366000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-56884000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-363105000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-176750000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-153932000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-100400000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-160300000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-30800000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>12034000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-65700000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>2498000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>82473000.0</v>
+      </c>
+      <c r="C25">
         <v>46517000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>102296000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>814999.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41457000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-57573000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>92756000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>205416000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>70064000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-58433000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>168235000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>78681000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>124425000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9221000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>151785000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>30886000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-30916000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>86274000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5871000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>49639000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>181938000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>50391000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-60174000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>99391000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>289421000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-34308000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>231304000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>113826000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>136216000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>54630000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>294521000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-26767000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>72201000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8546000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>110234000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>88504000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>134478000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>30438000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>119224000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>43755000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>93588000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3479000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>488592000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>35910000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>47162000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-29760000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>199302000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-191481000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>81299000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-76993000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>152617000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>53939000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-74441000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-113830000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>-111917000.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>-320601000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>-440596000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
-      <c r="BO25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>181563000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
-[...1 lines deleted...]
-      </c>
+      <c r="BR25"/>
       <c r="BS25">
         <v>103721000.0</v>
       </c>
-      <c r="BT25"/>
+      <c r="BT25">
+        <v>103721000.0</v>
+      </c>
       <c r="BU25"/>
-      <c r="BV25">
-[...1 lines deleted...]
-      </c>
+      <c r="BV25"/>
       <c r="BW25">
         <v>132075000.0</v>
       </c>
-      <c r="BX25"/>
-      <c r="BY25">
+      <c r="BX25">
+        <v>132075000.0</v>
+      </c>
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>98804000.0</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25">
+      <c r="CA25"/>
+      <c r="CB25">
         <v>98804000.0</v>
       </c>
-      <c r="CB25"/>
       <c r="CC25"/>
-      <c r="CD25">
-[...1 lines deleted...]
-      </c>
+      <c r="CD25"/>
       <c r="CE25">
         <v>-9496000.0</v>
       </c>
-      <c r="CF25"/>
+      <c r="CF25">
+        <v>-9496000.0</v>
+      </c>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-45004000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8706000.0</v>
       </c>
       <c r="E26">
         <v>-8706000.0</v>
       </c>
       <c r="F26">
-        <v>-87308000.0</v>
+        <v>-8706000.0</v>
       </c>
       <c r="G26">
         <v>-87308000.0</v>
       </c>
       <c r="H26">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-87308000.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>-105932000.0</v>
       </c>
       <c r="L26">
         <v>-105932000.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>-105932000.0</v>
+      </c>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>-167639000.0</v>
       </c>
-      <c r="Q26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q26">
+        <v>-167639000.0</v>
+      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>-40514000.0</v>
       </c>
       <c r="T26">
         <v>-40514000.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>-40514000.0</v>
+      </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
+      <c r="AI26"/>
       <c r="AJ26">
         <v>587000.0</v>
       </c>
       <c r="AK26">
         <v>587000.0</v>
       </c>
       <c r="AL26">
         <v>587000.0</v>
       </c>
       <c r="AM26">
+        <v>587000.0</v>
+      </c>
+      <c r="AN26">
         <v>56000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>-117962000.0</v>
       </c>
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>-117962000.0</v>
+      </c>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>56000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>447000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27">
         <v>5483000.0</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>5483000.0</v>
+      </c>
       <c r="I27"/>
-      <c r="J27">
-[...1 lines deleted...]
-      </c>
+      <c r="J27"/>
       <c r="K27">
         <v>4359000.0</v>
       </c>
       <c r="L27">
         <v>4359000.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>4359000.0</v>
+      </c>
       <c r="N27"/>
-      <c r="O27">
-[...1 lines deleted...]
-      </c>
+      <c r="O27"/>
       <c r="P27">
         <v>5155000.0</v>
       </c>
-      <c r="Q27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q27">
+        <v>5155000.0</v>
+      </c>
+      <c r="R27"/>
       <c r="S27">
         <v>7097000.0</v>
       </c>
       <c r="T27">
         <v>7097000.0</v>
       </c>
-      <c r="U27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U27">
+        <v>7097000.0</v>
+      </c>
+      <c r="V27"/>
       <c r="W27">
         <v>5263000.0</v>
       </c>
       <c r="X27">
         <v>5263000.0</v>
       </c>
-      <c r="Y27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y27">
+        <v>5263000.0</v>
+      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>6149000.0</v>
       </c>
       <c r="AB27">
         <v>6149000.0</v>
       </c>
-      <c r="AC27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC27">
+        <v>6149000.0</v>
+      </c>
+      <c r="AD27"/>
       <c r="AE27">
         <v>7145000.0</v>
       </c>
       <c r="AF27">
         <v>7145000.0</v>
       </c>
-      <c r="AG27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG27">
+        <v>7145000.0</v>
+      </c>
+      <c r="AH27"/>
       <c r="AI27">
         <v>7422000.0</v>
       </c>
       <c r="AJ27">
         <v>7422000.0</v>
       </c>
-      <c r="AK27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK27">
+        <v>7422000.0</v>
+      </c>
+      <c r="AL27"/>
       <c r="AM27">
         <v>7539000.0</v>
       </c>
       <c r="AN27">
         <v>7539000.0</v>
       </c>
-      <c r="AO27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO27">
+        <v>7539000.0</v>
+      </c>
+      <c r="AP27"/>
       <c r="AQ27">
         <v>4034000.0</v>
       </c>
-      <c r="AR27"/>
+      <c r="AR27">
+        <v>4034000.0</v>
+      </c>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>4688000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>5967000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>7014000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>7661000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>4032000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>5278000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
-[...1 lines deleted...]
-      </c>
+      <c r="BR27"/>
       <c r="BS27">
         <v>5593000.0</v>
       </c>
-      <c r="BT27"/>
+      <c r="BT27">
+        <v>5593000.0</v>
+      </c>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
-[...1 lines deleted...]
-      </c>
+      <c r="CD27"/>
       <c r="CE27">
         <v>-279000.0</v>
       </c>
-      <c r="CF27"/>
+      <c r="CF27">
+        <v>-279000.0</v>
+      </c>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>74440000.0</v>
+      </c>
+      <c r="C28">
         <v>-8553000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>60594000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31471000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7791000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-135918000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48298000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-50127000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-59306000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-158514000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18062000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-408427000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53122000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20661000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-105220000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-26428000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-131158000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10888000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39781000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-59048000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-54519000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>162325000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-47553000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-112043000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>198147000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>55058000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-98381000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-194484000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-168108000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-84361000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-87333000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-61934000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-61641000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-113029000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>55777000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-83919000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-56871000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-119743000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-50948000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-58138000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-67887000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-71652000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-258484000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-70965000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>39899000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-67916000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-33042000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>83944000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-119645000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-73677000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-59258000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>24733000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-254299000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>-194225000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5775000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>-104480000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>95520000.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>-87800000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
-[...1 lines deleted...]
-      </c>
+      <c r="BR28"/>
       <c r="BS28">
         <v>59500000.0</v>
       </c>
-      <c r="BT28"/>
+      <c r="BT28">
+        <v>59500000.0</v>
+      </c>
       <c r="BU28"/>
-      <c r="BV28">
-[...1 lines deleted...]
-      </c>
+      <c r="BV28"/>
       <c r="BW28">
         <v>228300000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BX28">
+        <v>228300000.0</v>
+      </c>
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>141500000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>141500000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
-[...1 lines deleted...]
-      </c>
+      <c r="CD28"/>
       <c r="CE28">
         <v>41026000.0</v>
       </c>
-      <c r="CF28"/>
+      <c r="CF28">
+        <v>41026000.0</v>
+      </c>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>2687000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>29755000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>23388000.0</v>
       </c>
-      <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>105298000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>100400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>258187000.0</v>
+      </c>
+      <c r="C29">
         <v>359710000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>372304000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>267192999.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>278805000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>205477000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>337457000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>188615000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>269779000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>200998000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>280200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>344415000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>216752000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>203419000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>215072000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>215638000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>158497000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>169336000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>244033000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>113583000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>150561000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-892000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>80575000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-18666000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-162972000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>106340000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>234032000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>217804000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>187082000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>144061000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>138675000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>30970000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>122095000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>145019000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>204805000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>192300000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>197475000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>132752000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>209768000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>117773000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>148115000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>118934000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>80120000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>42123000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>111259000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>83361000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>235227000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-125501000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>199471000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>74364000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>266538000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>179948000.0</v>
       </c>
-      <c r="BA29"/>
-      <c r="BB29">
+      <c r="BB29"/>
+      <c r="BC29">
         <v>-109625000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>538026000.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
-      <c r="BF29">
+      <c r="BF29"/>
+      <c r="BG29">
         <v>-213011000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>498289000.0</v>
       </c>
-      <c r="BH29"/>
       <c r="BI29"/>
-      <c r="BJ29">
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>-418499000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>292801000.0</v>
       </c>
-      <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
-      <c r="BO29">
+      <c r="BO29"/>
+      <c r="BP29">
         <v>291300000.0</v>
       </c>
-      <c r="BP29"/>
       <c r="BQ29"/>
-      <c r="BR29">
-[...1 lines deleted...]
-      </c>
+      <c r="BR29"/>
       <c r="BS29">
         <v>198100000.0</v>
       </c>
-      <c r="BT29"/>
+      <c r="BT29">
+        <v>198100000.0</v>
+      </c>
       <c r="BU29"/>
-      <c r="BV29">
-[...1 lines deleted...]
-      </c>
+      <c r="BV29"/>
       <c r="BW29">
         <v>221900000.0</v>
       </c>
-      <c r="BX29"/>
-      <c r="BY29">
+      <c r="BX29">
+        <v>221900000.0</v>
+      </c>
+      <c r="BY29"/>
+      <c r="BZ29">
         <v>193500000.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>193500000.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
-      <c r="CD29">
-[...1 lines deleted...]
-      </c>
+      <c r="CD29"/>
       <c r="CE29">
         <v>40781000.0</v>
       </c>
       <c r="CF29">
+        <v>40781000.0</v>
+      </c>
+      <c r="CG29">
         <v>78308000.0</v>
       </c>
-      <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>13635000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>98633000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>70301000.0</v>
       </c>
-      <c r="CK29"/>
-      <c r="CL29">
+      <c r="CL29"/>
+      <c r="CM29">
         <v>73561000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>50931000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-440025000.0</v>
+      </c>
+      <c r="C30">
         <v>-359488000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-299167000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-286012000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-215245000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-518052000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-20567000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-63879000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-180362000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-78334000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-268829000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19027000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-230325000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-62868000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-164817000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-124591000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-142228000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-120515000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-318291000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-21068000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-33079000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-86697000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-91428000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>45676000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-67804000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19795000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-202208000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-24172000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-5100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3591000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-20055000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-23634000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-31709000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-74198000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-234071000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-102433000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-166855000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-74800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9852000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-45449000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-82564000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-42044000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>256042000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-25940000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-181239000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-16479000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21147000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>56192000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-145044000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>97524000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-565720000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-56884000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>163295000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>349650000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>372468000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-160300000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-322800000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>-334800000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-259000000.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-94145000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>