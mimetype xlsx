--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1581,51 +1581,51 @@
       </c>
       <c r="C35">
         <v>5381000.0</v>
       </c>
       <c r="D35">
         <v>6079000.0</v>
       </c>
       <c r="E35">
         <v>10581000.0</v>
       </c>
       <c r="F35">
         <v>16274000.0</v>
       </c>
       <c r="G35">
         <v>23511000.0</v>
       </c>
       <c r="H35">
         <v>340269000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>31400000.0</v>
+        <v>29700000.0</v>
       </c>
       <c r="C36">
         <v>57494000.0</v>
       </c>
       <c r="D36">
         <v>65801999.0</v>
       </c>
       <c r="E36">
         <v>48927999.0</v>
       </c>
       <c r="F36">
         <v>33047000.0</v>
       </c>
       <c r="G36">
         <v>22246000.0</v>
       </c>
       <c r="H36">
         <v>12198000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
@@ -2422,53 +2422,57 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
-      <c r="F5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>59000.0</v>
       </c>
       <c r="L5">
         <v>-219000.0</v>
       </c>
       <c r="M5">
         <v>-620000.0</v>
       </c>
       <c r="N5">
         <v>-285000.0</v>
       </c>
       <c r="O5">
         <v>-718000.0</v>
       </c>
       <c r="P5">
         <v>-1479000.0</v>
@@ -3804,60 +3808,60 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-789800000.0</v>
+        <v>-785000000.0</v>
       </c>
       <c r="C28">
-        <v>-792600000.0</v>
+        <v>-788700000.0</v>
       </c>
       <c r="D28">
-        <v>-797700000.0</v>
+        <v>-793000000.0</v>
       </c>
       <c r="E28">
-        <v>-775100000.0</v>
+        <v>-770200000.0</v>
       </c>
       <c r="F28">
         <v>-744900000.0</v>
       </c>
       <c r="G28">
         <v>-724635000.0</v>
       </c>
       <c r="H28">
         <v>-717286000.0</v>
       </c>
       <c r="I28">
         <v>-707909000.0</v>
       </c>
       <c r="J28">
         <v>-722572000.0</v>
       </c>
       <c r="K28">
         <v>-649725000.0</v>
       </c>
       <c r="L28">
         <v>-498688000.0</v>
       </c>
       <c r="M28">
         <v>-350891000.0</v>
       </c>
@@ -4483,51 +4487,51 @@
       </c>
       <c r="AA35">
         <v>121451000.0</v>
       </c>
       <c r="AB35">
         <v>85067250.0</v>
       </c>
       <c r="AC35">
         <v>85067250.0</v>
       </c>
       <c r="AD35">
         <v>85067250.0</v>
       </c>
       <c r="AE35">
         <v>85067250.0</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>30700000.0</v>
       </c>
       <c r="C36">
-        <v>31400000.0</v>
+        <v>29700000.0</v>
       </c>
       <c r="D36">
         <v>50099999.0</v>
       </c>
       <c r="E36">
         <v>51099999.0</v>
       </c>
       <c r="F36">
         <v>55100000.0</v>
       </c>
       <c r="G36">
         <v>57494000.0</v>
       </c>
       <c r="H36">
         <v>56410000.0</v>
       </c>
       <c r="I36">
         <v>59148000.0</v>
       </c>
       <c r="J36">
         <v>61140999.0</v>
       </c>
       <c r="K36">
         <v>65801999.0</v>
       </c>
@@ -5448,54 +5452,58 @@
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>57</v>
       </c>
-      <c r="B51"/>
-      <c r="C51"/>
+      <c r="B51">
+        <v>4800000.0</v>
+      </c>
+      <c r="C51">
+        <v>3900000.0</v>
+      </c>
       <c r="D51">
-        <v>5000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="E51">
         <v>4900000.0</v>
       </c>
       <c r="F51">
         <v>3100000.0</v>
       </c>
       <c r="G51">
         <v>3064000.0</v>
       </c>
       <c r="H51">
         <v>3727000.0</v>
       </c>
       <c r="I51">
         <v>2426000.0</v>
       </c>
       <c r="J51">
         <v>4365000.0</v>
       </c>
       <c r="K51">
         <v>6596000.0</v>
       </c>
       <c r="L51">
         <v>8469000.0</v>
       </c>
@@ -7422,200 +7430,200 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-25300000.0</v>
+        <v>-19100000.0</v>
       </c>
       <c r="C5">
         <v>-24800000.0</v>
       </c>
       <c r="D5">
         <v>-7800000.0</v>
       </c>
       <c r="E5">
         <v>-7000000.0</v>
       </c>
       <c r="F5">
         <v>-15300000.0</v>
       </c>
       <c r="G5">
         <v>-23701000.0</v>
       </c>
       <c r="H5">
-        <v>-21770000.0</v>
+        <v>-12183000.0</v>
       </c>
       <c r="I5">
         <v>-31165000.0</v>
       </c>
       <c r="J5">
         <v>-27700000.0</v>
       </c>
       <c r="K5">
-        <v>-28559000.0</v>
+        <v>-19049000.0</v>
       </c>
       <c r="L5">
-        <v>-39584000.0</v>
+        <v>-31052000.0</v>
       </c>
       <c r="M5">
         <v>-38523000.0</v>
       </c>
       <c r="N5">
         <v>-44736000.0</v>
       </c>
       <c r="O5">
         <v>-45877000.0</v>
       </c>
       <c r="P5">
         <v>-33649000.0</v>
       </c>
       <c r="Q5">
         <v>-42135000.0</v>
       </c>
       <c r="R5">
         <v>-37260000.0</v>
       </c>
       <c r="S5">
         <v>-47492000.0</v>
       </c>
       <c r="T5">
-        <v>-31427000.0</v>
+        <v>-31651000.0</v>
       </c>
       <c r="U5">
         <v>-45658000.0</v>
       </c>
       <c r="V5">
         <v>-18288000.0</v>
       </c>
       <c r="W5">
         <v>-25984000.0</v>
       </c>
       <c r="X5">
         <v>-11542000.0</v>
       </c>
       <c r="Y5">
         <v>-13537000.0</v>
       </c>
       <c r="Z5">
         <v>-14669000.0</v>
       </c>
       <c r="AA5">
         <v>-16322000.0</v>
       </c>
       <c r="AB5">
         <v>-11344000.0</v>
       </c>
       <c r="AC5">
         <v>-11344000.0</v>
       </c>
       <c r="AD5">
         <v>-11344000.0</v>
       </c>
       <c r="AE5">
         <v>-11344000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-17800000.0</v>
+        <v>-11600000.0</v>
       </c>
       <c r="C6">
         <v>-17800000.0</v>
       </c>
       <c r="D6">
         <v>-500000.0</v>
       </c>
       <c r="E6">
         <v>400000.0</v>
       </c>
       <c r="F6">
         <v>-8200000.0</v>
       </c>
       <c r="G6">
         <v>-17351000.0</v>
       </c>
       <c r="H6">
-        <v>-15663000.0</v>
+        <v>-6076000.0</v>
       </c>
       <c r="I6">
         <v>-24896000.0</v>
       </c>
       <c r="J6">
         <v>-21300000.0</v>
       </c>
       <c r="K6">
-        <v>-22791000.0</v>
+        <v>-13281000.0</v>
       </c>
       <c r="L6">
-        <v>-33924000.0</v>
+        <v>-25392000.0</v>
       </c>
       <c r="M6">
         <v>-33192000.0</v>
       </c>
       <c r="N6">
         <v>-39225000.0</v>
       </c>
       <c r="O6">
         <v>-40881000.0</v>
       </c>
       <c r="P6">
         <v>-32314999.0</v>
       </c>
       <c r="Q6">
         <v>-40770000.0</v>
       </c>
       <c r="R6">
         <v>-33078000.0</v>
       </c>
       <c r="S6">
         <v>-43243000.0</v>
       </c>
       <c r="T6">
-        <v>-27290000.0</v>
+        <v>-27514000.0</v>
       </c>
       <c r="U6">
         <v>-42218000.0</v>
       </c>
       <c r="V6">
         <v>-15357000.0</v>
       </c>
       <c r="W6">
         <v>-23272000.0</v>
       </c>
       <c r="X6">
         <v>-9033000.0</v>
       </c>
       <c r="Y6">
         <v>-11166000.0</v>
       </c>
       <c r="Z6">
         <v>-12676000.0</v>
       </c>
       <c r="AA6">
         <v>-13925750.0</v>
       </c>
       <c r="AB6">
         <v>-10023500.0</v>
       </c>
@@ -10110,54 +10118,54 @@
       </c>
       <c r="D22">
         <v>-116554000.0</v>
       </c>
       <c r="E22">
         <v>-175357000.0</v>
       </c>
       <c r="F22">
         <v>-145215000.0</v>
       </c>
       <c r="G22">
         <v>-66815000.0</v>
       </c>
       <c r="H22">
         <v>-46719000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-27600000.0</v>
       </c>
       <c r="C23">
-        <v>-18239000.0</v>
+        <v>-33260000.0</v>
       </c>
       <c r="D23">
-        <v>-20776000.0</v>
+        <v>-48091000.0</v>
       </c>
       <c r="E23">
         <v>-5057000.0</v>
       </c>
       <c r="F23">
         <v>24872000.0</v>
       </c>
       <c r="G23">
         <v>-769000.0</v>
       </c>
       <c r="H23">
         <v>218201000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24">
         <v>-28700000.0</v>
       </c>
       <c r="C24">
         <v>-34514000.0</v>
       </c>
       <c r="D24">
@@ -11947,72 +11955,72 @@
       </c>
       <c r="AD22">
         <v>-11679750.0</v>
       </c>
       <c r="AE22">
         <v>-11679750.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-5900000.0</v>
       </c>
       <c r="C23">
         <v>-8600000.0</v>
       </c>
       <c r="D23">
         <v>-11500000.0</v>
       </c>
       <c r="E23">
         <v>-6900000.0</v>
       </c>
       <c r="F23">
-        <v>-5000000.0</v>
+        <v>-6200000.0</v>
       </c>
       <c r="G23">
-        <v>-648000.0</v>
+        <v>-5001000.0</v>
       </c>
       <c r="H23">
         <v>-6946000.0</v>
       </c>
       <c r="I23">
-        <v>-2572000.0</v>
+        <v>-7799000.0</v>
       </c>
       <c r="J23">
         <v>-9417000.0</v>
       </c>
       <c r="K23">
         <v>8915000.0</v>
       </c>
       <c r="L23">
-        <v>-7040000.0</v>
+        <v>-13827000.0</v>
       </c>
       <c r="M23">
-        <v>471000.0</v>
+        <v>-11819000.0</v>
       </c>
       <c r="N23">
         <v>-13036000.0</v>
       </c>
       <c r="O23">
         <v>1736000.0</v>
       </c>
       <c r="P23">
         <v>-1941000.0</v>
       </c>
       <c r="Q23">
         <v>-2227000.0</v>
       </c>
       <c r="R23">
         <v>-2625000.0</v>
       </c>
       <c r="S23">
         <v>3217000.0</v>
       </c>
       <c r="T23">
         <v>-3992000.0</v>
       </c>
       <c r="U23">
         <v>1652000.0</v>
       </c>
@@ -12116,51 +12124,51 @@
       </c>
       <c r="W24">
         <v>-2784000.0</v>
       </c>
       <c r="X24">
         <v>-2366000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>-1774000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>500000.0</v>
       </c>
       <c r="C25">
-        <v>24700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25">
         <v>600000.0</v>
       </c>
       <c r="E25">
         <v>2100000.0</v>
       </c>
       <c r="F25">
         <v>100000.0</v>
       </c>
       <c r="G25">
         <v>1779000.0</v>
       </c>
       <c r="H25">
         <v>31552000.0</v>
       </c>
       <c r="I25">
         <v>241000.0</v>
       </c>
       <c r="J25">
         <v>356000.0</v>
       </c>
       <c r="K25">
         <v>-5465000.0</v>
       </c>