--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,78 +944,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1017,3764 +1024,3944 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>14624006.0</v>
+      </c>
+      <c r="C2">
         <v>11157658.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11911978.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10260133.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12126626.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11973981.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8001818.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5933464.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2166180.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>591691.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>336933.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>159453.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>530185.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1403.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>2079.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3"/>
+      <c r="L3">
+        <v>0.0</v>
+      </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>331503.0</v>
+      </c>
+      <c r="C5">
         <v>-2134931.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1132635.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-151621.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>854896.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16339.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>32828.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1385229.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1050463.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1105678.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-680965.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11319.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1254.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3962074.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3792829.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6"/>
+      <c r="L6">
+        <v>0.0</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>599442.0</v>
+      </c>
+      <c r="C7">
         <v>709999.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1162912.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1124570.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1055944.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1068840.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>633288.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>41154.0</v>
+      </c>
+      <c r="C8">
         <v>23689.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>15983.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>383020.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>17544.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>13484.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>13225.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>13879.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>0.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>715674.0</v>
+      </c>
+      <c r="C10">
         <v>315105.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3833195.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20749683.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>286487.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>628395.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38537.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>864343.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>782853.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>716590.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>198049.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>446604.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>864489.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15238.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>470.0</v>
       </c>
-      <c r="Q10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>761832.0</v>
+      </c>
+      <c r="C12">
         <v>336253.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>20764564.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>293183.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>851187.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>277477.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3581704.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>782853.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>716590.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>198049.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>446604.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>864489.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>40.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15238.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>470.0</v>
       </c>
-      <c r="Q12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>41154.0</v>
+      </c>
+      <c r="C13">
         <v>23689.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>10606.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17544.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13484.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13225.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13879.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12825.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>125871.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>125631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125586.0</v>
       </c>
       <c r="M13">
         <v>125586.0</v>
       </c>
       <c r="N13">
+        <v>125586.0</v>
+      </c>
+      <c r="O13">
         <v>100000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>24514.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24219.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>30289072.0</v>
+      </c>
+      <c r="C14">
         <v>19147726.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15895975.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1928172.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>656933.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>532311.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>530943.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>532264.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>511200.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>502592.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>502463.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>503212.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>426978.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>99448.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>97744.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>83632.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-126840.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2943736.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22340.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>247318.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1067200.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>62210.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-671.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>671.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18"/>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
         <v>49697.0</v>
       </c>
       <c r="C20">
         <v>49697.0</v>
       </c>
       <c r="D20">
         <v>49697.0</v>
       </c>
       <c r="E20">
         <v>49697.0</v>
       </c>
       <c r="F20">
         <v>49697.0</v>
       </c>
       <c r="G20">
         <v>49697.0</v>
       </c>
       <c r="H20">
         <v>49697.0</v>
       </c>
       <c r="I20">
+        <v>49697.0</v>
+      </c>
+      <c r="J20">
         <v>-41952006.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>7519998.0</v>
+      </c>
+      <c r="C21">
         <v>7706837.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7634486.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>657217.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>443463.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>180809.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>213984.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>247070.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>41994.0</v>
       </c>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>0.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>5778142.0</v>
+      </c>
+      <c r="C22">
         <v>4355365.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4789054.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3451868.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3147276.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3292557.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3474220.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3202767.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3093521.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>464219.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>191874.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>65477518.0</v>
+      </c>
+      <c r="C23">
         <v>54311892.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23">
+        <v>66014811.0</v>
+      </c>
+      <c r="E23">
         <v>68038621.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49429262.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>43844413.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23879636.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>20694953.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10675666.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3118530.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>657621.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7234568.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>867050.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>40.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15238.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>470.0</v>
       </c>
-      <c r="Q23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>5851837.0</v>
+      </c>
+      <c r="C24">
         <v>1560433.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3035341.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2859570.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12722555.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10771882.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>1554590.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
+      <c r="H25"/>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>19254338.0</v>
+      </c>
+      <c r="C28">
         <v>11505611.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7427845.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8724656.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26836871.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31414671.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19247754.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15713051.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9395688.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2482461.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>276092.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>57511.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-699489.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15238.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15402.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>37795199.0</v>
+      </c>
+      <c r="C29">
         <v>35643646.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>47304068.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>50184752.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>30446877.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27273941.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12192174.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11705354.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7150697.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>22560438.0</v>
+      </c>
+      <c r="C30">
         <v>15880517.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19759254.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22761990.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30137004.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26909214.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9267988.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4943051.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1426988.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>793750.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>96544.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>3886303.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4391519.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6724510.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3614217.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3069838.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1752802.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1247791.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5473623.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-53684.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>116412.0</v>
+      </c>
+      <c r="C32">
         <v>-296193.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12285310.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34296034.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10950492.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5979870.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-7062520.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-3927074.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-4192984.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>27089262.0</v>
+      </c>
+      <c r="C33">
         <v>28850545.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29407031.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11671708.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8550532.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3071467.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2700901.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2347791.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1165140.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>481918.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>110445.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>21594.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2126.0</v>
       </c>
-      <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>2555735.0</v>
+      </c>
+      <c r="C34">
         <v>1959193.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1763845.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2913393.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1554590.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1661758.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1663663.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1738167.0</v>
       </c>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>8781045.0</v>
+      </c>
+      <c r="C35">
         <v>4021423.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5649313.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6633058.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15121561.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13715219.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2099210.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1738167.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11956874.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3790742.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>732771.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>669568.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>882448.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1403.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>2079.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>7740099.0</v>
+      </c>
+      <c r="C36">
         <v>4919910.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1057947.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8034938.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>915250.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>905318.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>698058.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>624479.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1008579.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>429203.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>59916.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9601.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2126.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37"/>
+      <c r="L37">
+        <v>0.0</v>
+      </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-1.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>-1045567.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6006943.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>900298.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>538864.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>625392.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1008579.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>429203.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>59916.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>10000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2126.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>9287844.0</v>
+      </c>
+      <c r="C39">
         <v>4889212.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6252766.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9066481.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1045567.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9719988.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8159050.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2209288.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4207164.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>662053.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>60709.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6766370.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>435.0</v>
       </c>
-      <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="R39"/>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>9903136.0</v>
+      </c>
+      <c r="C40">
         <v>4841396.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3474096.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3056519.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1301489.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1543835.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>965436.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>250768.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1746636.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1080590.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1172641.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>186592.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>210266.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>20000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>15872.0</v>
       </c>
-      <c r="Q40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>107168.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>109073.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>183577.0</v>
       </c>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41"/>
+      <c r="L41">
+        <v>0.0</v>
+      </c>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>151219245.0</v>
+      </c>
+      <c r="C42">
         <v>140666446.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>106639137.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>38859046.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>13721431.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>13113895.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>12908488.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>5556547.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>174009.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>133473.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-257693.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-432593.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-95561.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3932798.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>7543958.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-20000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43"/>
+      <c r="L43">
+        <v>0.0</v>
+      </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44"/>
+      <c r="L44">
+        <v>0.0</v>
+      </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>13897310.0</v>
+      </c>
+      <c r="C45">
         <v>13674328.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>14663987.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3807679.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2822525.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2447427.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2187946.0</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45"/>
+      <c r="L45">
+        <v>0.0</v>
+      </c>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>11779468.0</v>
+      </c>
+      <c r="C46">
         <v>10399278.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>13615861.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2929856.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1880659.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1757213.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1734781.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1425632.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>114567.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>52715.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>50529.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11993.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>1880659.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1757213.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1734781.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1425632.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>114567.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>52715.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>50529.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>12000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-133167273.0</v>
+      </c>
+      <c r="C48">
         <v>-114022275.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-91644233.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-66232813.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-34345506.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-18750824.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-19571610.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-16272645.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-7211987.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1002219.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-401217.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>6286695.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>242004.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-4588.0</v>
       </c>
-      <c r="O48"/>
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>-3792829.0</v>
       </c>
-      <c r="Q48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49"/>
+      <c r="L49">
+        <v>0.0</v>
+      </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50">
+        <v>13518733.0</v>
+      </c>
+      <c r="C50">
         <v>9550284.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8225699.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8040887.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>13344859.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>20663072.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>18653003.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>15022804.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10178541.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3199051.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>504115.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>165000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>19970012.0</v>
+      </c>
+      <c r="C51">
         <v>11820716.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>12025027.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>27123358.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>32043066.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19286291.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>16577394.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10178541.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3199051.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>474141.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>504115.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>165000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>15872.0</v>
       </c>
-      <c r="Q51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>13744702.0</v>
+      </c>
+      <c r="C52">
         <v>9758486.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>8305362.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>13556387.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>19989605.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>18850744.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>15022804.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10178541.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3199051.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>474141.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>504115.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>165000.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>15872.0</v>
       </c>
-      <c r="Q52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
+        <v>46158.0</v>
+      </c>
+      <c r="C53">
         <v>21148.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>20075.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>14881.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>6696.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>222792.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>238940.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2717361.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54"/>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>65477518.0</v>
+      </c>
+      <c r="C55">
         <v>54311892.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>66014811.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>68038621.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>49429262.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>43844413.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>23879636.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>20694953.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>10675666.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3118530.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>657621.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7234568.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>867050.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>40.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>15238.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>470.0</v>
       </c>
-      <c r="Q55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>38388256.0</v>
+      </c>
+      <c r="C56">
         <v>25461347.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>36607780.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>56044903.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>40878730.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>40772946.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21178735.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>18347162.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9510526.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2636612.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>547176.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7212974.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>864924.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>40.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>15238.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>470.0</v>
       </c>
-      <c r="Q56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:17">
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>38271844.0</v>
+      </c>
+      <c r="C57">
         <v>25757540.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>24322470.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>21748869.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>29928238.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>34290207.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>28241255.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>22274236.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>13703510.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4871332.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1905412.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1760945.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>920734.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1403.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>20000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>17951.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>47052889.0</v>
+      </c>
+      <c r="C58">
         <v>29778963.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>29971783.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>28381912.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>45049799.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>48005426.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>30340465.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>24012403.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13703510.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4871332.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1905412.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1760945.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>920734.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1403.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>20000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17951.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59"/>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>18424629.0</v>
+      </c>
+      <c r="C60">
         <v>24532929.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>36043028.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>39656709.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4379463.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-4161013.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-6460829.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-3317450.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-3027844.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-1752802.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-1247791.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5473623.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-53684.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-1403.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-4762.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-17481.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62"/>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="BH1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="BJ1" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:63">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>14817101.0</v>
+      </c>
+      <c r="C2">
+        <v>14624006.0</v>
+      </c>
+      <c r="D2">
         <v>14676934.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12982575.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11672962.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11157658.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12632582.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10899684.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11080006.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11911978.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12646081.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11631964.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11605821.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10134146.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11408585.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11171467.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12002076.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12325135.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11712477.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12643838.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11332672.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11973981.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10193033.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9628512.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6868651.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8801983.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6930372.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6605112.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6282735.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6024337.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2031134.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2312782.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2653844.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2166000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2339028.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1974265.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1946112.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>592000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>272497.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>444107.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>456091.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>337000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>85918.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>105569.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>77458.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>159000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>81605.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>69628.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>6598.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>530000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>572616.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>218667.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>700.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7747.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2896.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
-[...1 lines deleted...]
-      </c>
+      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2">
+        <v>5000.0</v>
+      </c>
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>2079.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
-    </row>
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...4 lines deleted...]
-      </c>
+      <c r="AA3"/>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
-    </row>
-    <row r="4" spans="1:63">
+      <c r="BL3"/>
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>36442.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>714049.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>458807.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1103663.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-447832.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1195711.0</v>
       </c>
-      <c r="H5"/>
-[...1 lines deleted...]
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
         <v>-1603629.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-712984.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-796172.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-2614866.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1585725.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-556850.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>167386.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>381602.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>381318.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>854896.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>102621.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>22739.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-160101.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>151453.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>61890.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>94457.0</v>
       </c>
-      <c r="AC5">
-[...2 lines deleted...]
-      <c r="AD5">
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-34449.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1338917.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1520283.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-1228614.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1177140.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1065482.0</v>
       </c>
-      <c r="AK5"/>
-      <c r="AL5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-1143863.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1127241.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1318531.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-1075113.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1130877.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1242413.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-539525.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-56495.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-44905.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-15715.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-15715.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4593366.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4535323.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-4420390.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-4232937.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-4178373.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4122459.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-3900663.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-3813314.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-3801612.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-73316.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-51992.0</v>
       </c>
-      <c r="BK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:63">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
+      <c r="AA6"/>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
-    </row>
-    <row r="7" spans="1:63">
+      <c r="BL6"/>
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>669883.0</v>
+      </c>
+      <c r="C7">
+        <v>599442.0</v>
+      </c>
+      <c r="D7">
         <v>658769.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>677728.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>680674.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>709999.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>734312.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>757907.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>812176.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1162912.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1188311.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1304131.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1518464.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1124570.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1025622.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1105360.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>978419.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1055944.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1176872.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1230484.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1026670.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1068840.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>607540.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>568372.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>564860.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>633288.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>489905.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>546211.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>595592.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>49868.0</v>
+      </c>
+      <c r="C8">
+        <v>41154.0</v>
+      </c>
+      <c r="D8">
         <v>31956.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>29804.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>27285.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>23689.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>23346.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>17834.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>17834.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>15983.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>385483.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>383366.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>383035.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>383020.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>1738400.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>3048604.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>18611.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>17544.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>17332.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>16566.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
+        <v>112302825.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
         <v>39675753.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...4 lines deleted...]
-      </c>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>514702.0</v>
+      </c>
+      <c r="C10">
+        <v>715674.0</v>
+      </c>
+      <c r="D10">
         <v>889441.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>655503.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>742881.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>315105.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3314845.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>343509.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>865099.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3833195.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2360604.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2232697.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>12037647.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>20749683.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>312385.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>562320.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1010427.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>286487.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1033875.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>805772.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>431807.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>628395.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1081631.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2406508.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>984881.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>38537.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1180207.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>886667.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>309656.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>864343.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1232610.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1153902.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1328047.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>783000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1352172.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>779943.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>397306.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>716000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>619773.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>474111.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>487762.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>198000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>155868.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>188055.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>284915.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>447000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>84425.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>841028.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>984789.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>864000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>501217.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>18836.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>6143.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>453.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>981.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>35.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>43.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>3558.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>61449.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>996.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>52.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>5166.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>14752.0</v>
       </c>
-      <c r="BK10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:63">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4794,931 +4981,955 @@
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>548927.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>922619.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>685769.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>768159.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="G12"/>
+      <c r="H12">
         <v>3337653.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>365018.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>2378136.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2251896.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12054080.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="O12"/>
+      <c r="P12">
         <v>322372.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>572653.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1022978.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="S12"/>
+      <c r="T12">
         <v>1245078.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1021879.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>646156.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>851187.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1292879.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2660198.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1202079.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>1584956.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2059496.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3308143.0</v>
       </c>
-      <c r="AC12">
-[...2 lines deleted...]
-      <c r="AD12">
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>7507680.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2980062.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1328047.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>1352172.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>779943.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>397306.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>619773.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>474111.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>487762.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>155868.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>188055.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>284915.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>84425.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>841028.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>984789.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>501217.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>18836.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6143.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>453.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>981.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>35.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>43.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3558.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>61449.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>996.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>52.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>5166.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>14752.0</v>
       </c>
-      <c r="BK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:63">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>49868.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>31956.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>29804.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>27285.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>23346.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>17834.0</v>
       </c>
-      <c r="H13"/>
-[...1 lines deleted...]
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>13069.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10952.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>10621.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="O13"/>
+      <c r="P13">
         <v>26365.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>23997.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>18611.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>17544.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>17332.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>16566.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>16066.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>13484.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13225.0</v>
       </c>
       <c r="X13">
         <v>13225.0</v>
       </c>
       <c r="Y13">
         <v>13225.0</v>
       </c>
       <c r="Z13">
         <v>13225.0</v>
       </c>
       <c r="AA13">
         <v>13225.0</v>
       </c>
       <c r="AB13">
+        <v>13225.0</v>
+      </c>
+      <c r="AC13">
+        <v>13225.0</v>
+      </c>
+      <c r="AD13">
         <v>13305.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>13879.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>13495.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>13495.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>12825.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>13000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>128254.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>128203.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>127570.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>126000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>125631.0</v>
       </c>
       <c r="AN13">
         <v>125631.0</v>
       </c>
       <c r="AO13">
-        <v>126000.0</v>
+        <v>125631.0</v>
       </c>
       <c r="AP13">
         <v>125631.0</v>
       </c>
       <c r="AQ13">
+        <v>126000.0</v>
+      </c>
+      <c r="AR13">
         <v>125631.0</v>
       </c>
-      <c r="AR13">
-[...1 lines deleted...]
-      </c>
       <c r="AS13">
-        <v>126000.0</v>
+        <v>125631.0</v>
       </c>
       <c r="AT13">
         <v>125586.0</v>
       </c>
       <c r="AU13">
-        <v>125586.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AV13">
         <v>125586.0</v>
       </c>
       <c r="AW13">
-        <v>126000.0</v>
+        <v>125586.0</v>
       </c>
       <c r="AX13">
         <v>125586.0</v>
       </c>
       <c r="AY13">
+        <v>126000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>125586.0</v>
+      </c>
+      <c r="BA13">
         <v>25305.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>25305.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>100000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>6500.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>24100.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>14100.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>14100.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>24514.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>22529.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>24275.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>20509.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>20494.0</v>
       </c>
-      <c r="BK13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:63">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>47087621.0</v>
+      </c>
+      <c r="C14">
+        <v>41067312.0</v>
+      </c>
+      <c r="D14">
         <v>30625284.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>28753492.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>23950609.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>23602638.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>18418287.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>17834023.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>17747526.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>15895975.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12585479.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>10819645.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>10615075.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>10589915.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1032275.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>871248.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>710220.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>17157085.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>685469.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>644216.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>601368.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>13225387.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>530557.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>530164.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12860059.0</v>
       </c>
       <c r="Z14">
         <v>529015.0</v>
       </c>
       <c r="AA14">
+        <v>12860059.0</v>
+      </c>
+      <c r="AB14">
+        <v>529015.0</v>
+      </c>
+      <c r="AC14">
         <v>530452.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>535382.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13326100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>542511.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>529183.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>513015.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>12669000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>512944.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>511457.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>507184.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>12576100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>502522.0</v>
       </c>
       <c r="AN14">
         <v>502522.0</v>
       </c>
-      <c r="AO14"/>
+      <c r="AO14">
+        <v>502522.0</v>
+      </c>
       <c r="AP14">
-        <v>503175.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>502522.0</v>
+      </c>
+      <c r="AQ14"/>
       <c r="AR14">
         <v>503175.0</v>
       </c>
-      <c r="AS14"/>
+      <c r="AS14">
+        <v>503220.0</v>
+      </c>
       <c r="AT14">
+        <v>503175.0</v>
+      </c>
+      <c r="AU14"/>
+      <c r="AV14">
         <v>503206.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>503216.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>502606.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>8210000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>402537.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>402537.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>100718.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>99622.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>99273.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>98767.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>98660.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>98404.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>97422.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>81975.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>96878.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>82033.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>81975.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>80390.0</v>
       </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
+        <v>10621.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15">
         <v>17544.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...4 lines deleted...]
-      </c>
+      <c r="AA15"/>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>648185.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-82500.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>674511.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-53445.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-1051827.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1125351.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1003202.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-746614.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>19378.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>22761.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>18752.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>154567.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>170990.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>200604.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>96686.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1118066.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16">
         <v>62210.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
+      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16">
+        <v>529.0</v>
+      </c>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>500240.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>500240.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-    </row>
-    <row r="17" spans="1:63">
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...4 lines deleted...]
-      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
-    </row>
-    <row r="19" spans="1:63">
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5738,54 +5949,56 @@
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
         <v>49697.0</v>
       </c>
       <c r="C20">
         <v>49697.0</v>
       </c>
       <c r="D20">
         <v>49697.0</v>
       </c>
       <c r="E20">
         <v>49697.0</v>
       </c>
       <c r="F20">
         <v>49697.0</v>
       </c>
       <c r="G20">
         <v>49697.0</v>
       </c>
       <c r="H20">
         <v>49697.0</v>
       </c>
       <c r="I20">
         <v>49697.0</v>
       </c>
@@ -5828,5719 +6041,5910 @@
       <c r="V20">
         <v>49697.0</v>
       </c>
       <c r="W20">
         <v>49697.0</v>
       </c>
       <c r="X20">
         <v>49697.0</v>
       </c>
       <c r="Y20">
         <v>49697.0</v>
       </c>
       <c r="Z20">
         <v>49697.0</v>
       </c>
       <c r="AA20">
         <v>49697.0</v>
       </c>
       <c r="AB20">
         <v>49697.0</v>
       </c>
       <c r="AC20">
         <v>49697.0</v>
       </c>
       <c r="AD20">
+        <v>49697.0</v>
+      </c>
+      <c r="AE20">
+        <v>49697.0</v>
+      </c>
+      <c r="AF20">
         <v>-35968995.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>-37984977.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>-41952006.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>9243959.0</v>
+      </c>
+      <c r="C21">
+        <v>7519998.0</v>
+      </c>
+      <c r="D21">
         <v>7960633.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8175664.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7752832.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>7706837.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7697064.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7666546.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7913212.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7757895.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4015816.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3732152.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>644787.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>657217.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>632711.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>691306.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>414933.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>443463.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>458570.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>164402.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>172651.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>180809.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>189148.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>197487.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>205736.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>213984.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>226221.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>233247.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>240196.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>247070.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>36005.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>38023.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>40019.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>42000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>44012.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>46030.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>48026.0</v>
       </c>
-      <c r="AK21"/>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21">
         <v>1664.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>5650458.0</v>
+      </c>
+      <c r="C22">
+        <v>5778142.0</v>
+      </c>
+      <c r="D22">
         <v>5683662.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5110947.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4736222.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4355365.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4885015.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4323784.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4871349.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4789054.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5960342.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4799492.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4299538.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3451868.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3983023.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3595814.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4007977.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6410517.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3594061.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3530874.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3417074.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3292557.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4202180.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3689129.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3414734.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8909806.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3479654.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3623796.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2750559.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3202767.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2426277.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2075952.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2072003.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3094000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2096817.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1369443.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>369839.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>464000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>381309.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>163127.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>180194.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>192000.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22">
         <v>-6756.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>32698.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-    </row>
-    <row r="23" spans="1:63">
+      <c r="BL22"/>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>62369011.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>69492758.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>61835560.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>57191944.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>64519982.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60827344.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>71525379.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>68592184.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>68016188.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="O23"/>
+      <c r="P23">
         <v>45621375.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>47842441.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>49773688.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="S23"/>
+      <c r="T23">
         <v>47677339.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>45157374.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>41694927.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>43844413.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>38569324.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>33854740.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>23472163.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>21280152.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>21830428.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>21705779.0</v>
       </c>
-      <c r="AC23">
-[...2 lines deleted...]
-      <c r="AD23">
+      <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>19506331.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>13582648.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>13405486.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>10835151.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7248773.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4390821.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>2105988.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>890095.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>887022.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>6479770.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6423335.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6363501.0</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>7220475.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2103902.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>987232.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>501217.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>18836.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>6143.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>453.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>981.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1506.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>43.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3558.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>61449.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>996.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>52.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>10166.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>14752.0</v>
       </c>
-      <c r="BK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:63">
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>6124297.0</v>
+      </c>
+      <c r="C24">
+        <v>5851837.0</v>
+      </c>
+      <c r="D24">
         <v>5711462.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2053857.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2088540.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1560433.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2645623.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2391430.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2700349.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3035341.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3160277.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2517272.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2727548.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2859570.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1220181.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1371451.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>7071678.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>12722555.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3020846.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>10235503.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>10303924.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>10771882.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...4 lines deleted...]
-      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24">
         <v>1554590.0</v>
       </c>
       <c r="AC24">
         <v>1554590.0</v>
       </c>
       <c r="AD24">
         <v>1554590.0</v>
       </c>
       <c r="AE24">
+        <v>1554590.0</v>
+      </c>
+      <c r="AF24">
+        <v>1554590.0</v>
+      </c>
+      <c r="AG24">
         <v>1809345.9</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>50000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>2727548.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
-[...4 lines deleted...]
-      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...4 lines deleted...]
-      </c>
+      <c r="AA27"/>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>17966201.0</v>
+      </c>
+      <c r="C28">
+        <v>18654896.0</v>
+      </c>
+      <c r="D28">
         <v>20181785.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>14991491.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12106445.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10795612.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7709390.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11468467.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9723136.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7427845.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8425893.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7227977.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2275245.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="O28"/>
+      <c r="P28">
         <v>22814379.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>22161104.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>21152903.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>25780927.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>26079224.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>26991740.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>28194996.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>31414671.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>29750200.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>25136119.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>20546629.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>17559055.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>16943083.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>15621326.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>12312176.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>12122834.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>12375627.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>8597944.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5894890.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3151726.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>1644827.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>328079.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>204828.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>434260.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>348060.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>243138.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>80575.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-676028.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-819789.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>-351217.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-18836.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>118857.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>153286.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>123758.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>14788.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>12309.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1442.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-56449.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>14876.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>15820.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>10706.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1120.0</v>
       </c>
-      <c r="BK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:63">
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>36577149.0</v>
+      </c>
+      <c r="C29">
+        <v>37795199.0</v>
+      </c>
+      <c r="D29">
         <v>43547341.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>41200899.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>38120364.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>35643646.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>45266522.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>43173643.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>45134917.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>47304068.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>53793926.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>51825601.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>52251721.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>50184752.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>25544975.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>26748120.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>26335912.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>30446877.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>30587188.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>26951576.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>25257427.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27273941.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>25454289.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>21446505.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13878749.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
-    </row>
-    <row r="30" spans="1:63">
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>21455142.0</v>
+      </c>
+      <c r="C30">
+        <v>19628825.0</v>
+      </c>
+      <c r="D30">
         <v>19637469.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>18336439.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17109026.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13478263.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17484240.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20869982.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19070104.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>19759254.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29412564.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>26928873.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>26211000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>23691997.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>27590269.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>28890686.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>29314217.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>30137004.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>30113582.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>28679424.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>25092760.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26909214.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>19726457.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15281635.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11755612.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9267988.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6205299.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5755651.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6029038.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4943051.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2415344.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1998683.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2773283.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1426988.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2858518.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2225209.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1231858.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>793750.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>553032.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>126246.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>95486.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30">
         <v>62030.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1228050.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
-    </row>
-    <row r="31" spans="1:63">
+      <c r="BL30"/>
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>39887209.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>43313299.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>2761425.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4389053.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>4686371.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3886303.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4142694.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>170449.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-3027028.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-4391519.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-5008847.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-5774934.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-7343334.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-6724510.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-6660545.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-5066665.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-3834428.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-3614217.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3239481.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-4036971.6</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-4459758.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3069838.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2811035.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2677320.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2283335.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1752802.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
-    </row>
-    <row r="32" spans="1:63">
+      <c r="BL31"/>
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>2812487.0</v>
+      </c>
+      <c r="C32">
+        <v>116412.0</v>
+      </c>
+      <c r="D32">
         <v>-430028.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-604250.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1259012.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-296193.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11027653.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>8593711.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>10730747.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12285310.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>23901453.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>23978016.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>32083333.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>34618059.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1945076.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4128418.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>11831133.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>10950492.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>6856340.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10417725.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6817608.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>5979870.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-5332248.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-6073801.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-7673520.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
-    </row>
-    <row r="33" spans="1:63">
+      <c r="BL32"/>
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>25479689.0</v>
+      </c>
+      <c r="C33">
+        <v>27089262.0</v>
+      </c>
+      <c r="D33">
         <v>31388469.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>31273249.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>29346855.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>28850544.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>28281111.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>27412217.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>28058253.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>29407031.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>25038627.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>24382484.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>17380439.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>11671708.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>6772208.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>7842663.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>8146635.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>8550532.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3393504.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2842114.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3098101.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3071467.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2692850.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2636703.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2650222.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2700901.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2678944.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2794183.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2582647.0</v>
       </c>
-      <c r="AC33">
-[...2 lines deleted...]
-      <c r="AD33">
+      <c r="AE33">
+        <v>0.0</v>
+      </c>
+      <c r="AF33">
         <v>283097.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>621843.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1355872.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>779915.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>620920.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>677946.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>172742.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>126199.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>123580.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AQ33"/>
+      <c r="AR33">
         <v>77738.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>56482.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>35131.0</v>
       </c>
-      <c r="AS33"/>
-      <c r="AT33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>6756.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2126.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2126.0</v>
       </c>
-      <c r="AW33"/>
-      <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
-    </row>
-    <row r="34" spans="1:63">
+      <c r="BL33"/>
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>1878132.0</v>
+      </c>
+      <c r="C34">
+        <v>2555735.0</v>
+      </c>
+      <c r="D34">
         <v>1684282.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1930067.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>2097008.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1959193.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1212540.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1015369.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1022952.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1763845.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>321367.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>801501.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1156642.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>2913393.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1554590.0</v>
       </c>
       <c r="P34">
         <v>1554590.0</v>
       </c>
       <c r="Q34">
         <v>1554590.0</v>
       </c>
       <c r="R34">
+        <v>1554590.0</v>
+      </c>
+      <c r="S34">
+        <v>1554590.0</v>
+      </c>
+      <c r="T34">
         <v>1656036.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1658411.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1657491.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1661758.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1668482.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1663760.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>1661613.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1663663.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1715313.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1722225.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1720073.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
-    </row>
-    <row r="35" spans="1:63">
+      <c r="BL34"/>
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>8465817.0</v>
+      </c>
+      <c r="C35">
+        <v>8781045.0</v>
+      </c>
+      <c r="D35">
         <v>7823557.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4437366.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4654245.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4021423.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4332165.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3886353.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4242317.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>5649313.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4371926.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4319028.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>5083575.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>6633058.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3561416.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3816418.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>14826767.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>15121561.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>5598883.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>12875291.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>12720389.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>13212350.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2130604.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2090652.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2064603.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2099210.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2034178.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2071696.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2103762.0</v>
       </c>
-      <c r="AC35">
-[...2 lines deleted...]
-      <c r="AD35">
+      <c r="AE35">
+        <v>0.0</v>
+      </c>
+      <c r="AF35">
         <v>1554590.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1554590.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>11956874.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>12288163.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>8648183.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>3790742.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>2537097.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>978308.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>732771.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>50000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>641684.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>669568.0</v>
       </c>
-      <c r="AS35"/>
-      <c r="AT35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>425697.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>413720.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>882448.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>1254448.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1254448.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>300700.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>338986.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>2896.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>14823.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>12352.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>5000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15872.0</v>
       </c>
       <c r="BI35">
         <v>15872.0</v>
       </c>
       <c r="BJ35">
         <v>15872.0</v>
       </c>
-      <c r="BK35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:63">
+      <c r="BK35">
+        <v>15872.0</v>
+      </c>
+      <c r="BL35">
+        <v>15872.0</v>
+      </c>
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>5234559.0</v>
+      </c>
+      <c r="C36">
+        <v>4593898.0</v>
+      </c>
+      <c r="D36">
         <v>12103349.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>9549108.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>8847272.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2919909.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>9058193.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>6886104.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>451076.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1057947.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>7550682.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>8626354.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>13358755.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>391624.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>4377868.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4772887.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4970454.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>915250.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>805264.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>763645.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>576278.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>905318.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>754275.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>714523.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>689756.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>702439.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>764760.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>798249.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>615928.0</v>
       </c>
-      <c r="AC36">
-[...2 lines deleted...]
-      <c r="AD36">
+      <c r="AE36">
+        <v>0.0</v>
+      </c>
+      <c r="AF36">
         <v>121809.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>458719.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1188869.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>656382.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>501677.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>558433.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>115796.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>70464.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>66760.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>38344.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>10847.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>10617.0</v>
       </c>
-      <c r="AS36"/>
-      <c r="AT36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>6756.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2126.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2126.0</v>
       </c>
-      <c r="AW36"/>
-      <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
-    </row>
-    <row r="37" spans="1:63">
+      <c r="BL36"/>
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...4 lines deleted...]
-      </c>
+      <c r="AA37"/>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
-      <c r="AG37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
-    </row>
-    <row r="38" spans="1:63">
+      <c r="BL37"/>
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38">
         <v>90.0</v>
       </c>
-      <c r="E38"/>
-[...1 lines deleted...]
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>-1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>8462554.0</v>
       </c>
-      <c r="L38"/>
-[...1 lines deleted...]
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>4639839.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>5325398.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>5904116.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6006943.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>743077.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>872254.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1075646.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>900298.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>578430.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>545968.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>689756.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>702439.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>764760.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>801061.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>616441.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>625392.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>121809.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>533890.83</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1188869.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1051000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>700000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>548000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>607000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>429000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>116000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>70000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>67000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>60000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>39000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>11000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>13000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>10000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>7000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>-2126.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>-2126.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
-    </row>
-    <row r="39" spans="1:63">
+      <c r="BL38"/>
+      <c r="BM38"/>
+    </row>
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>9234795.0</v>
+      </c>
+      <c r="C39">
+        <v>6543625.0</v>
+      </c>
+      <c r="D39">
         <v>11860539.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>6429156.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5231592.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4889212.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>10531963.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>7856344.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>7201838.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6252766.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>8735710.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>10229439.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>8071132.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4943225.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6953503.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6940625.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7281881.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1045567.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>9331114.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>9083083.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9440836.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>9719988.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>10654958.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>9587075.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4449516.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>665490.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>7331299.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>7597302.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>7035392.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4867393.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>6873933.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>5906108.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>5876281.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>4207000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>3747728.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2253258.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1713872.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>663000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>379132.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>824.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>60709.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>61000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>6246164.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>32500.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>32500.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>6766000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>7074020.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>34824.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>2443.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>3000.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39">
         <v>1471.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>5000.0</v>
       </c>
-      <c r="BJ39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:63">
+      <c r="BL39"/>
+      <c r="BM39"/>
+    </row>
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>7366516.0</v>
+      </c>
+      <c r="C40">
+        <v>7114169.0</v>
+      </c>
+      <c r="D40">
         <v>8925432.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>5044291.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>4620936.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3350173.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>4674026.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>4980741.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3646959.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3474096.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2776903.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2104670.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>653440.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2701584.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3323741.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3112946.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2258213.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2626211.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1798152.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1889547.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2102245.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2304281.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>443517.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>216929.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>154668.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>588528.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>74655.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>360376.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>198458.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1227095.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>654925.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1822141.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>24640.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1420211.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1314011.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1231880.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1080590.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1080590.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1132524.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1364185.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>5217.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>62000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1037562.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>970863.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>6000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>179092.0</v>
       </c>
       <c r="AV40">
         <v>179092.0</v>
       </c>
       <c r="AW40">
+        <v>179092.0</v>
+      </c>
+      <c r="AX40">
+        <v>179092.0</v>
+      </c>
+      <c r="AY40">
         <v>188000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>181592.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>150000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>175000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>177500.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>145285.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>146849.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>105032.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>61108.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>-5000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>85.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1156.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>2500.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1000.0</v>
       </c>
-      <c r="BK40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:63">
+      <c r="BM40"/>
+    </row>
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>801501.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>1156642.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
         <v>101446.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>103821.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>102901.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>107168.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>113892.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>109170.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>107023.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>109073.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>165296.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>167635.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>165483.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>183577.0</v>
       </c>
-      <c r="AD41">
-[...6 lines deleted...]
-      <c r="AG41"/>
+      <c r="AF41">
+        <v>0.0</v>
+      </c>
+      <c r="AG41">
+        <v>0.0</v>
+      </c>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
-    </row>
-    <row r="42" spans="1:63">
+      <c r="BL41"/>
+      <c r="BM41"/>
+    </row>
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>155712745.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>145410208.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>143411462.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>141868462.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>139880277.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>129399085.0</v>
       </c>
-      <c r="H42"/>
-[...1 lines deleted...]
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
         <v>116824763.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>112045296.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>111486010.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="O42"/>
+      <c r="P42">
         <v>60377584.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>59044652.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>34379099.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-151621.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>29706569.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>23290163.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>17722663.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>13721431.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>13033895.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>13113895.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-16339.0</v>
       </c>
       <c r="Z42">
         <v>13113895.0</v>
       </c>
       <c r="AA42">
+        <v>-16339.0</v>
+      </c>
+      <c r="AB42">
+        <v>13113895.0</v>
+      </c>
+      <c r="AC42">
         <v>13171015.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>12837521.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>32828.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>9574492.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>7380279.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>7355508.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-1385229.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>2409735.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>2293216.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1738555.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-1050463.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>133613.0</v>
       </c>
       <c r="AN42">
         <v>133613.0</v>
       </c>
-      <c r="AO42"/>
+      <c r="AO42">
+        <v>133613.0</v>
+      </c>
       <c r="AP42">
+        <v>133613.0</v>
+      </c>
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>-229388.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-229388.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>-257693.0</v>
       </c>
-      <c r="AS42"/>
-      <c r="AT42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>-425188.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>-427683.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>-430152.0</v>
       </c>
-      <c r="AW42"/>
-      <c r="AX42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>-434961.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-434961.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>8866870.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>8632113.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>4144847.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>4048671.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>4046932.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>4045809.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>3932598.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>3775824.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>3760361.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>44601.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>29378.0</v>
       </c>
-      <c r="BK42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:63">
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...4 lines deleted...]
-      </c>
+      <c r="AA43"/>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
-    </row>
-    <row r="44" spans="1:63">
+      <c r="BL43"/>
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44">
         <v>372414.0</v>
       </c>
-      <c r="M44"/>
-      <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...4 lines deleted...]
-      </c>
+      <c r="AA44"/>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
-      <c r="AG44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
-    </row>
-    <row r="45" spans="1:63">
+      <c r="BL44"/>
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>13052045.0</v>
+      </c>
+      <c r="C45">
+        <v>13897310.0</v>
+      </c>
+      <c r="D45">
         <v>15175347.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>15159134.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>14115086.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>13674328.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>14686288.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>14039281.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>14115728.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>14449707.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>12314209.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>12771689.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4271316.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3807679.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1880659.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
-[...4 lines deleted...]
-      </c>
+      <c r="AA45"/>
+      <c r="AB45"/>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45"/>
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
-    </row>
-    <row r="46" spans="1:63">
+      <c r="BL45"/>
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>10951474.0</v>
+      </c>
+      <c r="C46">
+        <v>11779468.0</v>
+      </c>
+      <c r="D46">
         <v>11324487.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>13498780.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>12697054.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>12399298.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>11308982.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>12809870.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>12979762.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>13492452.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>13422432.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>11974281.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3327200.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2929856.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1449961.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1619227.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1777889.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="S46"/>
+      <c r="T46">
         <v>1968505.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1578041.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1623962.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1757213.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1699730.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1674996.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1705033.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>1638266.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1710178.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1676313.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>125283.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>125101.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>126984.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>79521.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>73213.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>71487.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>56946.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>55735.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>56820.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>39394.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>45635.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>22850.0</v>
       </c>
-      <c r="AS46"/>
-      <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
-    </row>
-    <row r="47" spans="1:63">
+      <c r="BL46"/>
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>11974281.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1821837.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>1449961.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1619227.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1777889.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1880659.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1968505.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1578041.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1623962.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1757213.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1699730.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1674996.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1705033.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1734781.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1638266.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1710178.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1676313.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1425632.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>125283.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>145601.72</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>126984.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>114000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>80000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>73000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>71000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>53000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AN47">
         <v>57000.0</v>
       </c>
       <c r="AO47">
+        <v>56000.0</v>
+      </c>
+      <c r="AP47">
+        <v>57000.0</v>
+      </c>
+      <c r="AQ47">
         <v>51000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>39000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>45000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>23000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>12000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
-    </row>
-    <row r="48" spans="1:63">
+      <c r="BL47"/>
+      <c r="BM47"/>
+    </row>
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-135972696.0</v>
+      </c>
+      <c r="C48">
+        <v>-133167273.0</v>
+      </c>
+      <c r="D48">
         <v>-123021330.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-117668440.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-114840372.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-114022275.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-104479192.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-96101634.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-93510923.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-91644233.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-71038463.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-67674206.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-66692676.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-66232813.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-54345250.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-52352868.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-34142159.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-34345506.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-25240326.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-23303783.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-20924727.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-18750824.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-17919743.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-18677609.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-20054920.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-19571610.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-19663200.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-18029851.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-16489818.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-16272645.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-6278052.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-9485400.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-10267789.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-7211987.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-4076398.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-3875569.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-3035953.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-1002219.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-679014.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-584401.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-470323.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>5945032.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>6045422.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>6178042.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>5606000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>6533940.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>1784503.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>856220.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>253000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-578141.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-4637206.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-4593366.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-4535323.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-4292663.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
-    </row>
-    <row r="49" spans="1:63">
+      <c r="BL48"/>
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49"/>
       <c r="N49">
+        <v>-66692676.0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49">
         <v>-34345506.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...4 lines deleted...]
-      </c>
+      <c r="AA49"/>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
-      <c r="AG49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
-    </row>
-    <row r="50" spans="1:63">
+      <c r="BL49"/>
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50">
+        <v>10626493.0</v>
+      </c>
+      <c r="C50">
+        <v>13518733.0</v>
+      </c>
+      <c r="D50">
         <v>14700995.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>12915409.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>10080112.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9550284.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>7644300.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>8662639.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>7887886.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>8225699.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>6437909.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>5639271.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>5516390.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>8040887.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>20880961.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>20246613.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>14113233.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>13344859.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>22915381.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>16331525.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>17758183.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>20663072.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>30224291.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>26974255.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>20966650.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>18653003.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>18249357.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>17283539.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>15335390.0</v>
       </c>
-      <c r="AC50">
-[...4 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>13703674.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>10178541.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>9950116.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>6674833.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>3413167.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>3199051.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
-    </row>
-    <row r="51" spans="1:63">
+      <c r="BL50"/>
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>18480903.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>21071226.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>15646994.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>12849326.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="G51"/>
+      <c r="H51">
         <v>11024235.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>11811976.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51">
         <v>10786497.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>9460674.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>9762402.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="O51"/>
+      <c r="P51">
         <v>23126764.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>22723424.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>22163330.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="S51"/>
+      <c r="T51">
         <v>27113099.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>27797512.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>28626803.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>32043066.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>30831831.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>27542627.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>21531510.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>18739262.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>17829750.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>15930982.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>13544786.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>13276736.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>13703674.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>9950116.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>6674833.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>3549032.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>2264600.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>802190.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>692590.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>590128.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>536115.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>528053.0</v>
       </c>
-      <c r="AS51"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AU51"/>
       <c r="AV51">
         <v>165000.0</v>
       </c>
-      <c r="AW51"/>
+      <c r="AW51">
+        <v>165000.0</v>
+      </c>
       <c r="AX51">
+        <v>165000.0</v>
+      </c>
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>150000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>150000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>125000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>153739.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>124739.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>14823.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>12352.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>5000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15872.0</v>
       </c>
       <c r="BI51">
         <v>15872.0</v>
       </c>
       <c r="BJ51">
         <v>15872.0</v>
       </c>
-      <c r="BK51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:63">
+      <c r="BK51">
+        <v>15872.0</v>
+      </c>
+      <c r="BL51">
+        <v>15872.0</v>
+      </c>
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>11893218.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>14931951.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>13139695.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>10292089.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="G52"/>
+      <c r="H52">
         <v>7904610.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>8940992.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
         <v>6735938.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>5943147.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5835469.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="O52"/>
+      <c r="P52">
         <v>21119938.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>20461596.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>14343453.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="S52"/>
+      <c r="T52">
         <v>23170252.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>16580632.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>17563905.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>20492474.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>30369709.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>27115735.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>21128520.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>18653003.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>18424970.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>17480279.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>15547293.0</v>
       </c>
-      <c r="AC52">
-[...2 lines deleted...]
-      <c r="AD52">
+      <c r="AE52">
+        <v>0.0</v>
+      </c>
+      <c r="AF52">
         <v>11990196.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>11722146.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>13703674.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>10178541.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>9950116.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>6674833.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>3549032.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>3199051.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>2264600.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>802190.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>692590.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>540128.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>536115.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>528053.0</v>
       </c>
-      <c r="AS52"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AU52"/>
       <c r="AV52">
         <v>165000.0</v>
       </c>
-      <c r="AW52"/>
+      <c r="AW52">
+        <v>165000.0</v>
+      </c>
       <c r="AX52">
+        <v>165000.0</v>
+      </c>
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>150000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>510240.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>125000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>153739.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>124739.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>14823.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>12352.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>5000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>5000.0</v>
       </c>
-      <c r="BG52"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BI52"/>
       <c r="BJ52">
         <v>15872.0</v>
       </c>
-      <c r="BK52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:63">
+      <c r="BK52">
+        <v>15872.0</v>
+      </c>
+      <c r="BL52">
+        <v>15872.0</v>
+      </c>
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
+        <v>34225.0</v>
+      </c>
+      <c r="C53">
+        <v>46158.0</v>
+      </c>
+      <c r="D53">
         <v>33178.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>30266.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>25278.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>21148.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>22808.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>21509.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>21328.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>20075.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>17532.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>19199.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>16433.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>14881.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>9987.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>10333.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>12551.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>6696.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>211203.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>216107.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>214349.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>222792.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>211248.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>253690.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>217198.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>243321.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>404749.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1172829.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2998487.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>2717361.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>6275070.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1826160.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
-    </row>
-    <row r="54" spans="1:63">
+      <c r="BL53"/>
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...4 lines deleted...]
-      </c>
+      <c r="AA54"/>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
-      <c r="AG54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
-    </row>
-    <row r="55" spans="1:63">
+      <c r="BL54"/>
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>62369011.0</v>
+      </c>
+      <c r="C55">
+        <v>65477518.0</v>
+      </c>
+      <c r="D55">
         <v>69492758.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>61835560.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>57191944.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>54311892.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>64519982.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>60827344.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>62345195.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>66014811.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>71525379.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>68592184.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>68016188.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>68038621.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>45621375.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>47842441.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>49773688.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>49429262.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>47677339.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>45157374.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>41694927.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>43844413.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>38569324.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>33854740.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>23472163.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>23879636.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>21280152.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>21830428.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>21705779.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>20694953.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>19506331.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>13582648.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>13405486.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>10676000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>10835151.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>7248773.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>4390821.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3119000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2105988.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>890095.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>887022.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>658000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>6479770.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>6423335.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>6363501.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>7235000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>7220475.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2103902.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>987232.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>867000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>501217.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>18836.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>6143.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>453.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>981.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1506.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>43.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>3558.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>61449.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>996.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>52.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>10166.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>14752.0</v>
       </c>
-      <c r="BK55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:63">
+      <c r="BM55"/>
+    </row>
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>36889322.0</v>
+      </c>
+      <c r="C56">
+        <v>38388256.0</v>
+      </c>
+      <c r="D56">
         <v>38104289.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>30562311.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>27844999.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>25461347.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>36238871.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>33415128.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>34286943.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>36607780.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>46486752.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>44209700.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>50635749.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>56366913.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>38849167.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>39999778.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>41627053.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>40878730.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>44283835.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>42315260.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>38596826.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>40772946.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>35876474.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>31218037.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>20821941.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>21178735.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>18601208.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>19036245.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>19123132.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>18347162.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>19223234.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>12960805.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>12049614.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>9510526.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>10055236.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>6627853.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>3712875.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>2636612.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1933246.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>763896.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>763442.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>6402032.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>6366853.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>6328370.0</v>
       </c>
-      <c r="AS56"/>
-      <c r="AT56">
+      <c r="AU56"/>
+      <c r="AV56">
         <v>7213719.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>2103902.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>985106.0</v>
       </c>
-      <c r="AW56"/>
-      <c r="AX56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>501217.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>18836.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>6143.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>453.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>981.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1506.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>43.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>3558.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>61449.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>996.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>52.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>10166.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>14752.0</v>
       </c>
-      <c r="BK56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:63">
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>34076835.0</v>
+      </c>
+      <c r="C57">
+        <v>38271844.0</v>
+      </c>
+      <c r="D57">
         <v>38534317.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>31166561.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>26585987.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>25757540.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>25211218.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>24821417.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>23556196.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>24322470.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>22585299.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>20231684.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>18552416.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>21748854.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>36904091.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>35871360.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>29795920.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>29928238.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>37427495.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>31897535.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>31779218.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>34793076.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>41208722.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>37291838.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>28495461.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>28241255.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>25630601.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>24542453.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>23146552.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>22274236.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>14676255.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>15458601.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>17825225.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>13704000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>13602174.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>9880063.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>6626130.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>4872000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3669621.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>2342493.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2416632.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1906000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1663608.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1612547.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1559979.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1761000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1525662.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>677991.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>480483.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>921000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1404448.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>358667.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>300700.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>338986.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>270024.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>161672.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>117384.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>66108.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>5000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>85.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1156.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>18372.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>16872.0</v>
       </c>
-      <c r="BK57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:63">
+      <c r="BM57"/>
+    </row>
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>42542652.0</v>
+      </c>
+      <c r="C58">
+        <v>47052889.0</v>
+      </c>
+      <c r="D58">
         <v>46357874.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>35603927.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>31240232.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>29778963.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>29543383.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>28707770.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>27798513.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>29971783.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>26957225.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>24550712.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>23635991.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>28381912.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>40465507.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>39687778.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>44622687.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>45049799.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>43026378.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>44772826.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>44499607.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>48005426.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>43339326.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>39382490.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>30560064.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>30340465.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>27664779.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>26614149.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>25250314.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>24012403.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>16230845.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>17013191.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>17825225.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>13704000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>13602174.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>9880063.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>6626130.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>4872000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3669621.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2342493.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2416632.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1906000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1713608.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1612547.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1559979.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1761000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1525662.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>677991.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>480483.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>921000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1404448.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>358667.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>300700.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>338986.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>270024.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>161672.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>117384.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>66108.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>5000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>15957.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>17028.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>18372.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>16872.0</v>
       </c>
-      <c r="BK58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:63">
+      <c r="BM58"/>
+    </row>
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...4 lines deleted...]
-      </c>
+      <c r="AA59"/>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
-      <c r="AG59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
-    </row>
-    <row r="60" spans="1:63">
+      <c r="BL59"/>
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>19826359.0</v>
+      </c>
+      <c r="C60">
+        <v>18424629.0</v>
+      </c>
+      <c r="D60">
         <v>23134884.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>26231633.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>25951712.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>24532929.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>34976599.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>32119574.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>34546682.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>36043028.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>44568154.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>44041472.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>44380197.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>39656709.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>5155868.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>8154663.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>5151000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>4379463.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>4650961.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>384548.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-2804680.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-4161013.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-4770002.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-5527750.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-7087901.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-6460829.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-6384627.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-4783721.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-3544535.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-3317450.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>3275486.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-3430543.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-4419739.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-3027844.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-2767023.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-2631290.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-2235309.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-1752802.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-1563633.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-1452398.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-1529610.0</v>
       </c>
-      <c r="AO60"/>
-      <c r="AP60">
+      <c r="AQ60"/>
+      <c r="AR60">
         <v>4766162.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>4810788.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>4803522.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>5474000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>5694813.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1425911.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>506749.0</v>
       </c>
-      <c r="AW60"/>
-      <c r="AX60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>-903231.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-339831.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-294557.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-338533.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-269043.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-160166.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-117341.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-62550.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>56449.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>-14961.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>-16976.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>-8206.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>-2120.0</v>
       </c>
-      <c r="BK60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:63">
+      <c r="BM60"/>
+    </row>
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61"/>
       <c r="N61">
         <v>-816707.0</v>
       </c>
       <c r="O61"/>
-      <c r="P61"/>
+      <c r="P61">
+        <v>-816707.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...4 lines deleted...]
-      </c>
+      <c r="AA61"/>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
         <v>-96000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-96000.0</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
-    </row>
-    <row r="62" spans="1:63">
+      <c r="BL61"/>
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...4 lines deleted...]
-      </c>
+      <c r="AA62"/>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11548,5830 +11952,6049 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>57376240.0</v>
+      </c>
+      <c r="C2">
         <v>50115079.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49027305.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44390695.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47909180.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47345957.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36014116.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34675242.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28057111.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6154396.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>484809.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>70806.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>557000.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>1369353.0</v>
+      </c>
+      <c r="C3">
         <v>1249238.0</v>
       </c>
-      <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>188890.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>407126.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>397595.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>394628.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43930.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25903.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9448.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5416.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9478.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-288712.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>455.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>835.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>900.0</v>
       </c>
-      <c r="Q3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-16522363.0</v>
+      </c>
+      <c r="C5">
         <v>-15170701.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-9090074.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4533404.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3993426.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1383213.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2235659.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4569421.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-394217.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6597334.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7116210.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>288712.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-455.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-169245.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3788229.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-15153010.0</v>
+      </c>
+      <c r="C6">
         <v>-13921463.0</v>
       </c>
-      <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-8901184.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4126278.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4391021.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-988585.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2191729.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4543518.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-384769.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6591918.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7125688.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>288712.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-455.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-168405.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3787279.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>7895575.0</v>
+      </c>
+      <c r="C9">
         <v>4311323.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4349569.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5956957.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8330487.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8060380.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3662269.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2408640.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1956267.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>601040.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>48993.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7568216.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>902369.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-19144998.0</v>
+      </c>
+      <c r="C10">
         <v>-16183018.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18542654.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13055320.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7847639.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1198321.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3116150.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9043332.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6206967.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-600233.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6687709.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7041874.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>286273.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-455.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-169245.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3788229.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>135</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>6195024.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>775051.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>114010.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>377535.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>182815.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17326.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2801.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>769.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>203.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>997183.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>39681.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>330589.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-835.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-952.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>2622635.0</v>
+      </c>
+      <c r="C12">
         <v>1012314.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>866476.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3965248.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3580863.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2795110.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1732934.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6807669.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1637549.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>206014.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>90379.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>74336.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2439.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3729.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>835.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>952.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>396413.0</v>
+      </c>
+      <c r="C13">
         <v>406449.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>662859.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>236349.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>46316.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>65865.0</v>
       </c>
-      <c r="G13">
-[...2 lines deleted...]
-      <c r="H13"/>
+      <c r="H13">
+        <v>0.0</v>
+      </c>
       <c r="I13"/>
-      <c r="J13">
-[...2 lines deleted...]
-      <c r="K13"/>
+      <c r="J13"/>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-19144998.0</v>
+      </c>
+      <c r="C15">
         <v>-16183018.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18542654.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-13830371.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7961649.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>820786.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3298965.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9060658.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6209768.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-601002.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6687912.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6044691.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>246592.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-455.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-169245.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3788229.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-15594682.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>820786.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3298965.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-9060658.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-6209768.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-601002.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-6687912.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6045000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>247000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-19144998.0</v>
+      </c>
+      <c r="C17">
         <v>-16183018.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-18542654.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-13830371.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7961649.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>820786.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3298965.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9060658.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6209768.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-601002.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6687912.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6044691.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>246592.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-2226222.0</v>
+      </c>
+      <c r="C18">
         <v>-605865.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-203617.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3728899.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3534547.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2729245.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1732934.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6807669.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1637549.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-206014.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-16540819.0</v>
+      </c>
+      <c r="C21">
         <v>-15544830.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21831217.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7474036.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4533404.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2714293.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-255809.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1228422.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4872321.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-202507.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-442459.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7115777.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>288712.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-455.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-169245.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3788229.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>0.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>81812634.0</v>
+      </c>
+      <c r="C23">
         <v>69971232.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>57821688.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60773071.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52692044.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39932194.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>38312304.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34885699.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6957943.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>976261.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>523245.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>613657.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>455.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>169245.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3788281.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>1369353.0</v>
+      </c>
+      <c r="C25">
         <v>1249238.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>614377.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>188890.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>449692.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>397595.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>394628.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>43930.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25903.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>519363.0</v>
+      </c>
+      <c r="C26">
         <v>533293.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>164859.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>150240.0</v>
+      </c>
+      <c r="C27">
         <v>354969.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>630057.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>732545.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>763170.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>234037.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>557494.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>22397438.0</v>
+      </c>
+      <c r="C28">
         <v>11733237.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25401550.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12612046.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11681654.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4185322.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3289413.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3593132.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4852801.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>794099.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>486036.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>442961.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>613657.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>455.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>168410.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3787329.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>775051.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>114010.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>377535.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>182815.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17326.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2801.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>769.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>24436394.0</v>
+      </c>
+      <c r="C30">
         <v>19856153.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>75208091.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13430993.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12863891.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5346087.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3918078.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3637062.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6828588.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>803547.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>491452.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>523245.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>613657.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>455.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>168410.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3787329.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-2604179.0</v>
+      </c>
+      <c r="C31">
         <v>-638188.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3492180.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5581284.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3314235.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1515972.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2860341.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7814910.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1334646.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-397726.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6245250.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-73903.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2439.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>330589.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>169245.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3788229.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>65271815.0</v>
+      </c>
+      <c r="C32">
         <v>54426402.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>53376874.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>50347652.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>56239667.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>55406337.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39676385.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>37083882.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30013378.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6755436.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>533802.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7639022.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>902369.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
+      <c r="R32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK32"/>
+  <dimension ref="A1:BM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="BH1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="BJ1" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:63">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>16546721.0</v>
+      </c>
+      <c r="C2">
+        <v>17623816.0</v>
+      </c>
+      <c r="D2">
         <v>14507807.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13581888.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11662729.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13220577.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11204186.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12439469.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13250847.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14608971.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11609039.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11416595.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11392700.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11615994.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10232201.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11362632.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11179868.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13231509.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11249848.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12810082.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10617741.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14179251.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11954788.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10471841.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10740077.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10025890.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8886084.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8044963.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9057179.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7450607.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7714648.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8154553.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>11355433.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8772138.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5632433.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3752224.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2962000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1269553.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>874189.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1048730.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>707000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>75000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>109000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>18102.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>79000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3017.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>168000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4659.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>40000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>63011.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>79341.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-    </row>
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>348179.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>377911.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>353862.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>320439.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="G3"/>
+      <c r="H3">
         <v>304139.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>313074.0</v>
       </c>
-      <c r="H3"/>
-[...1 lines deleted...]
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3">
         <v>248530.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>163802.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>117397.0</v>
       </c>
-      <c r="M3"/>
-      <c r="N3">
+      <c r="O3"/>
+      <c r="P3">
         <v>112879.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>108848.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>112622.0</v>
       </c>
-      <c r="Q3"/>
-      <c r="R3">
+      <c r="S3"/>
+      <c r="T3">
         <v>108192.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>109102.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>107073.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>99052.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>87747.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>110788.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>100008.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>169202.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>149319.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>126005.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>8869.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>8339.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>7796.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>6167.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5890.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>5142.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3">
+      <c r="AM3"/>
+      <c r="AN3">
         <v>2421.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>906.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3629.0</v>
       </c>
-      <c r="AO3"/>
-      <c r="AP3">
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>6818.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>178.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>817.0</v>
       </c>
-      <c r="AS3"/>
-      <c r="AT3">
+      <c r="AU3"/>
+      <c r="AV3">
         <v>-5586255.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>-1065906.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>-861772.0</v>
       </c>
-      <c r="AW3"/>
-      <c r="AX3">
+      <c r="AY3"/>
+      <c r="AZ3">
         <v>79341.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>-5918.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2020.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2292.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1606.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1739.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1123.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>597.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>159.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>238.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>-238.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>-21324.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-8135.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>238.0</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-2184179.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-4683740.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2276151.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-630990.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-2001100.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2248261.0</v>
       </c>
-      <c r="H5"/>
-[...1 lines deleted...]
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
         <v>-3263802.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-644223.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-352786.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-761203.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-394972.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1113721.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-511284.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-744394.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1292966.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1707879.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>444714.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1551724.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2032165.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-35178.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>915849.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1247721.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1170948.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>274099.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1041582.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4581857.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1545642.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1485113.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-2107301.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>93118.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-668220.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1923508.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-43590.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-39909.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-86053.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-44644.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-75152.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-109738.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-84283.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>11172510.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2131812.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>859826.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-158682.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-36086.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-58043.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-114933.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-127727.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-54564.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-55914.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-160385.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-87349.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-8135.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-3719089.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>238.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>238.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-39257.0</v>
       </c>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-1836000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>-4305829.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1922289.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-310551.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="G6"/>
+      <c r="H6">
         <v>-1696961.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1935187.0</v>
       </c>
-      <c r="H6"/>
-[...1 lines deleted...]
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
         <v>-3015272.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-480421.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-235389.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9012260.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-648324.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-286124.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1226343.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-395518.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-636202.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1183864.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1600806.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>543766.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1639471.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2142953.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>64830.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>-1078519.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1021629.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>400104.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>4590726.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1553981.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1477317.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>99285.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-662330.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1918366.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>-37488.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-85147.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-41015.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6">
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>-68334.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-109560.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-83466.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>5586255.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1065906.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>707883.0</v>
       </c>
-      <c r="AW6"/>
-      <c r="AX6">
+      <c r="AY6"/>
+      <c r="AZ6">
         <v>-79341.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-42004.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-56023.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-112641.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-126121.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-52825.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-54791.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-159788.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-87190.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-7897.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-8545.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-21086.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-7897.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-39019.0</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
+      <c r="AA8"/>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>1381171.0</v>
+      </c>
+      <c r="C9">
+        <v>2079344.0</v>
+      </c>
+      <c r="D9">
         <v>2602618.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1163814.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2049799.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1003587.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1206862.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>767248.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1333626.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1230900.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1214758.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>946834.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>957077.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>435256.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1783897.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1845872.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1891932.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2946739.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2345570.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2036843.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1001335.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2121768.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2397310.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2348131.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1193171.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1767348.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>799766.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>468993.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>626162.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>302591.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>793719.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>702335.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>609996.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>337664.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>774813.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>480098.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>363692.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>286708.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>144950.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>81706.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>87676.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
+      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9">
+        <v>-18102.0</v>
+      </c>
+      <c r="AU9"/>
+      <c r="AV9">
         <v>5775976.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1234167.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>781056.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-63011.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-79341.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-2805423.0</v>
+      </c>
+      <c r="C10">
+        <v>-10145943.0</v>
+      </c>
+      <c r="D10">
         <v>-5352890.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2828068.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-818097.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9543083.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2182534.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2590711.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1866690.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-13752057.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3415077.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-888359.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-487161.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-10517932.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1574709.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1231693.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>269014.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1427289.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1767982.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2162553.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2489815.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-467473.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>762301.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1380299.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-476806.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>268216.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1633898.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1535077.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-215391.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-9977568.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3207621.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>782389.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-3055774.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-3135478.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-198171.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-839616.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2033702.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-323209.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-94625.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-113293.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-69106.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>-100186.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-132620.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-108653.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>5520240.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1063437.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>705442.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>860000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-79834.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-43840.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-58043.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-114933.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-127727.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-54564.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-55914.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-160385.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-87349.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-11702.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-8783.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-21324.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-8135.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-39495.0</v>
       </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>6195024.0</v>
       </c>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
+        <v>6195024.0</v>
+      </c>
+      <c r="I11">
         <v>360496.0</v>
       </c>
-      <c r="H11"/>
-[...1 lines deleted...]
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-65873.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>93171.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-27298.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="O11"/>
+      <c r="P11">
         <v>398066.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>9563.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>65667.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>44858.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>168561.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>216503.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-315912.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>363608.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4435.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2988.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>6504.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>176626.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-549.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4956.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1782.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>17025.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>273.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1628790.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>28.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>111.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-89966.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-130001.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>32.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-4.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-12.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>785.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-1.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>204.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-242.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-817.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>770803.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>135154.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>91226.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>39000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-79341.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>5918.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-2020.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-2292.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-270.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-1739.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-1123.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-597.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-159.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-3567.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-52.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>21324.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>8135.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-238.0</v>
       </c>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>813579.0</v>
+      </c>
+      <c r="C12">
+        <v>1013014.0</v>
+      </c>
+      <c r="D12">
         <v>669150.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>551917.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>187107.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>319767.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>181429.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>342446.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>168672.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>336694.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>151274.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>244135.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>134373.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1651131.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>757791.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>836721.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>844703.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>905757.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1023585.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>869586.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>781935.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>912187.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>789426.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>651867.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>441630.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>493135.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>386175.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>364133.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>489491.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3099524.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1374233.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>763256.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1570656.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1064000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>291290.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>171393.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>110194.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>99000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>54713.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>28323.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>24587.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>17000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>25042.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>23060.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>25187.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>66015.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2469.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2441.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>493.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1836.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2020.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2292.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1606.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1739.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1123.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>597.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>159.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>238.0</v>
       </c>
       <c r="BI12">
         <v>238.0</v>
       </c>
       <c r="BJ12">
         <v>238.0</v>
       </c>
       <c r="BK12">
         <v>238.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12">
+        <v>238.0</v>
+      </c>
+      <c r="BM12">
+        <v>238.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>46673.0</v>
+      </c>
+      <c r="C13">
+        <v>98602.0</v>
+      </c>
+      <c r="D13">
         <v>100698.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>105787.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>91326.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>97418.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>101236.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>102030.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>105765.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>107578.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>110596.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>261269.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>183416.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>55536.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>55715.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>64827.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...4 lines deleted...]
-      </c>
+      <c r="AA14"/>
+      <c r="AB14"/>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-2805423.0</v>
+      </c>
+      <c r="C15">
+        <v>-10145943.0</v>
+      </c>
+      <c r="D15">
         <v>-5352890.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-2828068.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-818097.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9543083.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-2182534.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2590711.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1866690.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-13752057.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3349204.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-981530.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-459863.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10819687.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1972775.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1241256.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>203347.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1472147.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1936543.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2379056.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2173903.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-831081.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>757866.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1377311.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-483310.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>91590.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1633349.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1540033.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-217173.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-9994593.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3207348.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>782389.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-3055802.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-3135589.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-198171.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-839616.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-2033734.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-323205.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-94613.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-114078.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-69106.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>-100390.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-132620.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-108653.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>4749437.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>928283.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>614216.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>821000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-79834.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-43840.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-58043.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-114933.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-127727.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-54564.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-55914.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-160385.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-87349.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-8135.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-8783.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-21324.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-8135.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-39257.0</v>
       </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
         <v>-981530.0</v>
       </c>
       <c r="N16">
+        <v>-459863.0</v>
+      </c>
+      <c r="O16">
+        <v>-981530.0</v>
+      </c>
+      <c r="P16">
         <v>-1992382.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-18263957.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>203347.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-9105180.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1936543.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2379056.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2173903.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-831081.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>757866.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1377311.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-483310.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>91590.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1633349.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-1540033.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-217173.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-9994593.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3207348.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>910601.72</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-3055802.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-3135589.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-198171.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-839616.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-2033734.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-323205.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>4750000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>928000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>614000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>821000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-    </row>
-    <row r="17" spans="1:63">
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-2805423.0</v>
+      </c>
+      <c r="C17">
+        <v>-10145943.0</v>
+      </c>
+      <c r="D17">
         <v>-5352890.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-2828068.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-818097.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-9543083.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-2182534.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2590711.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1866690.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-13752057.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3349204.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-981530.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-459863.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-10819687.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1972775.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-1241256.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>203347.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1472147.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1936543.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2379056.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2173903.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-831081.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>757866.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1377311.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-483310.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>91590.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1633349.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-1540033.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-217173.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-9994593.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3207348.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>910601.72</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-3055802.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-3135589.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-198171.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-839616.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-2033734.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-323205.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-766906.0</v>
+      </c>
+      <c r="C18">
+        <v>-914412.0</v>
+      </c>
+      <c r="D18">
         <v>-769899.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-446130.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-95781.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-222349.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-80193.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-240416.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-62907.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-229116.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-40678.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>17134.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>49043.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1414782.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-757791.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-776450.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-779876.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-859441.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1023585.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-869586.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-781935.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-846322.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-789426.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-651867.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-441630.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-493135.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-386175.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-364133.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-489491.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
-    </row>
-    <row r="19" spans="1:63">
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>2298384.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...4 lines deleted...]
-      </c>
+      <c r="AA19"/>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...4 lines deleted...]
-      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
-      <c r="AG20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20">
         <v>1949884.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>1949884.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-2184179.0</v>
+      </c>
+      <c r="C21">
+        <v>-11243640.0</v>
+      </c>
+      <c r="D21">
         <v>-1818715.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2645319.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-833145.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-8674852.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2239864.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2502026.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1836108.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-13586279.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-3017301.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-2576465.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2651172.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-7297812.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-344112.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-74363.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>242251.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-511284.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-914551.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1376471.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1731098.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>422413.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1080003.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>986313.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>225564.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>560383.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-116562.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-525888.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-173742.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1041582.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>41493.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-78785.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-149548.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-2107301.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>16448.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-796640.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1984828.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-43590.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-30969.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-86933.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-41015.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-75152.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-109802.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-84283.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>5343000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>5586255.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1065906.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>707883.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>862000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-79341.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-43840.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-58043.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-114933.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-127727.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-54564.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-55914.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-160385.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-87349.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-8135.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-8783.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-21324.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-8135.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-39257.0</v>
       </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...4 lines deleted...]
-      </c>
+      <c r="AA22"/>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-    </row>
-    <row r="23" spans="1:63">
+      <c r="BL22"/>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>20112071.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>18929140.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>17391021.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>14545673.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>14650912.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15708743.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>15841098.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>14939894.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>15000949.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="O23"/>
+      <c r="P23">
         <v>12360210.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13282867.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>12829549.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="S23"/>
+      <c r="T23">
         <v>14509969.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16223396.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13350174.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15878606.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13272095.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11833659.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11707684.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>9802412.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>9039844.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>9857083.0</v>
       </c>
-      <c r="AC23">
-[...2 lines deleted...]
-      <c r="AD23">
+      <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>8466874.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8935673.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>12114977.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>8704.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>9530503.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6909171.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6100744.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2492.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1445472.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1042828.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1177421.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>75152.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>109802.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>84283.0</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>192738.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>168261.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>73173.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>79341.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>42004.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>56023.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>112641.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>126121.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>52825.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>54791.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>159788.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>87190.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>11464.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>8545.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>21086.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7897.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>39257.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...4 lines deleted...]
-      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>348179.0</v>
+      </c>
+      <c r="C25">
+        <v>317141.0</v>
+      </c>
+      <c r="D25">
         <v>377911.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>353862.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>320439.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>312238.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>304139.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>313074.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>319787.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>135910.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>248531.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>127415.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>102521.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-145459.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>112879.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>108848.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>112622.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>126014.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>108192.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>108413.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>107073.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>99052.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>87747.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>110788.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>100008.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>169202.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>149319.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>18926.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>8869.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>8339.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8704.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>6167.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5890.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2492.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>2421.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>906.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1580.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>6818.0</v>
       </c>
-      <c r="AQ25"/>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>410760.0</v>
+      </c>
+      <c r="C26">
+        <v>410760.0</v>
+      </c>
+      <c r="D26">
         <v>18337.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>74637.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>15629.0</v>
       </c>
-      <c r="E26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>19352.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>64794.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>21706.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>28155.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>41848.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>110813.0</v>
       </c>
-      <c r="H27"/>
-[...1 lines deleted...]
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>157435.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>318061.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>467263.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="O27"/>
+      <c r="P27">
         <v>103979.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>245443.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>146949.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="S27"/>
+      <c r="T27">
         <v>41715.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>139633.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>405092.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>117240.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>211874.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>380326.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>53729.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>15342.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27">
         <v>18102.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>1800162.0</v>
+      </c>
+      <c r="C28">
+        <v>12595083.0</v>
+      </c>
+      <c r="D28">
         <v>2040341.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3358928.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2518721.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8832908.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3100739.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2845387.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2849947.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>14681268.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3826094.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3077823.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3038465.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7878527.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1911151.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1565944.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1390110.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3332009.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3110214.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3165268.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2220268.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1483063.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1017686.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>870704.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>813870.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1052467.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>808138.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>903972.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>743531.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1325247.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>743357.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>772780.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>751748.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2437000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>752198.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1270848.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>393494.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>328000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>173498.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>167733.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>125062.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>68156.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>109802.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>66181.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>192738.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>168261.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>73173.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>79341.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>42004.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>56023.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>112641.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>126121.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>52825.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>54791.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>159788.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>87190.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>11464.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>8545.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>21086.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>7897.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>39019.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-65873.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>93171.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-27298.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>301755.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>398066.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9563.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>65667.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>44858.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>168561.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>216503.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-315912.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>363608.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4435.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2988.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6504.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>176626.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-549.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4956.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1782.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
-    </row>
-    <row r="30" spans="1:63">
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>3565350.0</v>
+      </c>
+      <c r="C30">
+        <v>30946800.0</v>
+      </c>
+      <c r="D30">
         <v>4421333.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3809133.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2882944.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>22899016.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3446726.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3269274.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16420581.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29426150.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4232059.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3523299.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3608249.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19349062.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2128009.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1920235.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1649681.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16689532.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3260121.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3413314.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2732433.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1699355.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1317307.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1361818.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>967607.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11232855.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>916328.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>994881.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>799904.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>8794780.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>752226.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>781119.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>759544.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12345281.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>758365.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1276738.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2348520.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3292222.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>175919.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>168639.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>128691.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>75152.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>109802.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>84283.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>192738.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>168261.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>73173.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>16330.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>42004.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>56023.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>112641.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>126121.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>52825.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>54791.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>159788.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>87190.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>11464.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>8545.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>21086.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7897.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>39019.0</v>
       </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-621244.0</v>
+      </c>
+      <c r="C31">
+        <v>2012109.0</v>
+      </c>
+      <c r="D31">
         <v>-3534175.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-182749.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>15048.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-645882.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>57330.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-88685.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>32325.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>63338.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-397776.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1688106.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2164011.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1805338.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1230597.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1157330.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>26763.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-56564.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-853431.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-786082.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-758717.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-889886.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-317702.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>393986.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-702370.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>200968.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1517336.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1009189.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-41649.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-8935986.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3166128.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>861174.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2906226.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1028177.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-214619.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-42976.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-48874.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-279619.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-63656.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-26360.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-28091.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-25034.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-22818.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-24370.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-66015.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-2469.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-2441.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>-493.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1836.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>2020.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>2292.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>59726.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>54564.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>55914.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>61411.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>87349.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-3567.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-68902.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-21562.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BL31"/>
+      <c r="BM31">
         <v>39257.0</v>
       </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>17927892.0</v>
+      </c>
+      <c r="C32">
+        <v>19703160.0</v>
+      </c>
+      <c r="D32">
         <v>17110425.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>14745702.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>13712528.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>14224164.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12411048.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>13206717.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>14584473.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>15839871.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12823797.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>12363429.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>12349777.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>12051250.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>12016098.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13208504.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>13071800.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>16178248.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>13595418.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>14846925.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>11619076.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>16301019.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>14352098.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>12819972.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>11933248.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>11793238.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>9685850.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>8513956.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>9683341.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>7753198.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>8508367.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>8856888.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>11965429.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>10238000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>9546951.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>6112531.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>4115916.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>3248000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1414503.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>955895.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1136406.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>534000.0</v>
       </c>
-      <c r="AP32"/>
-[...1 lines deleted...]
-      <c r="AR32">
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32">
         <v>-155194.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>5624000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>5778993.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1234167.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>781056.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>902000.0</v>
       </c>
-      <c r="AX32"/>
-      <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17379,5708 +18002,5916 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>315105.0</v>
+      </c>
+      <c r="C2">
         <v>3833195.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20749683.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>286487.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>628395.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38537.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>864343.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>782853.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>716590.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>198049.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>446604.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>864489.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15238.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>470.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>55675</v>
+      </c>
+      <c r="C3">
         <v>418075</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9167759</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>383073</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>890516</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>117744</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>672789</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>503362</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>55337</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12816</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43952</v>
-      </c>
-[...1 lines deleted...]
-        <v>21471</v>
       </c>
       <c r="M3">
         <v>21471</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>21471</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>3144788.0</v>
+      </c>
+      <c r="C6">
         <v>-3518090.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16916488.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>20463196.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-341908.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>589858.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-825806.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>81490.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>66263.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>518541.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-248555.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-417885.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>864489.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-15198.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>14768.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>470.0</v>
       </c>
-      <c r="Q6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-777930.0</v>
+      </c>
+      <c r="C7">
         <v>159681.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7898737.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-8692762.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6300034.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11874505.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3610335.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>667348.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6153236.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1567226.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6547.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>634648.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>584808.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>486.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>17921.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2521.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4600.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-6109808.0</v>
+      </c>
+      <c r="C9">
         <v>1231108.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4026368.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3244181.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5792568.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-15717764.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4324937.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>465452.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-706301.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-565306.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96544.0</v>
       </c>
       <c r="L9">
         <v>-96544.0</v>
       </c>
       <c r="M9">
         <v>-96544.0</v>
       </c>
-      <c r="N9"/>
+      <c r="N9">
+        <v>-96544.0</v>
+      </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>-829975.0</v>
+      </c>
+      <c r="C10">
         <v>146451.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-890903.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-485469.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-89582.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>393154.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-271453.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1431012.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2623788.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-272345.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-191874.0</v>
       </c>
       <c r="L10">
         <v>-191874.0</v>
       </c>
       <c r="M10">
         <v>-191874.0</v>
       </c>
-      <c r="N10"/>
+      <c r="N10">
+        <v>-191874.0</v>
+      </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>3824119.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2977919.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2382007.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-755123.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>809116.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>192548.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>255892.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-378903.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>548000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>5957796.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-879699.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1405625.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1112461.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3058479.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16636.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6178860.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1053000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>38000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-4864050.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-112321.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1571891.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-538878.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-3910486.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-970631.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-56712.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-39540.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-2561.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>1369353.0</v>
+      </c>
+      <c r="C14">
         <v>1249238.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>614377.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>188890.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>449692.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>397595.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>394628.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>43930.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25903.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9448.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5416.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9478.0</v>
       </c>
       <c r="M14">
         <v>9478.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>9478.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-      <c r="D15">
+        <v>170</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>-6195024.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>32004730.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7633033.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>3459893.0</v>
+      </c>
+      <c r="C16">
         <v>315105.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3833195.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20749683.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>286487.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>628395.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>38537.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>864343.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>782853.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>716590.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>198049.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>446604.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>864489.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15238.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>470.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-8503289.0</v>
+      </c>
+      <c r="C18">
         <v>-8135109.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24803758.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15253712.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7987690.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11619462.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5461631.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2058668.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8815478.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2138897.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-541041.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6504154.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>831400.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>31.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-87289.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-69602.0</v>
       </c>
-      <c r="Q18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-798269.0</v>
       </c>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-21497.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-826817.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-117744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261718.0</v>
       </c>
       <c r="H19">
         <v>1261718.0</v>
       </c>
       <c r="I19">
         <v>1261718.0</v>
       </c>
       <c r="J19">
         <v>1261718.0</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="L19"/>
+        <v>1261718.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20">
+        <v>5417396.0</v>
+      </c>
+      <c r="C20">
         <v>649039.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10000017.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>41275573.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>250000.0</v>
       </c>
-      <c r="F20">
-[...6 lines deleted...]
-      <c r="I20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>10469165.0</v>
+      </c>
+      <c r="C21">
         <v>548243.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21412.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13858487.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7394640.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12660541.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4432577.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2068355.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9233769.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2720039.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>329122.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504115.0</v>
       </c>
       <c r="M21">
         <v>504115.0</v>
       </c>
-      <c r="N21"/>
+      <c r="N21">
+        <v>504115.0</v>
+      </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-19144998.0</v>
+      </c>
+      <c r="C22">
         <v>-16183018.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-25783830.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-13830371.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7961649.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>820786.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3298965.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9060658.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6209768.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-601002.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6687912.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6044691.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>246592.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-455.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-169245.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3788229.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4600.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-1830470.0</v>
+      </c>
+      <c r="C23">
         <v>10044426.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>72167604.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>40685717.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-117744.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16455050.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7972612.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9325549.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24140.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>332122.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>504115.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2368.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>917.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1650.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15872.0</v>
       </c>
-      <c r="Q23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-1959180.0</v>
+      </c>
+      <c r="C24">
         <v>-380194.0</v>
       </c>
-      <c r="C24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>63699.0</v>
       </c>
       <c r="F24">
         <v>63699.0</v>
       </c>
       <c r="G24">
+        <v>63699.0</v>
+      </c>
+      <c r="H24">
         <v>1261718.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>307590000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>40858000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-131900.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-43952.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6733870.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>18148.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>7770998.0</v>
+      </c>
+      <c r="C25">
         <v>5379196.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-975747.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6659104.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1524925.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-667164.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1725830.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6552072.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2836368.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16063.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6150508.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-163192.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>587369.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>486.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>835.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>952.0</v>
       </c>
-      <c r="Q25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-100452.0</v>
       </c>
       <c r="D26">
-        <v>-376863.0</v>
+        <v>-100452.0</v>
       </c>
       <c r="E26">
         <v>-376863.0</v>
       </c>
       <c r="F26">
+        <v>-376863.0</v>
+      </c>
+      <c r="G26">
         <v>-200000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-845247.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-80053.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-34460.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>24140.0</v>
+        <v>0.0</v>
       </c>
       <c r="M26">
         <v>24140.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>24140.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>2312241.0</v>
+      </c>
+      <c r="C27">
         <v>1689712.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>577931.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>24401.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5904000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-903428.0</v>
       </c>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
       <c r="H27">
+        <v>0.0</v>
+      </c>
+      <c r="I27">
         <v>242002.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>740592.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16636.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>28352.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>70200.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>87900.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>63200.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3720196.0</v>
       </c>
-      <c r="Q27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>14056091.0</v>
+      </c>
+      <c r="C28">
         <v>5046684.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12694006.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35048288.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7267777.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12460541.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3587330.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1988302.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9291089.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2744179.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>329122.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>504115.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2368.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>917.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>102057.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>70072.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-8447614.0</v>
+      </c>
+      <c r="C29">
         <v>-7717034.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-15635999.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14870639.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7097174.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11501718.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4788842.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1555306.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8760141.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2126081.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-497089.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6525625.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>831400.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>31.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-87289.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-69602.0</v>
       </c>
-      <c r="Q29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-2014855.0</v>
+      </c>
+      <c r="C30">
         <v>-798269.0</v>
       </c>
-      <c r="C30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30">
         <v>-826817.0</v>
       </c>
       <c r="F30">
+        <v>-826817.0</v>
+      </c>
+      <c r="G30">
         <v>-117744.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>588929.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-195772.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14479.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-144716.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-43952.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6755341.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18148.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
+      <c r="R30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="BH1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="BJ1" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:63">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>3459893.0</v>
+      </c>
+      <c r="C2">
+        <v>4633660.0</v>
+      </c>
+      <c r="D2">
         <v>655503.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>742881.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>315105.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3314845.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>343509.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>865099.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3833195.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2360604.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2232697.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12037647.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>312385.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>312385.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>562320.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1010427.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>286487.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1033875.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>805772.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>431807.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>628395.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1081631.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2406508.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>984881.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>38537.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1180207.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>886667.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>309656.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>864343.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1232610.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1153902.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1328047.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>782853.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1352172.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>779943.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>397306.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>716590.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>619773.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>474111.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>487762.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>198049.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>155868.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>188055.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>284915.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>446604.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>84425.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>841028.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>984789.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>864489.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>501217.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>18148.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6143.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>453.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>981.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>40.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>43.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3558.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>15238.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>996.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>52.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>470.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>14752.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>23649.0</v>
       </c>
-      <c r="BK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:63">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>11399</v>
+      </c>
+      <c r="C3">
+        <v>8053</v>
+      </c>
+      <c r="D3">
         <v>12715</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>118563</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>13803</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>921650</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>228767</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>34164</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>82662</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3558102</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2145873</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3437756</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>34077</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>26028</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>55091</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>347535</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4438</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>59640</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>823325</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>9785</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2310</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3899</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>27467</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>32155</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>54223</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>78157</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>24018</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>108069</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>462545</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>472607</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8994</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>9454</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>12307</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>55000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9676</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>277</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3972</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>13000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3079</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>856</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7945</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>44000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>577</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>21299</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>12521</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>21000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:63">
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-8587823.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-3151798.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
+      <c r="AA5"/>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-1300972.0</v>
+      </c>
+      <c r="C6">
+        <v>-1173767.0</v>
+      </c>
+      <c r="D6">
         <v>3978157.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-87378.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>427776.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2999740.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2971336.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-521590.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2968096.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1472591.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>127907.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20437298.0</v>
       </c>
       <c r="M6">
         <v>-9804950.0</v>
       </c>
       <c r="N6">
+        <v>20437298.0</v>
+      </c>
+      <c r="O6">
+        <v>-9804950.0</v>
+      </c>
+      <c r="P6">
         <v>-249935.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-448107.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>723940.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-747388.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>228103.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>373965.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-196588.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-453236.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1324877.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1421627.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>946344.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1141670.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>293540.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>577011.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-554687.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-368267.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>78708.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-174145.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>545194.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-569319.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>572229.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>382637.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-319284.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>96817.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>145662.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-13651.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>289713.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6">
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>-32187.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-96860.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-161689.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>-756603.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-143761.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>120300.0</v>
       </c>
-      <c r="AW6"/>
-      <c r="AX6">
+      <c r="AY6"/>
+      <c r="AZ6">
         <v>501217.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>12693.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>5690.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-528.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>941.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-8.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-3515.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-11680.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>60453.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>944.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-418.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-9586.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-8897.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>23649.0</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>16952.0</v>
+      </c>
+      <c r="C7">
+        <v>62471.0</v>
+      </c>
+      <c r="D7">
         <v>-846215.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>300078.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-294264.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-353221.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2109750.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>649268.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2246116.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2749032.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2333154.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3898363.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6354765.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-6354765.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-469191.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>144388.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2013194.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2063238.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3295946.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1869941.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>929091.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-132858.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-5392539.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-5480089.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-869019.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>2135.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1987459.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-16353.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-539370.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>1027858.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1577597.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>-2345467.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-2359453.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-682550.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>-1085352.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-33035.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>148322.0</v>
       </c>
-      <c r="AO7"/>
-      <c r="AP7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>-27497.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>23033.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-1016.0</v>
       </c>
-      <c r="AS7"/>
-      <c r="AT7">
+      <c r="AU7"/>
+      <c r="AV7">
         <v>2001985.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-1062923.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-440133.0</v>
       </c>
-      <c r="AW7"/>
-      <c r="AX7">
+      <c r="AY7"/>
+      <c r="AZ7">
         <v>582008.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>61375.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>5453.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>54962.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>47389.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>40346.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>43924.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>41108.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>4915.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-1071.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-923.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>1500.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-1000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-2600.0</v>
       </c>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>517340.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
+      <c r="AA8"/>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>788968.0</v>
+      </c>
+      <c r="C9">
+        <v>-3254784.0</v>
+      </c>
+      <c r="D9">
         <v>-2686573.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>136980.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-305431.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-984484.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1987142.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>339064.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-110614.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1649318.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3132650.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>406729.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1470739.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>517340.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-659320.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1330089.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>215967.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1133903.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2143521.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3442280.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>927136.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-5259295.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4444822.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-3526023.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2487624.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-3062689.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-449648.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>273387.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1085987.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1467229.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-430082.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>774600.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1346295.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1431530.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-775947.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-984438.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-377446.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-249294.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-286310.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-30760.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1058.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
+      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9">
+        <v>62030.0</v>
+      </c>
+      <c r="AU9"/>
+      <c r="AV9">
         <v>1166020.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-1228050.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>21690.0</v>
+      </c>
+      <c r="C10">
+        <v>-102151.0</v>
+      </c>
+      <c r="D10">
         <v>-570174.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>35142.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-192792.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>192752.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-369737.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>519456.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-196020.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1408926.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1350196.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>907415.0</v>
       </c>
       <c r="M10">
         <v>-173079.0</v>
       </c>
       <c r="N10">
+        <v>907415.0</v>
+      </c>
+      <c r="O10">
+        <v>-173079.0</v>
+      </c>
+      <c r="P10">
         <v>-674984.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>216500.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-934400.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>391827.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-145362.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-89383.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-246664.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1121114.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-513051.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-274395.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>59486.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5434.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>144142.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-873237.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>452208.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>763768.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-350325.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-3949.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1021518.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-996703.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-727375.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-999604.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>99894.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-82910.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-218182.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>17067.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>11680.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10"/>
       <c r="AQ10"/>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
+      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10">
+        <v>-1314.0</v>
+      </c>
+      <c r="AU10"/>
+      <c r="AV10">
         <v>828618.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-63172.0</v>
       </c>
-      <c r="AV10"/>
-      <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-893948.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-819453.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>1011932.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>534097.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-69781.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1700377.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-318250.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1567138.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>874854.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>967111.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>549640.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3470828.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2009660.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1918325.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>148482.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-546979.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>389253.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1259850.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>416135.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-493147.11</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>512304.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>809000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1043000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>678000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>650000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>255000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>107000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>125000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>194000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>548000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>571000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-967417.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-1725656.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1570579.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>504594.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>85804.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-900578.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1573832.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1764123.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2197550.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>422291.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-299312.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>80891.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-739351.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>78073.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>314739.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>660968.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1036043.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-606125.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5778741.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-4375944.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-2054331.94</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1474746.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>441266.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>210000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>128000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>49000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>49000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>36000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>22000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>21000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>96000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>85000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>18000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>17000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1053000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1062000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>226000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>91000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>38000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-3331078.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-3907739.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-3907739.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-149619.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>721127.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1117518.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-3643586.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-688813.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>94584.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-626235.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2461477.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-991922.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-5153962.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3572086.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-645667.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>159159.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-840630.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>228173.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>785310.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-175104.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>815087.29</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-1849407.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-1034878.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-1288288.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-483343.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1103977.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-596328.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>348179.0</v>
+      </c>
+      <c r="C14">
+        <v>317141.0</v>
+      </c>
+      <c r="D14">
         <v>377911.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>353862.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>320439.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>312238.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>304139.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>313074.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>319787.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>135910.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>624448.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-145459.0</v>
       </c>
       <c r="M14">
         <v>127415.0</v>
       </c>
       <c r="N14">
+        <v>-145459.0</v>
+      </c>
+      <c r="O14">
+        <v>127415.0</v>
+      </c>
+      <c r="P14">
         <v>112879.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>108848.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>112622.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>126014.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>108192.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>109102.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>107073.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>99052.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>87747.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>110788.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>100008.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-49898.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>169202.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>149319.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>126005.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>18926.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>8869.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>8339.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>7796.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>8704.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6167.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>5890.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>5142.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2492.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2421.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>906.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3629.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>6818.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>178.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>9478.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>6195024.0</v>
       </c>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
+        <v>6195024.0</v>
+      </c>
+      <c r="I15">
         <v>372414.0</v>
       </c>
-      <c r="H15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
-        <v>26216237.0</v>
+        <v>100251.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
-        <v>5788493.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>26216237.0</v>
+      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>5788493.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15"/>
+      <c r="Q15">
+        <v>5788493.0</v>
+      </c>
+      <c r="R15">
+        <v>5788493.0</v>
+      </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...4 lines deleted...]
-      </c>
+      <c r="AA15"/>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>463194969.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>2158921.0</v>
+      </c>
+      <c r="C16">
+        <v>3459893.0</v>
+      </c>
+      <c r="D16">
         <v>4633660.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>655503.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>742881.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>315105.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3314845.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>343509.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>865099.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3833195.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2360604.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2232697.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>20749683.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>20749683.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>312385.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>562320.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1010427.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>286487.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1033875.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>805772.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>431807.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>628395.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1081631.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2406508.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>984881.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>38537.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1180207.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>886667.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>309656.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1232610.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1232610.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1153902.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1328047.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1352172.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1352172.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>779943.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>397306.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>619773.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>619773.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>474111.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>487762.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>155868.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>155868.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>188055.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>284915.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>84425.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>84425.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>841028.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>984789.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>501217.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>501217.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>18836.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>6143.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>453.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>981.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>35.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>43.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3558.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>61449.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>996.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>52.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>5166.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>14752.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>23649.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-1078465.0</v>
+      </c>
+      <c r="C18">
+        <v>-4604394.0</v>
+      </c>
+      <c r="D18">
         <v>-3983910.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1328483.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-200119.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4755469.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>511007.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1245050.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3494765.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2606375.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6669531.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9157651.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10352384.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10352384.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1525670.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1033944.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2341714.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1602996.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3853200.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1863840.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-667649.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1163502.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4493502.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4763496.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1198962.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-805564.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2415402.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-946478.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>-648254.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>534821.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-1879152.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>-2414548.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2676419.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-662518.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>-1174738.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-147063.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>74900.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>-74598.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-102358.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-187039.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>6753917.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-132171.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>176524.0</v>
       </c>
-      <c r="AW18"/>
-      <c r="AX18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>502173.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>693.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-50571.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-14528.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-8532.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-12479.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-10867.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-30780.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-19075.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-12535.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-9468.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-24586.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-8897.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-31423.0</v>
       </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-1010033.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>71820.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-7069.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1005240.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-35433.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>115950.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>126454.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-3361093.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1951585.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3961224.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-4486455.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>47435.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>91375.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-247530.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>87223.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>8608.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-823325.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-9790.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2310.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3899.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-27467.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-32155.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-54223.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>50370.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>74293.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>671954.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-129531.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>333014.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>333014.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>387586.13</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>173</v>
-[...8 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B20">
+        <v>1832524.0</v>
+      </c>
+      <c r="C20">
+        <v>4395462.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
-        <v>649039.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20">
-        <v>-649039.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20">
         <v>649039.0</v>
       </c>
       <c r="I20">
+        <v>-649039.0</v>
+      </c>
+      <c r="J20">
+        <v>649039.0</v>
+      </c>
+      <c r="K20">
         <v>49980.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>5200037.0</v>
       </c>
-      <c r="K20">
-[...2 lines deleted...]
-      <c r="L20">
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>4750000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>35823273.0</v>
       </c>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>5452300.0</v>
       </c>
-      <c r="Q20">
-[...4 lines deleted...]
-      </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-1429921.0</v>
+      </c>
+      <c r="C21">
+        <v>435090.0</v>
+      </c>
+      <c r="D21">
         <v>7686400.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1786813.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>560862.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1620063.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1188854.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-184191.0</v>
       </c>
       <c r="N21">
+        <v>-2471599.0</v>
+      </c>
+      <c r="O21">
+        <v>-184191.0</v>
+      </c>
+      <c r="P21">
         <v>998802.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>553008.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2313539.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1169238.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3750531.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2344753.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>130118.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1596530.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2762247.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>5912061.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2389703.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>121425.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1242512.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2851291.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>217349.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>816290.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-619461.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-587405.73</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2376225.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2494146.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3289880.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3115187.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>361301.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>949456.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-2805423.0</v>
+      </c>
+      <c r="C22">
+        <v>-10145940.0</v>
+      </c>
+      <c r="D22">
         <v>-5352890.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-2828068.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-818097.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9543083.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-2182534.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2590711.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1866690.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-20978180.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3349204.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-981530.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-10819687.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10819687.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1972775.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1241256.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>203347.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1472147.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1936543.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2379056.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2173903.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-831081.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>757866.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1377311.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-483310.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>91590.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1633349.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1540033.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-217173.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-9994593.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3207348.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>782389.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3055802.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-3135589.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-200829.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-839616.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-2033734.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-323205.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-94613.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-114078.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-69106.0</v>
       </c>
-      <c r="AO22"/>
-      <c r="AP22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>-100390.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-132620.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-108653.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>4749437.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>928283.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>614216.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>821000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-79835.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-43840.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-58043.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-114933.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-127727.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-54564.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-55914.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-160385.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-87349.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-11702.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-8783.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-21324.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-8135.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-39257.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-54976.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>7192176.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-182448.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6844063.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>3219826.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>649041.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>4757145.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>42469651.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="O23"/>
+      <c r="P23">
         <v>5844.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>795690.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5227980.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-224320.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3742095.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-500000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7976484.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7976484.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13253737.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11007965.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2712965.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>4523970.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5853955.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1845000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1845000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1845000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1481694.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>213626.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>213626.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-213626.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>64749.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>24000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-213626.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-140475.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>258746.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>140.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>50000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>3000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>7531605.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-7027490.0</v>
       </c>
       <c r="AU23"/>
       <c r="AV23">
+        <v>-7027490.0</v>
+      </c>
+      <c r="AW23"/>
+      <c r="AX23">
         <v>-15780.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1403.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>131639.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>702.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>14000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5443.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2471.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>7352.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>31744.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-15872.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23">
         <v>15872.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-697564.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>2366.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>94354.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5461.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>193334.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>150114.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>-370555.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4807652.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-4553030.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-4553030.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>96966.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-220422.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>91661.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-313667.0</v>
       </c>
       <c r="S24">
         <v>63699.0</v>
       </c>
       <c r="T24">
+        <v>-313667.0</v>
+      </c>
+      <c r="U24">
         <v>63699.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
+      <c r="V24">
+        <v>63699.0</v>
+      </c>
       <c r="W24"/>
-      <c r="X24">
-[...1 lines deleted...]
-      </c>
+      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24">
+        <v>50370.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>98311.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>780023.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>450000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>450000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-450000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-523743.02</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>40858.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-450000.0</v>
       </c>
-      <c r="AH24"/>
-[...1 lines deleted...]
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24">
         <v>8575.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>8575.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-140475.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-43952.0</v>
       </c>
-      <c r="AO24"/>
-[...1 lines deleted...]
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>1664.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-1664.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>840766.0</v>
+      </c>
+      <c r="C25">
+        <v>460506.0</v>
+      </c>
+      <c r="D25">
         <v>1849981.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>346112.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>41603.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>51408.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>79963.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>78589.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>77892.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>362613.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-149227.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1073078.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6714785.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>953248.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>367971.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>278993.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-702645.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>380043.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-65456.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2063900.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-387464.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-294716.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>80891.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-739351.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>107582.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>680466.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1070840.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-376412.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>-3377105.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-1334646.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2699087.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>45718.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>428293.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1965350.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>5885.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-17201.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>6157055.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>47048.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>28350.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-64849.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>2495.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2469.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2441.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>582008.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>26309.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2019.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2292.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1606.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1739.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-26777.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>28497.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>159.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>238.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4762.0</v>
       </c>
       <c r="BJ25">
         <v>238.0</v>
       </c>
       <c r="BK25">
+        <v>-4762.0</v>
+      </c>
+      <c r="BL25">
         <v>238.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BM25">
+        <v>238.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>180</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...2 lines deleted...]
-      <c r="F26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26">
-        <v>-201.0</v>
+        <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-201.0</v>
       </c>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
+        <v>-201.0</v>
+      </c>
+      <c r="L26">
         <v>-100251.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="M26"/>
+      <c r="N26">
         <v>4750000.0</v>
       </c>
-      <c r="M26">
-[...2 lines deleted...]
-      <c r="N26">
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-376863.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>336193.0</v>
       </c>
-      <c r="Q26"/>
-[...1 lines deleted...]
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>250000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-120000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-120000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-80000.0</v>
       </c>
-      <c r="W26">
-[...2 lines deleted...]
-      <c r="X26">
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>845247.0</v>
       </c>
-      <c r="Y26">
-[...2 lines deleted...]
-      <c r="Z26">
+      <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
         <v>-57120.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-716586.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-71541.0</v>
       </c>
-      <c r="AC26">
-[...2 lines deleted...]
-      <c r="AD26">
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>-34886.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-11602.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-34460.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-34460.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>27031.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>64749.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>64749.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>24000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>535786.0</v>
+      </c>
+      <c r="C27">
+        <v>582008.0</v>
+      </c>
+      <c r="D27">
         <v>570601.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>603021.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>556611.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>586512.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>422811.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>340195.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>340194.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>363426.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>109636.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>104869.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>-2820.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>-2820.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3120.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>24101.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>756924.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>756924.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1989626.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1968000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1189450.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27">
         <v>60998.0</v>
       </c>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>60998.0</v>
+      </c>
+      <c r="AG27">
         <v>60335.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>59671.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>89539.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>88744.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>87246.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27">
         <v>2.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
-[...1 lines deleted...]
-      </c>
+      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27">
+        <v>-43151.0</v>
+      </c>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>43151.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>70200.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>27900.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>60000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>63200.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>3710000.0</v>
       </c>
-      <c r="BI27"/>
-[...1 lines deleted...]
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27">
         <v>10196.0</v>
       </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>347627.0</v>
+      </c>
+      <c r="C28">
+        <v>4698688.0</v>
+      </c>
+      <c r="D28">
         <v>8708334.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1604365.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>560862.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1620063.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2680011.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>539668.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>206942.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4292256.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6343136.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-184191.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>30570445.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2242805.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1004646.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>558756.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2914441.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>792375.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3750531.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2344753.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>380118.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1476530.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2682247.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5912061.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2389703.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>121425.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1185392.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2134705.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>145808.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1062275.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1190653.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-516301.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2376225.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>9291000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3103285.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3179936.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>334556.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2744000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1310868.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>119954.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>199426.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>329000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>50000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>67000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>503000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-7027490.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>-15780.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1403.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>12000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>56261.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>14000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>9473.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>12471.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>7352.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>19100.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>79528.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>13479.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>9050.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>15000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>55072.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-1067066.0</v>
+      </c>
+      <c r="C29">
+        <v>-4596341.0</v>
+      </c>
+      <c r="D29">
         <v>-3971195.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1209920.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-186316.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3833819.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>739774.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1210886.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3412103.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>951727.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4523658.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10318307.0</v>
       </c>
       <c r="M29">
         <v>-5719895.0</v>
       </c>
       <c r="N29">
+        <v>-10318307.0</v>
+      </c>
+      <c r="O29">
+        <v>-5719895.0</v>
+      </c>
+      <c r="P29">
         <v>-1528647.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-686409.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2337276.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1547905.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3029875.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1854055.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-665339.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1159603.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-4466035.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4731341.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1144739.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1216030.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-781546.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2307333.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-483933.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>406524.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-639260.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>544275.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1866845.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-3020581.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2404872.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-2676142.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-658546.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-891060.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1171659.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-146207.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>82845.0</v>
       </c>
-      <c r="AO29"/>
-      <c r="AP29">
+      <c r="AQ29"/>
+      <c r="AR29">
         <v>-74021.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-81059.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-174518.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>6526000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>6753917.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-132171.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>176524.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>831000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>502173.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>693.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-50571.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-14528.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-8532.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-12479.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-10867.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-30780.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-19075.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-12535.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-9468.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-24586.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-8897.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-31423.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-708963.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-1010033.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>71820.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-7069.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-35433.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>115950.0</v>
       </c>
-      <c r="H30"/>
-[...1 lines deleted...]
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>-1951585.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4486455.0</v>
       </c>
       <c r="M30">
         <v>-3961224.0</v>
       </c>
       <c r="N30">
+        <v>-4486455.0</v>
+      </c>
+      <c r="O30">
+        <v>-3961224.0</v>
+      </c>
+      <c r="P30">
         <v>91375.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-247530.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>87223.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8608.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-823325.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-9790.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2310.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3899.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-27467.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-32155.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-54223.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-27787.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>74293.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>671954.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-129531.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>284983.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-458994.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-9454.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-12307.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-41412.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-9676.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-277.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>36886.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7639.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-143554.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-856.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-7945.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-577.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-21299.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-12521.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30">
         <v>18000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>18000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>