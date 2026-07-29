--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3809,57 +3809,57 @@
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>17</v>
       </c>
       <c r="BM1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
-        <v>14817101.0</v>
+        <v>13938594.0</v>
       </c>
       <c r="C2">
         <v>14624006.0</v>
       </c>
       <c r="D2">
-        <v>14676934.0</v>
+        <v>14254851.0</v>
       </c>
       <c r="E2">
         <v>12982575.0</v>
       </c>
       <c r="F2">
         <v>11672962.0</v>
       </c>
       <c r="G2">
         <v>11157658.0</v>
       </c>
       <c r="H2">
         <v>12632582.0</v>
       </c>
       <c r="I2">
         <v>10899684.0</v>
       </c>
       <c r="J2">
         <v>11080006.0</v>
       </c>
       <c r="K2">
         <v>11911978.0</v>
       </c>
       <c r="L2">
         <v>12646081.0</v>
       </c>
@@ -5357,51 +5357,51 @@
       <c r="BK13">
         <v>20509.0</v>
       </c>
       <c r="BL13">
         <v>20494.0</v>
       </c>
       <c r="BM13"/>
     </row>
     <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
         <v>47087621.0</v>
       </c>
       <c r="C14">
         <v>41067312.0</v>
       </c>
       <c r="D14">
         <v>30625284.0</v>
       </c>
       <c r="E14">
         <v>28753492.0</v>
       </c>
       <c r="F14">
-        <v>23950609.0</v>
+        <v>26037608.0</v>
       </c>
       <c r="G14">
         <v>23602638.0</v>
       </c>
       <c r="H14">
         <v>18418287.0</v>
       </c>
       <c r="I14">
         <v>17834023.0</v>
       </c>
       <c r="J14">
         <v>17747526.0</v>
       </c>
       <c r="K14">
         <v>15895975.0</v>
       </c>
       <c r="L14">
         <v>12585479.0</v>
       </c>
       <c r="M14">
         <v>10819645.0</v>
       </c>
       <c r="N14">
         <v>10615075.0</v>
       </c>
@@ -6098,51 +6098,51 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
     </row>
     <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
         <v>9243959.0</v>
       </c>
       <c r="C21">
         <v>7519998.0</v>
       </c>
       <c r="D21">
-        <v>7960633.0</v>
+        <v>7910936.0</v>
       </c>
       <c r="E21">
         <v>8175664.0</v>
       </c>
       <c r="F21">
         <v>7752832.0</v>
       </c>
       <c r="G21">
         <v>7706837.0</v>
       </c>
       <c r="H21">
         <v>7697064.0</v>
       </c>
       <c r="I21">
         <v>7666546.0</v>
       </c>
       <c r="J21">
         <v>7913212.0</v>
       </c>
       <c r="K21">
         <v>7757895.0</v>
       </c>
       <c r="L21">
         <v>4015816.0</v>
       </c>
@@ -6931,51 +6931,51 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
     </row>
     <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>17966201.0</v>
+        <v>16905971.0</v>
       </c>
       <c r="C28">
         <v>18654896.0</v>
       </c>
       <c r="D28">
         <v>20181785.0</v>
       </c>
       <c r="E28">
         <v>14991491.0</v>
       </c>
       <c r="F28">
         <v>12106445.0</v>
       </c>
       <c r="G28">
         <v>10795612.0</v>
       </c>
       <c r="H28">
         <v>7709390.0</v>
       </c>
       <c r="I28">
         <v>11468467.0</v>
       </c>
       <c r="J28">
         <v>9723136.0</v>
       </c>
@@ -8107,51 +8107,51 @@
       <c r="BI35">
         <v>15872.0</v>
       </c>
       <c r="BJ35">
         <v>15872.0</v>
       </c>
       <c r="BK35">
         <v>15872.0</v>
       </c>
       <c r="BL35">
         <v>15872.0</v>
       </c>
       <c r="BM35"/>
     </row>
     <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
         <v>5234559.0</v>
       </c>
       <c r="C36">
         <v>4593898.0</v>
       </c>
       <c r="D36">
-        <v>12103349.0</v>
+        <v>10103329.0</v>
       </c>
       <c r="E36">
         <v>9549108.0</v>
       </c>
       <c r="F36">
         <v>8847272.0</v>
       </c>
       <c r="G36">
         <v>2919909.0</v>
       </c>
       <c r="H36">
         <v>9058193.0</v>
       </c>
       <c r="I36">
         <v>6886104.0</v>
       </c>
       <c r="J36">
         <v>451076.0</v>
       </c>
       <c r="K36">
         <v>1057947.0</v>
       </c>
       <c r="L36">
         <v>7550682.0</v>
       </c>
@@ -8657,57 +8657,57 @@
       </c>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39">
         <v>1471.0</v>
       </c>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39">
         <v>5000.0</v>
       </c>
       <c r="BL39"/>
       <c r="BM39"/>
     </row>
     <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
-        <v>7366516.0</v>
+        <v>9305253.0</v>
       </c>
       <c r="C40">
         <v>7114169.0</v>
       </c>
       <c r="D40">
-        <v>8925432.0</v>
+        <v>9347515.0</v>
       </c>
       <c r="E40">
         <v>5044291.0</v>
       </c>
       <c r="F40">
         <v>4620936.0</v>
       </c>
       <c r="G40">
         <v>3350173.0</v>
       </c>
       <c r="H40">
         <v>4674026.0</v>
       </c>
       <c r="I40">
         <v>4980741.0</v>
       </c>
       <c r="J40">
         <v>3646959.0</v>
       </c>
       <c r="K40">
         <v>3474096.0</v>
       </c>
       <c r="L40">
         <v>2776903.0</v>
       </c>
@@ -9407,51 +9407,51 @@
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
     </row>
     <row r="46" spans="1:65">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
         <v>10951474.0</v>
       </c>
       <c r="C46">
         <v>11779468.0</v>
       </c>
       <c r="D46">
-        <v>11324487.0</v>
+        <v>13324507.0</v>
       </c>
       <c r="E46">
         <v>13498780.0</v>
       </c>
       <c r="F46">
         <v>12697054.0</v>
       </c>
       <c r="G46">
         <v>12399298.0</v>
       </c>
       <c r="H46">
         <v>11308982.0</v>
       </c>
       <c r="I46">
         <v>12809870.0</v>
       </c>
       <c r="J46">
         <v>12979762.0</v>
       </c>
       <c r="K46">
         <v>13492452.0</v>
       </c>
       <c r="L46">
         <v>13422432.0</v>
       </c>
@@ -10090,51 +10090,51 @@
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
     </row>
     <row r="51" spans="1:65">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>18480903.0</v>
+        <v>17420673.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>21071226.0</v>
       </c>
       <c r="E51">
         <v>15646994.0</v>
       </c>
       <c r="F51">
         <v>12849326.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>11024235.0</v>
       </c>
       <c r="I51">
         <v>11811976.0</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>10786497.0</v>
       </c>
       <c r="M51">
         <v>9460674.0</v>
@@ -10259,51 +10259,51 @@
       <c r="BG51">
         <v>5000.0</v>
       </c>
       <c r="BH51">
         <v>5000.0</v>
       </c>
       <c r="BI51">
         <v>15872.0</v>
       </c>
       <c r="BJ51">
         <v>15872.0</v>
       </c>
       <c r="BK51">
         <v>15872.0</v>
       </c>
       <c r="BL51">
         <v>15872.0</v>
       </c>
       <c r="BM51"/>
     </row>
     <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
-        <v>11893218.0</v>
+        <v>10832988.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>14931951.0</v>
       </c>
       <c r="E52">
         <v>13139695.0</v>
       </c>
       <c r="F52">
         <v>10292089.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>7904610.0</v>
       </c>
       <c r="I52">
         <v>8940992.0</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
         <v>6735938.0</v>
       </c>
       <c r="M52">
         <v>5943147.0</v>
@@ -13978,51 +13978,51 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
-        <v>-2184179.0</v>
+        <v>-1991844.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-4683740.0</v>
       </c>
       <c r="E5">
         <v>-2276151.0</v>
       </c>
       <c r="F5">
         <v>-630990.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-2001100.0</v>
       </c>
       <c r="I5">
         <v>-2248261.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>-3263802.0</v>
       </c>
       <c r="M5">
         <v>-644223.0</v>
@@ -14159,51 +14159,51 @@
       </c>
       <c r="BH5">
         <v>-87349.0</v>
       </c>
       <c r="BI5">
         <v>-8135.0</v>
       </c>
       <c r="BJ5">
         <v>-3719089.0</v>
       </c>
       <c r="BK5">
         <v>238.0</v>
       </c>
       <c r="BL5">
         <v>238.0</v>
       </c>
       <c r="BM5">
         <v>-39257.0</v>
       </c>
     </row>
     <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
-        <v>-1836000.0</v>
+        <v>-1643665.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-4305829.0</v>
       </c>
       <c r="E6">
         <v>-1922289.0</v>
       </c>
       <c r="F6">
         <v>-310551.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>-1696961.0</v>
       </c>
       <c r="I6">
         <v>-1935187.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6">
         <v>-3015272.0</v>
       </c>
       <c r="M6">
         <v>-480421.0</v>
@@ -15067,51 +15067,51 @@
       <c r="H12">
         <v>181429.0</v>
       </c>
       <c r="I12">
         <v>342446.0</v>
       </c>
       <c r="J12">
         <v>168672.0</v>
       </c>
       <c r="K12">
         <v>336694.0</v>
       </c>
       <c r="L12">
         <v>151274.0</v>
       </c>
       <c r="M12">
         <v>244135.0</v>
       </c>
       <c r="N12">
         <v>134373.0</v>
       </c>
       <c r="O12">
         <v>1651131.0</v>
       </c>
       <c r="P12">
-        <v>757791.0</v>
+        <v>813506.0</v>
       </c>
       <c r="Q12">
         <v>836721.0</v>
       </c>
       <c r="R12">
         <v>844703.0</v>
       </c>
       <c r="S12">
         <v>905757.0</v>
       </c>
       <c r="T12">
         <v>1023585.0</v>
       </c>
       <c r="U12">
         <v>869586.0</v>
       </c>
       <c r="V12">
         <v>781935.0</v>
       </c>
       <c r="W12">
         <v>912187.0</v>
       </c>
       <c r="X12">
         <v>789426.0</v>
       </c>
@@ -18584,51 +18584,51 @@
         <v>25903.0</v>
       </c>
       <c r="K14">
         <v>9448.0</v>
       </c>
       <c r="L14">
         <v>5416.0</v>
       </c>
       <c r="M14">
         <v>9478.0</v>
       </c>
       <c r="N14">
         <v>9478.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-6195024.0</v>
+        <v>6195024.0</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>32004730.0</v>
       </c>
       <c r="F15">
         <v>7633033.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
@@ -19810,51 +19810,51 @@
       <c r="H3">
         <v>228767</v>
       </c>
       <c r="I3">
         <v>34164</v>
       </c>
       <c r="J3">
         <v>82662</v>
       </c>
       <c r="K3">
         <v>3558102</v>
       </c>
       <c r="L3">
         <v>2145873</v>
       </c>
       <c r="M3">
         <v>3437756</v>
       </c>
       <c r="N3">
         <v>34077</v>
       </c>
       <c r="O3">
         <v>26028</v>
       </c>
       <c r="P3">
-        <v>55091</v>
+        <v>5593</v>
       </c>
       <c r="Q3">
         <v>347535</v>
       </c>
       <c r="R3">
         <v>4438</v>
       </c>
       <c r="S3">
         <v>59640</v>
       </c>
       <c r="T3">
         <v>823325</v>
       </c>
       <c r="U3">
         <v>9785</v>
       </c>
       <c r="V3">
         <v>2310</v>
       </c>
       <c r="W3">
         <v>3899</v>
       </c>
       <c r="X3">
         <v>27467</v>
       </c>
@@ -20615,51 +20615,51 @@
       <c r="E9">
         <v>136980.0</v>
       </c>
       <c r="F9">
         <v>-305431.0</v>
       </c>
       <c r="G9">
         <v>-984484.0</v>
       </c>
       <c r="H9">
         <v>1987142.0</v>
       </c>
       <c r="I9">
         <v>339064.0</v>
       </c>
       <c r="J9">
         <v>-110614.0</v>
       </c>
       <c r="K9">
         <v>-1649318.0</v>
       </c>
       <c r="L9">
         <v>-3132650.0</v>
       </c>
       <c r="M9">
-        <v>406729.0</v>
+        <v>238260.0</v>
       </c>
       <c r="N9">
         <v>-1470739.0</v>
       </c>
       <c r="O9">
         <v>517340.0</v>
       </c>
       <c r="P9">
         <v>-659320.0</v>
       </c>
       <c r="Q9">
         <v>-1330089.0</v>
       </c>
       <c r="R9">
         <v>215967.0</v>
       </c>
       <c r="S9">
         <v>-1133903.0</v>
       </c>
       <c r="T9">
         <v>-2143521.0</v>
       </c>
       <c r="U9">
         <v>-3442280.0</v>
       </c>
@@ -21356,51 +21356,51 @@
       <c r="M14">
         <v>127415.0</v>
       </c>
       <c r="N14">
         <v>-145459.0</v>
       </c>
       <c r="O14">
         <v>127415.0</v>
       </c>
       <c r="P14">
         <v>112879.0</v>
       </c>
       <c r="Q14">
         <v>108848.0</v>
       </c>
       <c r="R14">
         <v>112622.0</v>
       </c>
       <c r="S14">
         <v>126014.0</v>
       </c>
       <c r="T14">
         <v>108192.0</v>
       </c>
       <c r="U14">
-        <v>109102.0</v>
+        <v>108413.0</v>
       </c>
       <c r="V14">
         <v>107073.0</v>
       </c>
       <c r="W14">
         <v>99052.0</v>
       </c>
       <c r="X14">
         <v>87747.0</v>
       </c>
       <c r="Y14">
         <v>110788.0</v>
       </c>
       <c r="Z14">
         <v>100008.0</v>
       </c>
       <c r="AA14">
         <v>-49898.0</v>
       </c>
       <c r="AB14">
         <v>169202.0</v>
       </c>
       <c r="AC14">
         <v>149319.0</v>
       </c>
@@ -21871,51 +21871,51 @@
       <c r="H18">
         <v>511007.0</v>
       </c>
       <c r="I18">
         <v>-1245050.0</v>
       </c>
       <c r="J18">
         <v>-3494765.0</v>
       </c>
       <c r="K18">
         <v>-2606375.0</v>
       </c>
       <c r="L18">
         <v>-6669531.0</v>
       </c>
       <c r="M18">
         <v>-9157651.0</v>
       </c>
       <c r="N18">
         <v>-10352384.0</v>
       </c>
       <c r="O18">
         <v>-10352384.0</v>
       </c>
       <c r="P18">
-        <v>-1525670.0</v>
+        <v>-1534240.0</v>
       </c>
       <c r="Q18">
         <v>-1033944.0</v>
       </c>
       <c r="R18">
         <v>-2341714.0</v>
       </c>
       <c r="S18">
         <v>-1602996.0</v>
       </c>
       <c r="T18">
         <v>-3853200.0</v>
       </c>
       <c r="U18">
         <v>-1863840.0</v>
       </c>
       <c r="V18">
         <v>-667649.0</v>
       </c>
       <c r="W18">
         <v>-1163502.0</v>
       </c>
       <c r="X18">
         <v>-4493502.0</v>
       </c>
@@ -22781,51 +22781,51 @@
       <c r="F24">
         <v>5461.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>193334.0</v>
       </c>
       <c r="I24">
         <v>150114.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>-370555.0</v>
       </c>
       <c r="M24">
         <v>4807652.0</v>
       </c>
       <c r="N24">
         <v>-4553030.0</v>
       </c>
       <c r="O24">
         <v>-4553030.0</v>
       </c>
       <c r="P24">
-        <v>96966.0</v>
+        <v>87376.0</v>
       </c>
       <c r="Q24">
         <v>-220422.0</v>
       </c>
       <c r="R24">
         <v>91661.0</v>
       </c>
       <c r="S24">
         <v>63699.0</v>
       </c>
       <c r="T24">
         <v>-313667.0</v>
       </c>
       <c r="U24">
         <v>63699.0</v>
       </c>
       <c r="V24">
         <v>63699.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24">
         <v>50370.0</v>
       </c>
@@ -22937,51 +22937,51 @@
       <c r="M25">
         <v>-1073078.0</v>
       </c>
       <c r="N25">
         <v>6714785.0</v>
       </c>
       <c r="O25">
         <v>953248.0</v>
       </c>
       <c r="P25">
         <v>367971.0</v>
       </c>
       <c r="Q25">
         <v>278993.0</v>
       </c>
       <c r="R25">
         <v>-702645.0</v>
       </c>
       <c r="S25">
         <v>380043.0</v>
       </c>
       <c r="T25">
         <v>-65456.0</v>
       </c>
       <c r="U25">
-        <v>2063900.0</v>
+        <v>96589.0</v>
       </c>
       <c r="V25">
         <v>-387464.0</v>
       </c>
       <c r="W25">
         <v>-294716.0</v>
       </c>
       <c r="X25">
         <v>80891.0</v>
       </c>
       <c r="Y25">
         <v>-739351.0</v>
       </c>
       <c r="Z25">
         <v>107582.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>680466.0</v>
       </c>
       <c r="AC25">
         <v>1070840.0</v>
       </c>
       <c r="AD25">
         <v>-376412.0</v>