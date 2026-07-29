--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1986,51 +1986,53 @@
         <v>50000.0</v>
       </c>
       <c r="T15">
         <v>40000.0</v>
       </c>
       <c r="U15">
         <v>26000.0</v>
       </c>
       <c r="V15">
         <v>23000.0</v>
       </c>
       <c r="W15">
         <v>22694.0</v>
       </c>
       <c r="X15">
         <v>9335.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>35679000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>18468000.0</v>
       </c>
       <c r="E16">
         <v>11098000.0</v>
       </c>
       <c r="F16">
         <v>11174000.0</v>
       </c>
       <c r="G16">
         <v>9412000.0</v>
       </c>
       <c r="H16">
         <v>8209000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>10101000.0</v>
       </c>
       <c r="L16">
         <v>158000.0</v>
       </c>
       <c r="M16">
@@ -3041,51 +3043,51 @@
       <c r="S35">
         <v>6000.0</v>
       </c>
       <c r="T35">
         <v>16000.0</v>
       </c>
       <c r="U35">
         <v>29000.0</v>
       </c>
       <c r="V35">
         <v>42000.0</v>
       </c>
       <c r="W35"/>
       <c r="X35">
         <v>523689.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>176517000.0</v>
+        <v>16247000.0</v>
       </c>
       <c r="C36">
         <v>10193000.0</v>
       </c>
       <c r="D36">
         <v>14785000.0</v>
       </c>
       <c r="E36">
         <v>15989000.0</v>
       </c>
       <c r="F36">
         <v>16045000.0</v>
       </c>
       <c r="G36">
         <v>13372000.0</v>
       </c>
       <c r="H36">
         <v>15429000.0</v>
       </c>
       <c r="I36">
         <v>7790000.0</v>
       </c>
       <c r="J36">
         <v>3237000.0</v>
       </c>
@@ -3319,51 +3321,51 @@
       <c r="U39">
         <v>343000.0</v>
       </c>
       <c r="V39">
         <v>425000.0</v>
       </c>
       <c r="W39">
         <v>838114.0</v>
       </c>
       <c r="X39">
         <v>165341.0</v>
       </c>
       <c r="Y39">
         <v>195000.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39">
         <v>14000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>109381000.0</v>
+        <v>73702000.0</v>
       </c>
       <c r="C40">
         <v>124377000.0</v>
       </c>
       <c r="D40">
         <v>84066000.0</v>
       </c>
       <c r="E40">
         <v>59283000.0</v>
       </c>
       <c r="F40">
         <v>39594000.0</v>
       </c>
       <c r="G40">
         <v>-11462000.0</v>
       </c>
       <c r="H40">
         <v>29274000.0</v>
       </c>
       <c r="I40">
         <v>25765000.0</v>
       </c>
       <c r="J40">
         <v>20990000.0</v>
       </c>
@@ -8020,52 +8022,56 @@
         <v>22694.0</v>
       </c>
       <c r="CJ15">
         <v>22687.0</v>
       </c>
       <c r="CK15">
         <v>22687.0</v>
       </c>
       <c r="CL15">
         <v>9335.0</v>
       </c>
       <c r="CM15">
         <v>9335.0</v>
       </c>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
     </row>
     <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>33562000.0</v>
+      </c>
+      <c r="C16">
+        <v>35679000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
         <v>50866000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16">
         <v>41580000.0</v>
       </c>
       <c r="H16">
         <v>38799000.0</v>
       </c>
       <c r="I16">
         <v>31651000.0</v>
       </c>
       <c r="J16">
         <v>27539000.0</v>
       </c>
       <c r="K16">
         <v>18468000.0</v>
       </c>
       <c r="L16">
         <v>14546000.0</v>
       </c>
       <c r="M16">
         <v>15523000.0</v>
@@ -11673,54 +11679,54 @@
       <c r="CG35">
         <v>10000.0</v>
       </c>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35">
         <v>42244871.0</v>
       </c>
       <c r="CM35">
         <v>523689.0</v>
       </c>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
     </row>
     <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>196920000.0</v>
+        <v>19659000.0</v>
       </c>
       <c r="C36">
-        <v>176517000.0</v>
+        <v>16247000.0</v>
       </c>
       <c r="D36">
         <v>20051000.0</v>
       </c>
       <c r="E36">
         <v>16294000.0</v>
       </c>
       <c r="F36">
         <v>7776000.0</v>
       </c>
       <c r="G36">
         <v>10193000.0</v>
       </c>
       <c r="H36">
         <v>14737000.0</v>
       </c>
       <c r="I36">
         <v>15390000.0</v>
       </c>
       <c r="J36">
         <v>14234000.0</v>
       </c>
       <c r="K36">
         <v>14785000.0</v>
       </c>
@@ -12665,54 +12671,54 @@
       </c>
       <c r="CL39">
         <v>347940.0</v>
       </c>
       <c r="CM39">
         <v>165341.0</v>
       </c>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39">
         <v>195000.0</v>
       </c>
       <c r="CR39">
         <v>2372000.0</v>
       </c>
       <c r="CS39">
         <v>14000.0</v>
       </c>
     </row>
     <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>98920000.0</v>
+        <v>65358000.0</v>
       </c>
       <c r="C40">
-        <v>109381000.0</v>
+        <v>73702000.0</v>
       </c>
       <c r="D40">
         <v>136769000.0</v>
       </c>
       <c r="E40">
         <v>120122000.0</v>
       </c>
       <c r="F40">
         <v>99882000.0</v>
       </c>
       <c r="G40">
         <v>124377000.0</v>
       </c>
       <c r="H40">
         <v>107200000.0</v>
       </c>
       <c r="I40">
         <v>81222000.0</v>
       </c>
       <c r="J40">
         <v>70114000.0</v>
       </c>
       <c r="K40">
         <v>84066000.0</v>
       </c>
@@ -18076,57 +18082,57 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>162</v>
       </c>
       <c r="B5">
-        <v>44797000.0</v>
+        <v>66462999.0</v>
       </c>
       <c r="C5">
-        <v>136951000.0</v>
+        <v>161493000.0</v>
       </c>
       <c r="D5">
-        <v>107282000.0</v>
+        <v>124557000.0</v>
       </c>
       <c r="E5">
         <v>112634000.0</v>
       </c>
       <c r="F5">
         <v>124477000.0</v>
       </c>
       <c r="G5">
         <v>128202000.0</v>
       </c>
       <c r="H5">
         <v>111606000.0</v>
       </c>
       <c r="I5">
         <v>89496000.0</v>
       </c>
       <c r="J5">
         <v>52855000.0</v>
       </c>
       <c r="K5">
         <v>10179000.0</v>
       </c>
       <c r="L5">
         <v>-3443000.0</v>
       </c>
@@ -18157,57 +18163,57 @@
       <c r="U5">
         <v>-25596000.0</v>
       </c>
       <c r="V5">
         <v>-20790000.0</v>
       </c>
       <c r="W5">
         <v>-17075979.0</v>
       </c>
       <c r="X5">
         <v>-9994596.0</v>
       </c>
       <c r="Y5">
         <v>-18795000.0</v>
       </c>
       <c r="Z5">
         <v>-8006000.0</v>
       </c>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>46687000.0</v>
+        <v>68352999.0</v>
       </c>
       <c r="C6">
-        <v>138287000.0</v>
+        <v>162829000.0</v>
       </c>
       <c r="D6">
-        <v>108324000.0</v>
+        <v>125599000.0</v>
       </c>
       <c r="E6">
         <v>115603000.0</v>
       </c>
       <c r="F6">
         <v>127544000.0</v>
       </c>
       <c r="G6">
         <v>130439000.0</v>
       </c>
       <c r="H6">
         <v>113777000.0</v>
       </c>
       <c r="I6">
         <v>89732000.0</v>
       </c>
       <c r="J6">
         <v>52961000.0</v>
       </c>
       <c r="K6">
         <v>10266000.0</v>
       </c>
       <c r="L6">
         <v>-3288000.0</v>
       </c>
@@ -20397,51 +20403,53 @@
         <v>0.0</v>
       </c>
       <c r="CQ2">
         <v>0.0</v>
       </c>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2">
         <v>0.0</v>
       </c>
       <c r="CV2">
         <v>0.0</v>
       </c>
       <c r="CW2">
         <v>0.0</v>
       </c>
       <c r="CX2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:102">
       <c r="A3" t="s">
         <v>160</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>598000.0</v>
+      </c>
       <c r="C3">
         <v>482000.0</v>
       </c>
       <c r="D3">
         <v>477000.0</v>
       </c>
       <c r="E3">
         <v>469000.0</v>
       </c>
       <c r="F3">
         <v>462000.0</v>
       </c>
       <c r="G3">
         <v>460000.0</v>
       </c>
       <c r="H3">
         <v>499000.0</v>
       </c>
       <c r="I3">
         <v>257000.0</v>
       </c>
       <c r="J3">
         <v>120000.0</v>
       </c>
       <c r="K3">
@@ -20931,107 +20939,109 @@
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:102">
       <c r="A5" t="s">
         <v>162</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-44715000.0</v>
+      </c>
       <c r="C5">
-        <v>4487000.0</v>
+        <v>9910000.0</v>
       </c>
       <c r="D5">
-        <v>10219000.0</v>
+        <v>15243000.0</v>
       </c>
       <c r="E5">
-        <v>26675000.0</v>
+        <v>31692000.0</v>
       </c>
       <c r="F5">
-        <v>3416000.0</v>
+        <v>9618000.0</v>
       </c>
       <c r="G5">
-        <v>25262000.0</v>
+        <v>31960000.0</v>
       </c>
       <c r="H5">
-        <v>46598000.0</v>
+        <v>52943000.0</v>
       </c>
       <c r="I5">
         <v>41596000.0</v>
       </c>
       <c r="J5">
-        <v>29500000.0</v>
+        <v>34993000.0</v>
       </c>
       <c r="K5">
-        <v>31669000.0</v>
+        <v>36809000.0</v>
       </c>
       <c r="L5">
-        <v>31177000.0</v>
+        <v>36385000.0</v>
       </c>
       <c r="M5">
-        <v>29583000.0</v>
+        <v>32930000.0</v>
       </c>
       <c r="N5">
-        <v>14853000.0</v>
+        <v>18434000.0</v>
       </c>
       <c r="O5">
-        <v>22499000.0</v>
+        <v>24276000.0</v>
       </c>
       <c r="P5">
-        <v>31934000.0</v>
+        <v>33004000.0</v>
       </c>
       <c r="Q5">
-        <v>31432000.0</v>
+        <v>32062000.0</v>
       </c>
       <c r="R5">
-        <v>26769000.0</v>
+        <v>26849000.0</v>
       </c>
       <c r="S5">
-        <v>36664000.0</v>
+        <v>36736000.0</v>
       </c>
       <c r="T5">
-        <v>36232000.0</v>
+        <v>36304000.0</v>
       </c>
       <c r="U5">
-        <v>31943000.0</v>
+        <v>32053000.0</v>
       </c>
       <c r="V5">
         <v>19638000.0</v>
       </c>
       <c r="W5">
         <v>30510000.0</v>
       </c>
       <c r="X5">
         <v>24719000.0</v>
       </c>
       <c r="Y5">
         <v>35262000.0</v>
       </c>
       <c r="Z5">
         <v>37711000.0</v>
       </c>
       <c r="AA5">
         <v>35016000.0</v>
       </c>
       <c r="AB5">
         <v>33004000.0</v>
       </c>
       <c r="AC5">
         <v>24633000.0</v>
       </c>
@@ -21232,108 +21242,108 @@
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:102">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>-49601000.0</v>
+        <v>-44117000.0</v>
       </c>
       <c r="C6">
-        <v>4969000.0</v>
+        <v>10392000.0</v>
       </c>
       <c r="D6">
-        <v>10696000.0</v>
+        <v>15720000.0</v>
       </c>
       <c r="E6">
-        <v>27144000.0</v>
+        <v>32161000.0</v>
       </c>
       <c r="F6">
-        <v>3878000.0</v>
+        <v>10080000.0</v>
       </c>
       <c r="G6">
-        <v>25722000.0</v>
+        <v>32420000.0</v>
       </c>
       <c r="H6">
-        <v>47097000.0</v>
+        <v>53442000.0</v>
       </c>
       <c r="I6">
         <v>41853000.0</v>
       </c>
       <c r="J6">
-        <v>29620000.0</v>
+        <v>35113000.0</v>
       </c>
       <c r="K6">
-        <v>32241000.0</v>
+        <v>37381000.0</v>
       </c>
       <c r="L6">
-        <v>31466000.0</v>
+        <v>36674000.0</v>
       </c>
       <c r="M6">
-        <v>29888000.0</v>
+        <v>33235000.0</v>
       </c>
       <c r="N6">
-        <v>15144000.0</v>
+        <v>18725000.0</v>
       </c>
       <c r="O6">
-        <v>23246000.0</v>
+        <v>25023000.0</v>
       </c>
       <c r="P6">
-        <v>32686000.0</v>
+        <v>33756000.0</v>
       </c>
       <c r="Q6">
-        <v>32100000.0</v>
+        <v>32730000.0</v>
       </c>
       <c r="R6">
-        <v>27571000.0</v>
+        <v>27651000.0</v>
       </c>
       <c r="S6">
-        <v>37461000.0</v>
+        <v>37533000.0</v>
       </c>
       <c r="T6">
-        <v>37003000.0</v>
+        <v>37075000.0</v>
       </c>
       <c r="U6">
-        <v>32699000.0</v>
+        <v>32809000.0</v>
       </c>
       <c r="V6">
         <v>20381000.0</v>
       </c>
       <c r="W6">
         <v>31072000.0</v>
       </c>
       <c r="X6">
         <v>25283000.0</v>
       </c>
       <c r="Y6">
         <v>35771000.0</v>
       </c>
       <c r="Z6">
         <v>38313000.0</v>
       </c>
       <c r="AA6">
         <v>35577000.0</v>
       </c>
       <c r="AB6">
         <v>33579000.0</v>
       </c>
       <c r="AC6">
         <v>25159000.0</v>
       </c>