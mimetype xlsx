--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -24003,75 +24003,75 @@
       <c r="AN3">
         <v>105702000.0</v>
       </c>
       <c r="AO3">
         <v>99115000.0</v>
       </c>
       <c r="AP3">
         <v>97471000.0</v>
       </c>
       <c r="AQ3">
         <v>87469000.0</v>
       </c>
       <c r="AR3">
         <v>76741000.0</v>
       </c>
       <c r="AS3">
         <v>68430000.0</v>
       </c>
       <c r="AT3">
         <v>55424000.0</v>
       </c>
       <c r="AU3">
         <v>50042000.0</v>
       </c>
       <c r="AV3">
-        <v>-141218000.0</v>
+        <v>51515000.0</v>
       </c>
       <c r="AW3">
         <v>47334000.0</v>
       </c>
       <c r="AX3">
         <v>47255000.0</v>
       </c>
       <c r="AY3">
         <v>43950000.0</v>
       </c>
       <c r="AZ3">
         <v>44300000.0</v>
       </c>
       <c r="BA3">
         <v>41138000.0</v>
       </c>
       <c r="BB3">
         <v>41672000.0</v>
       </c>
       <c r="BC3">
         <v>42327000.0</v>
       </c>
       <c r="BD3">
-        <v>-116325000.0</v>
+        <v>30869000.0</v>
       </c>
       <c r="BE3">
         <v>38304000.0</v>
       </c>
       <c r="BF3">
         <v>42063000.0</v>
       </c>
       <c r="BG3">
         <v>39459000.0</v>
       </c>
       <c r="BH3">
         <v>33679000.0</v>
       </c>
       <c r="BI3">
         <v>27616000.0</v>
       </c>
       <c r="BJ3">
         <v>25955000.0</v>
       </c>
       <c r="BK3">
         <v>25433000.0</v>
       </c>
       <c r="BL3">
         <v>27771000.0</v>
       </c>
@@ -24147,63 +24147,63 @@
       <c r="CJ3">
         <v>23200000.0</v>
       </c>
       <c r="CK3">
         <v>22916000.0</v>
       </c>
       <c r="CL3">
         <v>21363000.0</v>
       </c>
       <c r="CM3">
         <v>19609000.0</v>
       </c>
       <c r="CN3">
         <v>24414000.0</v>
       </c>
       <c r="CO3">
         <v>18241000.0</v>
       </c>
       <c r="CP3">
         <v>18743000.0</v>
       </c>
       <c r="CQ3">
         <v>19045000.0</v>
       </c>
       <c r="CR3">
-        <v>-48317000.0</v>
+        <v>18261000.0</v>
       </c>
       <c r="CS3">
         <v>16167000.0</v>
       </c>
       <c r="CT3">
         <v>15904000.0</v>
       </c>
       <c r="CU3">
         <v>16246000.0</v>
       </c>
       <c r="CV3">
-        <v>-14610000.0</v>
+        <v>10104000.0</v>
       </c>
       <c r="CW3">
         <v>4786000.0</v>
       </c>
       <c r="CX3">
         <v>5298000.0</v>
       </c>
       <c r="CY3">
         <v>4526000.0</v>
       </c>
       <c r="CZ3">
         <v>4511000.0</v>
       </c>
       <c r="DA3">
         <v>4126000.0</v>
       </c>
       <c r="DB3">
         <v>4583000.0</v>
       </c>
       <c r="DC3">
         <v>4200000.0</v>
       </c>
       <c r="DD3">
         <v>7100000.0</v>
       </c>
@@ -24379,51 +24379,51 @@
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
     </row>
     <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>192</v>
       </c>
       <c r="B5">
-        <v>1344950000.0</v>
+        <v>2242913000.0</v>
       </c>
       <c r="C5">
         <v>781049000.0</v>
       </c>
       <c r="D5">
         <v>-77686000.0</v>
       </c>
       <c r="E5">
         <v>1013173000.0</v>
       </c>
       <c r="F5">
         <v>1060974000.0</v>
       </c>
       <c r="G5">
         <v>681628000.0</v>
       </c>
       <c r="H5">
         <v>179496999.0</v>
       </c>
       <c r="I5">
         <v>687270000.0</v>
       </c>
       <c r="J5">
         <v>543876000.0</v>
       </c>
@@ -24517,75 +24517,75 @@
       <c r="AN5">
         <v>228083000.0</v>
       </c>
       <c r="AO5">
         <v>376259000.0</v>
       </c>
       <c r="AP5">
         <v>462761000.0</v>
       </c>
       <c r="AQ5">
         <v>341098000.0</v>
       </c>
       <c r="AR5">
         <v>352265000.0</v>
       </c>
       <c r="AS5">
         <v>276949000.0</v>
       </c>
       <c r="AT5">
         <v>391774000.0</v>
       </c>
       <c r="AU5">
         <v>286508000.0</v>
       </c>
       <c r="AV5">
-        <v>212941000.0</v>
+        <v>205931000.0</v>
       </c>
       <c r="AW5">
         <v>63543000.0</v>
       </c>
       <c r="AX5">
         <v>309780000.0</v>
       </c>
       <c r="AY5">
         <v>115666000.0</v>
       </c>
       <c r="AZ5">
         <v>166156000.0</v>
       </c>
       <c r="BA5">
         <v>93508000.0</v>
       </c>
       <c r="BB5">
         <v>351032000.0</v>
       </c>
       <c r="BC5">
         <v>287407000.0</v>
       </c>
       <c r="BD5">
-        <v>285506000.0</v>
+        <v>287307000.0</v>
       </c>
       <c r="BE5">
         <v>318539000.0</v>
       </c>
       <c r="BF5">
         <v>377320000.0</v>
       </c>
       <c r="BG5">
         <v>283327000.0</v>
       </c>
       <c r="BH5">
         <v>245987000.0</v>
       </c>
       <c r="BI5">
         <v>317097000.0</v>
       </c>
       <c r="BJ5">
         <v>365249000.0</v>
       </c>
       <c r="BK5">
         <v>278433000.0</v>
       </c>
       <c r="BL5">
         <v>247093000.0</v>
       </c>
@@ -24661,63 +24661,63 @@
       <c r="CJ5">
         <v>171319000.0</v>
       </c>
       <c r="CK5">
         <v>243460000.0</v>
       </c>
       <c r="CL5">
         <v>258348000.0</v>
       </c>
       <c r="CM5">
         <v>210476000.0</v>
       </c>
       <c r="CN5">
         <v>230493000.0</v>
       </c>
       <c r="CO5">
         <v>232426000.0</v>
       </c>
       <c r="CP5">
         <v>237933000.0</v>
       </c>
       <c r="CQ5">
         <v>186474000.0</v>
       </c>
       <c r="CR5">
-        <v>291060000.0</v>
+        <v>280171000.0</v>
       </c>
       <c r="CS5">
         <v>199037000.0</v>
       </c>
       <c r="CT5">
         <v>200256000.0</v>
       </c>
       <c r="CU5">
         <v>166291000.0</v>
       </c>
       <c r="CV5">
-        <v>-20106000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CW5">
         <v>61225000.0</v>
       </c>
       <c r="CX5">
         <v>64426000.0</v>
       </c>
       <c r="CY5">
         <v>53894000.0</v>
       </c>
       <c r="CZ5">
         <v>55809000.0</v>
       </c>
       <c r="DA5">
         <v>46653000.0</v>
       </c>
       <c r="DB5">
         <v>51114000.0</v>
       </c>
       <c r="DC5">
         <v>45800000.0</v>
       </c>
       <c r="DD5">
         <v>56000000.0</v>
       </c>
@@ -24762,51 +24762,51 @@
       </c>
       <c r="DR5">
         <v>27300000.0</v>
       </c>
       <c r="DS5">
         <v>24400000.0</v>
       </c>
       <c r="DT5">
         <v>26700000.0</v>
       </c>
       <c r="DU5">
         <v>23700000.0</v>
       </c>
       <c r="DV5">
         <v>25500000.0</v>
       </c>
       <c r="DW5">
         <v>21900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>193</v>
       </c>
       <c r="B6">
-        <v>1604408000.0</v>
+        <v>2502371000.0</v>
       </c>
       <c r="C6">
         <v>1041450000.0</v>
       </c>
       <c r="D6">
         <v>183326000.0</v>
       </c>
       <c r="E6">
         <v>1269396000.0</v>
       </c>
       <c r="F6">
         <v>1322574000.0</v>
       </c>
       <c r="G6">
         <v>961037000.0</v>
       </c>
       <c r="H6">
         <v>457633999.0</v>
       </c>
       <c r="I6">
         <v>966202000.0</v>
       </c>
       <c r="J6">
         <v>821947000.0</v>
       </c>
@@ -24900,75 +24900,75 @@
       <c r="AN6">
         <v>333785000.0</v>
       </c>
       <c r="AO6">
         <v>475374000.0</v>
       </c>
       <c r="AP6">
         <v>560232000.0</v>
       </c>
       <c r="AQ6">
         <v>428567000.0</v>
       </c>
       <c r="AR6">
         <v>429006000.0</v>
       </c>
       <c r="AS6">
         <v>345379000.0</v>
       </c>
       <c r="AT6">
         <v>447198000.0</v>
       </c>
       <c r="AU6">
         <v>336550000.0</v>
       </c>
       <c r="AV6">
-        <v>71723000.0</v>
+        <v>257446000.0</v>
       </c>
       <c r="AW6">
         <v>110877000.0</v>
       </c>
       <c r="AX6">
         <v>357035000.0</v>
       </c>
       <c r="AY6">
         <v>159616000.0</v>
       </c>
       <c r="AZ6">
         <v>210456000.0</v>
       </c>
       <c r="BA6">
         <v>134646000.0</v>
       </c>
       <c r="BB6">
         <v>392704000.0</v>
       </c>
       <c r="BC6">
         <v>329734000.0</v>
       </c>
       <c r="BD6">
-        <v>169181000.0</v>
+        <v>318176000.0</v>
       </c>
       <c r="BE6">
         <v>356843000.0</v>
       </c>
       <c r="BF6">
         <v>419383000.0</v>
       </c>
       <c r="BG6">
         <v>322786000.0</v>
       </c>
       <c r="BH6">
         <v>279666000.0</v>
       </c>
       <c r="BI6">
         <v>344713000.0</v>
       </c>
       <c r="BJ6">
         <v>391204000.0</v>
       </c>
       <c r="BK6">
         <v>303866000.0</v>
       </c>
       <c r="BL6">
         <v>274864000.0</v>
       </c>
@@ -25044,63 +25044,63 @@
       <c r="CJ6">
         <v>194519000.0</v>
       </c>
       <c r="CK6">
         <v>266376000.0</v>
       </c>
       <c r="CL6">
         <v>279711000.0</v>
       </c>
       <c r="CM6">
         <v>230085000.0</v>
       </c>
       <c r="CN6">
         <v>254907000.0</v>
       </c>
       <c r="CO6">
         <v>250667000.0</v>
       </c>
       <c r="CP6">
         <v>256676000.0</v>
       </c>
       <c r="CQ6">
         <v>205519000.0</v>
       </c>
       <c r="CR6">
-        <v>242743000.0</v>
+        <v>298432000.0</v>
       </c>
       <c r="CS6">
         <v>215204000.0</v>
       </c>
       <c r="CT6">
         <v>216160000.0</v>
       </c>
       <c r="CU6">
         <v>182537000.0</v>
       </c>
       <c r="CV6">
-        <v>-34716000.0</v>
+        <v>10104000.0</v>
       </c>
       <c r="CW6">
         <v>66011000.0</v>
       </c>
       <c r="CX6">
         <v>69724000.0</v>
       </c>
       <c r="CY6">
         <v>58420000.0</v>
       </c>
       <c r="CZ6">
         <v>60320000.0</v>
       </c>
       <c r="DA6">
         <v>50779000.0</v>
       </c>
       <c r="DB6">
         <v>55697000.0</v>
       </c>
       <c r="DC6">
         <v>50000000.0</v>
       </c>
       <c r="DD6">
         <v>63100000.0</v>
       </c>
@@ -32552,51 +32552,51 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>232</v>
       </c>
       <c r="B14">
-        <v>1051075000.0</v>
+        <v>1068416000.0</v>
       </c>
       <c r="C14">
         <v>448200000.0</v>
       </c>
       <c r="D14">
         <v>963904000.0</v>
       </c>
       <c r="E14">
         <v>709835000.0</v>
       </c>
       <c r="F14">
         <v>514786000.0</v>
       </c>
       <c r="G14">
         <v>408013000.0</v>
       </c>
       <c r="H14">
         <v>497512000.0</v>
       </c>
       <c r="I14">
         <v>510109000.0</v>
       </c>
       <c r="J14">
         <v>432331000.0</v>
       </c>
@@ -33324,54 +33324,54 @@
       </c>
       <c r="AB23">
         <v>24800000.0</v>
       </c>
       <c r="AC23">
         <v>-129400000.0</v>
       </c>
       <c r="AD23">
         <v>148700000.0</v>
       </c>
       <c r="AE23">
         <v>38100000.0</v>
       </c>
       <c r="AF23">
         <v>58800000.0</v>
       </c>
       <c r="AG23">
         <v>-77800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>241</v>
       </c>
       <c r="B24">
-        <v>-4309312000.0</v>
+        <v>-17440000.0</v>
       </c>
       <c r="C24">
-        <v>-130923000.0</v>
+        <v>-30722000.0</v>
       </c>
       <c r="D24">
         <v>-2144106000.0</v>
       </c>
       <c r="E24">
         <v>127881000.0</v>
       </c>
       <c r="F24">
         <v>-5703360000.0</v>
       </c>
       <c r="G24">
         <v>-10194000.0</v>
       </c>
       <c r="H24">
         <v>-1659000.0</v>
       </c>
       <c r="I24">
         <v>10596000.0</v>
       </c>
       <c r="J24">
         <v>52496000.0</v>
       </c>
       <c r="K24">
         <v>5115000.0</v>
       </c>
@@ -33425,51 +33425,51 @@
       </c>
       <c r="AB24">
         <v>-1000000.0</v>
       </c>
       <c r="AC24">
         <v>2300000.0</v>
       </c>
       <c r="AD24">
         <v>-129000000.0</v>
       </c>
       <c r="AE24">
         <v>-28900000.0</v>
       </c>
       <c r="AF24">
         <v>-2600000.0</v>
       </c>
       <c r="AG24">
         <v>500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>242</v>
       </c>
       <c r="B25">
-        <v>2271882000.0</v>
+        <v>995639000.0</v>
       </c>
       <c r="C25">
         <v>1172850000.0</v>
       </c>
       <c r="D25">
         <v>340312000.0</v>
       </c>
       <c r="E25">
         <v>176791000.0</v>
       </c>
       <c r="F25">
         <v>-194590000.0</v>
       </c>
       <c r="G25">
         <v>4750000.0</v>
       </c>
       <c r="H25">
         <v>541586000.0</v>
       </c>
       <c r="I25">
         <v>189312000.0</v>
       </c>
       <c r="J25">
         <v>-141104000.0</v>
       </c>
@@ -35510,51 +35510,51 @@
       <c r="M6">
         <v>-140410000.0</v>
       </c>
       <c r="N6">
         <v>-223994000.0</v>
       </c>
       <c r="O6">
         <v>-1680882000.0</v>
       </c>
       <c r="P6">
         <v>291485000.0</v>
       </c>
       <c r="Q6">
         <v>-170748000.0</v>
       </c>
       <c r="R6">
         <v>243892000.0</v>
       </c>
       <c r="S6">
         <v>612252000.0</v>
       </c>
       <c r="T6">
         <v>388385000.0</v>
       </c>
       <c r="U6">
-        <v>-3959437000.0</v>
+        <v>-4087963000.0</v>
       </c>
       <c r="V6">
         <v>1750262000.0</v>
       </c>
       <c r="W6">
         <v>293172000.0</v>
       </c>
       <c r="X6">
         <v>1177474000.0</v>
       </c>
       <c r="Y6">
         <v>-271666000.0</v>
       </c>
       <c r="Z6">
         <v>459334000.0</v>
       </c>
       <c r="AA6">
         <v>-141590000.0</v>
       </c>
       <c r="AB6">
         <v>374635000.0</v>
       </c>
       <c r="AC6">
         <v>123809000.0</v>
       </c>
@@ -37531,51 +37531,51 @@
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
     </row>
     <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>232</v>
       </c>
       <c r="B14">
         <v>259458000.0</v>
       </c>
       <c r="C14">
         <v>260401000.0</v>
       </c>
       <c r="D14">
-        <v>246657000.0</v>
+        <v>261012000.0</v>
       </c>
       <c r="E14">
         <v>296136000.0</v>
       </c>
       <c r="F14">
         <v>-42183000.0</v>
       </c>
       <c r="G14">
         <v>113629000.0</v>
       </c>
       <c r="H14">
         <v>-963000.0</v>
       </c>
       <c r="I14">
         <v>280890000.0</v>
       </c>
       <c r="J14">
         <v>279756000.0</v>
       </c>
       <c r="K14">
         <v>278445000.0</v>
       </c>
       <c r="L14">
         <v>273608000.0</v>
       </c>
@@ -38290,51 +38290,51 @@
       <c r="M16">
         <v>1548253000.0</v>
       </c>
       <c r="N16">
         <v>1688663000.0</v>
       </c>
       <c r="O16">
         <v>1912657000.0</v>
       </c>
       <c r="P16">
         <v>3593539000.0</v>
       </c>
       <c r="Q16">
         <v>3302054000.0</v>
       </c>
       <c r="R16">
         <v>3412773000.0</v>
       </c>
       <c r="S16">
         <v>3682380000.0</v>
       </c>
       <c r="T16">
         <v>3070128000.0</v>
       </c>
       <c r="U16">
-        <v>2681743000.0</v>
+        <v>2553217000.0</v>
       </c>
       <c r="V16">
         <v>6641180000.0</v>
       </c>
       <c r="W16">
         <v>4890918000.0</v>
       </c>
       <c r="X16">
         <v>4597746000.0</v>
       </c>
       <c r="Y16">
         <v>3420272000.0</v>
       </c>
       <c r="Z16">
         <v>3691938000.0</v>
       </c>
       <c r="AA16">
         <v>3232604000.0</v>
       </c>
       <c r="AB16">
         <v>3374194000.0</v>
       </c>
       <c r="AC16">
         <v>2999559000.0</v>
       </c>
@@ -40344,75 +40344,75 @@
       </c>
       <c r="DS23">
         <v>73300000.0</v>
       </c>
       <c r="DT23">
         <v>19500000.0</v>
       </c>
       <c r="DU23">
         <v>-91200000.0</v>
       </c>
       <c r="DV23">
         <v>-35200000.0</v>
       </c>
       <c r="DW23">
         <v>167000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>241</v>
       </c>
       <c r="B24">
         <v>10850000.0</v>
       </c>
       <c r="C24">
-        <v>-179939000.0</v>
+        <v>50457000.0</v>
       </c>
       <c r="D24">
         <v>19282000.0</v>
       </c>
       <c r="E24">
         <v>-42460000.0</v>
       </c>
       <c r="F24">
         <v>-3957578000.0</v>
       </c>
       <c r="G24">
-        <v>-237146000.0</v>
+        <v>-46117000.0</v>
       </c>
       <c r="H24">
         <v>1300974000.0</v>
       </c>
       <c r="I24">
         <v>3092000.0</v>
       </c>
       <c r="J24">
         <v>-43403000.0</v>
       </c>
       <c r="K24">
-        <v>8417000.0</v>
+        <v>13980000.0</v>
       </c>
       <c r="L24">
         <v>-2144106000.0</v>
       </c>
       <c r="M24">
         <v>-2136162000.0</v>
       </c>
       <c r="N24">
         <v>-1421314000.0</v>
       </c>
       <c r="O24">
         <v>-1435431000.0</v>
       </c>
       <c r="P24">
         <v>12499000.0</v>
       </c>
       <c r="Q24">
         <v>-1236000.0</v>
       </c>
       <c r="R24">
         <v>-2875000.0</v>
       </c>
       <c r="S24">
         <v>-788000.0</v>
       </c>
@@ -40722,51 +40722,51 @@
         <v>-27900000.0</v>
       </c>
       <c r="DS24"/>
       <c r="DT24">
         <v>-3900000.0</v>
       </c>
       <c r="DU24">
         <v>-400000.0</v>
       </c>
       <c r="DV24"/>
       <c r="DW24">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>242</v>
       </c>
       <c r="B25">
         <v>-1221806000.0</v>
       </c>
       <c r="C25">
         <v>187088000.0</v>
       </c>
       <c r="D25">
-        <v>995377000.0</v>
+        <v>925633000.0</v>
       </c>
       <c r="E25">
         <v>-81668000.0</v>
       </c>
       <c r="F25">
         <v>412910000.0</v>
       </c>
       <c r="G25">
         <v>216281000.0</v>
       </c>
       <c r="H25">
         <v>610932000.0</v>
       </c>
       <c r="I25">
         <v>28873000.0</v>
       </c>
       <c r="J25">
         <v>30902000.0</v>
       </c>
       <c r="K25">
         <v>-8437000.0</v>
       </c>
       <c r="L25">
         <v>130805000.0</v>
       </c>