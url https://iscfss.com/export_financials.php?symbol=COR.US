--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -5395,831 +5398,837 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW62"/>
+  <dimension ref="A1:DX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>54699786000.0</v>
+      </c>
+      <c r="C2">
         <v>51881816000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>56063820000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54719761000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>51043874000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50110563000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49910853000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50942162000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>49883049000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>46320774000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47743474000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>45836037000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43752080000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>42734822000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41757949000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>40192890000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>39305668000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38210623000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>38617734000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>38009954000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36502816000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31420390000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>33449690000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31705055000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29145149000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30719987000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29181860000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28385074000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27807403000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>28189390000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28336293000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26836873000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>26449542000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26403594000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25346694000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25404042000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>24804544000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24276019000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24172341000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23926320000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22692064000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>22986172000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>22536323000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20886439000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19348994000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>18395154000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19031658000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>15592834000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14809789000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14909626000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13858659000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13335792000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11009224000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10362227000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9879850000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9630110000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9170863000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9249766000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9589019000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9202115000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8893332000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8909481000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8467004000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8833285000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8452112000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8434934000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8225557000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8517162000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7700516000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7651455000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7655869000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7326580000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7039074000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7396677000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7414854000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6988782000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6887324000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7301994000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6766052000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6499264000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6529909000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6319118000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6307065000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5292253000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5467417000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5655556000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5017561000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4947037000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5458916000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5499671000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5024801000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5393769000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5588138000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5782858000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5542195000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5367837000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4764316000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5076767000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5122086000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4991884000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1639876000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1756364000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1755469000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1584133000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1449529000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1254829000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1267100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1175600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1049900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>917300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>908500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>873200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>841700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>849300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>865200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1036500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>874300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>786400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>688700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>715000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>593400000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>609600000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>548000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>462800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>507500000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>424200000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>473800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6305,52 +6314,53 @@
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
+      <c r="DX3"/>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6436,435 +6446,439 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-979744000.0</v>
+      </c>
+      <c r="C5">
         <v>-961308000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-905078000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-901378000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-844238000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1201838000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1399624000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-989118000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1279169000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1260288000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1136485000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1402607000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1226694000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1316138000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1411918000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1830970000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1421301000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1005819000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-822783000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-445442000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-233238000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-69248000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-70467000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-108830000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-128664000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-132808000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-87731000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-111965000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-86883000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-85142000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-92883000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-79253000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-82020000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-43506000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-96338000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-95850000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-112458000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-123490000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-141851000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-114308000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-110978000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-102184000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-115814000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-136333000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-69006000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-75585000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-60727000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-52046000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-39378000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-44514000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-41076000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-35483000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-55097000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-56244000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-33890000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-30787000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-43253000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-37362000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-44381000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-50868000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-22488000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-26707000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-35834000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-25720000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-50159000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-38293000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-42818000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-46096000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-20983000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-27731000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-26556000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-16490000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-8071000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-8064000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-8035000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-5247000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-9371000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-16564000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-16371000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-15303000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-25115000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-25573000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-24877000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-24814000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-13595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13577000.0</v>
       </c>
       <c r="CI5">
         <v>-13577000.0</v>
       </c>
       <c r="CJ5">
         <v>-13577000.0</v>
       </c>
       <c r="CK5">
-        <v>-14049000.0</v>
+        <v>-13577000.0</v>
       </c>
       <c r="CL5">
         <v>-14049000.0</v>
       </c>
       <c r="CM5">
+        <v>-14049000.0</v>
+      </c>
+      <c r="CN5">
         <v>-14216000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-14217000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-5943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5944000.0</v>
       </c>
       <c r="CQ5">
         <v>-5944000.0</v>
       </c>
       <c r="CR5">
+        <v>-5944000.0</v>
+      </c>
+      <c r="CS5">
         <v>-5943000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-562000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-370000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>258000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-336000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-82541000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-80649000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-77612000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-75804000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-74187000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-70823000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-64100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-61600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-58800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-57700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-56100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-53000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-50000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-47500000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-45600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-43100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-40700000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-39800000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-37500000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-35400000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-33500000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-31600000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-30300000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-29000000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-27600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6950,52 +6964,53 @@
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
+      <c r="DX6"/>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7081,104 +7096,107 @@
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
         <v>2983000.0</v>
       </c>
       <c r="C8">
         <v>2983000.0</v>
       </c>
       <c r="D8">
+        <v>2983000.0</v>
+      </c>
+      <c r="E8">
         <v>2974000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2973000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2972000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2971000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2962000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2961000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2959000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2957000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2948000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2947000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2944000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2942000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2927000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2925000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
@@ -7244,88 +7262,89 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>6273322000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6204302000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6172015000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6142056000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6106291000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6030790000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>5807585000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5770242000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5737106000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
@@ -7393,473 +7412,477 @@
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>2815291000.0</v>
+      </c>
+      <c r="C10">
         <v>2236262000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1808693000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4394549000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2275326000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2110359000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3327512000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3231244000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3410663000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2220304000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2972147000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2689773000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1485968000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1627146000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1851804000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3533169000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3241955000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3412773000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3168881000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2547142000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2553217000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6641180000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4890918000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4597746000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3420272000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3691938000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3232604000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3374194000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2999559000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2875750000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2540156000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2492516000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2388928000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2091359000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3037747000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2435115000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1311467000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2404433000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1791134000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2741832000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1865202000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2525287000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>978090000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2167442000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2555183000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2336979000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2298756000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1808513000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1261864000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>696730000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>347465000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1231006000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1567585000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1347297000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>417404000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1066608000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1655748000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2327094000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2370335000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1825990000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2000453000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1912436000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1400895000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>82042000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1310716000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1199872000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>979567000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1009368000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>912924000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>655329000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>470917000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>878114000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>583086000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>591360000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>524139000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>640204000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>487009000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>778382000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>798389000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1261268000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1658340000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1051725000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1506088000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1315683000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>993731000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1153432000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>529539000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>871343000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>903171000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>663764000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>283225000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>800036000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>224823000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>225956000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>366776000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>663340000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>363406000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>463815000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>256689000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>297626000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>94298000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>126268000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>162360000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>120818000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>36160000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>49240000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>56900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>59500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>46100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>119100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>44400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>48500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>51600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>48200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>57100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>60000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>83900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>61200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>38700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>65600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>59600000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>63800000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>49800000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>32200000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>24000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>25000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>29300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1753122000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4356138000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2231852000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1978061000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3224260000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3132648000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2592051000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1389345000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1539406000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1692205000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -7927,1163 +7950,1173 @@
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>2815291000.0</v>
+      </c>
+      <c r="C12">
         <v>2236262000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1808693000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4394549000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2275326000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2110359000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3327512000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3231244000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3410663000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2220304000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2972147000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2689773000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1485968000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1627146000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1851804000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3533169000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3241955000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3412773000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3168881000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2547142000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2553217000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6641180000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4890918000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4597746000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3420272000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3691938000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3232604000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3374194000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2999559000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2875750000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2540156000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2492516000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2388928000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2091359000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3037747000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2435115000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1311467000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2404433000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1791134000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2767932000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1865202000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2525287000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>978090000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2167442000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2555183000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2336979000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2298756000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1808513000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1261864000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>696730000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>347465000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1231006000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1567585000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1347297000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>417404000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1066608000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1655748000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2327094000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2370335000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1825990000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2000453000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1912436000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1400895000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>82042000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1310716000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1199872000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>979567000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1009368000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>912924000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>655329000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>470917000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>878114000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>583086000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>591360000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>524139000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1107623000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1441209000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1608837000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1244042000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1329108000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1658340000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1835670000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1506088000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1315683000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>993731000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1153432000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>529539000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>871343000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>903171000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>663764000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>283225000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>800036000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>224823000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>225956000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>366776000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>663340000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>363406000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>463815000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>256689000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>297626000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>94298000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>126268000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>162360000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>120818000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>36160000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>49240000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>56900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>59500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>46100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>119100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>44400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>48500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>51600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>48200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>57100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>60000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>83900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>61200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>38700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>65600000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>59600000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>63800000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>49800000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>32200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>24000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>25000000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>29300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>2983000.0</v>
       </c>
       <c r="C13">
         <v>2983000.0</v>
       </c>
       <c r="D13">
+        <v>2983000.0</v>
+      </c>
+      <c r="E13">
         <v>2974000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2973000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2972000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2971000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2962000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2961000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2959000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2957000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2948000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2947000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2944000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2942000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2927000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2925000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2924000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2920000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2907000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2903000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2891000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2878000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2875000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2868000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2860000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2853000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2849000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2846000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2842000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2836000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2833000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2831000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2814000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2806000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2804000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2796000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2783000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2778000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>2770000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2765000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2759000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>2750000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>2747000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>2741000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>2720000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>2711000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2707000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2695000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>2686000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>2678000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>2671000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>2651000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>2640000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>2625000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>2616000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>2608000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>2584000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>4965000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>4958000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>4939000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>4920000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>194000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>4894000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>4867000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>4846000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>4829000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>4821000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>2409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2406000.0</v>
       </c>
       <c r="BT13">
         <v>2406000.0</v>
       </c>
       <c r="BU13">
+        <v>2406000.0</v>
+      </c>
+      <c r="BV13">
         <v>2402000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>2387000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>2381000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>2379000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>2378000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>2375000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>2357000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>2354000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>2348000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>2344000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>2323000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1156000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1142000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1135000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1130000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1125000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1124000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1123000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1122000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>1120000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1118000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1103000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1070000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1066000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1059000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1049000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1039000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1035000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>596000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>594000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>592000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>588000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>584000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DD13">
         <v>600000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>600000.0</v>
+      </c>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>193944000.0</v>
+      </c>
+      <c r="C14">
         <v>195383000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>195319000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>193899000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>195230000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>195094000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>195188000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>200284000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>200047000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>201177000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>201837000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>203395000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>204375000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>204256000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>206327000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>209941000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>211738000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>211991000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>211168000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>210810000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>208912000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>207315000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>206801000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>204094000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>205544000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>207062000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>207517000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>209680000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>211161000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>212563000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>213969000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>217453000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>220760000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>222303000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>220822000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>218501000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>221873000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>221221000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>221979000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>226898000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>224802000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>225450000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>226718000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>233395000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>240236000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>220243000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>219456000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>235074000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>225727000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>236268000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>237012000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>235127000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>235669000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>234587000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>235992000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>246400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>255725000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>262363000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>263084000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>271357000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>279015000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>279766000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>280693000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17109042.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>286693000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>287162000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>291287000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>295503000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>300592000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>304584000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>310178000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>315818000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>322234000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>326536000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>334124000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>353548000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>375902000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>383594000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>389940000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>402550000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>414670000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>421542000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>420698000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>425264000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>417680000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>440936000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>446428000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>467936000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>472624000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>471784000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>472116000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>471640000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>467096000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>463024000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>453608000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>452536000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>451564000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>446816000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>444728000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>311084000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>238312000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>237396000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>218312000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>211081716.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>208342756.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>204845880.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>205714286.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>206584904.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>206664080.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>207374359.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>204571429.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>233448816.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>194117647.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>196363636.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>193333333.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>226305288.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>193846154.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>193043478.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>188800000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>193988868.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>182857143.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>175652174.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>178000000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>203776000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116756757.0</v>
       </c>
       <c r="DW14">
         <v>116756757.0</v>
       </c>
+      <c r="DX14">
+        <v>116756757.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -9169,241 +9202,243 @@
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
+      <c r="DX15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>291796000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>332364000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>335293000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>310676000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>284020000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>230437000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>237571000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>2578236000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2542029000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2856405000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>51907000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>50340000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>53149000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>361640000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>54212000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>1860195000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-282973000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>1829410000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-252894000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-12121000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>2214774000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>-423000000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>837999000.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>1028839000.0</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>821531000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>809783000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>753107000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>575507000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>566185000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9489,52 +9524,53 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -9620,52 +9656,53 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9751,1488 +9788,1503 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
+        <v>16515457000.0</v>
+      </c>
+      <c r="C20">
         <v>16452669000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>13730761000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>13676520000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>14326057000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>14091412000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9177245000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>9318027000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>9613671000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>9619024000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>9660542000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>9574117000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>9658445000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9633540000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>8597145000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>8503886000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>8632124000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>8798265000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>8921790000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>9030531000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>9132723000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>6709821000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>6709471000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>6706719000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>6705130000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>6704133000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>6707764000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>6705507000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>6706506000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>6699681000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>6697547000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>6664272000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>6712729000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>6697566000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>6076110000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>6044281000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>6042552000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5987729000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>5987106000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>5991497000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>5978780000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>5980499000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>5981744000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>4130825000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>4116805000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>4136421000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>2960393000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2948502000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2949948000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2949256000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2949859000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2944970000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2944547000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2945245000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2975298000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2973097000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2984981000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2750916000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>2740507000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>2565227000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>2551030000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>2550287000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>3551315000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>40191000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>2539889000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>2544413000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>3540919000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>2542352000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>3746643000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>2517763000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>2852618000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>2875366000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>2548026000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>2746860000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>2779504000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>2611055000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>2738455000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>2702747000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>2697466000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>2588712000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>2574021000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>2565457000.0</v>
       </c>
-      <c r="CE20"/>
-      <c r="CF20">
+      <c r="CF20"/>
+      <c r="CG20">
         <v>2431568000.0</v>
       </c>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>5930723000.0</v>
+      </c>
+      <c r="C21">
         <v>6054716000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3678727000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3774181000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3929054000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3862835000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3682211000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4001046000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4010892000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4175587000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4376431000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4431783000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4766820000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4884843000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4429882000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4332737000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4607974000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4888039000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5080673000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5256927000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5437825000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1839085000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1862190000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1886107000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1910547000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1935448000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2138398000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2294836000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2330457000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2355997000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2924698000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2947828000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3000912000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3062323000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2825035000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2833281000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2871426000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2888920000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2927193000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2967849000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3007326000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3047989000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3071093000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1993119000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1998694000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1985716000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>540658000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>533242000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>539367000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>545889000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>551482000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>554743000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>560256000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>566755000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>573637000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>580448000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>601670000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>357502000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>362504000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>297857000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>292901000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>295919000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>71700000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>83582000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>306412000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>310224000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2140000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>316712000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>327020000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>471300000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>488261000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>469670000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>477725000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>473597000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>483643000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>494887000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>475055000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>475823000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>486657000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2911439000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2878724000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2892278000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2892896000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2892689000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2893350000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2890514000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2864981000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2824798000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2827701000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2808472000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2705247000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2572244000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2568397000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2454820000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2464430000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2476857000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2466848000.0</v>
       </c>
-      <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>21030344000.0</v>
+      </c>
+      <c r="C22">
         <v>20010006000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24078494000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20492480000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20137849000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18965502000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20508020000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>18998833000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18301546000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17630985000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18652240000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17454768000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16852340000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16955245000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16779873000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17088455000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17389243000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16966538000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16293933000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15368352000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14996364000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12954676000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13178958000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12589278000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11849201000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11102566000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11686466000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11060254000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11247776000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11373730000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11800185000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11918508000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12074347000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12867481000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12020660000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11461428000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>11669529000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>11335816000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11414771000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10723920000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10492561000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10644586000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10863974000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9755094000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9639961000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9517312000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10628342000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8593852000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8421977000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8493269000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8602809000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6981494000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5895089000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5662556000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5965563000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5689147000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5447126000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5354338000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5824358000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>5466534000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5157796000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5195946000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5440751000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5210098000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5096601000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4980895000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5361851000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4972820000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4424228000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4578950000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4963704000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4211775000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4116250000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4528110000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4822362000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4101502000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4129002000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4602195000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4628473000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4422055000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4471178000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4353870000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4972288000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4003690000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4533744000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4623581000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5185239000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5135830000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5597240000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5606439000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5658862000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5733837000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>6729477000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>6898825000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>6381477000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>5437878000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5174024000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5295924000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>5778905000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>5056257000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1955385000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1820202000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1917605000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1570504000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1629073000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1272795000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1442900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>1243200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1205600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>942200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1066600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>870200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>876100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>959300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1034100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1017800000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>795100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>825400000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>763100000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>650300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>616100000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>590700000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>547800000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>404500000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>438700000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>424100000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>514500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>83805553000.0</v>
+      </c>
+      <c r="C23">
         <v>81652100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>78361214000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>76590112000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>73956905000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71193874000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>69054314000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67101667000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>66772423000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>63868046000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>64690297000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>62558746000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>61177196000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>58766183000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>57906893000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>56560616000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>57173630000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>57308153000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>57577564000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>57337805000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>55930936000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>47003250000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45846768000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44274830000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>40789703000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>42042262000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40016738000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>39171980000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38478538000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>38810310000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>39267823000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>37669838000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>38309592000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>38395732000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>36361510000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>35316470000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>34654010000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>34397013000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>33919272000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>33656200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>31914243000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>32495355000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30755802000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>27736157000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>27333504000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>27005530000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>24904916000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21532183000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20630606000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>20361247000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>19796095000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>18918638000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16579332000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>16111431000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15495532000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>15444126000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>15747592000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15645036000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15978266000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>14982671000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14855729000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14681016000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>14132319000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>835063000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>14003785000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>13822288000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>13556271000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>13572740000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>12735751000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>12549716000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12561146000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>12217786000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>11988340000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>12572976000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12611757000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>12310064000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12891220000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13586772000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>13042918000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>12783920000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>12867042000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>12781568000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>12575878000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>11381174000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>11406961000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>11632812000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>11310270000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>11654003000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>12242551000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>12427058000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>11809978000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>12040125000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>12609772000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>12323639000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>11959172000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>11213012000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>10432694000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>10600219000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>10933320000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>10291245000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2887944000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2784410000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2955757000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2458567000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2402780000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2101696000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2344500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2060600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1914900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1719500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1806900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1552300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1576000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1631200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1780100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1745000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1502300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1519500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1355400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1188000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1092000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1083100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1014600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>838700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>844200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>840300000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>915700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>11444086000.0</v>
+      </c>
+      <c r="C24">
         <v>12259105000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7579459000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7542988000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8043699000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7085886000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5935321000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3811745000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4165910000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4180306000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4185944000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4146113000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4159853000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4666532000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4656029000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4632360000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4640131000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
@@ -11298,90 +11350,91 @@
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>7579459000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7542988000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8043699000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7085886000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5935321000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3811745000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4146113000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4159853000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4666532000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4656029000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
@@ -11449,52 +11502,53 @@
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
+      <c r="DX25"/>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11580,52 +11634,53 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11711,487 +11766,493 @@
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>8907950000.0</v>
+      </c>
+      <c r="C28">
         <v>10149258000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6113042000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6353260000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5965160000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5745848000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4821035000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3421555000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1320355000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3029154000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1806576000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4128640000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3534746000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3305665000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3792500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4056424000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2819742000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3043599000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3512219000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6204444000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4549575000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-347093000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1058847000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>385375000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1665922000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1407275000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1914182000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1119216000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1506507000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1767123000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2132702999.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2169969000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2376426000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2801556000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1599573000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1358575000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2474445000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2051012000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2688430000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1739561000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2542014000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1962852000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3523639000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1325606000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1194968000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1669743000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-302871000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>187119000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>733618000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>700218000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1472311000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>165600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-171146000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>48975000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>978703000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>380162000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>220224000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-444959000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-441315000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-461038000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-638389000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-569577000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1894000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>41935000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>49454000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>159136000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>396282000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>168633000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>278011000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>504717000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>715732000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>311017000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>649985000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>634024000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>727632000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>587570000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>726547000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>421589000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>413704000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-165777000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-573583000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>28851000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-453412000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-362972000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-136199000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-195628000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>695822000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>567128000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>552901000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1090910000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1486570000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>984118000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2074874000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1835782000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1835928000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1153973000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1175105000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1075074000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1732668000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1299669000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>546636000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>176164000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>530792000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>292399000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>496719000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>420158000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>663500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>499200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>529100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>399500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>595900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>405300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>490000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>582300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>723900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>529800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>448400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>595000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>573200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>368100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>412000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>437100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>459300000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>403600000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>391800000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>408200000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>433500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>14774199000.0</v>
+      </c>
+      <c r="C29">
         <v>15783110000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9830063000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9168792000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10220679000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8869044000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8375127000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5034014000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5656227000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6332600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5690426000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4787457000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5020714000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4932811000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5644304000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5702833000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6579561000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
@@ -12257,464 +12318,468 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>25448105000.0</v>
+      </c>
+      <c r="C30">
         <v>24893220000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25979920000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25225299000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24561733000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23715008000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24545724000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23871815000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24051478000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22754255000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21576594000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20911081000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20796648000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19491097000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18627397000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18625243000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18752080000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18246365000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17329294000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18389050000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17949235000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14465617000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15203908000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14298880000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13144423000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14909664000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12568816000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12386879000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11989030000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12222271000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11979382000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11314226000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11764614000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11265014000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10127783000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10303324000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10553258000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9583520000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9696200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9175876000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8984533000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8766994000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8380652000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8222951000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7596558000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7560122000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7144031000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6312883000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6133228000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6506412000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6214193000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6051920000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4585488000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4180449000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4361266000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3938597000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3943347000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3868647000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3724456000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3837203000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3907112000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3802240000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3551315000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5368000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3887827000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3948478000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3540919000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3916509000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3746643000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3734251000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3537704000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3480267000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3667083000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3648094000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3461562000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3472358000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3549026000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3633713000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3422833000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3427139000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3146606000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2990279000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2663779000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2640646000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2455124000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2450124000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2210474000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2260973000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2391514000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2848634000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2623384000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2295437000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2500776000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2163665000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2328398000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2222156000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2131273000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2061331000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2106068000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2142663000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>677180000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>676654000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>722930000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>623961000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>595397000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>642485000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>700900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>612500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>485900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>480300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>522000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>458200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>449000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>462400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>560200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>533300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>490600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>499900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>478400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>390300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>332000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>340300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>340000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>318700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>276100000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>286500000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>302800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-13483897000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13739247000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14236697000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13205158000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-13048182000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
@@ -12781,104 +12846,107 @@
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
+      <c r="DX31"/>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>-3861966000.0</v>
+      </c>
+      <c r="C32">
         <v>-2991375000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-4980563000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-5581466000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-5143873000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-6793409000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4522471000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-6559240000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-5666605000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-5600759000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-5914741000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-6032372000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-5796627000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-5081456000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-4052498000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-3888197000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-3409784000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
@@ -12944,487 +13012,493 @@
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
+      <c r="DX32"/>
     </row>
-    <row r="33" spans="1:127">
+    <row r="33" spans="1:128">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>28470416000.0</v>
+      </c>
+      <c r="C33">
         <v>28511189000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>24209638000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24351039000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25142744000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24658901000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>19067680000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>19383854000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>19465161000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>19706994000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19831566000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>19759920000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>20190612000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18776542000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>17198768000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16970858000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>17429104000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>17898413000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>18198679000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>18535196000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>18671170000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11534101000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11146547000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11219128000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10871131000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10861612000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11061922000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11039926000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>11076760000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11188127000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11791616000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11775466000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11905191000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>11998521000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>11065078000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>11013171000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>10976786000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10903092000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10840516000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>10804353000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>10456988000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>10425287000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>10394127000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7401669000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7431470000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7448707000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4760206000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4731978000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4739220000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4601220000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4567750000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4524987000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4440259000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4386647000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4473333000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4456975000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4577170000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4041395000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4022486000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3765048000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3734424000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>3724770000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>3704146000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>726490000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3665782000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3655258000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>3640140000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3618987000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>3597371000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>3544337000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3554077000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>3548025000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>3540549000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3764220000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3772921000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3595764000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>3741039000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3711962000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>3711037000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>3573513000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>3562467000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>3576455000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>3409418000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>3393482000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>3405046000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>3386911000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>3362848000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>3358614000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>3333457000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>3278818000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>3213617000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>3181607000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>3139535000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>3018982000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>2863401000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>2863375000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>2745198000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>2761318000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>2774570000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>2778743000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>156815000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>156945000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>148008000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>137948000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>136586000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>132626000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>138600000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>140600000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>119000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>137700000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>139200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>134000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>128900000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>118300000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>115400000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>120300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>119000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>121700000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>71600000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>72900000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>73900000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>78500000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>66100000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>65500000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>65800000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>63700000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>59800000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:127">
+    <row r="34" spans="1:128">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>3969412000.0</v>
+      </c>
+      <c r="C34">
         <v>3718330000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3697605000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3639862000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3539659000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3421715000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2061715000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1993683000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1934423000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1962068000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1911602000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1884733000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1856708000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1055255000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>991609000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>976583000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1033018000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
@@ -13490,796 +13564,803 @@
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
+      <c r="DX34"/>
     </row>
-    <row r="35" spans="1:127">
+    <row r="35" spans="1:128">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>21369359000.0</v>
+      </c>
+      <c r="C35">
         <v>21934864000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17133107000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17022488000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17788980000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16685693000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14183307000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12037872000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12738053000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12879213000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12855569000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13061261000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13471941000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13183949000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13072711000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13011388000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13501456000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13604507000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>15362838000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>15394752999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>15932657000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14109585999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11313864999.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>11261389000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6190181000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6225358999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6317201000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6885117999.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6582470000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6560079999.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>6751352999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7098491999.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6933989000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6937732000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>6746637000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6433844000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6349420000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6336295000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6259957000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6245487999.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>6037671000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6533283000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5431442000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4401872000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4640589000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4863369000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2331537000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2325124000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2304892000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1715801000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2142395000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1728258000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1719490000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1722500000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1722560000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1772932000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1866514000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1783561000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1827290000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1260693000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1644864000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1597814000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1529408000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>553822000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1585907000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1563968000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1571962000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1376661000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1364459000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1312914000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1338532000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1340152000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1392873000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1390212000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1415064000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1353308000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1314487000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1301145000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1316325000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1183575000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1196768000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1182523000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1150058000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1048721000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>952261000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>918092000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1182121000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1211050000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1441539000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1462970000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1765660000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1778706000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2284048000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>2043361000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>2033740000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1797157000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1799309000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1827101000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>2293067000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>1920228000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>651184000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>481147000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>704778000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>424804000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>541507000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>478378000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>728700000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>567000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>583900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>527200000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>649000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>461800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>552500000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>641200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>791500000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>600600000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>543400000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>666900000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>618200000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>439000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>478700000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>508400000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>517300000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>444400000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>422100000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>651600000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>671000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:127">
+    <row r="36" spans="1:128">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>3006600000.0</v>
+      </c>
+      <c r="C36">
         <v>3005560000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4142530000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2603974000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4227970000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4099938000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3821558000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2428765000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3425603000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3414550000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3395011000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2335698000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3333946000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1818181000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1740669000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>756317000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1771763000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1746282000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1796470000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>726811000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1668502000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1199888000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>771025999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>336332000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>320742000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>315330000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>274087000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>269067000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>272371000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>273581999.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>272427999.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>270942000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>288193000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>298478000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>334816000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>280064000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>312894000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>324383000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>295476000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>257624999.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>305219000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>302088000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>281789000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>267974000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>357284000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>371012000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>352151000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>232852000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>367743000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>255228000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>242304000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>221713000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>158365000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>112410000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>124058000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>123417000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>125473000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>129558000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>574516000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>129048000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>128505000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>123409000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>121911000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>15367000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>131297000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-2497254000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>140989000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-2443780000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>146563000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-3148900000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-3012895000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>120500000.0</v>
       </c>
-      <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>2111373000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-3273366000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1912243000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>24795000.0</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36">
+      <c r="CA36"/>
+      <c r="CB36">
         <v>24682000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-7719670000.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>18904000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-3031786000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-6404856000.0</v>
       </c>
-      <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>-2492810000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-2106042000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-3612488000.0</v>
       </c>
-      <c r="CK36"/>
-      <c r="CL36">
+      <c r="CL36"/>
+      <c r="CM36">
         <v>-1533823000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-986930000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-3418624000.0</v>
       </c>
-      <c r="CO36"/>
-      <c r="CP36">
+      <c r="CP36"/>
+      <c r="CQ36">
         <v>-639883000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>9351000.0</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
-      <c r="CW36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>85806000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>87791000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>81207000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>72986000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>71702000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>69226000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>74000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>76200000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>59300000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>77900000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>79300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>73200000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>64600000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>52900000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>49200000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>52800000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>53500000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>52200000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>20300000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>21200000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>23400000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>27900000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>19600000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>20300000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>23000000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>21600000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>18600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:127">
+    <row r="37" spans="1:128">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14365,93 +14446,94 @@
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
+      <c r="DX37"/>
     </row>
-    <row r="38" spans="1:127">
+    <row r="38" spans="1:128">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>4349351000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4361262000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4456257000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4401845000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4108437000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3883371000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3618849000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3617466000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2108222000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2031959000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1054258000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
@@ -14518,845 +14600,852 @@
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
+      <c r="DX38"/>
     </row>
-    <row r="39" spans="1:127">
+    <row r="39" spans="1:128">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>6041397000.0</v>
+      </c>
+      <c r="C39">
         <v>6001423000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2284469000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2165156000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1882727000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1876402000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1708630000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1714517000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1648038000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1706954000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1757546000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1840926000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1948251000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2003893000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3608650000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>342891000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>361248000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>784064000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2586777000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2498065000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1760950000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1407676000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1426437000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1533949000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1504676000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1476482000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1466930000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1310727000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1165413000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1150432000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1156484000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>169122000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>176512000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>173357000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>110242000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>118563000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>142970000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>170152000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>176651000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>210219000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>114959000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>133201000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>138959000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>189001000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>110332000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>142410000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>73581000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>84957000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>74317000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>63616000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>63878000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>129231000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>90911000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>534482000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>277966000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>292799000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>124201000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>53562000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>36631000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>87896000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>55944000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>45624000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>35212000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>21163000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>42859000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>37785000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>33794000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>55056000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>54585000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>36849000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>34744000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>99605000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>81372000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>41192000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>30773000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>32817000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>30944000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>30065000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>36533000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>32105000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>28451000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>25294000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>24305000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>27673000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>19316000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>18764000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>22170000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>27243000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>17169000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>29403000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>30890000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>29208000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>15161000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>16211000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>19120000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>26263000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>18793000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>17831000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>17088000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>15956000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>4266000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>4341000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4854000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>5336000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>5564000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>4550000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>5200000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>4800000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>58300000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>40200000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>34700000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>41400000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>70400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>43000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>13300000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>13600000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>13700000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>11300000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>3600000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>8900000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>10400000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>9800000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>10900000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>17800000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>39600000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>41000000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>9300000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:127">
+    <row r="40" spans="1:128">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>3822175000.0</v>
+      </c>
+      <c r="C40">
         <v>3695042000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2374553000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2391592000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2411076000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2169760000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2081593000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2261997000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2193346000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2371885000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2101926000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1860679000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1886250000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1797704000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1685270000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1736134000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2120720000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2484349000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2438393000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2592052000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2347678000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1259140000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1212169000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1269330999.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>869565000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>491696000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>529125000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>773133000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>815331000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>465874000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>589262000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>581557000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1454537000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1070119000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>982429000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1402002000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>942413000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>639560000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>762437000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>743839000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>692011000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>665185000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1379606000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1814326000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1760927000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1766547000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1773375000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1657326000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1529570000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1590305000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1547239000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1534843000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1432424000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1680424000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1555887000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1584372000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1388254000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1273070000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1265277000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>422917000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1114278000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1040413000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1058522000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>43798000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1034086000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>990961000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1017298000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>961380000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>885748000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>825956000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>849618000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>17759000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>20773000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>836672000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>895170000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>867778000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>952949000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>888116000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1020115000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>958364000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>907540000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>810292000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>797799000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>758611000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>801454000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>795738000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>796769000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>875511000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>872308000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>568317000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>606754000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-130018000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>789499000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>554370000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>752215000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>670861000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>58491000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>616625000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>554293000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>540569000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>193959000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>181462000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>172737000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>167336000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>166601000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>154697000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>159500000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>151700000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>135900000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>151100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>151200000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>142000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>113000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>92700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>93800000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>93600000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>90600000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>79300000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>73500000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>70800000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>74300000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>75500000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>73200000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>67200000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>62200000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>70600000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>83500000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:127">
+    <row r="41" spans="1:128">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>7990901000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>8197392000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>7425073000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7514740000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
@@ -15423,435 +15512,439 @@
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
+      <c r="DX41"/>
     </row>
-    <row r="42" spans="1:127">
+    <row r="42" spans="1:128">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>-5110444000.0</v>
+      </c>
+      <c r="C42">
         <v>-4135319000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-4156935000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-4127804000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-4159985000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4189831000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4171618000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-3785045000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-3313285000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-2793299000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-2774766000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-2402524999.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-2162196000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-2096434000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2126833000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1361162000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1136682000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-916505000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-957668000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1004624000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1057125000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1340384000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1410617000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1431307000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-1468180000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1527475000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1335684000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-1247462000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-1113326000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-965948000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-888723000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-711341000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-392363000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-148768000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-205410000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-237713000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-156739000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-199644000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-262456000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-63007000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-263343000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>316275000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-27727000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-414520000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>762682000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1260126000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>519896000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>435805000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>467488000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>565855000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>790760000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>844136000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>964518000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1013408000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>979046000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1214451000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1830744000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1990240000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2133791000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-1142903000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-718434000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-631476000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-605731000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>264943000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-370519000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-340974000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-269085000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-162024000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-5924000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>81294000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>165404000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>245051000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>353537000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>457269000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>516321000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>816099000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1338544000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1825171000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1789544000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2102894000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2318790000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2669926000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>2646119000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>2699922000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>2609621000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>2679404000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>2813000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>3001451000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>3145525000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>3138009000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>3135433000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>3125561000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>3115884000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>3030455000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>2872214000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>2858596000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>2819259000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>2766314000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>2723290000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>2709687000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>308734000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>302754000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>291608000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>277324000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>268173000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>261946000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>261700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>260500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>250400000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>249100000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>243800000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>238700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>235600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>231200000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>229000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>228200000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>224100000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>223300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222600000.0</v>
       </c>
       <c r="DP42">
         <v>222600000.0</v>
       </c>
       <c r="DQ42">
+        <v>222600000.0</v>
+      </c>
+      <c r="DR42">
         <v>218300000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>165500000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>162100000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>159100000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>157900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DW42">
         <v>3100000.0</v>
       </c>
+      <c r="DX42">
+        <v>3100000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:127">
+    <row r="43" spans="1:128">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15937,52 +16030,53 @@
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
+      <c r="DX43"/>
     </row>
-    <row r="44" spans="1:127">
+    <row r="44" spans="1:128">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -16068,79 +16162,80 @@
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
+      <c r="DX44"/>
     </row>
-    <row r="45" spans="1:127">
+    <row r="45" spans="1:128">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>5733318000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>5215090000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>4739089000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>4387348000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -16207,476 +16302,480 @@
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
+      <c r="DX45"/>
     </row>
-    <row r="46" spans="1:127">
+    <row r="46" spans="1:128">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>2838218000.0</v>
+      </c>
+      <c r="C46">
         <v>2805419000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2450799000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4087554000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2431376000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2302809000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2099787000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3323032000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2080879000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2089497000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2117283000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3154539000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2147881000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2149937000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2139782000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3079977000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2104765000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2138598000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2129697000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3230136000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2143080000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1482753000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1477040000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1928330000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1934712000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1906701000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1941673000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1770516000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1767426000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1858867000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1896943000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1892424000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1903357000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1940154000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1829117000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1797945000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1749914000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1702060000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1630741000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1530682000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1165663000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1094711000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1059501000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>979251000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>958687000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>955558000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>907004000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>899582000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>882162000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>850847000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>824105000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>803561000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>777091000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>762237000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>800340000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>780013000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>865046000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>803419000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>34582000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>772916000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>761988000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>755155000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>736812000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>587350000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>688184000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>665801000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>641909000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>619238000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>595045000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>576645000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>572444000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>552159000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>521223000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>529099000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>498784000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>506984000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>504192000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>525572000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>494002000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>509746000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>512623000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>505437000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>494757000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>514758000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>512768000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>494015000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>470159000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>465264000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>442943000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>413837000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>388819000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>353170000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>309906000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>286365000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>281806000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>282578000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>279785000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>277475000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>279957000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>289569000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>71009000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>69154000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>66801000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>64962000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>64884000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>63400000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>64600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>64400000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>59700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>59800000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>59900000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>60800000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>64300000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>65400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>66200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>67500000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>65500000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>69500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>51300000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>51700000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>50500000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>50600000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>46500000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>45200000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>42800000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>42100000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>41200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:127">
+    <row r="47" spans="1:128">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2450799000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2539076000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2431376000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2302809000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2099787000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2181410000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2135171000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2147881000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2149937000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2139782000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3079977000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
@@ -16743,435 +16842,439 @@
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
+      <c r="DX47"/>
     </row>
-    <row r="48" spans="1:127">
+    <row r="48" spans="1:128">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>9138163000.0</v>
+      </c>
+      <c r="C48">
         <v>8491234000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6967358000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6534227000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6981443000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>6401534000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5794851000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5417139000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5514702000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5133770000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4819997000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4324187000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4071961000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3691314000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3357678000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2977646000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2779357000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2469709000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2019077000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1670513000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1325422000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1124976000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>780971000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>518335000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5451221000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5248005000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4375181000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4235491000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4186782000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3969459000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>4027217000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3720582000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3569371000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3376993000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3173516000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2395218000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2819907000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2849630000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>2518081000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>2303941000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2250868000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1974306000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1440801000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1181623000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>879201000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>728973000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1306457000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1570429000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1555538000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1621479000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1495432000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1508414000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1506102000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1386465000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1389439000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1270423000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1139608000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>990989000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>812605000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>4055664000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>3939044000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>3786274000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>3598651000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-1974000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>3346975000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>3206322000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>3047918000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>2919760000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>2806404000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2702724000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>2574563000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2479078000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>2376097000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2496207000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2374515000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>2286489000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>2404288000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2283702000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>2163741000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2051212000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1934257000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1819895000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1696148000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1604093000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1587197000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1495031000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1411871000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1350046000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1260838000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1137872000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>998525000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>892853000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>776121000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>666340000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>552684000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>462619000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>370315000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>282733000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>193466000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>128178000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>93595000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>62089000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>30573000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>4382000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-23614000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-48734000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-73000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-94600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-105200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-125200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-145600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-163400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-166800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-183200000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-199400000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-213900000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-230100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-236400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-247600000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-259400000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-272700000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-275900000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-286000000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-294800000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-305600000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-309300000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-315800000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:127">
+    <row r="49" spans="1:128">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -17257,104 +17360,107 @@
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
+      <c r="DX49"/>
     </row>
-    <row r="50" spans="1:127">
+    <row r="50" spans="1:128">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50">
+        <v>279155000.0</v>
+      </c>
+      <c r="C50">
         <v>126415000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>342276000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>117785000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>196787000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>770321000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2213226000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>576331000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>565108000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1069152000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>592779000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>641344000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>860861000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>266279000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>988275000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1070473000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1421566000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
@@ -17420,897 +17526,905 @@
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
+      <c r="DX50"/>
     </row>
-    <row r="51" spans="1:127">
+    <row r="51" spans="1:128">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>11723241000.0</v>
+      </c>
+      <c r="C51">
         <v>12385520000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7921735000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10747809000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8240486000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7856207000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8148547000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6652799000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4731018000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5249458000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4778723000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6818413000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5020714000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4932811000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5644304000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7589593000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6061697000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6456372000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>6681100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8751586000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7102792000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6294087000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3832071000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4983121000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5086194000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5099213000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5146786000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4493410000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4506066000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4642873000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4672858999.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4662485000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4765354000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4892915000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4637320000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3793690000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3785912000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4455445000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4479564000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4481393000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4407216000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4488139000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4501729000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3493048000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3750151000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>4006722000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1995885000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1995632000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1995482000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1396948000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1819776000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1396606000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1396439000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1396272000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1396107000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1446770000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1875972000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1882135000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1929020000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1364952000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1362064000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1342859000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1402789000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>123977000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1360170000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1359008000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1375849000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1178001000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1190935000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1160046000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1186649000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1189131000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1233071000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1225384000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1251771000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1227774000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1213556000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1199971000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1212093000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1095491000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1084757000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1080576000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1052676000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>952711000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>857532000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>957804000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1225361000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1438471000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1456072000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1754674000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>1769795000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>1784154000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2299697000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2061738000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2202704000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>1817313000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>1538511000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>1538889000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>1989357000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>1597295000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>640934000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>302432000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>693152000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>413217000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>532879000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>469398000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>720400000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>558700000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>575200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>518600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>640300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>453800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>541600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>630500000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>781000000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>589800000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>532300000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>656200000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>611900000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>433700000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>471600000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>500900000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>509100000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>435800000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>415800000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>433200000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>462800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:127">
+    <row r="52" spans="1:128">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>279155000.0</v>
+      </c>
+      <c r="C52">
         <v>202660000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>342276000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>371555000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>196787000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>770321000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2213226000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>781098000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>565108000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1069152000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>592779000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>823806000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>860861000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>266279000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>988275000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1228657000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1421566000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1809660000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>268563000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>475565000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>455609000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>43885000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>95348000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>593846000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>616857000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>620704000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>630424000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>139012000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>166137000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>282973000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>156276000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>151657000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>195592000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>252894000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>20061000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>12121000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4119000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>615847000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>607980000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>611149000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>613180000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>119553000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>108412000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>7370000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>64205000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>423000000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>392246000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>392164000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>392081000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>392089000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>175000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>278000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>115379000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>422000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>489000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>503000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>593000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1068000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>710000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>695000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>1310000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>1719000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>1872000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1616000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1487000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>476000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>621000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>833000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1155000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1560000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2545000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>3043000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1243000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1232000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1464000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>101433000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>101395000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>281360000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>76350000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>356126000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>66392000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>61430000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>60907000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>60948000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>210998000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>60819000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>45000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>30000000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>15000000.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
-      <c r="DU52">
-[...1 lines deleted...]
-      </c>
+      <c r="DU52"/>
       <c r="DV52">
         <v>100000.0</v>
       </c>
       <c r="DW52">
         <v>100000.0</v>
       </c>
+      <c r="DX52">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:127">
+    <row r="53" spans="1:128">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>26100000.0</v>
       </c>
-      <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
+      <c r="AR53"/>
+      <c r="AS53">
         <v>50800000.0</v>
       </c>
-      <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>467419000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>954200000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>830455000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>445653000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>67840000.0</v>
       </c>
-      <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>783945000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>349130000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
+      <c r="DX53"/>
     </row>
-    <row r="54" spans="1:127">
+    <row r="54" spans="1:128">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -18396,1584 +18510,1597 @@
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
+      <c r="DX54"/>
     </row>
-    <row r="55" spans="1:127">
+    <row r="55" spans="1:128">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>83805553000.0</v>
+      </c>
+      <c r="C55">
         <v>81652100000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>78361214000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>76590112000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>73956905000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>71193874000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>69054314000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>67101667000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>66772423000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>63868046000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>64690297000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>62558746000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>61177196000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>58766183000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>57906893000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>56560616000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>57173630000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>57308153000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>57577564000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>57337805000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>55930936000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>47003250000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>45846768000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>44274830000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>40789703000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>42042262000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>40016738000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>39171980000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>38478538000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>38810310000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>39267823000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>37669838000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>38309592000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>38395732000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>36361510000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>35316470000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>34654010000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>34397013000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>33919272000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>33656200000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>31914243000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>32495355000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>30755802000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>27736157000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>27333504000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>27005530000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>24904916000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>21532183000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>20630606000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>20361247000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>19796095000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>18918638000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>16579332000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>16111431000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>15495532000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>15444126000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>15747592000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>15645036000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>15978266000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>14982671000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>14855729000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>14681016000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>14132319000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>835063000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>14003785000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>13822288000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>13556271000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>13572740000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>12735751000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>12549716000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>12561146000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>12217786000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>11988340000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>12572976000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>12611757000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>12310064000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>12891220000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>13586772000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>13042918000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>12783920000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>12867042000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>12781568000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>12575878000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>11381174000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>11406961000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>11632812000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>11310270000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>11654003000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>12242551000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>12427058000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>11809978000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>12040125000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>12609772000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>12323639000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>11959172000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>11213012000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>10432694000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>10600219000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>10933320000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>10291245000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>2887944000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2784410000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2955757000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>2458567000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>2402780000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>2101696000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>2344500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>2060600000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1914900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1719500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1806900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1552300000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1576000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1631200000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1780100000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1745000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1502300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>1519500000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>1355400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>1188000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>1092000000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>1083100000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>1014600000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>838700000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>844200000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>840300000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>915700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:127">
+    <row r="56" spans="1:128">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>55335137000.0</v>
+      </c>
+      <c r="C56">
         <v>53140911000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>54151576000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>52239073000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>48814161000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>46534973000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>49986634000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>47717813000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>47307262000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>44161052000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>44858731000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>42798826000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>40986584000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>39989641000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>40708125000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>39589758000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>39744526000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>39409740000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>39378885000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>38802609000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>37259766000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>35469149000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>34700221000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>33019853000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>29918572000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>31180650000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>28954816000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>28132054000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>27401778000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>27622183000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>27476207000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>25894372000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>26404401000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>26397211000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>25296432000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>24303299000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>23677224000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>23493921000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>23078756000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>22851847000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>21457255000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>22070068000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>20361675000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>20334488000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>19902034000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>19556823000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>20144710000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>16800205000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>15891386000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>15760027000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>15228345000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>14393651000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>12139073000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>11724784000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>11022199000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>10987151000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>11170422000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>11603641000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>11955780000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>11217623000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>11121305000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>10956246000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>10428173000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>108573000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>10338003000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>10167030000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>9916131000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>9953753000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>9138380000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>9005379000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>9007069000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>8669761000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>8447791000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>8808756000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>8838836000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>8714300000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>9150181000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>9874810000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>9331881000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>9210407000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>9304575000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>9205113000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>9166460000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>7987692000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>8001915000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>8245901000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>7947422000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>8295389000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>8909094000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>9148240000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>8596361000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>8858518000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>9470237000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>9304657000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>9095771000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>8349637000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>7687496000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>7838901000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>8158750000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>7512502000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2731129000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>2627465000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>2807749000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>2320619000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>2266194000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>1969070000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>2205900000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>1920000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>1795900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>1581800000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>1667700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>1418300000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>1447100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>1512900000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>1664700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>1624700000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>1383300000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>1397800000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>1283800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>1115100000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>1018100000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>1004600000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>948500000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>773200000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>778400000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>776600000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>855900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:127">
+    <row r="57" spans="1:128">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>59197103000.0</v>
+      </c>
+      <c r="C57">
         <v>56132286000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>59132139000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>57820539000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>53958034000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>53328382000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>54509105000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>54277053000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>52973867000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>49761811000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>50773472000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>48831198000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>46783211000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>45071097000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>44760623000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>43477955000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>43154310000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>42797581000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>41613605000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>41358641000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>39589838000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>32996446000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>35044451000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>33853077000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>30631571000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>32111790000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>30630456000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>29581294000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28788871000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>29211899000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>29351737000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>27869687000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>28099671000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>28094404000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>26740291000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>26768165000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>25751076000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>25531426000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>25542758000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>25281308000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>23997255000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>23770910000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>24024341000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>22700765000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>21117291000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>20225906000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>20805033000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>17250160000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>16339359000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>16499931000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>15405898000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>14870635000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>12441648000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>12042651000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>11435737000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>11214482000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>10951363000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>10915000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>11246377000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>10855120000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>10007785000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>9950172000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>9640905000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>43798000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>9486687000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>9426398000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>9243448000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>9479610000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>8586974000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>8478106000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>8506797000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>8167589000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>7871502000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>8234965000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>8311511000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>7857036000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>7840894000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>8190943000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>7787322000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>7459188000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>7439994000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>7132453000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>7106107000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>6052096000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>6270335000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>6552727000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>5915725000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>6103908000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>6407574000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>6701133000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>5923454000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>6256102000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>6438544000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>6588324000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>6505408000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>6099517000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>5443314000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>5723392000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>5722200000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>5532453000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1833835000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>1937826000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1928206000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1751469000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1616130000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1409526000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>1426600000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>1327300000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1185800000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1068400000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>1059700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>1015200000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>954700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>942000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>959000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>1130100000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>964900000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>865700000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>762200000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>785800000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>667700000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>685100000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>621200000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>530000000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>569800000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>494900000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>557400000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:127">
+    <row r="58" spans="1:128">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>80566462000.0</v>
+      </c>
+      <c r="C58">
         <v>78067150000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>76265246000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>74843027000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>71747014000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>70014075000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>68692412000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>66314925000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>65711920000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>62641024000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>63629041000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>61892459000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>60255152000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>58255046000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>57833334000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>56489343000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>56655766000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>56402088000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>56976443000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>56753394000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>55522495000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>47106032000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>46358316000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>45114466000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>36821752000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>38337149000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>36947657000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>36466412000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>35371341000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>35771979000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>36103090000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>34968179000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>35033660000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>35032136000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>33486928000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>33252009000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>32100496000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>31867721000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>31802715000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>31526796000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>30034926000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>30304193000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>29455783000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>27102637000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>25757880000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>25089275000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>23136570000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>19575284000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>18644251000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>18215732000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>17548293000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>16598893000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>14161138000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>13765151000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>13158297000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>12987414000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>12817877000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>12698561000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>13073667000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>12115813000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>11652649000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>11547986000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>11170313000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>597620000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>11072594000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>10990366000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>10815410000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>10856271000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>9951433000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>9791020000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>9845329000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>9507741000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>9264375000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>9625177000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>9726575000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>9210344000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>9155381000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>9492088000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>9103647000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>8642763000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>8636762000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>8314976000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>8256165000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7100817000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>7222596000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>7470819000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>7097846000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>7314958000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>7849113000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>8164103000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>7689114000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>8034808000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>8722592000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>8631685000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>8539148000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>7896674000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>7242623000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>7550493000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>8015267000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>7452681000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>2485019000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>2418973000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>2632984000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>2176273000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>2157637000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1887904000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>2155300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>1894300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1769700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1595600000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1708700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>1477000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>1507200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>1583200000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>1750500000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>1730700000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>1508300000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>1532600000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>1380400000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>1224800000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>1146400000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>1193500000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>1138500000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>974400000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>991900000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>1146500000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>1228400000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:127">
+    <row r="59" spans="1:128">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20059,435 +20186,439 @@
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
+      <c r="DX59"/>
     </row>
-    <row r="60" spans="1:127">
+    <row r="60" spans="1:128">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>3050958000.0</v>
+      </c>
+      <c r="C60">
         <v>3397590000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1908328000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1508019000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1980193000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1012837000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>226580000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>645938000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>925209000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1083142000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>911703000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>522003000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>686018000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>281686000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-178131000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-211559000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>224299000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>550309000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>241546000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>223354000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>37962000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-281756000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-697222000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-1018924000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3857252000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3590590000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2954626000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2878917000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2989422000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2921215000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3048453000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2932824000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3097821000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3187550000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2874582000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2064461000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2553514000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2529292000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2116557000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2129404000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1879317000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2191162000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1300019000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>633520000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1575624000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1916255000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1768346000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1956899000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1986355000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2145515000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2247802000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2319745000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2418194000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2346280000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2337235000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2456712000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2929715000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2946475000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2904599000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2866858000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3203080000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3133030000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2962006000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>237443000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2931191000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2831922000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2740861000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2716469000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2784318000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2758696000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2715817000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2710045000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2723965000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2947799000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2885182000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3099720000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3735839000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>4094684000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>3939271000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>4141157000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>4230280000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>4466592000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>4319713000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>4280357000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>4184365000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>4161993000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>4212424000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>4339045000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>4393438000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>4262955000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>4120864000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>4005317000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>3887180000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>3691954000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>3420024000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>3316338000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>3190071000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>3049726000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>2918053000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>2838564000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>402925000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>365437000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>322773000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>282294000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>245143000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>213792000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>189200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>166300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>145200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>123900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>98200000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>75300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>68800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>48000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>29600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>14300000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>-6000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>-13100000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>-25000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>-36800000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>-54400000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>-110400000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>-123900000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>-135700000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>-147700000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>-306200000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>-312700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:127">
+    <row r="61" spans="1:128">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -20573,52 +20704,53 @@
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
+      <c r="DX61"/>
     </row>
-    <row r="62" spans="1:127">
+    <row r="62" spans="1:128">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20704,50 +20836,51 @@
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
+      <c r="DX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20840,51 +20973,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>311191298000.0</v>
       </c>
       <c r="C2">
         <v>285257361000.0</v>
       </c>
       <c r="D2">
         <v>254416914000.0</v>
       </c>
       <c r="E2">
         <v>230986369000.0</v>
       </c>
       <c r="F2">
         <v>207719581000.0</v>
       </c>
       <c r="G2">
         <v>185102180000.0</v>
       </c>
       <c r="H2">
         <v>175059088000.0</v>
       </c>
       <c r="I2">
         <v>163828383000.0</v>
       </c>
@@ -20941,51 +21074,51 @@
       </c>
       <c r="AA2">
         <v>11124129000.0</v>
       </c>
       <c r="AB2">
         <v>9331800000.0</v>
       </c>
       <c r="AC2">
         <v>8245700000.0</v>
       </c>
       <c r="AD2">
         <v>7426600000.0</v>
       </c>
       <c r="AE2">
         <v>5246800000.0</v>
       </c>
       <c r="AF2">
         <v>4400100000.0</v>
       </c>
       <c r="AG2">
         <v>4058500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>1058243999.0</v>
       </c>
       <c r="C3">
         <v>1111674000.0</v>
       </c>
       <c r="D3">
         <v>972393000.0</v>
       </c>
       <c r="E3">
         <v>697943000.0</v>
       </c>
       <c r="F3">
         <v>505172000.0</v>
       </c>
       <c r="G3">
         <v>401619000.0</v>
       </c>
       <c r="H3">
         <v>488544000.0</v>
       </c>
       <c r="I3">
         <v>499639000.0</v>
       </c>
@@ -21042,88 +21175,88 @@
       </c>
       <c r="AA3">
         <v>17420000.0</v>
       </c>
       <c r="AB3">
         <v>19900000.0</v>
       </c>
       <c r="AC3">
         <v>16600000.0</v>
       </c>
       <c r="AD3">
         <v>14300000.0</v>
       </c>
       <c r="AE3">
         <v>11600000.0</v>
       </c>
       <c r="AF3">
         <v>10100000.0</v>
       </c>
       <c r="AG3">
         <v>14700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5">
         <v>2678089001.0</v>
       </c>
       <c r="C5">
         <v>2252657000.0</v>
       </c>
       <c r="D5">
         <v>2436486000.0</v>
       </c>
       <c r="E5">
         <v>2415039000.0</v>
       </c>
       <c r="F5">
         <v>2404403000.0</v>
       </c>
       <c r="G5">
         <v>-5135309000.0</v>
       </c>
       <c r="H5">
         <v>1162580000.0</v>
       </c>
       <c r="I5">
         <v>1367063000.0</v>
       </c>
@@ -21180,51 +21313,51 @@
       </c>
       <c r="AA5">
         <v>199311000.0</v>
       </c>
       <c r="AB5">
         <v>188800000.0</v>
       </c>
       <c r="AC5">
         <v>178300000.0</v>
       </c>
       <c r="AD5">
         <v>119600000.0</v>
       </c>
       <c r="AE5">
         <v>97900000.0</v>
       </c>
       <c r="AF5">
         <v>97800000.0</v>
       </c>
       <c r="AG5">
         <v>257700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>3736333000.0</v>
       </c>
       <c r="C6">
         <v>3364331000.0</v>
       </c>
       <c r="D6">
         <v>3408879000.0</v>
       </c>
       <c r="E6">
         <v>3112982000.0</v>
       </c>
       <c r="F6">
         <v>2909575000.0</v>
       </c>
       <c r="G6">
         <v>-4733690000.0</v>
       </c>
       <c r="H6">
         <v>1651124000.0</v>
       </c>
       <c r="I6">
         <v>1866702000.0</v>
       </c>
@@ -21281,125 +21414,125 @@
       </c>
       <c r="AA6">
         <v>216731000.0</v>
       </c>
       <c r="AB6">
         <v>208700000.0</v>
       </c>
       <c r="AC6">
         <v>194900000.0</v>
       </c>
       <c r="AD6">
         <v>133900000.0</v>
       </c>
       <c r="AE6">
         <v>109500000.0</v>
       </c>
       <c r="AF6">
         <v>107900000.0</v>
       </c>
       <c r="AG6">
         <v>272400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9">
         <v>10141521000.0</v>
       </c>
       <c r="C9">
         <v>8701238000.0</v>
       </c>
       <c r="D9">
         <v>7756497000.0</v>
       </c>
       <c r="E9">
         <v>7600636999.0</v>
       </c>
       <c r="F9">
         <v>6269261999.0</v>
       </c>
       <c r="G9">
         <v>4791746000.0</v>
       </c>
       <c r="H9">
         <v>4530033000.0</v>
       </c>
       <c r="I9">
         <v>4111252000.0</v>
       </c>
@@ -21456,51 +21589,51 @@
       </c>
       <c r="AA9">
         <v>520892000.0</v>
       </c>
       <c r="AB9">
         <v>475600000.0</v>
       </c>
       <c r="AC9">
         <v>423100000.0</v>
       </c>
       <c r="AD9">
         <v>389300000.0</v>
       </c>
       <c r="AE9">
         <v>304900000.0</v>
       </c>
       <c r="AF9">
         <v>268800000.0</v>
       </c>
       <c r="AG9">
         <v>243300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10">
         <v>2258336000.0</v>
       </c>
       <c r="C10">
         <v>2003975000.0</v>
       </c>
       <c r="D10">
         <v>2160836000.0</v>
       </c>
       <c r="E10">
         <v>2183057000.0</v>
       </c>
       <c r="F10">
         <v>2221859000.0</v>
       </c>
       <c r="G10">
         <v>-5293831000.0</v>
       </c>
       <c r="H10">
         <v>967106000.0</v>
       </c>
       <c r="I10">
         <v>1177423000.0</v>
       </c>
@@ -21557,51 +21690,51 @@
       </c>
       <c r="AA10">
         <v>159700000.0</v>
       </c>
       <c r="AB10">
         <v>119300000.0</v>
       </c>
       <c r="AC10">
         <v>82800000.0</v>
       </c>
       <c r="AD10">
         <v>78000000.0</v>
       </c>
       <c r="AE10">
         <v>62000000.0</v>
       </c>
       <c r="AF10">
         <v>45500000.0</v>
       </c>
       <c r="AG10">
         <v>-164600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11">
         <v>690522000.0</v>
       </c>
       <c r="C11">
         <v>484702000.0</v>
       </c>
       <c r="D11">
         <v>428260000.0</v>
       </c>
       <c r="E11">
         <v>516517000.0</v>
       </c>
       <c r="F11">
         <v>677251000.0</v>
       </c>
       <c r="G11">
         <v>-1894273000.0</v>
       </c>
       <c r="H11">
         <v>112971000.0</v>
       </c>
       <c r="I11">
         <v>-438469000.0</v>
       </c>
@@ -21658,51 +21791,51 @@
       </c>
       <c r="AA11">
         <v>60686000.0</v>
       </c>
       <c r="AB11">
         <v>48400000.0</v>
       </c>
       <c r="AC11">
         <v>32300000.0</v>
       </c>
       <c r="AD11">
         <v>30600000.0</v>
       </c>
       <c r="AE11">
         <v>19300000.0</v>
       </c>
       <c r="AF11">
         <v>17300000.0</v>
       </c>
       <c r="AG11">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12">
         <v>419753000.0</v>
       </c>
       <c r="C12">
         <v>248682000.0</v>
       </c>
       <c r="D12">
         <v>275650000.0</v>
       </c>
       <c r="E12">
         <v>231982000.0</v>
       </c>
       <c r="F12">
         <v>182544000.0</v>
       </c>
       <c r="G12">
         <v>158522000.0</v>
       </c>
       <c r="H12">
         <v>195474000.0</v>
       </c>
       <c r="I12">
         <v>189640000.0</v>
       </c>
@@ -21741,153 +21874,153 @@
       </c>
       <c r="U12">
         <v>12464000.0</v>
       </c>
       <c r="V12">
         <v>57223000.0</v>
       </c>
       <c r="W12">
         <v>112704000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12">
         <v>140734000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13">
         <v>128205000.0</v>
       </c>
       <c r="C13">
         <v>91691000.0</v>
       </c>
       <c r="D13">
         <v>228931000.0</v>
       </c>
       <c r="E13">
         <v>21309000.0</v>
       </c>
       <c r="F13">
         <v>8470000.0</v>
       </c>
       <c r="G13">
         <v>20639000.0</v>
       </c>
       <c r="H13">
         <v>37705000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>-13645000.0</v>
       </c>
       <c r="C14">
         <v>-10153000.0</v>
       </c>
       <c r="D14">
         <v>12717000.0</v>
       </c>
       <c r="E14">
         <v>32280000.0</v>
       </c>
       <c r="F14">
         <v>-4676000.0</v>
       </c>
       <c r="G14">
         <v>-9158000.0</v>
       </c>
       <c r="H14">
         <v>1230000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
         <v>1554169000.0</v>
       </c>
       <c r="C15">
         <v>1509120000.0</v>
       </c>
       <c r="D15">
         <v>1745293000.0</v>
       </c>
       <c r="E15">
         <v>1698820000.0</v>
       </c>
       <c r="F15">
         <v>1539932000.0</v>
       </c>
       <c r="G15">
         <v>-3399558000.0</v>
       </c>
       <c r="H15">
         <v>855365000.0</v>
       </c>
       <c r="I15">
         <v>1658405000.0</v>
       </c>
@@ -21944,278 +22077,278 @@
       </c>
       <c r="AA15">
         <v>99014000.0</v>
       </c>
       <c r="AB15">
         <v>67500000.0</v>
       </c>
       <c r="AC15">
         <v>50500000.0</v>
       </c>
       <c r="AD15">
         <v>45400000.0</v>
       </c>
       <c r="AE15">
         <v>35500000.0</v>
       </c>
       <c r="AF15">
         <v>10200000.0</v>
       </c>
       <c r="AG15">
         <v>-207700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>1554169000.0</v>
       </c>
       <c r="C16">
         <v>1509120000.0</v>
       </c>
       <c r="D16">
         <v>1745293000.0</v>
       </c>
       <c r="E16">
         <v>1698820000.0</v>
       </c>
       <c r="F16">
         <v>1539932000.0</v>
       </c>
       <c r="G16">
         <v>-3408716000.0</v>
       </c>
       <c r="H16">
         <v>855365000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17">
         <v>1567814000.0</v>
       </c>
       <c r="C17">
         <v>1519273000.0</v>
       </c>
       <c r="D17">
         <v>1732576000.0</v>
       </c>
       <c r="E17">
         <v>1666540000.0</v>
       </c>
       <c r="F17">
         <v>1544608000.0</v>
       </c>
       <c r="G17">
         <v>-3399558000.0</v>
       </c>
       <c r="H17">
         <v>854135000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>-291548000.0</v>
       </c>
       <c r="C18">
         <v>-156991000.0</v>
       </c>
       <c r="D18">
         <v>-228931000.0</v>
       </c>
       <c r="E18">
         <v>-210673000.0</v>
       </c>
       <c r="F18">
         <v>-174074000.0</v>
       </c>
       <c r="G18">
         <v>-137883000.0</v>
       </c>
       <c r="H18">
         <v>-157769000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>3647679000.0</v>
       </c>
       <c r="C21">
         <v>3040132000.0</v>
       </c>
       <c r="D21">
         <v>2446513000.0</v>
       </c>
       <c r="E21">
         <v>2751675000.0</v>
       </c>
       <c r="F21">
         <v>2675011000.0</v>
       </c>
       <c r="G21">
         <v>2024529000.0</v>
       </c>
       <c r="H21">
         <v>1866525000.0</v>
       </c>
       <c r="I21">
         <v>1650951000.0</v>
       </c>
@@ -22272,88 +22405,88 @@
       </c>
       <c r="AA21">
         <v>200434000.0</v>
       </c>
       <c r="AB21">
         <v>173900000.0</v>
       </c>
       <c r="AC21">
         <v>151600000.0</v>
       </c>
       <c r="AD21">
         <v>119600000.0</v>
       </c>
       <c r="AE21">
         <v>97900000.0</v>
       </c>
       <c r="AF21">
         <v>97800000.0</v>
       </c>
       <c r="AG21">
         <v>77900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
         <v>317685140000.0</v>
       </c>
       <c r="C23">
         <v>290918467000.0</v>
       </c>
       <c r="D23">
         <v>259726898000.0</v>
       </c>
       <c r="E23">
         <v>235835331000.0</v>
       </c>
       <c r="F23">
         <v>211313832000.0</v>
       </c>
       <c r="G23">
         <v>187869397000.0</v>
       </c>
       <c r="H23">
         <v>177722596000.0</v>
       </c>
       <c r="I23">
         <v>166288684000.0</v>
       </c>
@@ -22410,176 +22543,176 @@
       </c>
       <c r="AA23">
         <v>11444587000.0</v>
       </c>
       <c r="AB23">
         <v>9633500000.0</v>
       </c>
       <c r="AC23">
         <v>8517200000.0</v>
       </c>
       <c r="AD23">
         <v>7696300000.0</v>
       </c>
       <c r="AE23">
         <v>5453800000.0</v>
       </c>
       <c r="AF23">
         <v>4571100000.0</v>
       </c>
       <c r="AG23">
         <v>4223900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
         <v>1068416000.0</v>
       </c>
       <c r="C25">
         <v>1118842000.0</v>
       </c>
       <c r="D25">
         <v>963904000.0</v>
       </c>
       <c r="E25">
         <v>693895000.0</v>
       </c>
       <c r="F25">
         <v>514786000.0</v>
       </c>
       <c r="G25">
         <v>391062000.0</v>
       </c>
       <c r="H25">
         <v>462407000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>23726000.0</v>
       </c>
       <c r="H27">
         <v>2663508000.0</v>
       </c>
       <c r="I27">
         <v>2460301000.0</v>
       </c>
       <c r="J27">
         <v>2128730000.0</v>
       </c>
       <c r="K27">
         <v>2091237000.0</v>
       </c>
       <c r="L27">
         <v>1918045000.0</v>
       </c>
       <c r="M27">
@@ -22606,51 +22739,51 @@
       <c r="T27">
         <v>354992000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>1315256000.0</v>
       </c>
       <c r="W27">
         <v>324139000.0</v>
       </c>
       <c r="X27">
         <v>334951000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>6493842000.0</v>
       </c>
       <c r="C28">
         <v>5661106000.0</v>
       </c>
       <c r="D28">
         <v>5309984000.0</v>
       </c>
       <c r="E28">
         <v>4848962000.0</v>
       </c>
       <c r="F28">
         <v>3594251000.0</v>
       </c>
       <c r="G28">
         <v>80573000.0</v>
       </c>
       <c r="H28">
         <v>76388000.0</v>
       </c>
       <c r="I28">
         <v>67786000.0</v>
       </c>
@@ -22707,102 +22840,102 @@
       </c>
       <c r="AA28">
         <v>303038000.0</v>
       </c>
       <c r="AB28">
         <v>281800000.0</v>
       </c>
       <c r="AC28">
         <v>254900000.0</v>
       </c>
       <c r="AD28">
         <v>255400000.0</v>
       </c>
       <c r="AE28">
         <v>195400000.0</v>
       </c>
       <c r="AF28">
         <v>160900000.0</v>
       </c>
       <c r="AG28">
         <v>150700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>690522000.0</v>
       </c>
       <c r="C29">
         <v>484702000.0</v>
       </c>
       <c r="D29">
         <v>428260000.0</v>
       </c>
       <c r="E29">
         <v>516517000.0</v>
       </c>
       <c r="F29">
         <v>677251000.0</v>
       </c>
       <c r="G29">
         <v>-1894273000.0</v>
       </c>
       <c r="H29">
         <v>112971000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>6493842000.0</v>
       </c>
       <c r="C30">
         <v>5661106000.0</v>
       </c>
       <c r="D30">
         <v>5309984000.0</v>
       </c>
       <c r="E30">
         <v>4848962000.0</v>
       </c>
       <c r="F30">
         <v>3594251000.0</v>
       </c>
       <c r="G30">
         <v>2767217000.0</v>
       </c>
       <c r="H30">
         <v>2663508000.0</v>
       </c>
       <c r="I30">
         <v>2460301000.0</v>
       </c>
@@ -22859,51 +22992,51 @@
       </c>
       <c r="AA30">
         <v>320458000.0</v>
       </c>
       <c r="AB30">
         <v>301700000.0</v>
       </c>
       <c r="AC30">
         <v>271500000.0</v>
       </c>
       <c r="AD30">
         <v>269700000.0</v>
       </c>
       <c r="AE30">
         <v>207000000.0</v>
       </c>
       <c r="AF30">
         <v>171000000.0</v>
       </c>
       <c r="AG30">
         <v>165400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B31">
         <v>-1389343000.0</v>
       </c>
       <c r="C31">
         <v>-1036157000.0</v>
       </c>
       <c r="D31">
         <v>-285677000.0</v>
       </c>
       <c r="E31">
         <v>-568618000.0</v>
       </c>
       <c r="F31">
         <v>-453152000.0</v>
       </c>
       <c r="G31">
         <v>-7318360000.0</v>
       </c>
       <c r="H31">
         <v>-899419000.0</v>
       </c>
       <c r="I31">
         <v>-473528000.0</v>
       </c>
@@ -22960,51 +23093,51 @@
       </c>
       <c r="AA31">
         <v>-40734000.0</v>
       </c>
       <c r="AB31">
         <v>-54600000.0</v>
       </c>
       <c r="AC31">
         <v>-68800000.0</v>
       </c>
       <c r="AD31">
         <v>-41600000.0</v>
       </c>
       <c r="AE31">
         <v>-35900000.0</v>
       </c>
       <c r="AF31">
         <v>-52300000.0</v>
       </c>
       <c r="AG31">
         <v>-242500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B32">
         <v>321332819000.0</v>
       </c>
       <c r="C32">
         <v>293958599000.0</v>
       </c>
       <c r="D32">
         <v>262173411000.0</v>
       </c>
       <c r="E32">
         <v>238587006000.0</v>
       </c>
       <c r="F32">
         <v>213988843000.0</v>
       </c>
       <c r="G32">
         <v>189893926000.0</v>
       </c>
       <c r="H32">
         <v>179589121000.0</v>
       </c>
       <c r="I32">
         <v>167939635000.0</v>
       </c>
@@ -23080,1216 +23213,1225 @@
       <c r="AG32">
         <v>4301800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW32"/>
+  <dimension ref="A1:DX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>81147602000.0</v>
+      </c>
+      <c r="C2">
         <v>75033407000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>83120346000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>81125089000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>78005131000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>72837849000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>79223229000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76886898000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>72154776000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66156729999.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>70102872000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>67015687000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65075280000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61403229000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>60922718000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>59359152000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>58221346000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>55659656000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57744380000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57042125000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>51497190000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47721587000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>51163879000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>47995834000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>44236476000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46123427000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>46746543000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44564710000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44119122000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>42070612000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>44304672000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42385053000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>42086613000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>39897901000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39458816000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38052330000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>37726788000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35988644000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37229065000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36530779000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>35773817000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34623026000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35744169000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34496804000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>33342092000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>31757291000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>32836303000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>30716164000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29656150000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>27726310000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28488137000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23901488000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>21344198000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>19806679000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>20794390000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18596566000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19080234000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>19376146000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>19767552000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19789723000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>19507441000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>19072921000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19308377000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>19122539000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>19013750000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>18688559000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>18772489000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18177530000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>17874676000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16759180000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16848529000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>16630393000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>17498621000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17287493000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>16865455000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>15862020000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15848705000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15906098000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>16130750000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15057509000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15129136000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14659916000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>14124769000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>13396579000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>13329897000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>12689461000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>13178143000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>12894843000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>12495865000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>12781125000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12827939000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12055417000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11860292000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11581352000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11913108000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11072301000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>11110898000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10429774000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>10597347000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5617654000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3373990000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3329829000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3169130000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2892884000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2801860000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2710183000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2719200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3043000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2157300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2064300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2067600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2023600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1994800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2078900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2148600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>2111600000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1963100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1691900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1660100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1412600000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1338800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1283300000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>1212100000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1046400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1120000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1140600000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>1093100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>269499000.0</v>
+      </c>
+      <c r="C3">
         <v>259458000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>260401000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>261012000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>256223000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>261600000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>279409000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>278137000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>278932000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>278071000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>276534000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>276226000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>275439000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>242127000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>172730000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>170562000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>172843000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>176701000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>177270000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>177721000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>127953000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>103066000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>102751000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>101333000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>97412000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>95757000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>107117000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>110689000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>110381000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>134340000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>133133999.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>131633999.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>138919000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>119388000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>109705000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>109873000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>99519000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>103922000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>103406000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>105702000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>99115000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>97471000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>87469000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>76741000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>68430000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>55424000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>50042000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>51515000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>47334000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>47255000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>43950000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>44300000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>41138000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>41672000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>42327000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>30869000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>38304000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>42063000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>39459000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>33679000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>27616000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>25955000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>25433000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>27771000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>21625000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>20687000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>20797000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>24500000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>19267000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>28030000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>17813000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>18752000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>18193000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>26348000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>25557000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>20551000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>27359000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>24991000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>26775000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>21168000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>24956000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>23229000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>23694000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>23310000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>20779000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>23322000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>23471000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>23200000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>22916000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>21363000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>19609000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>24414000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>18241000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>18743000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>19045000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>18261000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>16167000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>15904000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>16246000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10104000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4786000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5298000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4526000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4511000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4126000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4583000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>4200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>7100000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="DG3">
         <v>4200000.0</v>
       </c>
       <c r="DH3">
-        <v>4300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="DI3">
         <v>4300000.0</v>
       </c>
       <c r="DJ3">
+        <v>4300000.0</v>
+      </c>
+      <c r="DK3">
         <v>4100000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>3900000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>3900000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>3500000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>3100000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3200000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>3100000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>2600000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>2700000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>2900000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>2500000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>2200000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24373,820 +24515,827 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5">
+        <v>1137099000.0</v>
+      </c>
+      <c r="C5">
         <v>2242913000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>781049000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-77686000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1013173000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1060974000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>681628000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>179496999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>687270000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>543876000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>842014000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>520529000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>677294000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>584402000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>654261000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>444661000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>533980000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>783561000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>652837000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>613707000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>626541000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>601695000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>562460000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6107695999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>383012000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>318185000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>271190000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>192297000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>419825000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>68666000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>481792001.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>161298001.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>398047000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>411315999.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>396402000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-85388000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>170392000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>630800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>401125000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>228083000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>376259000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>462761000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>341098000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>352265000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>276949000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>391774000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>286508000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>205931000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>63543000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>309780000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>115666000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>166156000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>93508000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>351032000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>287407000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>287307000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>318539000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>377320000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>283327000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>245987000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>317097000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>365249000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>278433000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>247093000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>281854000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>311227000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>262382000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>226606000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>208109000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>248637000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>201467000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>188189000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>217539000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>238498000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>195727000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>210350000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>219943000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>221538000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>208925000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>197694000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>188759000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>199252000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>167388000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>31338000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-36866000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>181299000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>137018000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>171319000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>243460000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>258348000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>210476000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>230493000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>232426000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>237933000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>186474000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>280171000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>199037000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>200256000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>166291000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>0.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>61225000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>64426000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>53894000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>55809000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>46653000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>51114000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>45800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>56000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>38600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>42300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>36900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>40100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>36600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>38600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>36300000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>37000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>21000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>32500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>28900000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>19500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>26700000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>27300000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>24400000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>26700000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>23700000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>25500000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>21900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>1406598000.0</v>
+      </c>
+      <c r="C6">
         <v>2502371000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1041450000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>183326000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1269396000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1322574000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>961037000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>457633999.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>966202000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>821947000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1118548000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>796755000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>952733000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>826529000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>826991000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>615223000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>706823000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>960262000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>830107000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>791428000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>754494000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>704761000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>665211000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6006362999.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>480424000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>413942000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>378307000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>302986000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>530206000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>203006000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>614926000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>292932000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>536966000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>530703999.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>506107000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>24485000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>269911000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>734722000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>504531000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>333785000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>475374000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>560232000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>428567000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>429006000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>345379000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>447198000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>336550000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>257446000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>110877000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>357035000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>159616000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>210456000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>134646000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>392704000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>329734000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>318176000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>356843000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>419383000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>322786000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>279666000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>344713000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>391204000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>303866000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>274864000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>303479000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>331914000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>283179000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>251106000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>227376000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>276667000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>219280000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>206941000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>235732000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>264846000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>221284000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>230901000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>247302000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>246529000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>235700000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>218862000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>213715000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>222481000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>191082000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>54648000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-16087000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>204621000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>160489000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>194519000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>266376000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>279711000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>230085000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>254907000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>250667000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>256676000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>205519000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>298432000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>215204000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>216160000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>182537000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>10104000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>66011000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>69724000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>58420000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>60320000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>50779000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>55697000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>50000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>63100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>43000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>46500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>41100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>44400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>40900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>42700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>40200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>40800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>24900000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>36000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>32000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>22700000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>29800000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>29900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>27100000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>29600000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>26200000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>27700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>24400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -25270,54 +25419,55 @@
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25401,1562 +25551,1577 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9">
+        <v>3607235000.0</v>
+      </c>
+      <c r="C9">
         <v>3322509000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2811670000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2603465000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2658401000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2615824000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2263830999.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2163208000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2086577000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2257577000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2149961000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1906644000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1871763000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2053976000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1924114000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1814997000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1843255000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2059790000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1884430000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1870296000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1908505000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1432584000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1352677000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1248934000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1130301000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1294212000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1118199000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1073092000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1120143000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1248990000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1087780000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>912082999.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1055695999.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1135957000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1007516000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1067685000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>980356000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1158758000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>940200000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1029824000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1107863000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1075331000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>964877000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>973574000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>891464000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>911976000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>752299000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>872544000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>692004000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>729593000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>688225000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>567552000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>562450000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>716989000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>671924000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>691730000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>689150000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>695125000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>593093000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>617947000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>653581000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>687336000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>580232000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>592834000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>588370000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>612068000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>563370000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>538533000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>519223000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>552471000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>489848000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>527453000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>498045000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>558753000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>507460000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>528430000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>597223000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>606443000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>594643000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>585495000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>557179000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>560763000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>528378000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>521774000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>502069000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>502115000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>460899000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>493831000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>575729000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>582448000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>527174000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>584166000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>560379000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>581189000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>521425000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>528619000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>509929000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>514493000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>471433000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>266577000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>144939000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>151169000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>138065000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>138846000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>129846000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>132020000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>120200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>157500000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>104000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>111600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>102100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>103800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>99700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>113400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>106000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>107700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>101100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>93600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>86800000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>74500000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>81200000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>78800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>70400000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>72400000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>66700000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>65700000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>64000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10">
+        <v>996394000.0</v>
+      </c>
+      <c r="C10">
         <v>2088572000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>708640000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-187044000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>896277000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>928656000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>620447000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>125177000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>628334000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>467066000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>783398000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>446423000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>608828000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>512130000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>593455000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>382340000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>476323000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>728189000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>596205000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>553936000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>573530000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>566511000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>527881999.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6143457000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>343835000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>276203000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>229588000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>144651000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>371115000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18784000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>432556000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>111870000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>345202000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>361332000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>359019000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-121541000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>133375000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>592915000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>363138000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>191573000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>496657000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>916355000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-211567000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>470311000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>304306000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-398600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-107053000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>188278000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>58332000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>285437000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>141381000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>109079000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>128285000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>343218000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>280938000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>262687000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>293794000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>344326000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>262324000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>226525000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>298492000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>346335000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>259289000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>227786000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>263465000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>291680000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>244838000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>209412000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>198149000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>233241000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>183272000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>183730000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>180791000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>218988000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>177829000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>174043000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>199730000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>210627000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>200650000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>195572000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>189341000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>196406000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>159310000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>34610000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>157046000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>162293000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>115028000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>148339000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>204512000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>231140000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>176382000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>195310000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>185110000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>192420000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>153287000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>139437000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>155625000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>158394000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>118591000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>58931000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>50826000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>50832000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>42244000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>45155000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>40516000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>39192000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>34800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>25400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>32300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>32900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>28700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>27000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>26600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>23800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>26400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>10300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>21500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>19700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>11600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>17700000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>17400000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>15300000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>17100000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>13100000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>10700000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11">
+        <v>219727000.0</v>
+      </c>
+      <c r="C11">
         <v>459044000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>142514000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>146027000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>206528000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>211239000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>126728000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>117711000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>140740000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>45861000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>180390000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>97443000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>129615000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>83917000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>117285000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>83664000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>113120000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>172944000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>146789000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>117488000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>278082000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>132506000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>149175000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1298952000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>56567000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-694908000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>43020000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12344000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>69113000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-9289000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>40803000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-82134000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>67327000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>79172000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-502834000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>173046000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>83023000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>181442000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>115892000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>45888000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>146854000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>312220000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-540777000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>111209000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>90143000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>114790000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>92894000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>120476000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>71112000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>105360000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>92450000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>46164000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-52508000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>285230000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>99973000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>109993000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>112523000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>132221000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>100208000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>79201000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>114073000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>131954000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>98789000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>86558000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>100260000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>110672000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>93531000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>79265000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>79342000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>89854000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>72216000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>72701000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>288811000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>85136000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>68009000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>61866000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>69822000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>81131000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>78463000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>73594000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>69873000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>67816000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>62043000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>13267000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>62269000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>62871000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>50579000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>56350000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>78737000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>88988000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>67908000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>75780000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>72564000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>76006000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>60548000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>55366000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>61771000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>62891000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>47078000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>23042000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>19320000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>19316000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>16053000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>17159000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>15396000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>14893000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>13200000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>12700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>12300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>12500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>10900000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>2100000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>10500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>10400000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>9300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>10300000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>4000000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>8400000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>7900000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7300000.0</v>
       </c>
       <c r="DR11">
         <v>7300000.0</v>
       </c>
       <c r="DS11">
+        <v>7300000.0</v>
+      </c>
+      <c r="DT11">
         <v>6400000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>6300000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>3300000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>4100000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12">
+        <v>140705000.0</v>
+      </c>
+      <c r="C12">
         <v>154341000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>93363000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>109358000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>116896000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>132318000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>61181000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54320000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>58936000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>76810000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>58616000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>74106000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68466000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>72272000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60806000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>62321000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57657000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55372000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>56632000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>59771000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>53011000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>35184000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34578000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35761000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>39177000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>41982000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>41602000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>47646000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>48710000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>49882000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>49236000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>49428000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>52845000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>49984000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>37383000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36153000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37017000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>37885000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>37987000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>36510000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>33640000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33859000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>31587000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>28920000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>29793000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>22946000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17342000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17653000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20903000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19474000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18832000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>18672000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>18190000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>18510000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18698000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>24620000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>24686000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>24577000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>22796000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>20184000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19355000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>19056000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>19144000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>18950000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>17901000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>19279000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>17267000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>14951000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>14652000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>15900000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>14183000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>32244000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>35150000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18726000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>16424000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>32288000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6325000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>14468000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>8143000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>12464000.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>6512000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>14513000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>22076000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>30871000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>31507000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>38399000.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>140734000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>63709000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>32734000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>30975000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13">
+        <v>13818000.0</v>
+      </c>
+      <c r="C13">
         <v>13881000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>20954000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>31525000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>35102000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>28330000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>33248000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>33351000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>27608000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12680000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>18052000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>60942000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10602000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8163000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14790000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10798000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4795000.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
@@ -27022,104 +27187,107 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>-13149000.0</v>
+      </c>
+      <c r="C14">
         <v>11804000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-6479000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-6633000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2347000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>454000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-5119000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-4084000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-4131000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-430000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1508000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1585000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>368000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7189000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3575000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3939000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43761000.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
@@ -27185,476 +27353,480 @@
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
+      <c r="DX14"/>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
+        <v>763518000.0</v>
+      </c>
+      <c r="C15">
         <v>1641332000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>559647000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-339704000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>687402000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>717871000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>488600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3382000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>483463000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>420775000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>601500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>350565000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>479581000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>435402000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>479745000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>294737000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>406964000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>548014000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>449105000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>437698000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>292122000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>435267000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>374845000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4846072000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>289439000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>960277000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>187640000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>132619000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>301959000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>27135000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>393652000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>233288000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>275809000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>287455000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>861853000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-294587000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>50352000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>411473000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>247246000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>143614000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>349803000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>604135000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>330377000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>364287000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>214163000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-513390000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-199947000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>67802000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-12780000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>180077000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>41385000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>51023000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>168439000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>45634000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>168611000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>163494000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>181271000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>212105000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>162116000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>147324000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>184419000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>214381000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>160500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>141228000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>163205000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>181008000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>151307000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>130147000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>118807000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>143387000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>111056000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>114907000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-108020000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>133852000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>109820000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>87576000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>129908000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>129496000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>122187000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>122078000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>119468000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>129001000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>98685000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>74055000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>94777000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>99422000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>64449000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>91989000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>125775000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>142152000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>108474000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>119530000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>112546000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>116414000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>92739000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>94960000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>90224000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>91874000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>67883000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>35889000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>31506000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>31516000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>26191000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>27996000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>25120000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>24299000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>21600000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>9300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>20000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>20400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>17800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>3300000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>16500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>16200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>14500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>16100000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>6300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>11100000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>11800000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>13300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>3200000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>10100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>8900000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>10800000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>3700000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>6600000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-10800000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>559647000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-339704000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>687402000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>717871000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>488600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3382000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>350565000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>479581000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>435402000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>479745000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>294737000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
@@ -27721,104 +27893,107 @@
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17">
+        <v>776667000.0</v>
+      </c>
+      <c r="C17">
         <v>1629528000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>566126000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-333071000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>689749000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>717417000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>493719000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7466000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>487594000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>421205000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>603008000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>348980000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>479213000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>428213000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>476170000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>298676000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>363203000.0</v>
       </c>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
@@ -27884,104 +28059,107 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-140705000.0</v>
+      </c>
+      <c r="C18">
         <v>-140460000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-72409000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-77833000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-81794000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-103988000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-27933000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20969000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-31328000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-64130000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-40564000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-60942000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-57864000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-64109000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-46016000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-51523000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-52862000.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
@@ -28047,54 +28225,55 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -28178,54 +28357,55 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28309,437 +28489,441 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>1120217000.0</v>
+      </c>
+      <c r="C21">
         <v>1344950000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1016381000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>854599000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>985520000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1015784000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>791776000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>672865000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>703371000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>868767000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>751214000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>512816000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>567622000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>732889000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>633186000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>551535000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>631103000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>856552000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>714320000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>654608000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>995091000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>702503000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>617609000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>527967999.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>463416000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>600799000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>432246000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>351148000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>463200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>620954000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>431195000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>254278000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>429148000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>518530999.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>448994000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>506808000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>454893000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>636915000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>419653000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>499568000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>526614000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>948712000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-178136000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1427426000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>332565000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-364249000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-88397000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>613758000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>517372000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>707623000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>566111000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>216993000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>237449000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>452926000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>390062000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>317039000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>344716000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>399122000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>315935000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>243571000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>317159000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>365249000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>276766000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>248172000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>281854000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>311227000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>262382000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>239990000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>212987000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>248266000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>197884000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>194301000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>197525000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>236722000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>194990000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>147292000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>175843000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>220892000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>208859000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>195333000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>188844000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>197924000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>166605000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>142736000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>168608000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>176423000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>137061000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>171570000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>250040000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>258348000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>210476000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>230493000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>228206000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>236552000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>187855000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>193614000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>182743000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>190774000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>151297000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>80863000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>60193000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>64426000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>53894000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>55809000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>47776000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>51114000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>45800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>56000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>38600000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>42300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>36900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>40100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>36600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>38600000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>36300000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>37000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>21000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>32700000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>28900000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>19500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>26700000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>27300000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>24400000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>26700000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>23700000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>25500000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>21900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -28823,437 +29007,441 @@
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
+      <c r="DX22"/>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>83634620000.0</v>
+      </c>
+      <c r="C23">
         <v>77010966000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>84915635000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>82873955000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>79678012000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>74437889000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>80695284000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>78377241000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>73537982000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>67545539999.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>71501619000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>68409515000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>66379421000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>62724316000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>62213646000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>60622614000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>59433498000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>56862894000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>58914490000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>58257813000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>52410604000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48451668000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>51898947000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>48716800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44903361000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>46816840000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>47432496000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>45286654000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>44776065000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>42698648000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>44961257000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>43042858000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>42713161000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>40515327000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>40017338000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>38613207000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>38252251000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>36510487000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>37749612000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>37061035000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>36386536000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>35237098000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>36353903000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>34928077000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>33913266000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>33033516000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33676999000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>31224925000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>30091095000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>28147145000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>28896147000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24302287000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21716509000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>20170083000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>21177126000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18973887000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19450845000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>19694143000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>20072172000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>20157593000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>19843863000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>19395008000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>19611843000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>19469183000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>19320266000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>18989400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>19073477000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>18489879000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>18172012000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>17063385000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>17139464000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>16952203000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>17791276000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>17608140000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>17177925000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>16219976000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>16232997000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>16291514000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>16516534000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>15459989000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>15497557000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>15019178000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>14486542000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>13774072000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>13659611000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>13015153000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>13501981000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>13217104000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>12821554000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>13105225000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>13144637000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>12409090000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>12192465000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>11925989000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>12246678000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>11403447000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>11429937000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>10748752000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>10909986000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>5791162000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>3457833000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>3416572000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>3253301000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2975921000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2883930000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2791089000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2793600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>3144500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2222700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>2133600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>2132800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>2087300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>2057900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>2153700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>2218300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>2182300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>2043200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1753000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1718000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1467600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1393300000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1334800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1258100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>1092100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1163000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>1180800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>1135200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29337,104 +29525,107 @@
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>277428000.0</v>
+      </c>
+      <c r="C25">
         <v>262977000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>264271000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>263998000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>258973000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>263973000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>281472000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>279751000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>280890000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>279756000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>278445000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>276226000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>274272000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>241466000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>171940000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>170562000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>172114000.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
@@ -29500,54 +29691,55 @@
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
+      <c r="DX25"/>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -29631,720 +29823,727 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>735068000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5804000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5862000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5844000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1379366000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5837000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>693413000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>685953000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>721944000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>656943000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>628036000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>656585000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>657805000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>626548000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>617426000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>558522000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>560877000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>525463000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>521843000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>520547000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>520149000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>520032000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>522760000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>528296000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1361678000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>502744000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>442443000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>416491000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>459249000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>387611000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>376341000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>364060000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>336790000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>309660000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>302023000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>320700000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>552125000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>303812000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>262421000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>268893000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>567973000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1433000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1377000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1216000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>530123000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>57000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>40000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>542971000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>40000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>23000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>555543000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>753330000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>646459000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>1315256000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>324139000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
-      <c r="CN27">
+      <c r="CN27"/>
+      <c r="CO27">
         <v>334951000.0</v>
       </c>
-      <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>592283000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>74730000.0</v>
       </c>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>2132465000.0</v>
+      </c>
+      <c r="C28">
         <v>1977559000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1795289000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1748866000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1672881000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1600040000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1472055000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1490343000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1383206000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1388810000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1398747000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1393828000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1304141000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1321087000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1290928000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1263462000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1212152000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>735068000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20620000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20738000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20489000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>666885000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20598000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19666000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>19513000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>19002000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20015000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17858000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17954000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17403000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16844000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15585000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16312000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15836000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>15439000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14086000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14312000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15399000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14152000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14137000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15103000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14084000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12959000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13108000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11408000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12258000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11802000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13693000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12120000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12127000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10933000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11796000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11311000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>890810000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10888000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11051000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>10468000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>882971000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10202000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10164000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9684000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>848933000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2346000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1839000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1358000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>834444000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1678000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1307000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>272026000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>858822000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>271098000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>297607000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>290117000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1086228000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>359877000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>363367000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>362984000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1026193000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>346394000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>339113000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>340686000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>912468000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>310112000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>299672000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>302684000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>911245000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>305883000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>305482000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>299880000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>957078000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>315833000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>323563000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>317682000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>906467000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>304299000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>304576000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>297592000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>241745000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>79638000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>82462000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>79645000.0</v>
       </c>
-      <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>77944000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>76323000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>70200000.0</v>
       </c>
-      <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>61200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>65100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>61000000.0</v>
       </c>
-      <c r="DH28"/>
-      <c r="DI28">
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>59000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>70700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>65800000.0</v>
       </c>
-      <c r="DL28"/>
-      <c r="DM28">
+      <c r="DM28"/>
+      <c r="DN28">
         <v>76200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>57600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>54800000.0</v>
       </c>
-      <c r="DP28"/>
-      <c r="DQ28">
+      <c r="DQ28"/>
+      <c r="DR28">
         <v>51400000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>48900000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>43300000.0</v>
       </c>
-      <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>40000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>38500000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>39600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>219727000.0</v>
+      </c>
+      <c r="C29">
         <v>459044000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>142514000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>146027000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>206528000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>211239000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>126728000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>117711000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>140740000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>45861000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>180390000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>97443000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>129615000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>83917000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>117285000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>83664000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>113120000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
@@ -30410,1197 +30609,1207 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>2487018000.0</v>
+      </c>
+      <c r="C30">
         <v>1977559000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1795289000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1748866000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1672881000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1600040000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1472055000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1490343000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1383206000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1388810000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1398747000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1393828000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1304141000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1321087000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1290928000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1263462000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1212152000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1203238000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1170110000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1215688000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>913414000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>730081000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>735068000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>720966000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>666885000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>693413000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>685953000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>721944000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>656943000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>628036000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>656585000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>657805000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>626548000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>617426000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>558522000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>560877000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>525462999.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>521842999.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>520547000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>530256000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>612719000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>614072000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>609734000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>625715000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>571174000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>498648000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>465788000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>508761000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>434945000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>420835000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>408010000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>400799000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>331173000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>323536000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>342213000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>377321000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>370611000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>317997000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>304620000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>367870000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>336422000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>322087000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>303466000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>341462000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>306516000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>300841000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>300988000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>312349000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>297336000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>304205000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>290935000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>321810000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>271098000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>297607000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>312470000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>348833000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>375169000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>385416000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>385784000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>393653000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>368421000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>350435000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>361773000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>377493000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>310112000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>325692000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>323838000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>322261000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>325689000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>324100000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>316698000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>353673000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>332173000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>344637000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>333570000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>331146000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>319039000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>318978000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>312639000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>173508000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>83843000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>86743000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>84171000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>83037000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>82070000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>80906000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>74400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>101500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>65400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>69300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>65200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>63700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>63100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>74800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>69700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>70700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>80100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>61100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>57900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>55000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>54500000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>51500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>46000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>45700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>43000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>40200000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>42100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B31">
+        <v>-123823000.0</v>
+      </c>
+      <c r="C31">
         <v>743622000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-307741000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1041643000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-89243000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-87128000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-171329000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-547688000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-75037000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-401701000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>32184000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-66393000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>41206000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-220759000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-39731000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-169195000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-154780000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-128363000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-118115000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-100672000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-421561000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-135992000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-89727000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6671425000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-119581000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-324596000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-202658000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-206497000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-92085000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-602170000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1361000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-142408000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-83946000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-157198999.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-89975000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-628349000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-321518000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-44000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-56515000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-307995000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-29957000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-32357000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-33431000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-957115000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-28259000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-34351000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-18656000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-425480000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-459040000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-422186000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-424730000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-107914000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-109164000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-109708000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-109124000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-54352000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-50922000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-54796000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-53611000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-17046000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-18667000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-18914000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-17477000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-20386000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-18389000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-19547000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-17544000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-30578000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-14838000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-15025000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-14612000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-10571000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-16734000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-17734000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-17161000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>26751000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>23887000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-10265000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-8209000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>239000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>497000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1518000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-7295000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-120244000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-11562000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-14130000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-22033000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-23231000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-45528000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-27208000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-34094000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-35183000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-43096000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-44132000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-34568000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-54177000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-27118000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-32380000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-32706000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-21932000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-9367000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-13594000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-11650000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-10654000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-7260000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-11922000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-11000000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-30600000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-6300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-9400000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-8200000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-34700000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-9600000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-12000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-12500000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-10600000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-10700000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-11100000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-9200000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-7900000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-9000000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-9900000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-9100000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-9600000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-10600000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-14800000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-17300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B32">
+        <v>84754837000.0</v>
+      </c>
+      <c r="C32">
         <v>78355916000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>85932016000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>83728554000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>80663532000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>75453673000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>81487060000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>79050106000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>74241353000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>68414307000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>72252833000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>68922331000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>66947043000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>63457205000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>62846832000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>61174149000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>60064601000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>57719446000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>59628810000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>58912421000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>53405695000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>49154171000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>52516556000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>49244768000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>45366777000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>47417639000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>47864742000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>45637802000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>45239265000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>43319602000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>45392452000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>43297136000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>43142309000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>41033858000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>40466332000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>39120015000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>38707144000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>37147402000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>38169265000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>37560603000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>36881680000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>35698357000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>36709046000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>35470378000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>34233556000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>32669267000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>33588602000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>31588708000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>30348154000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>28455903000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>29176362000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>24469040000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>21906648000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>20523668000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>21466314000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>19288296000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>19769384000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>20071271000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>20360645000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>20407670000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>20161022000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>19760257000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>19888609000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>19715373000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>19602120000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>19300627000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>19335859000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>18716063000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>18393899000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>17311651000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>17338377000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>17157846000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>17996666000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>17846246000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>17372915000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>16390450000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>16445928000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>16512541000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>16725393000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>15643004000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>15686315000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>15220679000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>14653147000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>13918353000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>13831966000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>13191576000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>13639042000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>13388674000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>13071594000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>13363573000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>13355113000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>12639583000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>12420671000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>12162541000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>12434533000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>11600920000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>11620827000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>10944267000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>11068780000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>5884231000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>3518929000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>3480998000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>3307195000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>3031730000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>2931706000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2842203000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>2839400000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>3200500000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>2261300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>2175900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>2169700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>2127400000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>2094500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>2192300000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>2254600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>2219300000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>2064200000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>1785500000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>1746900000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>1487100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1420000000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>1362100000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>1282500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>1118800000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>1186700000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>1206300000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>1157100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -31695,51 +31904,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B2">
         <v>3297880000.0</v>
       </c>
       <c r="C2">
         <v>2752889000.0</v>
       </c>
       <c r="D2">
         <v>3593539000.0</v>
       </c>
       <c r="E2">
         <v>3070128000.0</v>
       </c>
       <c r="F2">
         <v>4597746000.0</v>
       </c>
       <c r="G2">
         <v>3374194000.0</v>
       </c>
       <c r="H2">
         <v>2492516000.0</v>
       </c>
       <c r="I2">
         <v>2435115000.0</v>
       </c>
@@ -31796,51 +32005,51 @@
       </c>
       <c r="AA2">
         <v>59497000.0</v>
       </c>
       <c r="AB2">
         <v>48500000.0</v>
       </c>
       <c r="AC2">
         <v>60000000.0</v>
       </c>
       <c r="AD2">
         <v>65600000.0</v>
       </c>
       <c r="AE2">
         <v>32200000.0</v>
       </c>
       <c r="AF2">
         <v>25300000.0</v>
       </c>
       <c r="AG2">
         <v>27100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B3">
         <v>667981000</v>
       </c>
       <c r="C3">
         <v>487173000</v>
       </c>
       <c r="D3">
         <v>458359000</v>
       </c>
       <c r="E3">
         <v>496318000</v>
       </c>
       <c r="F3">
         <v>438217000</v>
       </c>
       <c r="G3">
         <v>369677000</v>
       </c>
       <c r="H3">
         <v>310222000</v>
       </c>
       <c r="I3">
         <v>336411000</v>
       </c>
@@ -31897,125 +32106,125 @@
       </c>
       <c r="AA3">
         <v>16619000</v>
       </c>
       <c r="AB3">
         <v>15800000</v>
       </c>
       <c r="AC3">
         <v>10400000</v>
       </c>
       <c r="AD3">
         <v>15900000</v>
       </c>
       <c r="AE3">
         <v>15700000</v>
       </c>
       <c r="AF3">
         <v>13700000</v>
       </c>
       <c r="AG3">
         <v>8500000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B6">
         <v>1096669000.0</v>
       </c>
       <c r="C6">
         <v>544991000.0</v>
       </c>
       <c r="D6">
         <v>-840650000.0</v>
       </c>
       <c r="E6">
         <v>523411000.0</v>
       </c>
       <c r="F6">
         <v>-1527618000.0</v>
       </c>
       <c r="G6">
         <v>1223552000.0</v>
       </c>
       <c r="H6">
         <v>881678000.0</v>
       </c>
       <c r="I6">
         <v>57401000.0</v>
       </c>
@@ -32072,51 +32281,51 @@
       </c>
       <c r="AA6">
         <v>61321000.0</v>
       </c>
       <c r="AB6">
         <v>11000000.0</v>
       </c>
       <c r="AC6">
         <v>-11600000.0</v>
       </c>
       <c r="AD6">
         <v>-5500000.0</v>
       </c>
       <c r="AE6">
         <v>33500000.0</v>
       </c>
       <c r="AF6">
         <v>6900000.0</v>
       </c>
       <c r="AG6">
         <v>-1800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B7">
         <v>35424000.0</v>
       </c>
       <c r="C7">
         <v>298688000.0</v>
       </c>
       <c r="D7">
         <v>874542000.0</v>
       </c>
       <c r="E7">
         <v>-139662000.0</v>
       </c>
       <c r="F7">
         <v>367322000.0</v>
       </c>
       <c r="G7">
         <v>6664395000.0</v>
       </c>
       <c r="H7">
         <v>363379000.0</v>
       </c>
       <c r="I7">
         <v>-170717000.0</v>
       </c>
@@ -32173,88 +32382,88 @@
       </c>
       <c r="AA7">
         <v>63982000.0</v>
       </c>
       <c r="AB7">
         <v>-113000000.0</v>
       </c>
       <c r="AC7">
         <v>28300000.0</v>
       </c>
       <c r="AD7">
         <v>-77500000.0</v>
       </c>
       <c r="AE7">
         <v>-37000000.0</v>
       </c>
       <c r="AF7">
         <v>-89500000.0</v>
       </c>
       <c r="AG7">
         <v>65100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B9">
         <v>-1923411000.0</v>
       </c>
       <c r="C9">
         <v>-2784339000.0</v>
       </c>
       <c r="D9">
         <v>-2711786000.0</v>
       </c>
       <c r="E9">
         <v>-1659525000.0</v>
       </c>
       <c r="F9">
         <v>-930078000.0</v>
       </c>
       <c r="G9">
         <v>-1628991000.0</v>
       </c>
       <c r="H9">
         <v>-1241890000.0</v>
       </c>
       <c r="I9">
         <v>-657770000.0</v>
       </c>
@@ -32307,51 +32516,51 @@
         <v>65664000.0</v>
       </c>
       <c r="Z9">
         <v>-151602000.0</v>
       </c>
       <c r="AA9">
         <v>-23811000.0</v>
       </c>
       <c r="AB9">
         <v>-111700000.0</v>
       </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9">
         <v>-49000000.0</v>
       </c>
       <c r="AF9">
         <v>-51300000.0</v>
       </c>
       <c r="AG9">
         <v>-24900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B10">
         <v>-1269429000.0</v>
       </c>
       <c r="C10">
         <v>-1479599000.0</v>
       </c>
       <c r="D10">
         <v>-2183368000.0</v>
       </c>
       <c r="E10">
         <v>-665370000.0</v>
       </c>
       <c r="F10">
         <v>-1116344000.0</v>
       </c>
       <c r="G10">
         <v>-1621143000.0</v>
       </c>
       <c r="H10">
         <v>-167990000.0</v>
       </c>
       <c r="I10">
         <v>-4923000.0</v>
       </c>
@@ -32408,192 +32617,192 @@
       </c>
       <c r="AA10">
         <v>-327351000.0</v>
       </c>
       <c r="AB10">
         <v>-289100000.0</v>
       </c>
       <c r="AC10">
         <v>147600000.0</v>
       </c>
       <c r="AD10">
         <v>-271800000.0</v>
       </c>
       <c r="AE10">
         <v>-213100000.0</v>
       </c>
       <c r="AF10">
         <v>-49300000.0</v>
       </c>
       <c r="AG10">
         <v>-5300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>6103451000.0</v>
       </c>
       <c r="E11">
         <v>3320725000.0</v>
       </c>
       <c r="F11">
         <v>2049167000.0</v>
       </c>
       <c r="G11">
         <v>3300832000.0</v>
       </c>
       <c r="H11">
         <v>1561048000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>310651000.0</v>
       </c>
       <c r="E12">
         <v>434095000.0</v>
       </c>
       <c r="F12">
         <v>244546000.0</v>
       </c>
       <c r="G12">
         <v>-1061285000.0</v>
       </c>
       <c r="H12">
         <v>621948000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-239810000.0</v>
       </c>
       <c r="E13">
         <v>-854720000.0</v>
       </c>
       <c r="F13">
         <v>276145000.0</v>
       </c>
       <c r="G13">
         <v>6751014000.0</v>
       </c>
       <c r="H13">
         <v>234217000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B14">
         <v>1068416000.0</v>
       </c>
       <c r="C14">
         <v>448200000.0</v>
       </c>
       <c r="D14">
         <v>963904000.0</v>
       </c>
       <c r="E14">
         <v>709835000.0</v>
       </c>
       <c r="F14">
         <v>514786000.0</v>
       </c>
       <c r="G14">
         <v>408013000.0</v>
       </c>
       <c r="H14">
         <v>497512000.0</v>
       </c>
       <c r="I14">
         <v>510109000.0</v>
       </c>
@@ -32650,51 +32859,51 @@
       </c>
       <c r="AA14">
         <v>17420000.0</v>
       </c>
       <c r="AB14">
         <v>19900000.0</v>
       </c>
       <c r="AC14">
         <v>16600000.0</v>
       </c>
       <c r="AD14">
         <v>14300000.0</v>
       </c>
       <c r="AE14">
         <v>11600000.0</v>
       </c>
       <c r="AF14">
         <v>10100000.0</v>
       </c>
       <c r="AG14">
         <v>14700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B15">
         <v>437081000.0</v>
       </c>
       <c r="C15">
         <v>416168000.0</v>
       </c>
       <c r="D15">
         <v>398752000.0</v>
       </c>
       <c r="E15">
         <v>391687000.0</v>
       </c>
       <c r="F15">
         <v>366648000.0</v>
       </c>
       <c r="G15">
         <v>343578000.0</v>
       </c>
       <c r="H15">
         <v>338974000.0</v>
       </c>
       <c r="I15">
         <v>333041000.0</v>
       </c>
@@ -32735,51 +32944,51 @@
         <v>20595000.0</v>
       </c>
       <c r="V15">
         <v>10598000.0</v>
       </c>
       <c r="W15">
         <v>11197000.0</v>
       </c>
       <c r="X15">
         <v>10995000.0</v>
       </c>
       <c r="Y15">
         <v>10500000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B16">
         <v>4394549000.0</v>
       </c>
       <c r="C16">
         <v>3297880000.0</v>
       </c>
       <c r="D16">
         <v>2752889000.0</v>
       </c>
       <c r="E16">
         <v>3593539000.0</v>
       </c>
       <c r="F16">
         <v>3070128000.0</v>
       </c>
       <c r="G16">
         <v>4597746000.0</v>
       </c>
       <c r="H16">
         <v>3374194000.0</v>
       </c>
       <c r="I16">
         <v>2492516000.0</v>
       </c>
@@ -32836,88 +33045,88 @@
       </c>
       <c r="AA16">
         <v>120818000.0</v>
       </c>
       <c r="AB16">
         <v>59500000.0</v>
       </c>
       <c r="AC16">
         <v>48400000.0</v>
       </c>
       <c r="AD16">
         <v>60100000.0</v>
       </c>
       <c r="AE16">
         <v>65700000.0</v>
       </c>
       <c r="AF16">
         <v>32200000.0</v>
       </c>
       <c r="AG16">
         <v>25300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B18">
         <v>3207139000.0</v>
       </c>
       <c r="C18">
         <v>2997512000.0</v>
       </c>
       <c r="D18">
         <v>3452975000.0</v>
       </c>
       <c r="E18">
         <v>2206770000.0</v>
       </c>
       <c r="F18">
         <v>2228369000.0</v>
       </c>
       <c r="G18">
         <v>1837363000.0</v>
       </c>
       <c r="H18">
         <v>2033801000.0</v>
       </c>
       <c r="I18">
         <v>1074977000.0</v>
       </c>
@@ -32974,196 +33183,196 @@
       </c>
       <c r="AA18">
         <v>199961000.0</v>
       </c>
       <c r="AB18">
         <v>-12800000.0</v>
       </c>
       <c r="AC18">
         <v>115500000.0</v>
       </c>
       <c r="AD18">
         <v>-25200000.0</v>
       </c>
       <c r="AE18">
         <v>24300000.0</v>
       </c>
       <c r="AF18">
         <v>-49300000.0</v>
       </c>
       <c r="AG18">
         <v>75500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B19">
         <v>-4977293000.0</v>
       </c>
       <c r="C19">
         <v>-618096000.0</v>
       </c>
       <c r="D19">
         <v>-2602465000.0</v>
       </c>
       <c r="E19">
         <v>-368437000.0</v>
       </c>
       <c r="F19">
         <v>-6141577000.0</v>
       </c>
       <c r="G19">
         <v>-379871000.0</v>
       </c>
       <c r="H19">
         <v>-375832000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>66355000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B21">
         <v>3195668000.0</v>
       </c>
       <c r="C21">
         <v>-385452000.0</v>
       </c>
       <c r="D21">
         <v>-623258000.0</v>
       </c>
       <c r="E21">
         <v>-923103000.0</v>
       </c>
       <c r="F21">
         <v>2216552000.0</v>
       </c>
       <c r="G21">
         <v>-32006000.0</v>
       </c>
       <c r="H21">
         <v>-133073000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22">
         <v>1567814000.0</v>
       </c>
       <c r="C22">
         <v>1519273000.0</v>
       </c>
       <c r="D22">
         <v>1732576000.0</v>
       </c>
       <c r="E22">
         <v>1666540000.0</v>
       </c>
       <c r="F22">
         <v>1544608000.0</v>
       </c>
       <c r="G22">
         <v>-3399558000.0</v>
       </c>
       <c r="H22">
         <v>854135000.0</v>
       </c>
       <c r="I22">
         <v>1615892000.0</v>
       </c>
@@ -33220,51 +33429,51 @@
       </c>
       <c r="AA22">
         <v>99014000.0</v>
       </c>
       <c r="AB22">
         <v>70900000.0</v>
       </c>
       <c r="AC22">
         <v>50500000.0</v>
       </c>
       <c r="AD22">
         <v>47400000.0</v>
       </c>
       <c r="AE22">
         <v>42700000.0</v>
       </c>
       <c r="AF22">
         <v>28200000.0</v>
       </c>
       <c r="AG22">
         <v>-172400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B23">
         <v>-103135000.0</v>
       </c>
       <c r="C23">
         <v>-75847000.0</v>
       </c>
       <c r="D23">
         <v>-19540000.0</v>
       </c>
       <c r="E23">
         <v>-48198000.0</v>
       </c>
       <c r="F23">
         <v>-13655000.0</v>
       </c>
       <c r="G23">
         <v>126061000.0</v>
       </c>
       <c r="H23">
         <v>-16669000.0</v>
       </c>
       <c r="I23">
         <v>-44748000.0</v>
       </c>
@@ -33321,51 +33530,51 @@
       </c>
       <c r="AA23">
         <v>-133770000.0</v>
       </c>
       <c r="AB23">
         <v>24800000.0</v>
       </c>
       <c r="AC23">
         <v>-129400000.0</v>
       </c>
       <c r="AD23">
         <v>148700000.0</v>
       </c>
       <c r="AE23">
         <v>38100000.0</v>
       </c>
       <c r="AF23">
         <v>58800000.0</v>
       </c>
       <c r="AG23">
         <v>-77800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B24">
         <v>-17440000.0</v>
       </c>
       <c r="C24">
         <v>-30722000.0</v>
       </c>
       <c r="D24">
         <v>-2144106000.0</v>
       </c>
       <c r="E24">
         <v>127881000.0</v>
       </c>
       <c r="F24">
         <v>-5703360000.0</v>
       </c>
       <c r="G24">
         <v>-10194000.0</v>
       </c>
       <c r="H24">
         <v>-1659000.0</v>
       </c>
       <c r="I24">
         <v>10596000.0</v>
       </c>
@@ -33422,51 +33631,51 @@
       </c>
       <c r="AA24">
         <v>-1838000.0</v>
       </c>
       <c r="AB24">
         <v>-1000000.0</v>
       </c>
       <c r="AC24">
         <v>2300000.0</v>
       </c>
       <c r="AD24">
         <v>-129000000.0</v>
       </c>
       <c r="AE24">
         <v>-28900000.0</v>
       </c>
       <c r="AF24">
         <v>-2600000.0</v>
       </c>
       <c r="AG24">
         <v>500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B25">
         <v>995639000.0</v>
       </c>
       <c r="C25">
         <v>1172850000.0</v>
       </c>
       <c r="D25">
         <v>340312000.0</v>
       </c>
       <c r="E25">
         <v>176791000.0</v>
       </c>
       <c r="F25">
         <v>-194590000.0</v>
       </c>
       <c r="G25">
         <v>4750000.0</v>
       </c>
       <c r="H25">
         <v>541586000.0</v>
       </c>
       <c r="I25">
         <v>189312000.0</v>
       </c>
@@ -33523,51 +33732,51 @@
       </c>
       <c r="AA25">
         <v>10340000.0</v>
       </c>
       <c r="AB25">
         <v>13900000.0</v>
       </c>
       <c r="AC25">
         <v>11300000.0</v>
       </c>
       <c r="AD25">
         <v>11500000.0</v>
       </c>
       <c r="AE25">
         <v>16900000.0</v>
       </c>
       <c r="AF25">
         <v>17000000.0</v>
       </c>
       <c r="AG25">
         <v>181700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B26">
         <v>-435471000.0</v>
       </c>
       <c r="C26">
         <v>-1491367000.0</v>
       </c>
       <c r="D26">
         <v>-1180728000.0</v>
       </c>
       <c r="E26">
         <v>-483704000.0</v>
       </c>
       <c r="F26">
         <v>-82150000.0</v>
       </c>
       <c r="G26">
         <v>-420449000.0</v>
       </c>
       <c r="H26">
         <v>-674031000.0</v>
       </c>
       <c r="I26">
         <v>-639235000.0</v>
       </c>
@@ -33612,51 +33821,51 @@
       </c>
       <c r="W26">
         <v>-145691000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26">
         <v>-400000.0</v>
       </c>
       <c r="AC26">
         <v>-200000.0</v>
       </c>
       <c r="AD26">
         <v>-200000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26">
         <v>-5700000.0</v>
       </c>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B27">
         <v>147963000.0</v>
       </c>
       <c r="C27">
         <v>147998000.0</v>
       </c>
       <c r="D27">
         <v>124624000.0</v>
       </c>
       <c r="E27">
         <v>93400000.0</v>
       </c>
       <c r="F27">
         <v>99594000.0</v>
       </c>
       <c r="G27">
         <v>74411000.0</v>
       </c>
       <c r="H27">
         <v>58874000.0</v>
       </c>
       <c r="I27">
         <v>62316000.0</v>
       </c>
@@ -33705,51 +33914,51 @@
       <c r="Z27">
         <v>1306000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
         <v>-3400000.0</v>
       </c>
       <c r="AC27">
         <v>11400000.0</v>
       </c>
       <c r="AD27">
         <v>-2000000.0</v>
       </c>
       <c r="AE27">
         <v>13200000.0</v>
       </c>
       <c r="AF27">
         <v>17200000.0</v>
       </c>
       <c r="AG27">
         <v>185300000.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B28">
         <v>2249114000.0</v>
       </c>
       <c r="C28">
         <v>-2330994000.0</v>
       </c>
       <c r="D28">
         <v>-2222278000.0</v>
       </c>
       <c r="E28">
         <v>-1752780000.0</v>
       </c>
       <c r="F28">
         <v>1952849000.0</v>
       </c>
       <c r="G28">
         <v>-603617000.0</v>
       </c>
       <c r="H28">
         <v>-1086513000.0</v>
       </c>
       <c r="I28">
         <v>-242873000.0</v>
       </c>
@@ -33806,51 +34015,51 @@
       </c>
       <c r="AA28">
         <v>-133770000.0</v>
       </c>
       <c r="AB28">
         <v>24800000.0</v>
       </c>
       <c r="AC28">
         <v>-129400000.0</v>
       </c>
       <c r="AD28">
         <v>148700000.0</v>
       </c>
       <c r="AE28">
         <v>38100000.0</v>
       </c>
       <c r="AF28">
         <v>58800000.0</v>
       </c>
       <c r="AG28">
         <v>-77800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B29">
         <v>3875120000.0</v>
       </c>
       <c r="C29">
         <v>3484685000.0</v>
       </c>
       <c r="D29">
         <v>3911334000.0</v>
       </c>
       <c r="E29">
         <v>2703088000.0</v>
       </c>
       <c r="F29">
         <v>2666586000.0</v>
       </c>
       <c r="G29">
         <v>2207040000.0</v>
       </c>
       <c r="H29">
         <v>2344023000.0</v>
       </c>
       <c r="I29">
         <v>1411388000.0</v>
       </c>
@@ -33907,51 +34116,51 @@
       </c>
       <c r="AA29">
         <v>216580000.0</v>
       </c>
       <c r="AB29">
         <v>3000000.0</v>
       </c>
       <c r="AC29">
         <v>125900000.0</v>
       </c>
       <c r="AD29">
         <v>-9300000.0</v>
       </c>
       <c r="AE29">
         <v>40000000.0</v>
       </c>
       <c r="AF29">
         <v>-35600000.0</v>
       </c>
       <c r="AG29">
         <v>84000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B30">
         <v>-4977293000.0</v>
       </c>
       <c r="C30">
         <v>-618096000.0</v>
       </c>
       <c r="D30">
         <v>-2602465000.0</v>
       </c>
       <c r="E30">
         <v>-368437000.0</v>
       </c>
       <c r="F30">
         <v>-6141577000.0</v>
       </c>
       <c r="G30">
         <v>-379871000.0</v>
       </c>
       <c r="H30">
         <v>-375832000.0</v>
       </c>
       <c r="I30">
         <v>-1111114000.0</v>
       </c>
@@ -34027,1212 +34236,1221 @@
       <c r="AG30">
         <v>-8000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW30"/>
+  <dimension ref="A1:DX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B2">
+        <v>2236262000.0</v>
+      </c>
+      <c r="C2">
         <v>1808693000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4394549000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2275326000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2178566000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3394974000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3297880000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3476396000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2220304000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2972147000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2752889000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1548253000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1688663000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1912657000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3593539000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3302054000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3472802000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3168881000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3070128000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2681743000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6641180000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4890918000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4597746000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3420272000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3691938000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3232604000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3374194000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2999559000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2875750000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2540156000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2492516000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2388928000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2091359000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3037747000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2435115000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1311467000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2404433000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1791134000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2741832000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1865202000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2525287000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>978090000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2167442000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2555183000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2336979000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2298756000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1808513000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1261864000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>696730000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>347465000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1231006000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1567585000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1347297000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>417404000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1066608000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1655748000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2327094000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2370335000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1825990000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2000453000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1912436000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1400895000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1658182000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1310716000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1199872000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>979567000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1009368000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>912924000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>655329000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>470917000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>878114000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>583086000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>591360000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>524139000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>640204000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>487009000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>778382000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>798389000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1261268000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1658340000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1051725000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1506088000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1315683000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>993731000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1153432000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>529539000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>871343000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>903171000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>663764000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>283225000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>800036000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>224823000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>225956000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>366776000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>663340000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>363406000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>463815000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>256689000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>297626000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>94298000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>126268000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>162360000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>120818000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>36160000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>49240000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>56900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>59500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>46100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>119195000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>44600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>48500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3300000.0</v>
       </c>
-      <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>57100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>60000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>22700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>22500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>38800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>65600000.0</v>
       </c>
-      <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>14100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>49800000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>32200000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>-1100000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>-4300000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>29300000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>25300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B3">
+        <v>226039000</v>
+      </c>
+      <c r="C3">
         <v>165618000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>119376000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>249812000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>183216000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>129060000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>105893000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>182324000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>117879000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>112753000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>74217000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>175497000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>104281000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>102854000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75727000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>173586000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>113389000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>129651999</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>79691000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>164810000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>121795000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>86202000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>65410000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>118576000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>106719000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>77077000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>67305000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>79455000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>69279000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>82255000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>79233000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>88052000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>79543000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>95175000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>73641000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>94969000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>108728000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>125418000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>137282000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>154438000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>130166000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>89902000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>90110000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>74496000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>51888000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>52644000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>52557000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>65787000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>73278000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>66209000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>59183000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>64523000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>49550000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>31834000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>56543000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>36438000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>39405000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>40060000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>48138000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>40481000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>33700000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>43682000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>50091000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>52333000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>44265000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>45463000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>42574000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>43616000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>33634000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>26243000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>42344000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>56688000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>25516000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>28174000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>26931000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>34351000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>26303000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>29262000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>28135000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>23958000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>29025000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>32236000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>27913000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>39784000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>40346000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>44064000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>79182000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>45347000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>58596000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>33819000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>51516000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>39664000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>15728000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>18675000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>16487000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>23520000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>19640000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>10930000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>10069000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>5224000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5894000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6802000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5443000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4259000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4675000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3785000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3900000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>5300000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>3500000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>6200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>2500000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>2700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000</v>
       </c>
       <c r="DK3">
         <v>2600000</v>
       </c>
       <c r="DL3">
+        <v>2600000</v>
+      </c>
+      <c r="DM3">
         <v>3200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>4600000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>5200000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>2900000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3700000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2300000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>6400000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>3300000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>4600000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>3100000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>2600000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>3400000</v>
       </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -35316,54 +35534,55 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35447,820 +35666,827 @@
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B6">
+        <v>628695000.0</v>
+      </c>
+      <c r="C6">
         <v>427569000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2585856000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2080812000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>96760000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1216408000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>97094000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-178516000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1190359000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-751843000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>283232000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1204636000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-140410000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-223994000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1680882000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>291485000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-170748000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>243892000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>612252000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>388385000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4087963000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1750262000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>293172000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1177474000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-271666000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>459334000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-141590000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>374635000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>123809000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>335594000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>47640000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>103588000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>297569000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-946388000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>602632000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1123648000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1092966000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>613299000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-950698000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>876630000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-660085000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1547197000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1189352000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-387741000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>218204000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>38223000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>490243000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>546649000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>565134000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>349265000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-883541000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-336579000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>220288000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>929893000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-649204000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-589140000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-671346000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-43241000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>544345000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-174463000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>88017000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>511541000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-257287000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>347466000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>110844000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>220305000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-29801000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>96444000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>257595000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>184412000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-407197000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>295028000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-8274000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>67221000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-116065000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>153195000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-291373000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-20007000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-462879000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-397072000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>606615000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-454363000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>190405000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>321952000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-159701000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>623893000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-341804000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-31828000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>239407000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>380539000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-516811000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>575213000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1133000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-140820000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-296564000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>299934000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-100409000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>207126000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-40937000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>203328000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-31970000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-36092000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>41542000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>84658000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-13080000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-7660000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-2600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>13400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-73100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>74700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-4000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-3100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-8900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-2900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-23900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>22700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>22500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-26800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>6100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-4300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>14100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>17600000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>8300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-1100000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-4300000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B7">
+        <v>1551805000.0</v>
+      </c>
+      <c r="C7">
         <v>481248000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3399200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2231087000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-801496000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2208432000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3602599000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>223522000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1727989000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1598458000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-54365000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1073418000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-106241000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-83598000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9037000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>394212000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-235789000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-490428000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>192343000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>418666000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>727377000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1068350000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>289629000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>8023539000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-553191000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-421175000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-384778000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>377065000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>129030000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-17207000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-119690000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>232530000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>371927000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-630577000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-175969000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1575304000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-464413000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>234264000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-878003000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>543839000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-260227000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>335279000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>409314000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>825212000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>856626000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>412611000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>676157000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>468362000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>307748000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>879289000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1219670000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-222593000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-93454000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>659718000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-481659000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>289846000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-151933000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-48948000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>212361000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>86982000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-80455000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>381548000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-320711000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>322756000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-16131000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>140187000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-254904000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>139469000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>215624000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>134661000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-464567000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>317786000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-17114000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-27089000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-235784000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-40796000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>206245000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>243855000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>109101000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-280733000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>28449000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>289386000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>81019000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>111807000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-82829000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>944128000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>6598000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>59077000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>447558000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>297699000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-599103000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>923219000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-373129000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-102090000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-805606000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>226357000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-223937000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>531032000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-532500000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>130434000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-241775000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>128746000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-272308000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>159637000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-112237000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>209082000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-192500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>94700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-157400000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>164000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-214300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>60100000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>63700000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>120100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-215600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-91800000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>134200000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>103100000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-223000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>25000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-35400000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>46800000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-73400000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-23700000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>79100000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>18100000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>-163000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36344,833 +36570,840 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B9">
+        <v>-445946000.0</v>
+      </c>
+      <c r="C9">
         <v>522077000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-830752000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-945803000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-759565000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>756213000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-974256000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>257640000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1336688000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1267843000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-504086000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-461905000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1388679000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-801330000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-59872000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-108563000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1023441000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1243901000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>716380000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-813233000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>76925000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>712725000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-735724000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1192754000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1615979000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1745012000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-307204000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-569148000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>208063000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-221915000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-658890000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>449861000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-517245000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-682010000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>91624000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>141203000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1001394000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>119232000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-536937000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-207262000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-233388000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-395813000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-76261000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-610085000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-57806000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-44184000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-766718000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-402480000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-40311000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-336375000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-159120000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1476821000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-418051000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>12119000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-429765000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-59155000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-4463000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-138109000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>243393000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>58173000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-100449000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-268973000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>275792000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>57707000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>24459000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-392942000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>371936000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-164998000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-2528000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-210155000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-80090000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>173241000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-79684000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>111852000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-99770000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>89956000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-222468000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7939000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-232225000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-154292000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-312308000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>12172000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-201392000.0</v>
       </c>
-      <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>-351000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-187418000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>456106000.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>-8954000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>191399000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-332032000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>196377000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-113715000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>65664000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-84520000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>37545000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>15758000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>612520000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-3794000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>35964000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-103620000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-31037000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>38647000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>57179000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-88600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-79300000.0</v>
       </c>
-      <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
-      <c r="DH9">
+      <c r="DH9"/>
+      <c r="DI9">
         <v>-8600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>14400000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>92200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-27600000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-51000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>8700000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>50300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>-84200000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-56100000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>7300000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>21100000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>-21300000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>-43400000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>9800000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>15500000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>-33200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B10">
+        <v>-886857000.0</v>
+      </c>
+      <c r="C10">
         <v>3399637000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3519839000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-319548000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-984133000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1689417000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1655165000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-643966000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-716610000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>976507000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1095530000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-813391000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43538000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-235480000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1178035000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47479000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-497370000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>774514000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-989993000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-521636000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-280414000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>231165000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-545459000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-710315000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-758469000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>478621000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-630980000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>112158000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>140042000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>478585000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-898775000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>46801000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>753440000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-345037000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-460127000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>398449000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-273846000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>157496000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-713553000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-431670000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>177495000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>233219000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1086296000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-136051000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-89096000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1485343000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2096578000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>46083000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>483466000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>140563000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1626618000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1087485000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-224580000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>97913000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-272420000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-253538000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-81871000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>462014000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-326715000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-328193000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>25437000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>258201000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-227739000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-115040000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-104984000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>368210000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-391153000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-542709000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>162940000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>383682000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-768924000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-102906000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>410687000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>294082000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-609876000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-14177000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>475457000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>30198000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-205735000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>73394000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-117770000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>624870000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-930037000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>525882000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>84733000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>527775000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-65813000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>778200000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9199000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>53927000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>74975000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>995640000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>178348000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-508777000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-943599000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-244557000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>121900000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>483110000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-722648000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-334574000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-135183000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>90717000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-347101000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>58569000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-356278000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>170058000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-199700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>46300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-263500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>124400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-196300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>83200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>74800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-16300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-222300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>30300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>33000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-112800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-33900000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-25400000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-10500000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-143300000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>37600000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-14500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>90400000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-162800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2589765000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1122514000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1381079000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1246113000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -37237,81 +37470,82 @@
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>119168000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>94589000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32934000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>63960000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>301252000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
@@ -37378,81 +37612,82 @@
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-164827000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>142210000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>22931000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-240124000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-416146000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
@@ -37519,1145 +37754,1155 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B14">
+        <v>284817000.0</v>
+      </c>
+      <c r="C14">
         <v>259458000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>260401000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>261012000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>296136000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-42183000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>113629000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-963000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>280890000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>279756000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>278445000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>273608000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>277006000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>244770000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>175412000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>174269000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>175530000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>179634000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>180402000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>174297000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>131124000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>105082000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>104283000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>99060000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>98785000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>100823000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>109345000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>113387000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>112296000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>136597000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>135232000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>127457000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>145418000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>125510000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>111724000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>112071000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>107882000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>106127000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>106251000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>108111000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>99115000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>97471000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>87469000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>71787000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>69983000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>56660000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>51170000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>51515000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>49267000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>46241000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>45710000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>44148000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>42998000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>40251000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>43396000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>30869000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>42852000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>37852000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>35621000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>33679000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>32012000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>30391000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>29859000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>27771000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>26009000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>25188000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>25204000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>24922000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>23551000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>28030000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>17813000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>22268000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>21709000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>26348000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>25557000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>25219000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>27359000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>24991000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>26775000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>25054000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>24956000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>23229000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>23694000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>23310000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>20779000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>23322000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>23471000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>23200000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>22916000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>21363000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>19609000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>24414000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>18241000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>18743000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>19045000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>18261000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>16167000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>15904000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>16246000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>10104000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4786000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>5298000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4526000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4511000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4126000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4583000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>4200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>7100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="DG14">
         <v>4200000.0</v>
       </c>
       <c r="DH14">
-        <v>4300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="DI14">
         <v>4300000.0</v>
       </c>
       <c r="DJ14">
+        <v>4300000.0</v>
+      </c>
+      <c r="DK14">
         <v>4100000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>3900000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>3800000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>3900000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>3500000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>3100000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>3200000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>3100000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>2600000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>2700000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>2900000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>2500000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>2200000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B15">
+        <v>116589000.0</v>
+      </c>
+      <c r="C15">
         <v>117456000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>126516000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>107512000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>107493000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>111188000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>110888000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>100945000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>102531000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>107002000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>105690000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>98339000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>98934000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>101766000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>99713000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>96448000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>97316000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>97382000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>100541000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>92607000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>91676000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>91262000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>91103000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>86814000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>86223000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>87453000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>83088000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>83910000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>84636000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>84893000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>85535000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>82077000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>83431000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>83978000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>83555000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>80102000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>80075000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>79924000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>80169000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>73407000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>73241000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>70630000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>71199000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>61865000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>63935000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>64094000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>64025000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>52911000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>53161000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>54030000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>54367000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>48711000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>48802000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>48608000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>49595000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>32679000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>32652000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>33721000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>33708000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>30704000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>31649000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>27536000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>27735000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>22316000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>22552000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>22605000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>23149000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>16772000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>15126000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>15227000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>15571000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>11926000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>12089000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>12161000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>12498000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8734000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>9322000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>9534000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>9659000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5025000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5106000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5254000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5210000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2606000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2611000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2753000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2628000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>2805000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2802000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2798000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2765000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2758000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2674000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2658000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2640000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2607000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2595000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
-      <c r="DW15">
+      <c r="DW15"/>
+      <c r="DX15">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B16">
+        <v>2864957000.0</v>
+      </c>
+      <c r="C16">
         <v>2236262000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1808693000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4356138000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2275326000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2178566000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3394974000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3297880000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3410663000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2220304000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3036121000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2752889000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1548253000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1688663000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1912657000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3593539000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3302054000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3412773000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3682380000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3070128000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2553217000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6641180000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4890918000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4597746000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3420272000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3691938000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3232604000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3374194000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2999559000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2875750000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2540156000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2492516000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2388928000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2091359000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3037747000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2435115000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1311467000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2404433000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1791134000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2741832000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1865202000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2525287000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>978090000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2167442000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2555183000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2336979000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2298756000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1808513000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1261864000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>696730000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>347465000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1231006000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1567585000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1347297000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>417404000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1066608000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1655748000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2327094000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2370335000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1825990000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2000453000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1912436000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1400895000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1658182000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1310716000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1199872000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>979567000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1009368000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>912924000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>655329000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>470917000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>878114000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>583086000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>591360000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>524139000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>640204000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>487009000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>778382000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>798389000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1261268000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1658340000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1051725000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1506088000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1315683000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>993731000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1153432000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>529539000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>871343000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>903171000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>663764000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>283225000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>800036000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>224823000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>225956000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>366776000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>663340000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>363406000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>463815000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>256689000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>297626000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>94298000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>126268000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>162360000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>120818000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>36160000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>49240000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>56900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>59500000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-73100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>74700000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>44500000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-3100000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>3300000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-8900000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>57100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-23900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>22700000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>22500000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>38800000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>6100000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>-4300000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>14100000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>49800000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>8300000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>-1100000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>-4300000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>29300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -38741,483 +38986,487 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B18">
+        <v>2428021000.0</v>
+      </c>
+      <c r="C18">
         <v>1173021000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2424545000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2883605000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-73969000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3222178000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2824675000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>818055000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2359713000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-991196000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>810940000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1651314000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>640654000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>526654000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>634353000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>990884000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>295233000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>136933000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>783720000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>845007000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1085824000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-540105000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>837643000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1180656000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-194618000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>775820000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>75505000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>593367000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>498590000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>542109000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>399735000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>577293000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>743742000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-182743000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-63315000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1285485000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-353428000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>673321000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-567637000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1202101000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>61206000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>789836000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>660738000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1085618000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1069693000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>689076000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>844407000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>764871000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>446564000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1050087000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1062826000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-95462000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>25859000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>953528000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-298250000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>508956000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>52526000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>196361000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>383565000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>319622000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>196941000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>632722000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-149291000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>496900000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>168733000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>342619000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-84263000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>309688000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>364407000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>310541000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-346710000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>457426000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>105156000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>165139000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-127961000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>93226000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>343217000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>393674000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>259736000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-101368000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>153012000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>439895000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>202594000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>236304000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>17198000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1026209000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>43551000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>118362000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>580758000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>442597000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-505914000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1107555000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-192861000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>32403000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-682836000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>384328000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-122866000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>633073000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-422768000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>208567000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-199266000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>166904000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-239572000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>200216000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-77457000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>241902000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-164700000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>116100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-127100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>192000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-193800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>82200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>85000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>144200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-195900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-82100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>144600000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>118900000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-206600000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>44600000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-14800000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>50200000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-55700000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-7300000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>90500000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>30900000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>-163400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-321940000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-234691000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4077623000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-343039000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-241885000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-143924000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-166487000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-65800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-183441000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-819129000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-88737000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1511158000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-174730000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>143457000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
@@ -39283,54 +39532,55 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39414,95 +39664,98 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B21">
+        <v>-648205000.0</v>
+      </c>
+      <c r="C21">
         <v>4111549000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>266212000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-582237000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>322404000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-332739000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3788240000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-353531000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-41701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103544000.0</v>
       </c>
       <c r="N21">
         <v>103544000.0</v>
       </c>
       <c r="O21">
+        <v>103544000.0</v>
+      </c>
+      <c r="P21">
         <v>-10518000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-346800000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
@@ -39569,3367 +39822,3395 @@
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22">
+        <v>764863000.0</v>
+      </c>
+      <c r="C22">
         <v>1641332000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>566126000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-339704000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>689749000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>717417000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>488600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>88072000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>487594000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>420775000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>603008000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>348980000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>479213000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>428213000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>476170000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>298676000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>363203000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>555245000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>449416000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>436448000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>295448000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>434005000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>378707000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4844505000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>287268000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>971111000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>186568000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>132307000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>302002000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28073000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>391753000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>194004000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>277875000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>282160000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>861853000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-344587000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>50352000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>411473000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>247246000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>143614000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>349803000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>604135000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>330377000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>364287000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>214163000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-513390000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-199947000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>67802000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-12780000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>180077000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>48931000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>50561000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>64110000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>216539000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>162225000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>152694000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>181271000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>212105000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>162116000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>147324000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>184419000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>214381000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>160500000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>141228000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>163205000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>181008000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>151307000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>130147000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>125134000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>145515000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>111056000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>114907000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-108020000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>133852000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>109820000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>87576000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>129908000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>129496000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>122187000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>121978000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>119468000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>129001000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>97267000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>19501000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>94776000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>85919000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>64449000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>91989000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>125775000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>142152000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>108474000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>119530000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>112546000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>116414000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>92739000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>94960000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>90224000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>91874000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>67883000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>34583000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>31506000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>31516000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>26191000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>27996000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>25120000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>24298000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>21600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>12700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>20000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>20400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>17800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>3300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>16500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>16200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>14500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>16100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>6400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>13100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>11800000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>13300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>10400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>10100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>8900000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>10800000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>9800000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>6700000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B23">
+        <v>-2979000.0</v>
+      </c>
+      <c r="C23">
         <v>-7928000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-104090000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-553000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6262000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5481000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-90839000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4085000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11636000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1861000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-60903000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-49961309000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13517000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6902000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-68362000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4889000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3858000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1118000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-38333000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17310000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>58493000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-65299000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-24159000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-274000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-23024000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-196999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-9977000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3019000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1593000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2048000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10009000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3130000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2307000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6224000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-33087000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1525000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1672000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>49884999.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7678000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1189632000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>35460000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1171985000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>31750000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>16244000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-42947000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1989161000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>34673000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-166144000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>289519000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-653069000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>242672000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-191635000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-86812000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>29699000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-296523000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1060231000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-170156000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-198724000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>444989000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-418041000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-78151000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-93645000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-80261000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-127239000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-35346000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-99716000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>77484000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-193552000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-78296000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-110902000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-58714000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-144683000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-102420000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-86264000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-280539000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-419451000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-483889000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-20362000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-193580000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-179173000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-358545000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>44336000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>44129000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>59494000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-172895000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-399738000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-406256000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-165206000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-319101000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-13666000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-7972000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-511650000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>255223000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-139186000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>390298000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>40953000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>28702000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-419166000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>392613000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-142542000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>173767000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-212752000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>280849000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-112650000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>67781000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-250901000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>162000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-104500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>56900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-117300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>189700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-86100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-81800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-153200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>191700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>50500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-121900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>41900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>178200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-37800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>10800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-8200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>73300000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>19500000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-91200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-35200000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>167000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B24">
+        <v>-33281000.0</v>
+      </c>
+      <c r="C24">
         <v>10850000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>50457000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19282000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-42460000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3957578000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-46117000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1300974000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3092000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-43403000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13980000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2144106000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2136162000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1421314000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1435431000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12499000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1236000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2875000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-788000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>19784000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2516000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-162620000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-41914000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-59264000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-101807000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2196000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4966000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14255000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-4881000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1354000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4013000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4847000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4730000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8831000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1648000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-105277000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-103442000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6256000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1880000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2724089000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-140474000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-7440000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3438000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-73424000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-692000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>19661000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>833000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6277000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>83000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>879000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1587000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-4726000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-4836000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-8271000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>33000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>152000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-250501000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-45340000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>876000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>78000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-4573000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>121000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>9000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>7000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>127000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>76000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>32000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>203000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-1138000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>702000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1092000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>208000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>20000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1987000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>7192000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2123000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1980000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3840000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>43600000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-426902000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>30011000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>29704000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1479000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>175000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>23529000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>15938000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-123000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>495000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>115000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>41000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>75000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-122689000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-3605000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-4174000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-8187000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>137303000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-6471000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>9756000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>265000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-2908000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-3404000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>1342000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>1800000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-2900000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-3597000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>100000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ24">
         <v>100000.0</v>
       </c>
       <c r="DK24">
+        <v>100000.0</v>
+      </c>
+      <c r="DL24">
         <v>1300000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>7700000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-100000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-138300000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>1600000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-700000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-300000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-27900000.0</v>
       </c>
-      <c r="DS24"/>
-      <c r="DT24">
+      <c r="DT24"/>
+      <c r="DU24">
         <v>-3900000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-400000.0</v>
       </c>
-      <c r="DV24"/>
-      <c r="DW24">
+      <c r="DW24"/>
+      <c r="DX24">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B25">
+        <v>-59044000.0</v>
+      </c>
+      <c r="C25">
         <v>-1221806000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>187088000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>925633000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-81668000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>412910000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>216281000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>610932000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28873000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>30902000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-8437000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>130805000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>102633000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>66023000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24228000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>141752000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>85970000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-18749000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-32182000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-68952000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-122721000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-12122000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13067000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-457922000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>53054000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>238672000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>170946000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>55764000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5753000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>492097000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-6341000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>150799000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-32399000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>81695000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>20589000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-66069000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-15414000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-75089000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>15468000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>463936000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-86712000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-493296000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>512204000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-154152000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-22197000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>759657000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>368075000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>165064000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>181978000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>13436000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>107764000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>74387000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>77232000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>39233000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9185000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>42119000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1641000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9611000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8614000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>12597000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>13545000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>14439000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4076000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-24542000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>13374000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8120000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>12017000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>13523000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8254000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>12117000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>21651000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>30574000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>234756000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>12515000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5455000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>53513000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>24093000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>12582000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>12615000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>13412000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-6280000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>9469000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>15813000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>132130000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>13795000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>18890000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>9566000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1171000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>24058000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-11604000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1115000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>18870000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>17306000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>18360000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>9056000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>26465000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>16309000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>16951000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>17877000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>26509000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7303000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>3911000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>4332000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2363000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>5291000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1986000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>10900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>2800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>5400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>2900000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>4000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>3500000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>1900000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>2100000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>9800000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>6300000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-5900000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>6700000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>7700000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>2200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>6500000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B26">
+        <v>-1000052000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7598000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-109000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-412858000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-50000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-385471000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-504979000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-550010000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-50845000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-385533000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-273514000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-100000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-775502000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-807214000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-235282000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-237026000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-11396000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-34554000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-17000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-25975000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-56175000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-127000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-13297000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-272024000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-135128000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-151253000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-174819000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-108951000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-239008000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-338791000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-240236000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-37712000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-22496000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-100001000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-371000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-30000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-229928000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1243195000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-586345000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-318229000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-136808000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1058807000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-483819000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-16267000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-300213000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-183333000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-318632000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-232309000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-19652000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-83085000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-116400000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-284691000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-647988000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-185754000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-200462000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-128042000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-440324000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-145133000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-69758000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-185362000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-120094000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-95063000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-110573000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-144626000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-176526000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-93945000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-91527000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-88352000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-126473000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-158500000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-84201000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-311442000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-546696000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-492197000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-71482000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-325632000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-212245000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-373738000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-44341000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-88922000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-931000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-110844000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-422791000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-253191000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-137275000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-8097000.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>-28000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>28000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-100000.0</v>
       </c>
-      <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
-      <c r="DT26">
+      <c r="DT26"/>
+      <c r="DU26">
         <v>-400000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DV26">
         <v>-4000000.0</v>
       </c>
-      <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B27">
+        <v>56735000.0</v>
+      </c>
+      <c r="C27">
         <v>-66054000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>66054000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>25943000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23184000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>28452000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>70384000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>127431000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>22178000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>28156000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>63076000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>24925000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>20567000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>23499000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>55633000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16440000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>14395000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19645000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>42920000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18129000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14355000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18793000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>48317000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>16832000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11816000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>14389000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>31374000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10443000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>10562000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6101000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>31768000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>8712000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9396000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>11600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>32608000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10614000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10342000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>12058000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>29192000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8431000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>16774000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>17532000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>22255000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>14448000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>13088000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>13841000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>19567000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10942000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>10147000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>10792000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>11226000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>9375000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>8396000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9085000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9419000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7177000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>6258000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>6285000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>6400000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>6757000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>9486000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>5342000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>6780000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>6725000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7328000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>9615000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>7176000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>6754000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>5785000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>7225000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>7374000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-7953000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>228118000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-771000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>7417000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>25610000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>3946000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-2520000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-212000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>4567000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>1418000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>54554000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>1000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>13503000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>748000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>1306000.0</v>
       </c>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>1000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>800000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>-3400000.0</v>
       </c>
-      <c r="DE27"/>
-      <c r="DF27">
+      <c r="DF27"/>
+      <c r="DG27">
         <v>1700000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>600000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>3000000.0</v>
       </c>
-      <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>5200000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>3000000.0</v>
       </c>
-      <c r="DL27"/>
-      <c r="DM27">
+      <c r="DM27"/>
+      <c r="DN27">
         <v>3900000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>3600000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>2000000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>8200000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>4800000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>300000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>-100000.0</v>
       </c>
-      <c r="DT27">
+      <c r="DU27">
         <v>6000000.0</v>
       </c>
-      <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B28">
+        <v>-1767825000.0</v>
+      </c>
+      <c r="C28">
         <v>3978567000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43204000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-683782000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>215484000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-491738000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3209150000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-957260000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1145235000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>323170000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-551669000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-407014000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-81873000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-769447000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-963944000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-673461000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-694732000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-278164000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-106423000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-444607000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>488940000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2452987000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-544471000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19994000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-73460000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-288102000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-222061000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-219388000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-358254000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-205161000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-303710000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-476515000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-435266000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-65721000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>734629000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-165331000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-711174000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-72823000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-363486000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-331791000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-704949000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>769525000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>832287000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1361329000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-848191000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1908800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-329565000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-219055000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>236358000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-707099000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>188305000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-240346000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-135614000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-18909000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-346118000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1092910000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-202808000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-232445000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>411281000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-448745000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-109800000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-121181000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-107996000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-149555000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-57898000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-122321000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>54335000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-210324000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-93422000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-126129000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-74285000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-156609000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-114509000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-98425000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-293037000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-428185000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-493211000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-29896000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-203239000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-184198000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-363651000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>39082000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>38919000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>56888000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-175506000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-402491000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-408884000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-165206000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-319101000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-16471000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-10774000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-514448000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>252458000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-141944000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>387624000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>38295000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>26062000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-421773000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>390018000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-142542000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>173767000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-212752000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>280849000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-112650000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>67781000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-250901000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>162000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-104500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>56900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-117300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>189700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-86100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-81800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-153200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>191700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>50500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-121900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>41900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>178200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-37800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>10800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-8200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>73300000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>19500000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-91200000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-35200000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>165700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B29">
+        <v>2654060000.0</v>
+      </c>
+      <c r="C29">
         <v>1338639000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2305169000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3133417000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>109247000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3351238000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2718782000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1000379000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2477592000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-878443000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>885157000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1826811000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>744935000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>629508000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>710080000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1164470000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>408622000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>266584999.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>863411000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1009817000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1207619000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-453903000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>903053000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1299232000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-87899000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>852897000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>142810000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>672822000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>567869000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>624364000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>478968000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>665345000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>823285000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-87568000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10326000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1380454000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-244700000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>798739000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-430355000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1356539000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>191372000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>879738000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>750848000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1160114000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1121581000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>741720000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>896964000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>830658000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>519842000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1116296000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1003643000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-30939000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>75409000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>985362000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-241707000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>545394000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>91931000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>236421000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>431703000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>360103000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>230641000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>676404000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-99200000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>549233000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>212998000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>388082000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-41689000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>353304000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>398041000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>336784000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-304366000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>514114000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>130672000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>193313000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-101030000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>127577000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>369520000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>422936000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>287871000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-77410000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>182037000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>472131000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>230507000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>276088000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>57544000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1070273000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>122733000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>163709000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>639354000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>476416000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-454398000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>1147219000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-177133000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>51078000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-666349000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>407848000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-103226000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>644003000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-412699000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>213791000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-193372000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>173706000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-234129000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>204475000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-72782000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>245687000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-160800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>121400000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-126300000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>195500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-187600000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>84700000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>87700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>146800000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-193300000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-78900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>149200000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>124100000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-203700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>48300000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-12500000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>56600000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-52400000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-2700000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>93600000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>33500000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>-160000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B30">
+        <v>-240149000.0</v>
+      </c>
+      <c r="C30">
         <v>-4874901000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-299315000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-321940000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-234691000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4077623000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-343039000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-241885000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-143924000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-166487000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-65800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2602465000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2419024000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1599895000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1511158000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-174730000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>143457000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-194044000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-143120000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-171349000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5655996000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-248822000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-65410000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-101764000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-110307000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-105461000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-62339000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-78799000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-85806000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-83609000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-127618000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-85242000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-90450000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-793099000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-142323000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-91475000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-137092000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-112617000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-156857000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-148118000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-146508000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-102066000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2772487000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-186526000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-55186000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2612297000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-77156000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-64954000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-191066000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-59932000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-68203000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-65294000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>280493000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-36560000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-61379000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-41624000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-560469000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-47217000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-298639000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-85821000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-32824000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-43682000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-50091000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-52212000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-44256000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-45456000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-42447000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-46536000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-47024000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-26243000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-28546000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-62477000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-24437000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-27667000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>278002000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>453803000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-167682000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-413047000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-547511000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-135464000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>788229000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-616446000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-79021000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-11024000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-41739000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-43889000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-55653000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-30331000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-80846000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-79406000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-51639000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-57558000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-76458000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-49954000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-17839000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-146209000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-23245000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-15104000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-18256000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>132079000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-12365000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2954000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-5178000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-7167000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-8079000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-2443000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-3800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-3500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-3700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-3500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-6100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-1300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-4600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-143500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-1300000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-4400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-2600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-34300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-3300000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-8500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-3500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-2600000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-1700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>