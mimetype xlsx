--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -3595,54 +3595,62 @@
         <v>72986000.0</v>
       </c>
       <c r="AB36">
         <v>76200000.0</v>
       </c>
       <c r="AC36">
         <v>73200000.0</v>
       </c>
       <c r="AD36">
         <v>52800000.0</v>
       </c>
       <c r="AE36">
         <v>21200000.0</v>
       </c>
       <c r="AF36">
         <v>20300000.0</v>
       </c>
       <c r="AG36">
         <v>18700000.0</v>
       </c>
     </row>
     <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>68</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>239066000.0</v>
+      </c>
+      <c r="C37">
+        <v>140804000.0</v>
+      </c>
+      <c r="D37">
+        <v>144284000.0</v>
+      </c>
+      <c r="E37">
+        <v>282832000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -14320,55 +14328,65 @@
         <v>23400000.0</v>
       </c>
       <c r="DS36">
         <v>27900000.0</v>
       </c>
       <c r="DT36">
         <v>19600000.0</v>
       </c>
       <c r="DU36">
         <v>20300000.0</v>
       </c>
       <c r="DV36">
         <v>23000000.0</v>
       </c>
       <c r="DW36">
         <v>21600000.0</v>
       </c>
       <c r="DX36">
         <v>18600000.0</v>
       </c>
     </row>
     <row r="37" spans="1:128">
       <c r="A37" t="s">
         <v>68</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>188133000.0</v>
+      </c>
+      <c r="C37">
+        <v>187360000.0</v>
+      </c>
+      <c r="D37">
+        <v>187640000.0</v>
+      </c>
+      <c r="E37">
+        <v>239066000.0</v>
+      </c>
+      <c r="F37">
+        <v>229698000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -21077,108 +21095,108 @@
       </c>
       <c r="AB2">
         <v>9331800000.0</v>
       </c>
       <c r="AC2">
         <v>8245700000.0</v>
       </c>
       <c r="AD2">
         <v>7426600000.0</v>
       </c>
       <c r="AE2">
         <v>5246800000.0</v>
       </c>
       <c r="AF2">
         <v>4400100000.0</v>
       </c>
       <c r="AG2">
         <v>4058500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>191</v>
       </c>
       <c r="B3">
-        <v>1058243999.0</v>
+        <v>1068416000.0</v>
       </c>
       <c r="C3">
-        <v>1111674000.0</v>
+        <v>1118842000.0</v>
       </c>
       <c r="D3">
-        <v>972393000.0</v>
+        <v>980848000.0</v>
       </c>
       <c r="E3">
-        <v>697943000.0</v>
+        <v>709835000.0</v>
       </c>
       <c r="F3">
-        <v>505172000.0</v>
+        <v>514786000.0</v>
       </c>
       <c r="G3">
         <v>401619000.0</v>
       </c>
       <c r="H3">
         <v>488544000.0</v>
       </c>
       <c r="I3">
         <v>499639000.0</v>
       </c>
       <c r="J3">
         <v>422923000.0</v>
       </c>
       <c r="K3">
         <v>385031000.0</v>
       </c>
       <c r="L3">
-        <v>249781000.0</v>
+        <v>249600000.0</v>
       </c>
       <c r="M3">
         <v>188051000.0</v>
       </c>
       <c r="N3">
         <v>165829000.0</v>
       </c>
       <c r="O3">
         <v>141991000.0</v>
       </c>
       <c r="P3">
         <v>121233000.0</v>
       </c>
       <c r="Q3">
         <v>99210000.0</v>
       </c>
       <c r="R3">
         <v>90032000.0</v>
       </c>
       <c r="S3">
-        <v>92366000.0</v>
+        <v>95882000.0</v>
       </c>
       <c r="T3">
-        <v>99676000.0</v>
+        <v>104344000.0</v>
       </c>
       <c r="U3">
-        <v>93047000.0</v>
+        <v>96933000.0</v>
       </c>
       <c r="V3">
         <v>90882000.0</v>
       </c>
       <c r="W3">
         <v>87088000.0</v>
       </c>
       <c r="X3">
         <v>80443000.0</v>
       </c>
       <c r="Y3">
         <v>66578000.0</v>
       </c>
       <c r="Z3">
         <v>24714000.0</v>
       </c>
       <c r="AA3">
         <v>17420000.0</v>
       </c>
       <c r="AB3">
         <v>19900000.0</v>
       </c>
       <c r="AC3">
         <v>16600000.0</v>
       </c>
@@ -21215,51 +21233,51 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>193</v>
       </c>
       <c r="B5">
-        <v>2678089001.0</v>
+        <v>2678089000.0</v>
       </c>
       <c r="C5">
         <v>2252657000.0</v>
       </c>
       <c r="D5">
         <v>2436486000.0</v>
       </c>
       <c r="E5">
         <v>2415039000.0</v>
       </c>
       <c r="F5">
         <v>2404403000.0</v>
       </c>
       <c r="G5">
         <v>-5135309000.0</v>
       </c>
       <c r="H5">
         <v>1162580000.0</v>
       </c>
       <c r="I5">
         <v>1367063000.0</v>
       </c>
       <c r="J5">
         <v>1066929000.0</v>
       </c>
@@ -21316,108 +21334,108 @@
       </c>
       <c r="AB5">
         <v>188800000.0</v>
       </c>
       <c r="AC5">
         <v>178300000.0</v>
       </c>
       <c r="AD5">
         <v>119600000.0</v>
       </c>
       <c r="AE5">
         <v>97900000.0</v>
       </c>
       <c r="AF5">
         <v>97800000.0</v>
       </c>
       <c r="AG5">
         <v>257700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>194</v>
       </c>
       <c r="B6">
-        <v>3736333000.0</v>
+        <v>3746505000.0</v>
       </c>
       <c r="C6">
-        <v>3364331000.0</v>
+        <v>3371499000.0</v>
       </c>
       <c r="D6">
-        <v>3408879000.0</v>
+        <v>3417334000.0</v>
       </c>
       <c r="E6">
-        <v>3112982000.0</v>
+        <v>3124874000.0</v>
       </c>
       <c r="F6">
-        <v>2909575000.0</v>
+        <v>2919189000.0</v>
       </c>
       <c r="G6">
         <v>-4733690000.0</v>
       </c>
       <c r="H6">
         <v>1651124000.0</v>
       </c>
       <c r="I6">
         <v>1866702000.0</v>
       </c>
       <c r="J6">
         <v>1489852000.0</v>
       </c>
       <c r="K6">
         <v>1920290000.0</v>
       </c>
       <c r="L6">
-        <v>630766000.0</v>
+        <v>630585000.0</v>
       </c>
       <c r="M6">
         <v>939182000.0</v>
       </c>
       <c r="N6">
         <v>1065335000.0</v>
       </c>
       <c r="O6">
         <v>1402347000.0</v>
       </c>
       <c r="P6">
         <v>1330776000.0</v>
       </c>
       <c r="Q6">
         <v>1201784000.0</v>
       </c>
       <c r="R6">
         <v>977608000.0</v>
       </c>
       <c r="S6">
-        <v>928803000.0</v>
+        <v>932319000.0</v>
       </c>
       <c r="T6">
-        <v>960432000.0</v>
+        <v>965100000.0</v>
       </c>
       <c r="U6">
-        <v>846140000.0</v>
+        <v>850026000.0</v>
       </c>
       <c r="V6">
         <v>616930000.0</v>
       </c>
       <c r="W6">
         <v>970691000.0</v>
       </c>
       <c r="X6">
         <v>967769000.0</v>
       </c>
       <c r="Y6">
         <v>833494000.0</v>
       </c>
       <c r="Z6">
         <v>307592000.0</v>
       </c>
       <c r="AA6">
         <v>216731000.0</v>
       </c>
       <c r="AB6">
         <v>208700000.0</v>
       </c>
       <c r="AC6">
         <v>194900000.0</v>
       </c>
@@ -24004,288 +24022,288 @@
       </c>
       <c r="DS2">
         <v>1283300000.0</v>
       </c>
       <c r="DT2">
         <v>1212100000.0</v>
       </c>
       <c r="DU2">
         <v>1046400000.0</v>
       </c>
       <c r="DV2">
         <v>1120000000.0</v>
       </c>
       <c r="DW2">
         <v>1140600000.0</v>
       </c>
       <c r="DX2">
         <v>1093100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:128">
       <c r="A3" t="s">
         <v>191</v>
       </c>
       <c r="B3">
-        <v>269499000.0</v>
+        <v>284817000.0</v>
       </c>
       <c r="C3">
         <v>259458000.0</v>
       </c>
       <c r="D3">
         <v>260401000.0</v>
       </c>
       <c r="E3">
         <v>261012000.0</v>
       </c>
       <c r="F3">
         <v>256223000.0</v>
       </c>
       <c r="G3">
-        <v>261600000.0</v>
+        <v>263973000.0</v>
       </c>
       <c r="H3">
-        <v>279409000.0</v>
+        <v>281472000.0</v>
       </c>
       <c r="I3">
-        <v>278137000.0</v>
+        <v>279751000.0</v>
       </c>
       <c r="J3">
-        <v>278932000.0</v>
+        <v>280890000.0</v>
       </c>
       <c r="K3">
-        <v>278071000.0</v>
+        <v>279756000.0</v>
       </c>
       <c r="L3">
-        <v>276534000.0</v>
+        <v>278445000.0</v>
       </c>
       <c r="M3">
-        <v>276226000.0</v>
+        <v>283660000.0</v>
       </c>
       <c r="N3">
-        <v>275439000.0</v>
+        <v>277006000.0</v>
       </c>
       <c r="O3">
         <v>242127000.0</v>
       </c>
       <c r="P3">
         <v>172730000.0</v>
       </c>
       <c r="Q3">
         <v>170562000.0</v>
       </c>
       <c r="R3">
         <v>172843000.0</v>
       </c>
       <c r="S3">
-        <v>176701000.0</v>
+        <v>179634000.0</v>
       </c>
       <c r="T3">
-        <v>177270000.0</v>
+        <v>180402000.0</v>
       </c>
       <c r="U3">
         <v>177721000.0</v>
       </c>
       <c r="V3">
         <v>127953000.0</v>
       </c>
       <c r="W3">
-        <v>103066000.0</v>
+        <v>105082000.0</v>
       </c>
       <c r="X3">
         <v>102751000.0</v>
       </c>
       <c r="Y3">
         <v>101333000.0</v>
       </c>
       <c r="Z3">
-        <v>97412000.0</v>
+        <v>98785000.0</v>
       </c>
       <c r="AA3">
-        <v>95757000.0</v>
+        <v>100823000.0</v>
       </c>
       <c r="AB3">
-        <v>107117000.0</v>
+        <v>109345000.0</v>
       </c>
       <c r="AC3">
-        <v>110689000.0</v>
+        <v>113387000.0</v>
       </c>
       <c r="AD3">
-        <v>110381000.0</v>
+        <v>112296000.0</v>
       </c>
       <c r="AE3">
         <v>134340000.0</v>
       </c>
       <c r="AF3">
-        <v>133133999.0</v>
+        <v>135232000.0</v>
       </c>
       <c r="AG3">
-        <v>131633999.0</v>
+        <v>127457000.0</v>
       </c>
       <c r="AH3">
-        <v>138919000.0</v>
+        <v>145418000.0</v>
       </c>
       <c r="AI3">
         <v>119388000.0</v>
       </c>
       <c r="AJ3">
-        <v>109705000.0</v>
+        <v>111724000.0</v>
       </c>
       <c r="AK3">
-        <v>109873000.0</v>
+        <v>112071000.0</v>
       </c>
       <c r="AL3">
-        <v>99519000.0</v>
+        <v>107882000.0</v>
       </c>
       <c r="AM3">
-        <v>103922000.0</v>
+        <v>106127000.0</v>
       </c>
       <c r="AN3">
-        <v>103406000.0</v>
+        <v>106251000.0</v>
       </c>
       <c r="AO3">
-        <v>105702000.0</v>
+        <v>108111000.0</v>
       </c>
       <c r="AP3">
         <v>99115000.0</v>
       </c>
       <c r="AQ3">
         <v>97471000.0</v>
       </c>
       <c r="AR3">
         <v>87469000.0</v>
       </c>
       <c r="AS3">
-        <v>76741000.0</v>
+        <v>71787000.0</v>
       </c>
       <c r="AT3">
-        <v>68430000.0</v>
+        <v>69983000.0</v>
       </c>
       <c r="AU3">
-        <v>55424000.0</v>
+        <v>56660000.0</v>
       </c>
       <c r="AV3">
-        <v>50042000.0</v>
+        <v>51170000.0</v>
       </c>
       <c r="AW3">
         <v>51515000.0</v>
       </c>
       <c r="AX3">
-        <v>47334000.0</v>
+        <v>49267000.0</v>
       </c>
       <c r="AY3">
-        <v>47255000.0</v>
+        <v>46241000.0</v>
       </c>
       <c r="AZ3">
-        <v>43950000.0</v>
+        <v>45710000.0</v>
       </c>
       <c r="BA3">
-        <v>44300000.0</v>
+        <v>44148000.0</v>
       </c>
       <c r="BB3">
-        <v>41138000.0</v>
+        <v>42998000.0</v>
       </c>
       <c r="BC3">
-        <v>41672000.0</v>
+        <v>40251000.0</v>
       </c>
       <c r="BD3">
-        <v>42327000.0</v>
+        <v>43396000.0</v>
       </c>
       <c r="BE3">
         <v>30869000.0</v>
       </c>
       <c r="BF3">
-        <v>38304000.0</v>
+        <v>42852000.0</v>
       </c>
       <c r="BG3">
-        <v>42063000.0</v>
+        <v>37852000.0</v>
       </c>
       <c r="BH3">
-        <v>39459000.0</v>
+        <v>35621000.0</v>
       </c>
       <c r="BI3">
         <v>33679000.0</v>
       </c>
       <c r="BJ3">
-        <v>27616000.0</v>
+        <v>32012000.0</v>
       </c>
       <c r="BK3">
-        <v>25955000.0</v>
+        <v>30391000.0</v>
       </c>
       <c r="BL3">
-        <v>25433000.0</v>
+        <v>29859000.0</v>
       </c>
       <c r="BM3">
         <v>27771000.0</v>
       </c>
       <c r="BN3">
-        <v>21625000.0</v>
+        <v>26009000.0</v>
       </c>
       <c r="BO3">
-        <v>20687000.0</v>
+        <v>25188000.0</v>
       </c>
       <c r="BP3">
-        <v>20797000.0</v>
+        <v>25204000.0</v>
       </c>
       <c r="BQ3">
-        <v>24500000.0</v>
+        <v>24922000.0</v>
       </c>
       <c r="BR3">
-        <v>19267000.0</v>
+        <v>23551000.0</v>
       </c>
       <c r="BS3">
         <v>28030000.0</v>
       </c>
       <c r="BT3">
         <v>17813000.0</v>
       </c>
       <c r="BU3">
-        <v>18752000.0</v>
+        <v>22268000.0</v>
       </c>
       <c r="BV3">
-        <v>18193000.0</v>
+        <v>21709000.0</v>
       </c>
       <c r="BW3">
         <v>26348000.0</v>
       </c>
       <c r="BX3">
         <v>25557000.0</v>
       </c>
       <c r="BY3">
-        <v>20551000.0</v>
+        <v>25219000.0</v>
       </c>
       <c r="BZ3">
         <v>27359000.0</v>
       </c>
       <c r="CA3">
         <v>24991000.0</v>
       </c>
       <c r="CB3">
         <v>26775000.0</v>
       </c>
       <c r="CC3">
-        <v>21168000.0</v>
+        <v>25054000.0</v>
       </c>
       <c r="CD3">
         <v>24956000.0</v>
       </c>
       <c r="CE3">
         <v>23229000.0</v>
       </c>
       <c r="CF3">
         <v>23694000.0</v>
       </c>
       <c r="CG3">
         <v>23310000.0</v>
       </c>
       <c r="CH3">
         <v>20779000.0</v>
       </c>
       <c r="CI3">
         <v>23322000.0</v>
       </c>
       <c r="CJ3">
         <v>23471000.0</v>
       </c>
       <c r="CK3">
         <v>23200000.0</v>
       </c>
@@ -24612,198 +24630,198 @@
       <c r="X5">
         <v>562460000.0</v>
       </c>
       <c r="Y5">
         <v>-6107695999.0</v>
       </c>
       <c r="Z5">
         <v>383012000.0</v>
       </c>
       <c r="AA5">
         <v>318185000.0</v>
       </c>
       <c r="AB5">
         <v>271190000.0</v>
       </c>
       <c r="AC5">
         <v>192297000.0</v>
       </c>
       <c r="AD5">
         <v>419825000.0</v>
       </c>
       <c r="AE5">
         <v>68666000.0</v>
       </c>
       <c r="AF5">
-        <v>481792001.0</v>
+        <v>481792000.0</v>
       </c>
       <c r="AG5">
-        <v>161298001.0</v>
+        <v>161298000.0</v>
       </c>
       <c r="AH5">
         <v>398047000.0</v>
       </c>
       <c r="AI5">
         <v>411315999.0</v>
       </c>
       <c r="AJ5">
         <v>396402000.0</v>
       </c>
       <c r="AK5">
-        <v>-85388000.0</v>
+        <v>-85387999.0</v>
       </c>
       <c r="AL5">
         <v>170392000.0</v>
       </c>
       <c r="AM5">
         <v>630800000.0</v>
       </c>
       <c r="AN5">
         <v>401125000.0</v>
       </c>
       <c r="AO5">
         <v>228083000.0</v>
       </c>
       <c r="AP5">
         <v>376259000.0</v>
       </c>
       <c r="AQ5">
         <v>462761000.0</v>
       </c>
       <c r="AR5">
         <v>341098000.0</v>
       </c>
       <c r="AS5">
         <v>352265000.0</v>
       </c>
       <c r="AT5">
-        <v>276949000.0</v>
+        <v>276798000.0</v>
       </c>
       <c r="AU5">
         <v>391774000.0</v>
       </c>
       <c r="AV5">
         <v>286508000.0</v>
       </c>
       <c r="AW5">
         <v>205931000.0</v>
       </c>
       <c r="AX5">
-        <v>63543000.0</v>
+        <v>79235000.0</v>
       </c>
       <c r="AY5">
-        <v>309780000.0</v>
+        <v>304911000.0</v>
       </c>
       <c r="AZ5">
-        <v>115666000.0</v>
+        <v>160213000.0</v>
       </c>
       <c r="BA5">
-        <v>166156000.0</v>
+        <v>115570000.0</v>
       </c>
       <c r="BB5">
-        <v>93508000.0</v>
+        <v>134121000.0</v>
       </c>
       <c r="BC5">
-        <v>351032000.0</v>
+        <v>349374000.0</v>
       </c>
       <c r="BD5">
-        <v>287407000.0</v>
+        <v>287282000.0</v>
       </c>
       <c r="BE5">
         <v>287307000.0</v>
       </c>
       <c r="BF5">
-        <v>318539000.0</v>
+        <v>318480000.0</v>
       </c>
       <c r="BG5">
-        <v>377320000.0</v>
+        <v>368903000.0</v>
       </c>
       <c r="BH5">
-        <v>283327000.0</v>
+        <v>285120000.0</v>
       </c>
       <c r="BI5">
         <v>245987000.0</v>
       </c>
       <c r="BJ5">
-        <v>317097000.0</v>
+        <v>317847000.0</v>
       </c>
       <c r="BK5">
-        <v>365249000.0</v>
+        <v>365391000.0</v>
       </c>
       <c r="BL5">
         <v>278433000.0</v>
       </c>
       <c r="BM5">
         <v>247093000.0</v>
       </c>
       <c r="BN5">
-        <v>281854000.0</v>
+        <v>281366000.0</v>
       </c>
       <c r="BO5">
-        <v>311227000.0</v>
+        <v>310959000.0</v>
       </c>
       <c r="BP5">
-        <v>262382000.0</v>
+        <v>262105000.0</v>
       </c>
       <c r="BQ5">
-        <v>226606000.0</v>
+        <v>228179000.0</v>
       </c>
       <c r="BR5">
-        <v>208109000.0</v>
+        <v>212801000.0</v>
       </c>
       <c r="BS5">
         <v>248637000.0</v>
       </c>
       <c r="BT5">
         <v>201467000.0</v>
       </c>
       <c r="BU5">
-        <v>188189000.0</v>
+        <v>187279000.0</v>
       </c>
       <c r="BV5">
-        <v>217539000.0</v>
+        <v>217191000.0</v>
       </c>
       <c r="BW5">
         <v>238498000.0</v>
       </c>
       <c r="BX5">
         <v>195727000.0</v>
       </c>
       <c r="BY5">
-        <v>210350000.0</v>
+        <v>221844000.0</v>
       </c>
       <c r="BZ5">
         <v>219943000.0</v>
       </c>
       <c r="CA5">
         <v>221538000.0</v>
       </c>
       <c r="CB5">
         <v>208925000.0</v>
       </c>
       <c r="CC5">
-        <v>197694000.0</v>
+        <v>219546000.0</v>
       </c>
       <c r="CD5">
         <v>188759000.0</v>
       </c>
       <c r="CE5">
         <v>199252000.0</v>
       </c>
       <c r="CF5">
         <v>167388000.0</v>
       </c>
       <c r="CG5">
         <v>31338000.0</v>
       </c>
       <c r="CH5">
         <v>-36866000.0</v>
       </c>
       <c r="CI5">
         <v>181299000.0</v>
       </c>
       <c r="CJ5">
         <v>137018000.0</v>
       </c>
       <c r="CK5">
         <v>171319000.0</v>
       </c>
@@ -24908,288 +24926,288 @@
       </c>
       <c r="DS5">
         <v>27300000.0</v>
       </c>
       <c r="DT5">
         <v>24400000.0</v>
       </c>
       <c r="DU5">
         <v>26700000.0</v>
       </c>
       <c r="DV5">
         <v>23700000.0</v>
       </c>
       <c r="DW5">
         <v>25500000.0</v>
       </c>
       <c r="DX5">
         <v>21900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:128">
       <c r="A6" t="s">
         <v>194</v>
       </c>
       <c r="B6">
-        <v>1406598000.0</v>
+        <v>1421916000.0</v>
       </c>
       <c r="C6">
         <v>2502371000.0</v>
       </c>
       <c r="D6">
         <v>1041450000.0</v>
       </c>
       <c r="E6">
         <v>183326000.0</v>
       </c>
       <c r="F6">
         <v>1269396000.0</v>
       </c>
       <c r="G6">
-        <v>1322574000.0</v>
+        <v>1324947000.0</v>
       </c>
       <c r="H6">
-        <v>961037000.0</v>
+        <v>963100000.0</v>
       </c>
       <c r="I6">
-        <v>457633999.0</v>
+        <v>459247999.0</v>
       </c>
       <c r="J6">
-        <v>966202000.0</v>
+        <v>968160000.0</v>
       </c>
       <c r="K6">
-        <v>821947000.0</v>
+        <v>823632000.0</v>
       </c>
       <c r="L6">
-        <v>1118548000.0</v>
+        <v>1120459000.0</v>
       </c>
       <c r="M6">
-        <v>796755000.0</v>
+        <v>804189000.0</v>
       </c>
       <c r="N6">
-        <v>952733000.0</v>
+        <v>954300000.0</v>
       </c>
       <c r="O6">
         <v>826529000.0</v>
       </c>
       <c r="P6">
         <v>826991000.0</v>
       </c>
       <c r="Q6">
         <v>615223000.0</v>
       </c>
       <c r="R6">
         <v>706823000.0</v>
       </c>
       <c r="S6">
-        <v>960262000.0</v>
+        <v>963195000.0</v>
       </c>
       <c r="T6">
-        <v>830107000.0</v>
+        <v>833239000.0</v>
       </c>
       <c r="U6">
         <v>791428000.0</v>
       </c>
       <c r="V6">
         <v>754494000.0</v>
       </c>
       <c r="W6">
-        <v>704761000.0</v>
+        <v>706777000.0</v>
       </c>
       <c r="X6">
         <v>665211000.0</v>
       </c>
       <c r="Y6">
         <v>-6006362999.0</v>
       </c>
       <c r="Z6">
-        <v>480424000.0</v>
+        <v>481797000.0</v>
       </c>
       <c r="AA6">
-        <v>413942000.0</v>
+        <v>419008000.0</v>
       </c>
       <c r="AB6">
-        <v>378307000.0</v>
+        <v>380535000.0</v>
       </c>
       <c r="AC6">
-        <v>302986000.0</v>
+        <v>305684000.0</v>
       </c>
       <c r="AD6">
-        <v>530206000.0</v>
+        <v>532121000.0</v>
       </c>
       <c r="AE6">
         <v>203006000.0</v>
       </c>
       <c r="AF6">
-        <v>614926000.0</v>
+        <v>617024000.0</v>
       </c>
       <c r="AG6">
-        <v>292932000.0</v>
+        <v>288755000.0</v>
       </c>
       <c r="AH6">
-        <v>536966000.0</v>
+        <v>543465000.0</v>
       </c>
       <c r="AI6">
         <v>530703999.0</v>
       </c>
       <c r="AJ6">
-        <v>506107000.0</v>
+        <v>508126000.0</v>
       </c>
       <c r="AK6">
-        <v>24485000.0</v>
+        <v>26683001.0</v>
       </c>
       <c r="AL6">
-        <v>269911000.0</v>
+        <v>278274000.0</v>
       </c>
       <c r="AM6">
-        <v>734722000.0</v>
+        <v>736927000.0</v>
       </c>
       <c r="AN6">
-        <v>504531000.0</v>
+        <v>507376000.0</v>
       </c>
       <c r="AO6">
-        <v>333785000.0</v>
+        <v>336194000.0</v>
       </c>
       <c r="AP6">
         <v>475374000.0</v>
       </c>
       <c r="AQ6">
         <v>560232000.0</v>
       </c>
       <c r="AR6">
         <v>428567000.0</v>
       </c>
       <c r="AS6">
-        <v>429006000.0</v>
+        <v>424052000.0</v>
       </c>
       <c r="AT6">
-        <v>345379000.0</v>
+        <v>346781000.0</v>
       </c>
       <c r="AU6">
-        <v>447198000.0</v>
+        <v>448434000.0</v>
       </c>
       <c r="AV6">
-        <v>336550000.0</v>
+        <v>337678000.0</v>
       </c>
       <c r="AW6">
         <v>257446000.0</v>
       </c>
       <c r="AX6">
-        <v>110877000.0</v>
+        <v>128502000.0</v>
       </c>
       <c r="AY6">
-        <v>357035000.0</v>
+        <v>351152000.0</v>
       </c>
       <c r="AZ6">
-        <v>159616000.0</v>
+        <v>205923000.0</v>
       </c>
       <c r="BA6">
-        <v>210456000.0</v>
+        <v>159718000.0</v>
       </c>
       <c r="BB6">
-        <v>134646000.0</v>
+        <v>177119000.0</v>
       </c>
       <c r="BC6">
-        <v>392704000.0</v>
+        <v>389625000.0</v>
       </c>
       <c r="BD6">
-        <v>329734000.0</v>
+        <v>330678000.0</v>
       </c>
       <c r="BE6">
         <v>318176000.0</v>
       </c>
       <c r="BF6">
-        <v>356843000.0</v>
+        <v>361332000.0</v>
       </c>
       <c r="BG6">
-        <v>419383000.0</v>
+        <v>406755000.0</v>
       </c>
       <c r="BH6">
-        <v>322786000.0</v>
+        <v>320741000.0</v>
       </c>
       <c r="BI6">
         <v>279666000.0</v>
       </c>
       <c r="BJ6">
-        <v>344713000.0</v>
+        <v>349859000.0</v>
       </c>
       <c r="BK6">
-        <v>391204000.0</v>
+        <v>395782000.0</v>
       </c>
       <c r="BL6">
-        <v>303866000.0</v>
+        <v>308292000.0</v>
       </c>
       <c r="BM6">
         <v>274864000.0</v>
       </c>
       <c r="BN6">
-        <v>303479000.0</v>
+        <v>307375000.0</v>
       </c>
       <c r="BO6">
-        <v>331914000.0</v>
+        <v>336147000.0</v>
       </c>
       <c r="BP6">
-        <v>283179000.0</v>
+        <v>287309000.0</v>
       </c>
       <c r="BQ6">
-        <v>251106000.0</v>
+        <v>253101000.0</v>
       </c>
       <c r="BR6">
-        <v>227376000.0</v>
+        <v>236352000.0</v>
       </c>
       <c r="BS6">
         <v>276667000.0</v>
       </c>
       <c r="BT6">
         <v>219280000.0</v>
       </c>
       <c r="BU6">
-        <v>206941000.0</v>
+        <v>209547000.0</v>
       </c>
       <c r="BV6">
-        <v>235732000.0</v>
+        <v>238900000.0</v>
       </c>
       <c r="BW6">
         <v>264846000.0</v>
       </c>
       <c r="BX6">
         <v>221284000.0</v>
       </c>
       <c r="BY6">
-        <v>230901000.0</v>
+        <v>247063000.0</v>
       </c>
       <c r="BZ6">
         <v>247302000.0</v>
       </c>
       <c r="CA6">
         <v>246529000.0</v>
       </c>
       <c r="CB6">
         <v>235700000.0</v>
       </c>
       <c r="CC6">
-        <v>218862000.0</v>
+        <v>244600000.0</v>
       </c>
       <c r="CD6">
         <v>213715000.0</v>
       </c>
       <c r="CE6">
         <v>222481000.0</v>
       </c>
       <c r="CF6">
         <v>191082000.0</v>
       </c>
       <c r="CG6">
         <v>54648000.0</v>
       </c>
       <c r="CH6">
         <v>-16087000.0</v>
       </c>
       <c r="CI6">
         <v>204621000.0</v>
       </c>
       <c r="CJ6">
         <v>160489000.0</v>
       </c>
       <c r="CK6">
         <v>194519000.0</v>
       </c>
@@ -32764,96 +32782,96 @@
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>233</v>
       </c>
       <c r="B14">
         <v>1068416000.0</v>
       </c>
       <c r="C14">
-        <v>448200000.0</v>
+        <v>1118842000.0</v>
       </c>
       <c r="D14">
         <v>963904000.0</v>
       </c>
       <c r="E14">
         <v>709835000.0</v>
       </c>
       <c r="F14">
         <v>514786000.0</v>
       </c>
       <c r="G14">
         <v>408013000.0</v>
       </c>
       <c r="H14">
-        <v>497512000.0</v>
+        <v>488544000.0</v>
       </c>
       <c r="I14">
-        <v>510109000.0</v>
+        <v>499639000.0</v>
       </c>
       <c r="J14">
-        <v>432331000.0</v>
+        <v>422923000.0</v>
       </c>
       <c r="K14">
-        <v>392166000.0</v>
+        <v>385031000.0</v>
       </c>
       <c r="L14">
         <v>249600000.0</v>
       </c>
       <c r="M14">
-        <v>192733000.0</v>
+        <v>188051000.0</v>
       </c>
       <c r="N14">
-        <v>170793000.0</v>
+        <v>165829000.0</v>
       </c>
       <c r="O14">
-        <v>147194000.0</v>
+        <v>141991000.0</v>
       </c>
       <c r="P14">
-        <v>125941000.0</v>
+        <v>121233000.0</v>
       </c>
       <c r="Q14">
-        <v>104172000.0</v>
+        <v>99210000.0</v>
       </c>
       <c r="R14">
-        <v>94316000.0</v>
+        <v>90032000.0</v>
       </c>
       <c r="S14">
         <v>95882000.0</v>
       </c>
       <c r="T14">
         <v>104344000.0</v>
       </c>
       <c r="U14">
         <v>96933000.0</v>
       </c>
       <c r="V14">
         <v>90882000.0</v>
       </c>
       <c r="W14">
         <v>87088000.0</v>
       </c>
       <c r="X14">
         <v>80443000.0</v>
       </c>
       <c r="Y14">
         <v>66578000.0</v>
       </c>
       <c r="Z14">
         <v>24714000.0</v>
       </c>
@@ -33637,96 +33655,96 @@
       </c>
       <c r="AC24">
         <v>2300000.0</v>
       </c>
       <c r="AD24">
         <v>-129000000.0</v>
       </c>
       <c r="AE24">
         <v>-28900000.0</v>
       </c>
       <c r="AF24">
         <v>-2600000.0</v>
       </c>
       <c r="AG24">
         <v>500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>243</v>
       </c>
       <c r="B25">
         <v>995639000.0</v>
       </c>
       <c r="C25">
-        <v>1172850000.0</v>
+        <v>502208000.0</v>
       </c>
       <c r="D25">
         <v>340312000.0</v>
       </c>
       <c r="E25">
         <v>176791000.0</v>
       </c>
       <c r="F25">
         <v>-194590000.0</v>
       </c>
       <c r="G25">
         <v>4750000.0</v>
       </c>
       <c r="H25">
-        <v>541586000.0</v>
+        <v>550554000.0</v>
       </c>
       <c r="I25">
-        <v>189312000.0</v>
+        <v>199782000.0</v>
       </c>
       <c r="J25">
-        <v>-141104000.0</v>
+        <v>-131696000.0</v>
       </c>
       <c r="K25">
-        <v>195902000.0</v>
+        <v>203037000.0</v>
       </c>
       <c r="L25">
         <v>951383000.0</v>
       </c>
       <c r="M25">
-        <v>468242000.0</v>
+        <v>472924000.0</v>
       </c>
       <c r="N25">
-        <v>200037000.0</v>
+        <v>205001000.0</v>
       </c>
       <c r="O25">
-        <v>61985000.0</v>
+        <v>67188000.0</v>
       </c>
       <c r="P25">
-        <v>44657000.0</v>
+        <v>49365000.0</v>
       </c>
       <c r="Q25">
-        <v>280664000.0</v>
+        <v>285626000.0</v>
       </c>
       <c r="R25">
-        <v>44566000.0</v>
+        <v>48850000.0</v>
       </c>
       <c r="S25">
         <v>72212000.0</v>
       </c>
       <c r="T25">
         <v>78202000.0</v>
       </c>
       <c r="U25">
         <v>32414000.0</v>
       </c>
       <c r="V25">
         <v>174381000.0</v>
       </c>
       <c r="W25">
         <v>15488000.0</v>
       </c>
       <c r="X25">
         <v>63592000.0</v>
       </c>
       <c r="Y25">
         <v>77602000.0</v>
       </c>
       <c r="Z25">
         <v>42055000.0</v>
       </c>
@@ -37773,138 +37791,138 @@
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
     </row>
     <row r="14" spans="1:128">
       <c r="A14" t="s">
         <v>233</v>
       </c>
       <c r="B14">
         <v>284817000.0</v>
       </c>
       <c r="C14">
         <v>259458000.0</v>
       </c>
       <c r="D14">
         <v>260401000.0</v>
       </c>
       <c r="E14">
         <v>261012000.0</v>
       </c>
       <c r="F14">
-        <v>296136000.0</v>
+        <v>256223000.0</v>
       </c>
       <c r="G14">
-        <v>-42183000.0</v>
+        <v>263973000.0</v>
       </c>
       <c r="H14">
-        <v>113629000.0</v>
+        <v>281472000.0</v>
       </c>
       <c r="I14">
-        <v>-963000.0</v>
+        <v>279751000.0</v>
       </c>
       <c r="J14">
         <v>280890000.0</v>
       </c>
       <c r="K14">
         <v>279756000.0</v>
       </c>
       <c r="L14">
         <v>278445000.0</v>
       </c>
       <c r="M14">
         <v>273608000.0</v>
       </c>
       <c r="N14">
         <v>277006000.0</v>
       </c>
       <c r="O14">
         <v>244770000.0</v>
       </c>
       <c r="P14">
         <v>175412000.0</v>
       </c>
       <c r="Q14">
-        <v>174269000.0</v>
+        <v>170562000.0</v>
       </c>
       <c r="R14">
-        <v>175530000.0</v>
+        <v>172843000.0</v>
       </c>
       <c r="S14">
         <v>179634000.0</v>
       </c>
       <c r="T14">
         <v>180402000.0</v>
       </c>
       <c r="U14">
-        <v>174297000.0</v>
+        <v>177721000.0</v>
       </c>
       <c r="V14">
-        <v>131124000.0</v>
+        <v>127953000.0</v>
       </c>
       <c r="W14">
         <v>105082000.0</v>
       </c>
       <c r="X14">
-        <v>104283000.0</v>
+        <v>102751000.0</v>
       </c>
       <c r="Y14">
-        <v>99060000.0</v>
+        <v>101333000.0</v>
       </c>
       <c r="Z14">
         <v>98785000.0</v>
       </c>
       <c r="AA14">
         <v>100823000.0</v>
       </c>
       <c r="AB14">
         <v>109345000.0</v>
       </c>
       <c r="AC14">
         <v>113387000.0</v>
       </c>
       <c r="AD14">
         <v>112296000.0</v>
       </c>
       <c r="AE14">
-        <v>136597000.0</v>
+        <v>134340000.0</v>
       </c>
       <c r="AF14">
         <v>135232000.0</v>
       </c>
       <c r="AG14">
         <v>127457000.0</v>
       </c>
       <c r="AH14">
         <v>145418000.0</v>
       </c>
       <c r="AI14">
-        <v>125510000.0</v>
+        <v>119388000.0</v>
       </c>
       <c r="AJ14">
         <v>111724000.0</v>
       </c>
       <c r="AK14">
         <v>112071000.0</v>
       </c>
       <c r="AL14">
         <v>107882000.0</v>
       </c>
       <c r="AM14">
         <v>106127000.0</v>
       </c>
       <c r="AN14">
         <v>106251000.0</v>
       </c>
       <c r="AO14">
         <v>108111000.0</v>
       </c>
       <c r="AP14">
         <v>99115000.0</v>
       </c>
       <c r="AQ14">
         <v>97471000.0</v>
       </c>
@@ -40991,138 +41009,138 @@
       <c r="DV24">
         <v>-400000.0</v>
       </c>
       <c r="DW24"/>
       <c r="DX24">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:128">
       <c r="A25" t="s">
         <v>243</v>
       </c>
       <c r="B25">
         <v>-59044000.0</v>
       </c>
       <c r="C25">
         <v>-1221806000.0</v>
       </c>
       <c r="D25">
         <v>187088000.0</v>
       </c>
       <c r="E25">
         <v>925633000.0</v>
       </c>
       <c r="F25">
-        <v>-81668000.0</v>
+        <v>-41755000.0</v>
       </c>
       <c r="G25">
-        <v>412910000.0</v>
+        <v>106754000.0</v>
       </c>
       <c r="H25">
-        <v>216281000.0</v>
+        <v>48438000.0</v>
       </c>
       <c r="I25">
-        <v>610932000.0</v>
+        <v>330218000.0</v>
       </c>
       <c r="J25">
         <v>28873000.0</v>
       </c>
       <c r="K25">
         <v>30902000.0</v>
       </c>
       <c r="L25">
         <v>-8437000.0</v>
       </c>
       <c r="M25">
         <v>130805000.0</v>
       </c>
       <c r="N25">
         <v>102633000.0</v>
       </c>
       <c r="O25">
         <v>66023000.0</v>
       </c>
       <c r="P25">
         <v>24228000.0</v>
       </c>
       <c r="Q25">
-        <v>141752000.0</v>
+        <v>145459000.0</v>
       </c>
       <c r="R25">
-        <v>85970000.0</v>
+        <v>88657000.0</v>
       </c>
       <c r="S25">
-        <v>-18749000.0</v>
+        <v>-18749001.0</v>
       </c>
       <c r="T25">
         <v>-32182000.0</v>
       </c>
       <c r="U25">
-        <v>-68952000.0</v>
+        <v>-72376000.0</v>
       </c>
       <c r="V25">
-        <v>-122721000.0</v>
+        <v>-119550000.0</v>
       </c>
       <c r="W25">
         <v>-12122000.0</v>
       </c>
       <c r="X25">
-        <v>13067000.0</v>
+        <v>10737000.0</v>
       </c>
       <c r="Y25">
-        <v>-457922000.0</v>
+        <v>-460195000.0</v>
       </c>
       <c r="Z25">
         <v>53054000.0</v>
       </c>
       <c r="AA25">
         <v>238672000.0</v>
       </c>
       <c r="AB25">
         <v>170946000.0</v>
       </c>
       <c r="AC25">
         <v>55764000.0</v>
       </c>
       <c r="AD25">
         <v>-5753000.0</v>
       </c>
       <c r="AE25">
-        <v>492097000.0</v>
+        <v>494354000.0</v>
       </c>
       <c r="AF25">
         <v>-6341000.0</v>
       </c>
       <c r="AG25">
         <v>150799000.0</v>
       </c>
       <c r="AH25">
         <v>-32399000.0</v>
       </c>
       <c r="AI25">
-        <v>81695000.0</v>
+        <v>87817000.0</v>
       </c>
       <c r="AJ25">
         <v>20589000.0</v>
       </c>
       <c r="AK25">
         <v>-66069000.0</v>
       </c>
       <c r="AL25">
         <v>-15414000.0</v>
       </c>
       <c r="AM25">
         <v>-75089000.0</v>
       </c>
       <c r="AN25">
         <v>15468000.0</v>
       </c>
       <c r="AO25">
         <v>463936000.0</v>
       </c>
       <c r="AP25">
         <v>-86712000.0</v>
       </c>
       <c r="AQ25">
         <v>-493296000.0</v>
       </c>