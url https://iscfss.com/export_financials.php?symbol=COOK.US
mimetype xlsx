--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1249,51 +1249,51 @@
       </c>
       <c r="C20">
         <v>74725000.0</v>
       </c>
       <c r="D20">
         <v>74725000.0</v>
       </c>
       <c r="E20">
         <v>74725000.0</v>
       </c>
       <c r="F20">
         <v>297047000.0</v>
       </c>
       <c r="G20">
         <v>256838000.0</v>
       </c>
       <c r="H20">
         <v>251170000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
-        <v>387050000.0</v>
+        <v>387051000.0</v>
       </c>
       <c r="C21">
         <v>428536000.0</v>
       </c>
       <c r="D21">
         <v>470546000.0</v>
       </c>
       <c r="E21">
         <v>512858000.0</v>
       </c>
       <c r="F21">
         <v>555151000.0</v>
       </c>
       <c r="G21">
         <v>539841000.0</v>
       </c>
       <c r="H21">
         <v>567088000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
@@ -1517,51 +1517,51 @@
       </c>
       <c r="C32">
         <v>120882000.0</v>
       </c>
       <c r="D32">
         <v>82406000.0</v>
       </c>
       <c r="E32">
         <v>161331000.0</v>
       </c>
       <c r="F32">
         <v>103516000.0</v>
       </c>
       <c r="G32">
         <v>78934000.0</v>
       </c>
       <c r="H32">
         <v>35265000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>461127000.0</v>
+        <v>461128000.0</v>
       </c>
       <c r="C33">
         <v>587554000.0</v>
       </c>
       <c r="D33">
         <v>644379000.0</v>
       </c>
       <c r="E33">
         <v>672477000.0</v>
       </c>
       <c r="F33">
         <v>911283000.0</v>
       </c>
       <c r="G33">
         <v>830574000.0</v>
       </c>
       <c r="H33">
         <v>840416000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
@@ -1632,51 +1632,53 @@
         <v>3608000.0</v>
       </c>
       <c r="G36">
         <v>1491000.0</v>
       </c>
       <c r="H36">
         <v>383000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>-1000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>15530000.0</v>
       </c>
       <c r="F38">
         <v>3608000.0</v>
       </c>
       <c r="G38">
         <v>1491000.0</v>
       </c>
       <c r="H38">
         <v>383000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>14272000.0</v>
       </c>
       <c r="C39">
         <v>35444000.0</v>
       </c>
@@ -2428,69 +2430,69 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
-        <v>-29000.0</v>
+        <v>-28999.0</v>
       </c>
       <c r="C5">
         <v>528000.0</v>
       </c>
       <c r="D5">
         <v>1381000.0</v>
       </c>
       <c r="E5">
         <v>2241000.0</v>
       </c>
       <c r="F5">
         <v>3058000.0</v>
       </c>
       <c r="G5">
         <v>4336000.0</v>
       </c>
       <c r="H5">
-        <v>5545000.0</v>
+        <v>5544999.0</v>
       </c>
       <c r="I5">
         <v>6976000.0</v>
       </c>
       <c r="J5">
         <v>8802000.0</v>
       </c>
       <c r="K5">
         <v>10940000.0</v>
       </c>
       <c r="L5">
         <v>13343000.0</v>
       </c>
       <c r="M5">
         <v>16036000.0</v>
       </c>
       <c r="N5">
         <v>-178000.0</v>
       </c>
       <c r="O5">
         <v>23263000.0</v>
       </c>
       <c r="P5">
         <v>24465000.0</v>
       </c>
@@ -2907,55 +2909,59 @@
         <v>18103000.0</v>
       </c>
       <c r="U12">
         <v>75252000.0</v>
       </c>
       <c r="V12">
         <v>17101000.0</v>
       </c>
       <c r="W12">
         <v>11556000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>7077000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>14000.0</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>14000.0</v>
+      </c>
       <c r="E13">
         <v>14000.0</v>
       </c>
-      <c r="F13"/>
+      <c r="F13">
+        <v>13000.0</v>
+      </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>13000.0</v>
       </c>
       <c r="I13">
         <v>13000.0</v>
       </c>
       <c r="J13">
         <v>13000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
         <v>13000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
         <v>12000.0</v>
       </c>
       <c r="O13">
@@ -3319,51 +3325,51 @@
       </c>
       <c r="T20">
         <v>297207000.0</v>
       </c>
       <c r="U20">
         <v>256838000.0</v>
       </c>
       <c r="V20">
         <v>256838000.0</v>
       </c>
       <c r="W20">
         <v>256838000.0</v>
       </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>376677000.0</v>
       </c>
       <c r="C21">
-        <v>387050000.0</v>
+        <v>387051000.0</v>
       </c>
       <c r="D21">
         <v>397403000.0</v>
       </c>
       <c r="E21">
         <v>407787000.0</v>
       </c>
       <c r="F21">
         <v>418129000.0</v>
       </c>
       <c r="G21">
         <v>428536000.0</v>
       </c>
       <c r="H21">
         <v>438922000.0</v>
       </c>
       <c r="I21">
         <v>449471000.0</v>
       </c>
       <c r="J21">
         <v>460069000.0</v>
       </c>
       <c r="K21">
         <v>470546000.0</v>
       </c>
@@ -4077,51 +4083,51 @@
       </c>
       <c r="T32">
         <v>107196000.0</v>
       </c>
       <c r="U32">
         <v>179313000.0</v>
       </c>
       <c r="V32">
         <v>123695000.0</v>
       </c>
       <c r="W32">
         <v>78934000.0</v>
       </c>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>447471000.0</v>
       </c>
       <c r="C33">
-        <v>461127000.0</v>
+        <v>461128000.0</v>
       </c>
       <c r="D33">
         <v>473696000.0</v>
       </c>
       <c r="E33">
         <v>560315000.0</v>
       </c>
       <c r="F33">
         <v>573023000.0</v>
       </c>
       <c r="G33">
         <v>587554000.0</v>
       </c>
       <c r="H33">
         <v>601012000.0</v>
       </c>
       <c r="I33">
         <v>617776000.0</v>
       </c>
       <c r="J33">
         <v>631544000.0</v>
       </c>
       <c r="K33">
         <v>644379000.0</v>
       </c>
@@ -4404,51 +4410,53 @@
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38">
+        <v>-1000.0</v>
+      </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>14468000.0</v>
       </c>
       <c r="M38">
         <v>14231000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>15530000.0</v>
       </c>
       <c r="P38">
         <v>19075000.0</v>
       </c>
       <c r="Q38">
         <v>11895000.0</v>
       </c>
       <c r="R38">
@@ -4658,63 +4666,63 @@
       <c r="T41">
         <v>26976000.0</v>
       </c>
       <c r="U41">
         <v>341000.0</v>
       </c>
       <c r="V41">
         <v>335000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>975967000.0</v>
       </c>
       <c r="C42">
         <v>974372000.0</v>
       </c>
       <c r="D42">
-        <v>971621000.0</v>
+        <v>971607000.0</v>
       </c>
       <c r="E42">
         <v>969038000.0</v>
       </c>
       <c r="F42">
-        <v>966155000.0</v>
+        <v>966142000.0</v>
       </c>
       <c r="G42">
         <v>960966000.0</v>
       </c>
       <c r="H42">
-        <v>956208000.0</v>
+        <v>956195001.0</v>
       </c>
       <c r="I42">
         <v>952435000.0</v>
       </c>
       <c r="J42">
         <v>945370000.0</v>
       </c>
       <c r="K42">
         <v>935272000.0</v>
       </c>
       <c r="L42">
         <v>929249000.0</v>
       </c>
       <c r="M42">
         <v>923048000.0</v>
       </c>
       <c r="N42">
         <v>890012000.0</v>
       </c>
       <c r="O42">
         <v>882069000.0</v>
       </c>
       <c r="P42">
         <v>875059000.0</v>
       </c>
@@ -5983,77 +5991,77 @@
       </c>
       <c r="G3">
         <v>40968000.0</v>
       </c>
       <c r="H3">
         <v>39157000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-1162000.0</v>
+        <v>-87972000.0</v>
       </c>
       <c r="C5">
         <v>-2464000.0</v>
       </c>
       <c r="D5">
         <v>-51142000.0</v>
       </c>
       <c r="E5">
         <v>-353069000.0</v>
       </c>
       <c r="F5">
         <v>-63632000.0</v>
       </c>
       <c r="G5">
         <v>65872000.0</v>
       </c>
       <c r="H5">
         <v>9993000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>52973000.0</v>
+        <v>-33837000.0</v>
       </c>
       <c r="C6">
         <v>53864000.0</v>
       </c>
       <c r="D6">
         <v>6639000.0</v>
       </c>
       <c r="E6">
         <v>-296522000.0</v>
       </c>
       <c r="F6">
         <v>-16132000.0</v>
       </c>
       <c r="G6">
         <v>106840000.0</v>
       </c>
       <c r="H6">
         <v>49150000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
@@ -6811,51 +6819,53 @@
         <v>107696000.0</v>
       </c>
       <c r="U2">
         <v>129715000.0</v>
       </c>
       <c r="V2">
         <v>134942000.0</v>
       </c>
       <c r="W2">
         <v>82584000.0</v>
       </c>
       <c r="X2">
         <v>79294000.0</v>
       </c>
       <c r="Y2">
         <v>86502000.0</v>
       </c>
       <c r="Z2">
         <v>62028000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>89</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>13181000.0</v>
+      </c>
       <c r="C3">
         <v>13285000.0</v>
       </c>
       <c r="D3">
         <v>13302000.0</v>
       </c>
       <c r="E3">
         <v>13311000.0</v>
       </c>
       <c r="F3">
         <v>13683000.0</v>
       </c>
       <c r="G3">
         <v>14253000.0</v>
       </c>
       <c r="H3">
         <v>13883000.0</v>
       </c>
       <c r="I3">
         <v>13944000.0</v>
       </c>
       <c r="J3">
         <v>14248000.0</v>
       </c>
       <c r="K3">
@@ -6919,53 +6929,55 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-4958000.0</v>
+      </c>
       <c r="C5">
-        <v>484000.0</v>
+        <v>-11492000.0</v>
       </c>
       <c r="D5">
         <v>-82311000.0</v>
       </c>
       <c r="E5">
         <v>316000.0</v>
       </c>
       <c r="F5">
         <v>-10271000.0</v>
       </c>
       <c r="G5">
         <v>-751000.0</v>
       </c>
       <c r="H5">
         <v>-11392000.0</v>
       </c>
       <c r="I5">
         <v>6076000.0</v>
       </c>
       <c r="J5">
         <v>3603000.0</v>
       </c>
       <c r="K5">
         <v>-15407000.0</v>
       </c>
@@ -6998,54 +7010,54 @@
       </c>
       <c r="U5">
         <v>2974000.0</v>
       </c>
       <c r="V5">
         <v>47465000.0</v>
       </c>
       <c r="W5">
         <v>4529000.0</v>
       </c>
       <c r="X5">
         <v>16327000.0</v>
       </c>
       <c r="Y5">
         <v>28432000.0</v>
       </c>
       <c r="Z5">
         <v>17135000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-1023000.0</v>
+        <v>8223000.0</v>
       </c>
       <c r="C6">
-        <v>13769000.0</v>
+        <v>1793000.0</v>
       </c>
       <c r="D6">
         <v>-69009000.0</v>
       </c>
       <c r="E6">
         <v>13627000.0</v>
       </c>
       <c r="F6">
         <v>3412000.0</v>
       </c>
       <c r="G6">
         <v>13502000.0</v>
       </c>
       <c r="H6">
         <v>2491000.0</v>
       </c>
       <c r="I6">
         <v>20020000.0</v>
       </c>
       <c r="J6">
         <v>17851000.0</v>
       </c>
       <c r="K6">
         <v>-904000.0</v>
       </c>
@@ -10957,51 +10969,51 @@
       </c>
       <c r="V22">
         <v>38929000.0</v>
       </c>
       <c r="W22">
         <v>-3287000.0</v>
       </c>
       <c r="X22">
         <v>8117000.0</v>
       </c>
       <c r="Y22">
         <v>18853000.0</v>
       </c>
       <c r="Z22">
         <v>7919000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-174000.0</v>
       </c>
       <c r="C23">
-        <v>-97000.0</v>
+        <v>-84000.0</v>
       </c>
       <c r="D23">
         <v>-820000.0</v>
       </c>
       <c r="E23">
         <v>-17135000.0</v>
       </c>
       <c r="F23">
         <v>19792000.0</v>
       </c>
       <c r="G23">
         <v>-66000.0</v>
       </c>
       <c r="H23">
         <v>-2260000.0</v>
       </c>
       <c r="I23">
         <v>-2138000.0</v>
       </c>
       <c r="J23">
         <v>-5752000.0</v>
       </c>
       <c r="K23">
         <v>3400000.0</v>
       </c>
@@ -11114,51 +11126,51 @@
       </c>
       <c r="U24">
         <v>-217000.0</v>
       </c>
       <c r="V24">
         <v>-110000.0</v>
       </c>
       <c r="W24">
         <v>-165000.0</v>
       </c>
       <c r="X24">
         <v>-96000.0</v>
       </c>
       <c r="Y24">
         <v>9000.0</v>
       </c>
       <c r="Z24">
         <v>12000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>1664000.0</v>
+        <v>-91000.0</v>
       </c>
       <c r="C25">
         <v>-2691000.0</v>
       </c>
       <c r="D25">
         <v>76820000.0</v>
       </c>
       <c r="E25">
         <v>991000.0</v>
       </c>
       <c r="F25">
         <v>215000.0</v>
       </c>
       <c r="G25">
         <v>339000.0</v>
       </c>
       <c r="H25">
         <v>6805000.0</v>
       </c>
       <c r="I25">
         <v>-14565000.0</v>
       </c>
       <c r="J25">
         <v>-1881000.0</v>
       </c>
@@ -11193,52 +11205,56 @@
         <v>7893000.0</v>
       </c>
       <c r="U25">
         <v>3424000.0</v>
       </c>
       <c r="V25">
         <v>4177000.0</v>
       </c>
       <c r="W25">
         <v>6078000.0</v>
       </c>
       <c r="X25">
         <v>-1625000.0</v>
       </c>
       <c r="Y25">
         <v>687000.0</v>
       </c>
       <c r="Z25">
         <v>657000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>142</v>
       </c>
-      <c r="B26"/>
-      <c r="C26"/>
+      <c r="B26">
+        <v>-174000.0</v>
+      </c>
+      <c r="C26">
+        <v>-13000.0</v>
+      </c>
       <c r="D26">
         <v>-762000.0</v>
       </c>
       <c r="E26">
         <v>-1073000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-41000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>