--- v0 (2026-06-19)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1024,51 +1027,53 @@
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>16</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
         <v>418442.0</v>
       </c>
       <c r="D5">
         <v>146700.0</v>
       </c>
       <c r="E5">
         <v>293140.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>-80917.0</v>
       </c>
       <c r="L5">
         <v>-65206.0</v>
@@ -2869,6032 +2874,6162 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>1078380.0</v>
+      </c>
+      <c r="C2">
         <v>2017852.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1878225.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1458397.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1635196.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2712642.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3294254.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2176426.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1863499.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2027607.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1482109.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1416435.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1712204.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>829819.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>952296.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2055889.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>848379.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1215049.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>607506.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>800003.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>427144.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>667592.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>598318.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>250465.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1127709.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>132516.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5959.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21760.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35897.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>96305.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2351983.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>66669.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33305.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35742.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40819.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>80504.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>190551.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>110282.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>104934.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>157206.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>98857.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
+        <v>0.0</v>
+      </c>
+      <c r="E5">
         <v>94887.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>134068.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>330653.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>418442.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>408366.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>371208.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>226555.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>146700.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>612649.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>579126.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>471761.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>293139.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="AA5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
       <c r="AE5"/>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
         <v>-90144.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-102031.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-90643.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-80917.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-1147379.0</v>
       </c>
-      <c r="AQ5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
-      <c r="AL6"/>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>1799148.0</v>
+      </c>
+      <c r="C7">
         <v>2030354.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1236559.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1472099.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1703716.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1931163.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2152179.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2368845.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2581891.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2791076.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2990567.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3044909.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3230587.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>935427.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>347917.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>418816.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>489166.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>558971.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
+        <v>70484.0</v>
+      </c>
+      <c r="C8">
         <v>69207.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>67700.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>52991.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>41031.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>38421.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>37902.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>36778.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>36760.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>36127.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>36108.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>35367.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>35348.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>34823.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>34754.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>34332.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>34313.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>33984.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>33820.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>28895.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>28890.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>92810883.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>90641608.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>88472934.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>86068948.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>83838533.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>81796933.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>80271999.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>53458589.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>52042150.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>50819120.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>49157236.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>48044352.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>46726869.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>45172530.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>26687700.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>26471380.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>26195610.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>25609340.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>17622433.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>16860688.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>16335620.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>16285642.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>16260651.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16094194.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2618722.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>3649632.0</v>
+      </c>
+      <c r="C10">
         <v>8230983.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11884607.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11443943.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11115181.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1903034.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2936544.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10797630.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13858866.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23099251.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14916878.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10239898.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13830846.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6359380.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22973803.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81507983.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>86045405.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>97421739.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>88607234.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>82658248.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>70274078.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>57788893.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>42976713.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21230362.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18550437.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17369323.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>893138.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2544159.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3856009.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5412593.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>950237.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2176565.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1528267.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2541242.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3534454.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4625238.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>116773.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>496455.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>998737.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>53374.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-33805.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>33805.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>3649632.0</v>
+      </c>
+      <c r="C12">
         <v>8230983.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11884607.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11443943.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13362819.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21478936.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29747642.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>37662201.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>44879677.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49963686.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>58548388.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>63428897.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>69137992.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>75279915.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>81262869.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>86490333.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>95996955.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>97421739.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>89862500.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>83909533.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>72383753.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>60091537.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47312159.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>27280362.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18550437.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17369323.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>893138.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2544159.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3856009.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5412593.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>950237.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2176565.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1528267.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2541242.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3534454.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4625238.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>116773.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>496455.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>998737.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>53374.0</v>
       </c>
-      <c r="AO12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP12"/>
       <c r="AQ12">
         <v>33805.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12">
+        <v>33805.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>70484.0</v>
+      </c>
+      <c r="C13">
         <v>69207.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>67700.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>52991.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>41031.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>38421.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>37902.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36778.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>36760.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>36127.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>36108.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>35367.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>35348.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>34823.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>34754.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>34332.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>34313.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>33984.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>33820.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>28895.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28890.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>28666.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>28558.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28161.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>27991.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27451.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17343.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>17337.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17116.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17016.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>12923.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>12665.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>12348.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>12326.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12317.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>12283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9882.0</v>
       </c>
       <c r="AL13">
         <v>9882.0</v>
       </c>
       <c r="AM13">
         <v>9882.0</v>
       </c>
       <c r="AN13">
+        <v>9882.0</v>
+      </c>
+      <c r="AO13">
         <v>108704.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>108704.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>4309997.0</v>
+      </c>
+      <c r="C14">
         <v>2253474.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1330200.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1263031.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1103613.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1068298.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1101785.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1016474.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1004157.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>994762.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1041989.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>978710.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>969605.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>982785.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1029087.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1044046.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1082408.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1157049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>998423.0</v>
       </c>
       <c r="T14">
         <v>998423.0</v>
       </c>
       <c r="U14">
+        <v>998423.0</v>
+      </c>
+      <c r="V14">
         <v>991375.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1000091.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>936142.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>986593.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>971741.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>760682.0</v>
       </c>
       <c r="AA14">
         <v>760682.0</v>
       </c>
       <c r="AB14">
+        <v>760682.0</v>
+      </c>
+      <c r="AC14">
         <v>577626.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>567265.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>535554.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16066633.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>410877.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>411238.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410634.0</v>
       </c>
       <c r="AI14">
         <v>410634.0</v>
       </c>
       <c r="AJ14">
+        <v>410634.0</v>
+      </c>
+      <c r="AK14">
         <v>391722.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372739.0</v>
       </c>
       <c r="AL14">
         <v>372739.0</v>
       </c>
       <c r="AM14">
+        <v>372739.0</v>
+      </c>
+      <c r="AN14">
         <v>368698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372739.0</v>
       </c>
       <c r="AO14">
         <v>372739.0</v>
       </c>
       <c r="AP14">
         <v>372739.0</v>
       </c>
       <c r="AQ14">
+        <v>372739.0</v>
+      </c>
+      <c r="AR14">
         <v>315716.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>35348.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>34823.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>34754.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>34332.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>34313.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>33984.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>33820.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>28895.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>28890.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28666.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28558.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>28161.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>27991.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>27451.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17343.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17337.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>17116.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12923.0</v>
       </c>
       <c r="AE15">
         <v>12923.0</v>
       </c>
       <c r="AF15">
+        <v>12923.0</v>
+      </c>
+      <c r="AG15">
         <v>12665.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12348.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12326.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12317.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9882.0</v>
       </c>
       <c r="AL15">
         <v>9882.0</v>
       </c>
       <c r="AM15">
         <v>9882.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>9882.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>28644.0</v>
+      </c>
+      <c r="C16">
         <v>600.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14800.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>45557.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>45857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40857.0</v>
       </c>
       <c r="G16">
         <v>40857.0</v>
       </c>
       <c r="H16">
+        <v>40857.0</v>
+      </c>
+      <c r="I16">
         <v>60477.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>220930.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>306477.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>362449.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>349499.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>258000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18120.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>1818773.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>150000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>189556.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>163134.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>158791.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>305307.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>657925.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1045548.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>444332.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1323.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4386.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
-[...1 lines deleted...]
-      </c>
+      <c r="AF16"/>
       <c r="AG16">
         <v>39184.0</v>
       </c>
       <c r="AH16">
         <v>39184.0</v>
       </c>
       <c r="AI16">
-        <v>10792.0</v>
+        <v>39184.0</v>
       </c>
       <c r="AJ16">
         <v>10792.0</v>
       </c>
       <c r="AK16">
         <v>10792.0</v>
       </c>
-      <c r="AL16"/>
+      <c r="AL16">
+        <v>10792.0</v>
+      </c>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>203335.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2417987.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3797158.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5310573.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5868728.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7228444.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>126066.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>135762.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>145458.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>183546.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>186144.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>188742.0</v>
       </c>
-      <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
-        <v>15388546.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>15388546.0</v>
       </c>
       <c r="R20">
+        <v>15388546.0</v>
+      </c>
+      <c r="S20">
         <v>14808411.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>14706818.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
         <v>7219000.0</v>
       </c>
       <c r="C21">
         <v>7219000.0</v>
       </c>
       <c r="D21">
-        <v>26101000.0</v>
+        <v>7219000.0</v>
       </c>
       <c r="E21">
         <v>26101000.0</v>
       </c>
       <c r="F21">
         <v>26101000.0</v>
       </c>
       <c r="G21">
         <v>26101000.0</v>
       </c>
       <c r="H21">
+        <v>26101000.0</v>
+      </c>
+      <c r="I21">
         <v>26176667.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26252333.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>26328000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26403667.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26479333.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>26555000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>26661667.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26768333.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26875000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26981667.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27088333.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>27195000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
-      <c r="AL21"/>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>841669.0</v>
+      </c>
+      <c r="C22">
         <v>846119.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>992397.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1089956.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1084627.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1083309.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1072724.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1266016.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1463960.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1549812.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1664725.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4520430.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4691068.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5294653.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5310473.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5441726.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4705921.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4901057.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2004169.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3302925.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4120704.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6197608.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7995189.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10726982.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10110786.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>686078.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>197168.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17353.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18153.0</v>
       </c>
       <c r="AE22">
         <v>18153.0</v>
       </c>
       <c r="AF22">
-        <v>9068.0</v>
+        <v>18153.0</v>
       </c>
       <c r="AG22">
         <v>9068.0</v>
       </c>
       <c r="AH22">
         <v>9068.0</v>
       </c>
       <c r="AI22">
         <v>9068.0</v>
       </c>
       <c r="AJ22">
+        <v>9068.0</v>
+      </c>
+      <c r="AK22">
         <v>45340.0</v>
       </c>
-      <c r="AK22">
-[...2 lines deleted...]
-      <c r="AL22"/>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>16590631.0</v>
+      </c>
+      <c r="C23">
         <v>21499726.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24742585.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>44740761.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>46465833.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>55149342.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>63999919.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72381171.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80701468.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>86671133.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>95320660.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>108681735.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>112801186.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>116996846.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>123086281.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>147841111.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>160841143.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>171151845.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>160594203.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>105358608.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>92789461.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>81118971.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>71237197.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>54650500.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>36422135.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20480341.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2215326.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3811879.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5317885.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6121343.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1553172.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2713395.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1969443.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3327088.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4662326.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6052171.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>467580.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>786543.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1295827.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>284645.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>-1147379.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>370930.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>446000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>523000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26">
+        <v>435051.0</v>
+      </c>
+      <c r="C26">
         <v>337208.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>350569.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>659903.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>715861.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>729621.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>731065.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>784357.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>627924.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>702427.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>773382.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>778943.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>824808.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>950001.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>672679.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>18750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="R26">
         <v>75000.0</v>
       </c>
       <c r="S26">
         <v>75000.0</v>
       </c>
       <c r="T26">
+        <v>75000.0</v>
+      </c>
+      <c r="U26">
         <v>1034098.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1276202.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>962182.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1927125.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2165037.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1416480.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>593421.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>434240.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>547685.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>585121.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>408393.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>345121.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>182392.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>39431.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>19522.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>44885.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>-1850484.0</v>
+      </c>
+      <c r="C28">
         <v>-6200629.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10648048.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9971844.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9411465.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28129.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-784365.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8428785.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11276975.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20308175.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11926311.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7194989.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10600259.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5423953.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-22625886.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-81089167.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-85556239.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-96862768.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-88607234.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-82658248.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-70274078.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-57788893.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-42976713.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21230362.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-18550437.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-17369323.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-893138.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2544159.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3856009.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5412593.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>958335.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-307553.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1528267.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2541242.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3534454.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4625238.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3319647.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2898029.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2395335.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1754782.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>33805.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>977725.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>12712349.0</v>
+      </c>
+      <c r="C29">
         <v>16042410.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20628664.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39828245.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41138394.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>47920831.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>54311918.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63783940.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>72397654.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>78352661.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>86013615.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>99489545.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>103432377.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>110629770.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>114519992.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>134945417.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>144470940.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>147714791.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>134475098.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>100158353.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>87265943.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>76257476.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>66696509.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>52776047.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>33357493.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19166969.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>52484.0</v>
+      </c>
+      <c r="C30">
         <v>82388.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>190375.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>979122.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>210968.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>136391.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>132570.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>178243.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>551504.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>434868.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>330881.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2071308.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1097393.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4435176.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3453723.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7961664.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12260009.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21662403.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20914182.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14589599.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12755952.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12117127.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12136833.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10640417.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5349876.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1055738.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>131382.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>60353.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>62985.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42557.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13420.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2597.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26418.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23821.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>1483.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7500.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3183.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>73010212.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>76877377.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>83968103.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>87751659.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>92681871.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>102100727.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>105818047.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>92573280.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>100158353.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>87265943.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>76257476.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>66696509.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>52776047.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>35726862.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>19166969.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1737230.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3333969.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4805778.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5563804.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1058811.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>127354.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1243114.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2565291.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3850524.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5189009.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4395357.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3694130.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2994586.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-1147379.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>2329063.0</v>
+      </c>
+      <c r="C32">
         <v>5497651.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10153845.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10362242.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11595918.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>18454946.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>24975980.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>34305181.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>42913854.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>48429181.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>56393538.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>66213041.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>72269745.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>82312850.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>88860246.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>95903506.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>107851323.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>112318102.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>102521745.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>98167255.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>85591455.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>74827904.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>63849745.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>50132731.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>31547637.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18417094.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>11398173.0</v>
+      </c>
+      <c r="C33">
         <v>11717474.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11049120.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30685794.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31158667.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>31317851.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>31708222.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>32278013.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>32482229.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>32972300.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>33179552.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>37370954.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>35415786.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>31073927.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>30352610.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>45925396.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>46273684.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>45813048.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>45474908.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3071455.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2469103.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1984374.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2876764.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2703316.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1889856.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>869875.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>631072.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>727431.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>757622.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>544213.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>501259.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>322514.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>189669.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>182374.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>210452.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>139749.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>154223.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>118749.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>87429.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>110045.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-33805.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>219005.0</v>
       </c>
     </row>
-    <row r="34" spans="1:43">
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>98557.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>422080.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>607526.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>595599.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>438638.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>748109.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>484332.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4253154.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2553672.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2274877.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3086327.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4343494.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>4547631.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>5733190.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1080358.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>794615.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>554802.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>30000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>60000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>80000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>120000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>150000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>-26.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>200000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>220000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>260000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>270000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>300000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>330000.0</v>
       </c>
-      <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>1014887.0</v>
+      </c>
+      <c r="C35">
         <v>1172715.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>574301.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1219791.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1616191.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1851966.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2372283.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2799254.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2998429.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3048820.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3559475.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4094450.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4253154.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2757006.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4692864.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6883485.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9654067.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>10416359.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>13521555.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1080358.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>794615.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>554801.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>477831.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>60000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>80000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>120000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>150000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>169974.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>220000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>260000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>396066.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>435762.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>475458.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>183546.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>186144.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>188742.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>445000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>414716.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>1147379.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>523595.0</v>
       </c>
     </row>
-    <row r="36" spans="1:43">
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>435051.0</v>
+      </c>
+      <c r="C36">
         <v>337208.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>350569.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>659903.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>729621.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>784357.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>627924.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>702427.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>778943.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2012181.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>950000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>672679.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>18750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="R36">
         <v>75000.0</v>
       </c>
       <c r="S36">
+        <v>75000.0</v>
+      </c>
+      <c r="T36">
         <v>-484921.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-1.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1255759.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>717358.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1927125.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-2914781.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1416480.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>869875.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>631072.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>727431.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>757622.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>544213.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>345121.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>182392.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>39431.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>19522.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36">
         <v>19332.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-33805.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>106326.0</v>
       </c>
     </row>
-    <row r="37" spans="1:43">
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
-      <c r="AL37"/>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>4272002.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2012181.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>18750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="R38">
         <v>75000.0</v>
       </c>
       <c r="S38">
         <v>75000.0</v>
       </c>
       <c r="T38">
+        <v>75000.0</v>
+      </c>
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>182000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>39000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>20000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>45000.0</v>
       </c>
-      <c r="AJ38">
-[...1 lines deleted...]
-      </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
-      <c r="AL38"/>
+      <c r="AL38">
+        <v>0.0</v>
+      </c>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>106000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:43">
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>648673.0</v>
+      </c>
+      <c r="C39">
         <v>622761.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>626086.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>541946.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>648752.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1132855.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1338762.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>996698.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1324098.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1750467.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1597114.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1290146.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2458947.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>913175.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2706606.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2021992.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1604574.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1353598.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2338444.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>485095.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1059949.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>728325.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>916252.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3299423.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>521180.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>499327.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>362566.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>462583.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>633036.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>103827.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>70103.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>211719.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>225089.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>579651.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>908352.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1240361.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>194584.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>163839.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>206478.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>121226.0</v>
       </c>
-      <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>116120.0</v>
       </c>
     </row>
-    <row r="40" spans="1:43">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>972110.0</v>
+      </c>
+      <c r="C40">
         <v>1408510.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>984337.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1490172.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1205737.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1720165.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3105845.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1944701.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2342782.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2075656.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2405439.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2537290.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2630936.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2484840.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2623918.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3663784.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5579857.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11522347.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9626956.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2085698.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4091445.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1714312.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3159232.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>906063.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>811385.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>616524.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>320788.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>281738.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>276182.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>241206.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>215110.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>218078.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>211413.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>576645.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>585722.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1036432.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>975907.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>791407.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>811224.0</v>
       </c>
-      <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>407922.0</v>
       </c>
     </row>
-    <row r="41" spans="1:43">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1844057.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1795082.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>4642156.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6757205.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9452801.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10140687.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>12961634.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1080358.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>794615.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>554802.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>30000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>60000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>80000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>120000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>150000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>170000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>200000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>220000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>260000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>396066.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>435762.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>475458.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>183000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>186000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>189000.0</v>
       </c>
-      <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41"/>
+    </row>
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>108439228.0</v>
+      </c>
+      <c r="C42">
         <v>105486780.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>100934503.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>93871419.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>89267525.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>88125870.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>86896415.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>85348446.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>84302881.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>82803856.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>81232641.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>79566908.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>77561087.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>75947546.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>74261069.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>73074575.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>81239055.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>81796933.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>80271999.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>53458589.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>52042150.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>50819120.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>49157236.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>48044352.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>46726869.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>45172525.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>26687701.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>26471350.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>26195614.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>25609344.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>16860688.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>16335620.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>16285642.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>16260651.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>16094194.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2618722.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2464942.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2458744.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2337322.0</v>
       </c>
-      <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>2278443.0</v>
       </c>
     </row>
-    <row r="43" spans="1:43">
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>26.0</v>
       </c>
       <c r="AC44">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="AD44">
         <v>28.0</v>
       </c>
-      <c r="AE44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE44">
+        <v>28.0</v>
+      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
-      <c r="AL44"/>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44"/>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>3744122.0</v>
+      </c>
+      <c r="C45">
         <v>4161267.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7388842.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3924891.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4341806.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4487230.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8156999.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5316989.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5601972.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5941873.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8234998.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5840676.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6023797.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3462259.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4283846.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2894363.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1192901.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1022192.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>949639.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>538279.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>473376.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>276454.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>196832.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>179746.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>172501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156138.0</v>
       </c>
       <c r="AE45">
         <v>156138.0</v>
       </c>
       <c r="AF45">
+        <v>156138.0</v>
+      </c>
+      <c r="AG45">
         <v>140122.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>150238.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>162852.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>165567.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>139749.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>154223.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>118749.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>87429.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>3744122.0</v>
+      </c>
+      <c r="C46">
         <v>4161266.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3479551.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3924891.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4341806.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4487230.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4876156.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5316989.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5601972.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5941873.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6002503.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5840676.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6023797.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3462259.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2911598.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2894363.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2951382.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2857690.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1933216.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1524806.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1192901.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1022192.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>949639.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>538279.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>473376.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>276454.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>196832.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>179746.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>172501.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>135820.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>140122.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>150238.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>162852.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>165567.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>139749.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>154223.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>118749.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>87429.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>90713.0</v>
       </c>
-      <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>112679.0</v>
       </c>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5840676.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2795023.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2510083.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2539483.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2438112.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2421349.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2252853.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1933216.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1524806.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1192901.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1022192.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>949639.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>538279.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>473376.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>276454.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>196832.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>179746.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>172501.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>135820.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>156138.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>140122.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>150238.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>162852.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>165567.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>139749.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>154223.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>119000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>88000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>113000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-95797363.0</v>
+      </c>
+      <c r="C48">
         <v>-89513577.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-80373539.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-54191053.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-48304230.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-40574113.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-33040841.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-22009650.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-12313195.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-4713877.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4598166.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>19274621.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>25256815.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>34175640.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>39931031.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>61836510.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>63197572.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>65883874.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>54169279.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>46670869.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>35194903.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>25409690.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>17510715.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4703534.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-13397367.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-26033007.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-24967814.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-23154718.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-21406952.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-20062556.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-18694167.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-16746000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-15104854.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-13732677.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-12422444.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-10917468.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-7023961.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-6168954.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-5463212.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-4937967.0</v>
       </c>
-      <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-3534526.0</v>
       </c>
     </row>
-    <row r="49" spans="1:43">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>25256815.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>34175640.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>39931030.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>61836510.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>63197572.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>65883874.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>54169279.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>46670869.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>35194903.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>25409690.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>17510715.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>4703534.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-11027998.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-26033007.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-24967814.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-23154718.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-21406952.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-20062556.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-18694167.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-16745999.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-15104854.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-13732677.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-12422444.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-10917468.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-7023961.0</v>
       </c>
-      <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>3436420.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3394484.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>895341.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>487935.0</v>
       </c>
     </row>
-    <row r="51" spans="1:43">
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>1799148.0</v>
+      </c>
+      <c r="C51">
         <v>2030354.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1236559.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1472099.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1703716.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1931163.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2152179.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2368845.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2581891.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2791076.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2990567.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3044909.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3230587.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>935427.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>347917.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>418816.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>489166.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>558971.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
-[...1 lines deleted...]
-      </c>
+      <c r="AD51"/>
       <c r="AE51">
         <v>1908572.0</v>
       </c>
       <c r="AF51">
+        <v>1908572.0</v>
+      </c>
+      <c r="AG51">
         <v>1869012.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>3436420.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3394484.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3394072.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1808156.0</v>
       </c>
-      <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>1011530.0</v>
       </c>
     </row>
-    <row r="52" spans="1:43">
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>784261.0</v>
+      </c>
+      <c r="C52">
         <v>857638.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>662258.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>744156.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>824458.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>902881.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>915619.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>896745.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>878174.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>859912.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>838387.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>794516.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>772515.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>277290.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>297209.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>292536.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>287900.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>283299.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6072740.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1044640.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>47180.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1765998.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
+      <c r="AD52"/>
       <c r="AE52">
         <v>1908572.0</v>
       </c>
       <c r="AF52">
+        <v>1908572.0</v>
+      </c>
+      <c r="AG52">
         <v>1869012.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>3436420.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3394484.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2949072.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1393440.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>487935.0</v>
       </c>
     </row>
-    <row r="53" spans="1:43">
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>2247638.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>19575902.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>26811098.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>26864571.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>31020811.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>26864435.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>43631510.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>53188999.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>55307146.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>68920535.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>58289066.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>4982350.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>9951550.0</v>
       </c>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
       <c r="S53">
+        <v>0.0</v>
+      </c>
+      <c r="T53">
         <v>1255266.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1251285.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2109675.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2302644.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>4335446.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>6050000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
-      <c r="AL53"/>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>67610.0</v>
       </c>
-      <c r="AQ53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:43">
+      <c r="AR53"/>
+    </row>
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>16590631.0</v>
+      </c>
+      <c r="C55">
         <v>21499726.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>24742585.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>44740761.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>46465833.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>55149342.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>63999919.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>72381171.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>80701468.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>86671133.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>95320660.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>108681735.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>112801186.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>116996846.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>123086281.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>147841111.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>160841143.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>171151845.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>160594203.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>105358608.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>92789461.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>81118971.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>71237197.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>54650500.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>36422135.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>20480341.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2215326.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3811879.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5317885.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6121343.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1553172.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2713395.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1969443.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3327088.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4662326.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6052171.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>467580.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>786543.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1295827.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>284645.0</v>
       </c>
-      <c r="AO55"/>
       <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>370930.0</v>
       </c>
     </row>
-    <row r="56" spans="1:43">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>5192458.0</v>
+      </c>
+      <c r="C56">
         <v>9782251.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>13693465.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>14054967.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>15307166.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>23831491.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>32291697.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>40103158.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>48219239.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>53698833.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>62141108.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>71310781.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>77385400.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>85922919.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>92733671.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>101915715.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>114567459.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>125338797.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>115119295.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>102287152.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>90320358.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>79134597.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>68360433.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>51947184.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>34532279.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>19610466.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1584254.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3084448.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4560263.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5577130.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1051913.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2390881.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1779774.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3144714.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4451874.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5912422.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>313357.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>667794.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1208398.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>174600.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>33805.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>151925.0</v>
       </c>
     </row>
-    <row r="57" spans="1:43">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>2863395.0</v>
+      </c>
+      <c r="C57">
         <v>4284600.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3539620.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3692725.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3711248.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5376545.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7315718.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5797977.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5305385.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5269652.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5747570.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5097740.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5115655.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3610069.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3873423.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6012209.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6716136.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13020695.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>12597550.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4119897.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4728903.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4306693.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4062857.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1814453.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2984642.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1193372.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>328070.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>307884.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>312079.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>337511.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2351983.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2189975.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>290567.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>286339.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>628256.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>677018.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4674195.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4480673.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3845413.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2361870.0</v>
       </c>
-      <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>994714.0</v>
       </c>
     </row>
-    <row r="58" spans="1:43">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>3878282.0</v>
+      </c>
+      <c r="C58">
         <v>5457316.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4113921.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4912516.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5327439.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7228511.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9688000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8597231.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8303814.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8318472.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9307045.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9192190.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9368809.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6367076.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8566287.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>12895694.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16370203.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>23437054.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>26119105.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5200255.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5523518.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4861495.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4540688.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1874453.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3064642.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1313372.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>478070.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>477858.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>512079.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>557511.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2611983.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2586041.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>726329.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>761797.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>811802.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>863162.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4862937.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4480673.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4290413.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2776586.0</v>
       </c>
-      <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>1147379.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1518309.0</v>
       </c>
     </row>
-    <row r="59" spans="1:43">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
-      <c r="AL59"/>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>12712349.0</v>
+      </c>
+      <c r="C60">
         <v>16042410.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>20628664.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>39828245.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41138394.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>47920831.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>54311918.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>63783940.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>72397654.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>78352661.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>86013615.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>99489545.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>103432377.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>110629770.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>114519994.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>134945417.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>144470940.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>147714791.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>134475098.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>100158353.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>87265943.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>76257476.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>66696509.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>52776047.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>33357493.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>19166969.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1737256.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3334021.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4805806.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5563832.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-1058811.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>127354.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1243114.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2565291.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3850524.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5189009.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-4395357.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-3694130.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-2994586.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-2491941.0</v>
       </c>
-      <c r="AO60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP60"/>
       <c r="AQ60">
         <v>-1147379.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:43">
+      <c r="AR60">
+        <v>-1147379.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-15249796.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-14694062.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-14211866.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-12994373.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-2599478.0</v>
       </c>
-      <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8939,1071 +9074,1071 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>222377.0</v>
       </c>
       <c r="C2">
         <v>999124.0</v>
       </c>
       <c r="D2">
         <v>4184949.0</v>
       </c>
       <c r="E2">
         <v>5481093.0</v>
       </c>
       <c r="F2">
         <v>11574944.0</v>
       </c>
       <c r="G2">
         <v>16591346.0</v>
       </c>
       <c r="H2">
         <v>112431.0</v>
       </c>
       <c r="I2">
         <v>9391.0</v>
       </c>
       <c r="J2">
         <v>302.0</v>
       </c>
       <c r="K2">
         <v>37491.0</v>
       </c>
       <c r="L2">
         <v>43140.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>1106808.0</v>
       </c>
       <c r="C3">
         <v>1377266.0</v>
       </c>
       <c r="D3">
         <v>1230474.0</v>
       </c>
       <c r="E3">
         <v>1282718.0</v>
       </c>
       <c r="F3">
         <v>335363.0</v>
       </c>
       <c r="G3">
         <v>138635.0</v>
       </c>
       <c r="H3">
         <v>65902.0</v>
       </c>
       <c r="I3">
         <v>50765.0</v>
       </c>
       <c r="J3">
-        <v>46060.0</v>
+        <v>45758.0</v>
       </c>
       <c r="K3">
         <v>37491.0</v>
       </c>
       <c r="L3">
         <v>43140.0</v>
       </c>
       <c r="M3">
-        <v>13596.0</v>
+        <v>13597.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
         <v>-48511914.0</v>
       </c>
       <c r="C5">
         <v>-37581640.0</v>
       </c>
       <c r="D5">
         <v>-38110556.0</v>
       </c>
       <c r="E5">
         <v>-11591291.0</v>
       </c>
       <c r="F5">
         <v>45635795.0</v>
       </c>
       <c r="G5">
         <v>41693640.0</v>
       </c>
       <c r="H5">
         <v>-6089120.0</v>
       </c>
       <c r="I5">
         <v>-6136776.0</v>
       </c>
       <c r="J5">
-        <v>-6648999.0</v>
+        <v>-6649000.0</v>
       </c>
       <c r="K5">
         <v>-1687966.0</v>
       </c>
       <c r="L5">
         <v>-1967979.0</v>
       </c>
       <c r="M5">
         <v>-1034373.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>-47405106.0</v>
       </c>
       <c r="C6">
         <v>-36204374.0</v>
       </c>
       <c r="D6">
         <v>-36880082.0</v>
       </c>
       <c r="E6">
         <v>-10308573.0</v>
       </c>
       <c r="F6">
         <v>45971158.0</v>
       </c>
       <c r="G6">
         <v>41832275.0</v>
       </c>
       <c r="H6">
         <v>-6023218.0</v>
       </c>
       <c r="I6">
         <v>-6086011.0</v>
       </c>
       <c r="J6">
-        <v>-6602939.0</v>
+        <v>-6603242.0</v>
       </c>
       <c r="K6">
         <v>-1650475.0</v>
       </c>
       <c r="L6">
         <v>-1924839.0</v>
       </c>
       <c r="M6">
-        <v>-1020777.0</v>
+        <v>-1020776.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
         <v>400112.0</v>
       </c>
       <c r="C9">
         <v>2916036.0</v>
       </c>
       <c r="D9">
         <v>2627089.0</v>
       </c>
       <c r="E9">
         <v>28737116.0</v>
       </c>
       <c r="F9">
         <v>86310659.0</v>
       </c>
       <c r="G9">
         <v>57961412.0</v>
       </c>
       <c r="H9">
         <v>102543.0</v>
       </c>
       <c r="I9">
         <v>30520.0</v>
       </c>
       <c r="J9">
         <v>7360.0</v>
       </c>
       <c r="K9">
         <v>-37491.0</v>
       </c>
       <c r="L9">
         <v>10000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
         <v>-48511914.0</v>
       </c>
       <c r="C10">
         <v>-37581640.0</v>
       </c>
       <c r="D10">
         <v>-38110556.0</v>
       </c>
       <c r="E10">
         <v>-18847234.0</v>
       </c>
       <c r="F10">
         <v>45635795.0</v>
       </c>
       <c r="G10">
         <v>42569065.0</v>
       </c>
       <c r="H10">
         <v>-6195557.0</v>
       </c>
       <c r="I10">
         <v>-6271723.0</v>
       </c>
       <c r="J10">
         <v>-6959232.0</v>
       </c>
       <c r="K10">
         <v>-1928686.0</v>
       </c>
       <c r="L10">
         <v>-2043168.0</v>
       </c>
       <c r="M10">
         <v>-1048124.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
         <v>-1615978.0</v>
       </c>
       <c r="C11">
         <v>57368.0</v>
       </c>
       <c r="D11">
         <v>-2777691.0</v>
       </c>
       <c r="E11">
         <v>-4608985.0</v>
       </c>
       <c r="F11">
         <v>8977231.0</v>
       </c>
       <c r="G11">
         <v>90536.0</v>
       </c>
       <c r="H11">
         <v>-126444.0</v>
       </c>
       <c r="I11">
         <v>-18960.0</v>
       </c>
       <c r="J11">
         <v>293837.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>14882963.0</v>
       </c>
       <c r="F12">
         <v>473512.0</v>
       </c>
       <c r="G12">
         <v>175.0</v>
       </c>
       <c r="H12">
         <v>106437.0</v>
       </c>
       <c r="I12">
         <v>134947.0</v>
       </c>
       <c r="J12">
         <v>310233.0</v>
       </c>
       <c r="K12">
         <v>240720.0</v>
       </c>
       <c r="L12">
         <v>75189.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
         <v>292932.0</v>
       </c>
       <c r="C13">
         <v>1091825.0</v>
       </c>
       <c r="D13">
         <v>1049937.0</v>
       </c>
       <c r="E13">
         <v>704044.0</v>
       </c>
       <c r="F13">
         <v>45631.0</v>
       </c>
       <c r="G13">
         <v>97215.0</v>
       </c>
       <c r="H13">
         <v>36652.0</v>
       </c>
       <c r="I13">
         <v>19804.0</v>
       </c>
       <c r="J13">
         <v>3829.0</v>
       </c>
       <c r="K13">
         <v>240720.0</v>
       </c>
       <c r="L13">
         <v>75190.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
         <v>-46895936.0</v>
       </c>
       <c r="C15">
         <v>-37639008.0</v>
       </c>
       <c r="D15">
         <v>-35332865.0</v>
       </c>
       <c r="E15">
         <v>-14238249.0</v>
       </c>
       <c r="F15">
         <v>36658564.0</v>
       </c>
       <c r="G15">
         <v>42478529.0</v>
       </c>
       <c r="H15">
         <v>-6195557.0</v>
       </c>
       <c r="I15">
         <v>-6271723.0</v>
       </c>
       <c r="J15">
         <v>-6959232.0</v>
       </c>
       <c r="K15">
         <v>-1928686.0</v>
       </c>
       <c r="L15">
         <v>-2043168.0</v>
       </c>
       <c r="M15">
         <v>-1048124.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-14238249.0</v>
       </c>
       <c r="F16">
         <v>36658564.0</v>
       </c>
       <c r="G16">
         <v>42478529.0</v>
       </c>
       <c r="H16">
         <v>-6195557.0</v>
       </c>
       <c r="I16">
         <v>-6271723.0</v>
       </c>
       <c r="J16">
         <v>-6959232.0</v>
       </c>
       <c r="K16">
         <v>-1928686.0</v>
       </c>
       <c r="L16">
         <v>-2043170.0</v>
       </c>
       <c r="M16">
         <v>-1048124.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
         <v>-46895936.0</v>
       </c>
       <c r="C17">
         <v>-37639008.0</v>
       </c>
       <c r="D17">
         <v>-42561890.0</v>
       </c>
       <c r="E17">
         <v>-14238249.0</v>
       </c>
       <c r="F17">
         <v>36658564.0</v>
       </c>
       <c r="G17">
         <v>42478529.0</v>
       </c>
       <c r="H17">
         <v>-6195557.0</v>
       </c>
       <c r="I17">
         <v>-6271723.0</v>
       </c>
       <c r="J17">
         <v>-6959232.0</v>
       </c>
       <c r="K17">
         <v>-1928686.0</v>
       </c>
       <c r="L17">
         <v>-2043168.0</v>
       </c>
       <c r="M17">
         <v>-1048124.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>292932.0</v>
       </c>
       <c r="C18">
         <v>1091825.0</v>
       </c>
       <c r="D18">
         <v>1049937.0</v>
       </c>
       <c r="E18">
         <v>704044.0</v>
       </c>
       <c r="F18">
         <v>45631.0</v>
       </c>
       <c r="G18">
         <v>97215.0</v>
       </c>
       <c r="H18">
         <v>-69785.0</v>
       </c>
       <c r="I18">
         <v>-115143.0</v>
       </c>
       <c r="J18">
         <v>-306404.0</v>
       </c>
       <c r="K18">
         <v>-240720.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>8132602.0</v>
       </c>
       <c r="F19">
         <v>-429157.0</v>
       </c>
       <c r="G19">
         <v>875425.0</v>
       </c>
       <c r="H19">
         <v>-301816.0</v>
       </c>
       <c r="I19">
         <v>-153907.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>15388546.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
         <v>-31283352.0</v>
       </c>
       <c r="C21">
         <v>-40081310.0</v>
       </c>
       <c r="D21">
         <v>-42706234.0</v>
       </c>
       <c r="E21">
         <v>-26979837.0</v>
       </c>
       <c r="F21">
         <v>46064952.0</v>
       </c>
       <c r="G21">
         <v>41693640.0</v>
       </c>
       <c r="H21">
         <v>-5893741.0</v>
       </c>
       <c r="I21">
         <v>-6117816.0</v>
       </c>
       <c r="J21">
         <v>-4564067.0</v>
       </c>
       <c r="K21">
         <v>-1687966.0</v>
       </c>
       <c r="L21">
         <v>-1967979.0</v>
       </c>
       <c r="M21">
         <v>-1034373.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
         <v>31905841.0</v>
       </c>
       <c r="C23">
         <v>43996470.0</v>
       </c>
       <c r="D23">
         <v>49518272.0</v>
       </c>
       <c r="E23">
         <v>61198046.0</v>
       </c>
       <c r="F23">
         <v>51820651.0</v>
       </c>
       <c r="G23">
         <v>32859118.0</v>
       </c>
       <c r="H23">
         <v>6108715.0</v>
       </c>
       <c r="I23">
         <v>6157727.0</v>
       </c>
       <c r="J23">
         <v>4571729.0</v>
       </c>
       <c r="K23">
         <v>1687966.0</v>
       </c>
       <c r="L23">
         <v>1977979.0</v>
       </c>
       <c r="M23">
         <v>1034374.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>1106808.0</v>
       </c>
       <c r="C25">
         <v>1377266.0</v>
       </c>
       <c r="D25">
         <v>1216214.0</v>
       </c>
       <c r="E25">
         <v>1282718.0</v>
       </c>
       <c r="F25">
         <v>335363.0</v>
       </c>
       <c r="G25">
         <v>138635.0</v>
       </c>
       <c r="H25">
         <v>65902.0</v>
       </c>
       <c r="I25">
         <v>50765.0</v>
       </c>
       <c r="J25">
         <v>45758.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26">
         <v>19137242.0</v>
       </c>
       <c r="C26">
         <v>20979589.0</v>
       </c>
       <c r="D26">
         <v>22962593.0</v>
       </c>
       <c r="E26">
         <v>17438098.0</v>
       </c>
       <c r="F26">
         <v>14961916.0</v>
       </c>
       <c r="G26">
         <v>3185290.0</v>
       </c>
       <c r="H26">
         <v>1371433.0</v>
       </c>
       <c r="I26">
         <v>1361154.0</v>
       </c>
       <c r="J26">
         <v>1003167.0</v>
       </c>
       <c r="K26">
         <v>731474.0</v>
       </c>
       <c r="L26">
         <v>806913.0</v>
       </c>
       <c r="M26">
         <v>311476.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27">
         <v>2381131.0</v>
       </c>
       <c r="C27">
         <v>4483339.0</v>
       </c>
       <c r="D27">
         <v>6860815.0</v>
       </c>
       <c r="E27">
         <v>7344628.0</v>
       </c>
       <c r="F27">
         <v>13397813.0</v>
       </c>
       <c r="G27">
         <v>4665113.0</v>
       </c>
       <c r="H27">
         <v>1061676.0</v>
       </c>
       <c r="I27">
         <v>1165631.0</v>
       </c>
       <c r="J27">
         <v>426711.0</v>
       </c>
       <c r="K27">
         <v>122105.0</v>
       </c>
       <c r="L27">
         <v>281101.0</v>
       </c>
       <c r="M27">
         <v>226652.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
         <v>9058283.0</v>
       </c>
       <c r="C28">
         <v>16157152.0</v>
       </c>
       <c r="D28">
         <v>14279441.0</v>
       </c>
       <c r="E28">
         <v>14262963.0</v>
       </c>
       <c r="F28">
         <v>11550615.0</v>
       </c>
       <c r="G28">
         <v>8278734.0</v>
       </c>
       <c r="H28">
         <v>3497273.0</v>
       </c>
       <c r="I28">
         <v>3570786.0</v>
       </c>
       <c r="J28">
         <v>3095791.0</v>
       </c>
       <c r="K28">
         <v>796896.0</v>
       </c>
       <c r="L28">
         <v>846825.0</v>
       </c>
       <c r="M28">
         <v>482649.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
         <v>-1615978.0</v>
       </c>
       <c r="C29">
         <v>57368.0</v>
       </c>
       <c r="D29">
         <v>-9750639.0</v>
       </c>
       <c r="E29">
         <v>-4608985.0</v>
       </c>
       <c r="F29">
         <v>8977231.0</v>
       </c>
       <c r="G29">
         <v>90536.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
         <v>31683464.0</v>
       </c>
       <c r="C30">
         <v>42997346.0</v>
       </c>
       <c r="D30">
         <v>45333323.0</v>
       </c>
       <c r="E30">
         <v>55716953.0</v>
       </c>
       <c r="F30">
         <v>40245707.0</v>
       </c>
       <c r="G30">
         <v>16267772.0</v>
       </c>
       <c r="H30">
         <v>5996284.0</v>
       </c>
       <c r="I30">
         <v>6148336.0</v>
       </c>
       <c r="J30">
         <v>4571427.0</v>
       </c>
       <c r="K30">
         <v>1650475.0</v>
       </c>
       <c r="L30">
         <v>1977979.0</v>
       </c>
       <c r="M30">
         <v>1034374.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
         <v>-17228562.0</v>
       </c>
       <c r="C31">
         <v>2499670.0</v>
       </c>
       <c r="D31">
         <v>4595678.0</v>
       </c>
       <c r="E31">
         <v>8132603.0</v>
       </c>
       <c r="F31">
         <v>-429157.0</v>
       </c>
       <c r="G31">
         <v>875425.0</v>
       </c>
       <c r="H31">
         <v>-301816.0</v>
       </c>
       <c r="I31">
         <v>-153907.0</v>
       </c>
       <c r="J31">
         <v>-2395165.0</v>
       </c>
       <c r="K31">
         <v>-240720.0</v>
       </c>
       <c r="L31">
         <v>-75189.0</v>
       </c>
       <c r="M31">
         <v>-13751.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
         <v>622489.0</v>
       </c>
       <c r="C32">
         <v>3915160.0</v>
       </c>
       <c r="D32">
         <v>6812038.0</v>
       </c>
       <c r="E32">
         <v>34218209.0</v>
       </c>
       <c r="F32">
         <v>97885603.0</v>
       </c>
       <c r="G32">
         <v>74552758.0</v>
       </c>
       <c r="H32">
         <v>214974.0</v>
       </c>
       <c r="I32">
         <v>39911.0</v>
       </c>
@@ -10019,3654 +10154,3730 @@
       <c r="M32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>45303.0</v>
+      </c>
+      <c r="C2">
         <v>449213.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>142396.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26285.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32106.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21590.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>255068.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>297403.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>212148.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>234505.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2967841.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>255772.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>459095.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>502241.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>515773.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>767936.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>915432.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3281951.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2486769.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3311255.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2504355.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3272565.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4313020.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5821281.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5975305.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>481740.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>52805.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20365.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38809.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>452.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9391.0</v>
       </c>
-      <c r="AF2">
-[...1 lines deleted...]
-      </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
+        <v>0.0</v>
+      </c>
+      <c r="AJ2">
         <v>302.0</v>
       </c>
-      <c r="AJ2">
-[...1 lines deleted...]
-      </c>
       <c r="AK2">
+        <v>0.0</v>
+      </c>
+      <c r="AL2">
         <v>302.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9726.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>8024.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7295.0</v>
       </c>
-      <c r="AO2">
-[...1 lines deleted...]
-      </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>201840.0</v>
+      </c>
+      <c r="C3">
         <v>255445.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>267566.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>267383.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>291414.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>280445.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>357123.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>351235.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>338335.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>330573.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>312878.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>296340.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>305246.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>316010.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>298618.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>312494.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>424342.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>247264.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>102606.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>94038.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>71714.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>67005.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57179.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>35490.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25218.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20748.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19134.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17006.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>16094.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13668.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13131.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12616.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12615.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12403.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12530.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12416.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>11086.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9726.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8025.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7295.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8860.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13311.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13786.0</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
+        <v>-6119455.0</v>
+      </c>
+      <c r="C5">
         <v>-9139518.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-26219441.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7053416.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7717790.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7521267.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11039367.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9674266.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7578728.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9289279.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10842434.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8095775.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11157145.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8015202.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10732798.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3475700.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3427810.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13100682.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10244331.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13576560.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11930289.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9884615.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15812498.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12038202.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14708277.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1081949.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1735006.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1747756.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1344396.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1261962.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1823250.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1592288.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1372177.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1310233.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1506257.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3878706.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-700952.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-564365.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-444577.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-392352.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-390291.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-460746.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-449400.0</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>-5917615.0</v>
+      </c>
+      <c r="C6">
         <v>-8884073.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-25951875.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6786033.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7426376.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7240822.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10682244.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9323031.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7240393.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8958706.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10529556.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7799435.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10851899.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7699192.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-10434180.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3163206.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3003468.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13347946.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10346937.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13670598.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12002003.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9951620.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15869677.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12073692.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>14733495.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1061201.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1715872.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1730750.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1328302.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1248294.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1810119.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1579672.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1359562.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1297830.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1493727.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3866290.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-689866.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-554639.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-436552.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-385057.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-381431.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-447435.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-435614.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>120828.0</v>
+      </c>
+      <c r="C9">
         <v>-303259.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>121526.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>119095.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>130804.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28687.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-105743.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>343738.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2444692.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18240.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>587336.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2201326.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-261289.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>99716.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>885709.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4326520.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4107794.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19417093.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>17914572.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>26790098.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>24853785.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16752204.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22832183.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15997472.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>18064969.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1066788.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>55761.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21069.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>22765.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2948.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1432.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9696.0</v>
       </c>
       <c r="AG9">
         <v>9696.0</v>
       </c>
       <c r="AH9">
         <v>9696.0</v>
       </c>
       <c r="AI9">
-        <v>2598.0</v>
+        <v>9696.0</v>
       </c>
       <c r="AJ9">
         <v>2598.0</v>
       </c>
       <c r="AK9">
+        <v>2598.0</v>
+      </c>
+      <c r="AL9">
         <v>2164.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-9726.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8024.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-7295.0</v>
       </c>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
       <c r="AP9">
-        <v>10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>10000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>-6264618.0</v>
+      </c>
+      <c r="C10">
         <v>-9139518.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-26219441.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7053416.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7717790.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7521267.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11039367.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9674266.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7578728.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9289279.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10842434.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-8095775.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-11157145.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8015202.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-25044407.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3475700.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3427810.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13100682.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10244331.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13576560.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11930289.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9884615.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15812498.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12816751.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15005009.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1065193.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1735006.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1747766.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1344396.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1368389.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1948168.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1641145.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1372177.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1310233.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1504976.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3893507.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-855007.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-705742.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-525245.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-449950.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-442642.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-510849.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-484825.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
+        <v>19168.0</v>
+      </c>
+      <c r="C11">
         <v>520.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-473716.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1166593.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12327.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12004.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-8175.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22189.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>20590.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>22764.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3834021.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2113581.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2238320.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2259811.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3138927.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2114638.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-741507.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1386087.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2745921.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2100594.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2145076.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1985640.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3005317.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2914781.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>258559.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>9181.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-116005.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-109866.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1728.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>97699.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>116818.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18811.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-40363.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-16396.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>14801.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>3391202.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>3391202.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>371248.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>298184.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>61671.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11393.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9066.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11379.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10529.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14657.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21475.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29992.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38173.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7575.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4397.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10.0</v>
       </c>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
       <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>106427.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>86090.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48857.0</v>
       </c>
       <c r="AG12">
         <v>48857.0</v>
       </c>
       <c r="AH12">
         <v>48857.0</v>
       </c>
       <c r="AI12">
+        <v>48857.0</v>
+      </c>
+      <c r="AJ12">
         <v>620466.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14801.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>154055.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>141377.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>80668.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>57598.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>52351.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>50103.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
+        <v>17493.0</v>
+      </c>
+      <c r="C13">
         <v>6974.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>253979.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13194.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12158.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13601.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>123569.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>263335.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>342188.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>362733.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>444772.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>322877.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>191892.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>202372.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>332796.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>298184.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>61671.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11393.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9066.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11379.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10529.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14657.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21475.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>29992.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>38173.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7575.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4397.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>12207.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19640.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>114750.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>-6283786.0</v>
+      </c>
+      <c r="C15">
         <v>-9140038.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-25745725.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5886823.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7730117.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7533271.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-11031192.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9696455.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7599318.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9312043.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-14676455.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-5982194.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-8918825.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5755391.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-21905480.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1361062.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2686303.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11714595.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7498410.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11475966.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9785213.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7898975.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12807181.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15731532.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>15005009.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1065193.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1735006.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1747766.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1344396.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1368389.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1948168.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1641145.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1372177.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1310233.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1504976.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3893507.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-855007.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-705742.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-525245.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-449950.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-442642.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-510849.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-484825.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-5982194.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-8918825.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5755391.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-21905479.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1361062.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2686303.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11714595.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7498410.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11475966.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9785213.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7898975.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12807181.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15731532.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15005009.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1065193.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1735006.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1747766.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1344396.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1368390.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1948168.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1641145.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1372177.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1310233.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-4069997.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3893507.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-855007.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-705742.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1928686.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-2043168.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
+        <v>-6283786.0</v>
+      </c>
+      <c r="C17">
         <v>-9140038.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-25745725.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5886823.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7730117.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7533271.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-11031192.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9696455.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-7599318.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-9312043.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-14676455.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-5982194.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-8918825.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5755391.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-21905479.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-1361062.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2686303.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11714595.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7498410.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11475966.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9785213.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7898975.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>12807181.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>15731532.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>15005009.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1065193.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1735006.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1747766.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1344396.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1368389.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1948168.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1641145.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1372177.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1310233.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-4069997.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3893507.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-855007.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-705742.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1928686.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-2043168.0</v>
       </c>
     </row>
-    <row r="18" spans="1:43">
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>17493.0</v>
+      </c>
+      <c r="C18">
         <v>6974.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>253979.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>13194.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12158.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13601.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>123569.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>263335.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>342188.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>362733.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>444772.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>322877.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>191892.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>202372.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>332796.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>298184.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>61671.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11393.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9066.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11379.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10529.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>14657.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>21475.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29992.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>38173.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>7575.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4397.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>12197.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>19640.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-106019.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>837294.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1935448.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1076936.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3059915.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>719228.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3276523.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-64434.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-53561.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>139124.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-450286.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-216612.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>778549.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>296732.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>16756.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-97679.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>21368.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-113897.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>22624.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-18811.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-32802.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>15388546.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>-6200783.0</v>
+      </c>
+      <c r="C21">
         <v>-9208411.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7659784.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7013848.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8057764.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8551956.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11907024.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10234937.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7679962.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10259387.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11825194.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8935951.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-11994439.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9950650.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26121344.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6535615.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4147038.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9824159.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10308765.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13630121.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11791165.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10334901.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16029110.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12038202.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14708277.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1081949.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1623398.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1650087.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1365764.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1254492.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1823250.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1663769.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1353366.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1277431.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1493690.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1805060.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-700952.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-564365.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-444577.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-392352.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-390291.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-460746.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-449400.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
+        <v>6366914.0</v>
+      </c>
+      <c r="C23">
         <v>9354365.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7923706.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7159228.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8220674.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8602233.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12056349.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10876078.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10336802.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10512132.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15380371.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11393049.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12192245.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10552607.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27522827.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11630071.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9170264.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12874885.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10092576.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16471232.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15566975.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9689868.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11116093.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9780551.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9331997.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2630477.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1731964.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1691521.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1427338.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1257892.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1834073.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1673465.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1363062.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1287127.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1496288.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1807658.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>703418.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>564365.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>444577.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>392352.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>390291.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1977979.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>459400.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>201840.0</v>
+      </c>
+      <c r="C25">
         <v>255445.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>267566.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>267383.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>291414.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>280445.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>357123.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>351235.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>338335.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>330573.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>312878.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>296340.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>305246.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>316010.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>969723.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>312995.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>423841.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>247264.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>102606.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>94038.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>71714.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>67005.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>57179.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>35490.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25218.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20748.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19134.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17006.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>16094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13131.0</v>
       </c>
       <c r="AE25">
         <v>13131.0</v>
       </c>
       <c r="AF25">
+        <v>13131.0</v>
+      </c>
+      <c r="AG25">
         <v>12616.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12615.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12403.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12530.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12416.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11086.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9726.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8025.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7295.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8860.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>13311.0</v>
       </c>
-      <c r="AQ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26">
+        <v>4152287.0</v>
+      </c>
+      <c r="C26">
         <v>5934071.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5099086.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4480678.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4687459.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4870019.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4806905.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4880315.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5612691.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5679678.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6178701.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5788789.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5981043.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5014060.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4739466.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5037461.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3889844.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3771327.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2182343.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5893350.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4669160.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2217063.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1113130.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>921889.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>750249.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>400022.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>380510.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>331027.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>312590.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>347306.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>375428.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>330422.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>357889.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>297415.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>281390.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>272209.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>184880.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>264688.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>191656.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>172804.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>172109.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>194905.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>194117.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27">
+        <v>466681.0</v>
+      </c>
+      <c r="C27">
         <v>467955.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>545451.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>568937.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>609713.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>657030.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>818669.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1059745.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1041243.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1563682.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1517123.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1904395.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1732966.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1706331.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1330348.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1889907.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1472225.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2652148.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2093863.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4253091.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5853313.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1197546.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3207965.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>798474.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>390191.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>268483.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>291137.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>262360.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>252076.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>256103.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>746221.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>180257.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>143890.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>95263.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>119790.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>117078.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>125626.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>64217.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>45505.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>28890.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>22419.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>25291.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>47564.0</v>
       </c>
     </row>
-    <row r="28" spans="1:43">
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>1500803.0</v>
+      </c>
+      <c r="C28">
         <v>2503126.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1869207.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1815945.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2599982.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2773149.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5818584.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4287380.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3132385.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2918803.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4403828.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3147753.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3713895.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3013965.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5250075.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3622273.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2468421.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2922195.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3226995.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2919498.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2468433.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2935689.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2424799.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2203417.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2191034.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1459484.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>988378.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1060763.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>807769.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>640363.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>689902.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1150170.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>848668.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>882046.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1082578.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1405955.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>381524.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>225734.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>199391.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>183363.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>186903.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>227239.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>203933.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>19168.0</v>
+      </c>
+      <c r="C29">
         <v>520.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-473716.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1166593.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12327.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12004.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8175.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22189.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20590.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22764.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3834021.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2113581.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2238320.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2259811.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3138927.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2114638.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-741507.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1386087.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2745921.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2100594.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2145076.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1985640.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3005317.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2914781.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>6321611.0</v>
+      </c>
+      <c r="C30">
         <v>8905152.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7781310.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7132943.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8188568.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8580643.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11801281.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10578675.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10124654.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10277627.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12412530.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11137277.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11733150.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10050366.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27007054.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10862135.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8254832.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9592934.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7605807.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13159977.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13062620.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6417303.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6803073.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3959270.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3356692.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2148737.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1679159.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1671156.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1388529.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1257440.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1824682.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1673465.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1363062.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1287127.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1496288.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1807658.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>703116.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>564365.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>444577.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>392352.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>390291.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>460746.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>459400.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
+        <v>-63835.0</v>
+      </c>
+      <c r="C31">
         <v>68893.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18559657.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-39568.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>339974.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1030689.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>867657.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>560671.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>101234.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>970108.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>982760.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>840176.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>837294.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1935448.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1076937.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3059915.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>719228.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3276523.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-64434.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-53561.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>139124.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-450286.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-216612.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>778549.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>296732.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>16756.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-111608.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-97679.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>21368.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-113897.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-41271.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>22624.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-18811.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-32802.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11286.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2088447.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-154055.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-141377.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-80668.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-57598.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-52351.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-50103.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-35425.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
+        <v>166131.0</v>
+      </c>
+      <c r="C32">
         <v>145954.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>263922.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>145380.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>162910.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>50277.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>149325.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>641141.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2656840.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>252745.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3555177.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2457098.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>197806.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>601957.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1401483.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5094456.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5023226.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>22699044.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20401341.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30101353.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>27358140.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>20024769.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>27145203.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21818753.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>24040274.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1548528.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>108566.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>41434.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>61574.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3400.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>10823.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9696.0</v>
       </c>
       <c r="AG32">
         <v>9696.0</v>
       </c>
       <c r="AH32">
         <v>9696.0</v>
       </c>
       <c r="AI32">
-        <v>2598.0</v>
+        <v>9696.0</v>
       </c>
       <c r="AJ32">
         <v>2598.0</v>
       </c>
       <c r="AK32">
+        <v>2598.0</v>
+      </c>
+      <c r="AL32">
         <v>2466.0</v>
       </c>
-      <c r="AL32">
-[...1 lines deleted...]
-      </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
+        <v>0.0</v>
+      </c>
+      <c r="AQ32">
         <v>10000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -13713,1063 +13924,1063 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
         <v>2936544.0</v>
       </c>
       <c r="C2">
         <v>14916878.0</v>
       </c>
       <c r="D2">
         <v>22973803.0</v>
       </c>
       <c r="E2">
         <v>88607234.0</v>
       </c>
       <c r="F2">
         <v>42976713.0</v>
       </c>
       <c r="G2">
         <v>893138.0</v>
       </c>
       <c r="H2">
         <v>950237.0</v>
       </c>
       <c r="I2">
         <v>3534454.0</v>
       </c>
       <c r="J2">
         <v>998737.0</v>
       </c>
       <c r="K2">
         <v>33805.0</v>
       </c>
       <c r="L2">
         <v>214446.0</v>
       </c>
       <c r="M2">
         <v>180044.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>700047</v>
       </c>
       <c r="C3">
         <v>748352</v>
       </c>
       <c r="D3">
         <v>1365306</v>
       </c>
       <c r="E3">
         <v>1427512</v>
       </c>
       <c r="F3">
         <v>669463</v>
       </c>
       <c r="G3">
         <v>774397</v>
       </c>
       <c r="H3">
         <v>113246</v>
       </c>
       <c r="I3">
         <v>41336</v>
       </c>
       <c r="J3">
         <v>129306</v>
       </c>
       <c r="K3">
         <v>12241</v>
       </c>
       <c r="L3">
         <v>118465</v>
       </c>
       <c r="M3">
         <v>11886</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-65633431.0</v>
       </c>
       <c r="F4">
         <v>45630521.0</v>
       </c>
       <c r="G4">
         <v>42083575.0</v>
       </c>
       <c r="H4">
         <v>-57099.0</v>
       </c>
       <c r="I4">
         <v>-2584217.0</v>
       </c>
       <c r="J4">
         <v>2535717.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-8243308.0</v>
       </c>
       <c r="F5">
         <v>-2204402.0</v>
       </c>
       <c r="G5">
         <v>-6462.0</v>
       </c>
       <c r="H5">
         <v>-292463.0</v>
       </c>
       <c r="I5">
         <v>900666.0</v>
       </c>
       <c r="J5">
         <v>-698389.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
         <v>8948063.0</v>
       </c>
       <c r="C6">
         <v>-11980334.0</v>
       </c>
       <c r="D6">
         <v>-8056925.0</v>
       </c>
       <c r="E6">
         <v>-65633431.0</v>
       </c>
       <c r="F6">
         <v>45630521.0</v>
       </c>
       <c r="G6">
         <v>42083575.0</v>
       </c>
       <c r="H6">
         <v>-57099.0</v>
       </c>
       <c r="I6">
         <v>-2584217.0</v>
       </c>
       <c r="J6">
         <v>2535717.0</v>
       </c>
       <c r="K6">
         <v>964932.0</v>
       </c>
       <c r="L6">
         <v>-180641.0</v>
       </c>
       <c r="M6">
         <v>34402.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
         <v>-3167199.0</v>
       </c>
       <c r="C7">
         <v>2754651.0</v>
       </c>
       <c r="D7">
         <v>5641341.0</v>
       </c>
       <c r="E7">
         <v>6191953.0</v>
       </c>
       <c r="F7">
         <v>-2896448.0</v>
       </c>
       <c r="G7">
         <v>-16819340.0</v>
       </c>
       <c r="H7">
         <v>-818281.0</v>
       </c>
       <c r="I7">
         <v>769770.0</v>
       </c>
       <c r="J7">
         <v>-504747.0</v>
       </c>
       <c r="K7">
         <v>487847.0</v>
       </c>
       <c r="L7">
         <v>391478.0</v>
       </c>
       <c r="M7">
         <v>-4261.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>14956529.0</v>
       </c>
       <c r="F8">
         <v>-8740851.0</v>
       </c>
       <c r="G8">
         <v>-12960255.0</v>
       </c>
       <c r="H8">
         <v>-121462.0</v>
       </c>
       <c r="I8">
         <v>-13420.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
         <v>-31799.0</v>
       </c>
       <c r="C9">
         <v>186391.0</v>
       </c>
       <c r="D9">
         <v>2536988.0</v>
       </c>
       <c r="E9">
         <v>14924427.0</v>
       </c>
       <c r="F9">
         <v>-8740851.0</v>
       </c>
       <c r="G9">
         <v>-12960255.0</v>
       </c>
       <c r="H9">
         <v>-121462.0</v>
       </c>
       <c r="I9">
         <v>-13420.0</v>
       </c>
       <c r="J9">
         <v>-698389.0</v>
       </c>
       <c r="K9">
         <v>-13420.0</v>
       </c>
       <c r="L9">
         <v>-13420.0</v>
       </c>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
         <v>131271.0</v>
       </c>
       <c r="C10">
         <v>265489.0</v>
       </c>
       <c r="D10">
         <v>413140.0</v>
       </c>
       <c r="E10">
         <v>-3673309.0</v>
       </c>
       <c r="F10">
         <v>5705361.0</v>
       </c>
       <c r="G10">
         <v>-7915241.0</v>
       </c>
       <c r="H10">
         <v>-179015.0</v>
       </c>
       <c r="I10">
         <v>-9085.0</v>
       </c>
       <c r="J10">
         <v>-9068.0</v>
       </c>
       <c r="K10">
         <v>-9068.0</v>
       </c>
       <c r="L10">
         <v>-9068.0</v>
       </c>
       <c r="M10">
         <v>-9068.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-4685071.0</v>
       </c>
       <c r="F11">
         <v>-455244.0</v>
       </c>
       <c r="G11">
         <v>4062618.0</v>
       </c>
       <c r="H11">
         <v>-226664.0</v>
       </c>
       <c r="I11">
         <v>85947.0</v>
       </c>
       <c r="J11">
         <v>202710.0</v>
       </c>
       <c r="K11">
         <v>473062.0</v>
       </c>
       <c r="L11">
         <v>385561.0</v>
       </c>
       <c r="M11">
         <v>113560.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>21021328.0</v>
       </c>
       <c r="F12">
         <v>6983945.0</v>
       </c>
       <c r="G12">
         <v>2367411.0</v>
       </c>
       <c r="H12">
         <v>1332740.0</v>
       </c>
       <c r="I12">
         <v>1176814.0</v>
       </c>
       <c r="J12">
         <v>4122719.0</v>
       </c>
       <c r="K12">
         <v>69565.0</v>
       </c>
       <c r="L12">
         <v>55160.0</v>
       </c>
       <c r="M12">
         <v>55160.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-224094.0</v>
       </c>
       <c r="F13">
         <v>-2049095.0</v>
       </c>
       <c r="G13">
         <v>-6462.0</v>
       </c>
       <c r="H13">
         <v>-292463.0</v>
       </c>
       <c r="I13">
         <v>900666.0</v>
       </c>
       <c r="J13">
         <v>-698389.0</v>
       </c>
       <c r="K13">
         <v>14785.0</v>
       </c>
       <c r="L13">
         <v>5917.0</v>
       </c>
       <c r="M13">
         <v>-4261.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
         <v>1106808.0</v>
       </c>
       <c r="C14">
         <v>1377266.0</v>
       </c>
       <c r="D14">
         <v>1230474.0</v>
       </c>
       <c r="E14">
         <v>1282718.0</v>
       </c>
       <c r="F14">
         <v>335363.0</v>
       </c>
       <c r="G14">
         <v>138635.0</v>
       </c>
       <c r="H14">
         <v>65902.0</v>
       </c>
       <c r="I14">
         <v>50765.0</v>
       </c>
       <c r="J14">
         <v>45758.0</v>
       </c>
       <c r="K14">
         <v>37491.0</v>
       </c>
       <c r="L14">
         <v>43140.0</v>
       </c>
       <c r="M14">
         <v>13597.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
         <v>11884607.0</v>
       </c>
       <c r="C16">
         <v>2936544.0</v>
       </c>
       <c r="D16">
         <v>14916878.0</v>
       </c>
       <c r="E16">
         <v>22973803.0</v>
       </c>
       <c r="F16">
         <v>88607234.0</v>
       </c>
       <c r="G16">
         <v>42976713.0</v>
       </c>
       <c r="H16">
         <v>893138.0</v>
       </c>
       <c r="I16">
         <v>950237.0</v>
       </c>
       <c r="J16">
         <v>3534454.0</v>
       </c>
       <c r="K16">
         <v>998737.0</v>
       </c>
       <c r="L16">
         <v>33805.0</v>
       </c>
       <c r="M16">
         <v>214446.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
         <v>-29836974.0</v>
       </c>
       <c r="C18">
         <v>-29903397.0</v>
       </c>
       <c r="D18">
         <v>-23447171.0</v>
       </c>
       <c r="E18">
         <v>5141225.0</v>
       </c>
       <c r="F18">
         <v>40411961.0</v>
       </c>
       <c r="G18">
         <v>27390838.0</v>
       </c>
       <c r="H18">
         <v>-5638337.0</v>
       </c>
       <c r="I18">
         <v>-4121372.0</v>
       </c>
       <c r="J18">
         <v>-3340707.0</v>
       </c>
       <c r="K18">
         <v>-1324508.0</v>
       </c>
       <c r="L18">
         <v>-1648836.0</v>
       </c>
       <c r="M18">
         <v>-937114.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19">
         <v>27076020.0</v>
       </c>
       <c r="C19">
         <v>17070797.0</v>
       </c>
       <c r="D19">
         <v>-47533290.0</v>
       </c>
       <c r="E19">
         <v>-56740660.0</v>
       </c>
       <c r="F19">
         <v>3571919.0</v>
       </c>
       <c r="G19">
         <v>-5824343.0</v>
       </c>
       <c r="H19">
         <v>-322000.0</v>
       </c>
       <c r="I19">
         <v>-339000.0</v>
       </c>
       <c r="J19">
         <v>-60000.0</v>
       </c>
       <c r="K19">
         <v>-12241.0</v>
       </c>
       <c r="L19">
         <v>-60000.0</v>
       </c>
       <c r="M19">
         <v>-60000.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20">
         <v>11799083.0</v>
       </c>
       <c r="C20">
         <v>103914.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>19470005.0</v>
       </c>
       <c r="H20">
         <v>6496002.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>1846155.0</v>
       </c>
       <c r="J21">
         <v>-41500.0</v>
       </c>
       <c r="K21">
         <v>2289440.0</v>
       </c>
       <c r="L21">
         <v>990000.0</v>
       </c>
       <c r="M21">
         <v>990000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
         <v>-46895936.0</v>
       </c>
       <c r="C22">
         <v>-37639008.0</v>
       </c>
       <c r="D22">
         <v>-35332865.0</v>
       </c>
       <c r="E22">
         <v>-14238249.0</v>
       </c>
       <c r="F22">
         <v>36658564.0</v>
       </c>
       <c r="G22">
         <v>42478529.0</v>
       </c>
       <c r="H22">
         <v>-6195557.0</v>
       </c>
       <c r="I22">
         <v>-6271723.0</v>
       </c>
       <c r="J22">
         <v>-6959232.0</v>
       </c>
       <c r="K22">
         <v>-1928686.0</v>
       </c>
       <c r="L22">
         <v>-2043168.0</v>
       </c>
       <c r="M22">
         <v>-1048124.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23">
         <v>6969385.0</v>
       </c>
       <c r="C23">
         <v>103914.0</v>
       </c>
       <c r="D23">
         <v>15388869.0</v>
       </c>
       <c r="E23">
         <v>177870.0</v>
       </c>
       <c r="F23">
         <v>450398.0</v>
       </c>
       <c r="G23">
         <v>272678.0</v>
       </c>
       <c r="H23">
         <v>407238.0</v>
       </c>
       <c r="I23">
         <v>-153845.0</v>
       </c>
       <c r="J23">
         <v>-1093268.0</v>
       </c>
       <c r="K23">
         <v>2374390.0</v>
       </c>
       <c r="L23">
         <v>1460000.0</v>
       </c>
       <c r="M23">
         <v>1154986.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24">
         <v>-102566.0</v>
       </c>
       <c r="C24">
         <v>-143750.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-1593.0</v>
       </c>
       <c r="F24">
         <v>491739.0</v>
       </c>
       <c r="G24">
         <v>-5049946.0</v>
       </c>
       <c r="H24">
         <v>-322000.0</v>
       </c>
       <c r="I24">
         <v>-339000.0</v>
       </c>
       <c r="J24">
         <v>-60000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>8195.0</v>
       </c>
       <c r="M24">
         <v>-183470.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
         <v>17571347.0</v>
       </c>
       <c r="C25">
         <v>-1082858.0</v>
       </c>
       <c r="D25">
         <v>460317.0</v>
       </c>
       <c r="E25">
         <v>10599549.0</v>
       </c>
       <c r="F25">
         <v>544460.0</v>
       </c>
       <c r="G25">
         <v>176594.0</v>
       </c>
       <c r="H25">
         <v>91428.0</v>
       </c>
       <c r="I25">
         <v>38764.0</v>
       </c>
       <c r="J25">
         <v>2172862.0</v>
       </c>
       <c r="K25">
         <v>21516.0</v>
       </c>
       <c r="L25">
         <v>9662.0</v>
       </c>
       <c r="M25">
         <v>113560.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-1363929.0</v>
       </c>
       <c r="E26">
         <v>-14211866.0</v>
       </c>
       <c r="F26">
         <v>450398.0</v>
       </c>
       <c r="G26">
         <v>19742683.0</v>
       </c>
       <c r="H26">
         <v>5903238.0</v>
       </c>
       <c r="I26">
         <v>30000.0</v>
       </c>
       <c r="J26">
         <v>7071190.0</v>
       </c>
       <c r="K26">
         <v>7071192.0</v>
       </c>
       <c r="L26">
         <v>470000.0</v>
       </c>
       <c r="M26">
         <v>1154986.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27">
         <v>2248053.0</v>
       </c>
       <c r="C27">
         <v>5434904.0</v>
       </c>
       <c r="D27">
         <v>8336855.0</v>
       </c>
       <c r="E27">
         <v>7543223.0</v>
       </c>
       <c r="F27">
         <v>5509404.0</v>
       </c>
       <c r="G27">
         <v>2738041.0</v>
       </c>
       <c r="H27">
         <v>1088386.0</v>
       </c>
       <c r="I27">
         <v>1332388.0</v>
       </c>
       <c r="J27">
         <v>2033958.0</v>
       </c>
       <c r="K27">
         <v>69565.0</v>
       </c>
       <c r="L27">
         <v>45498.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
         <v>11811583.0</v>
       </c>
       <c r="C28">
         <v>103914.0</v>
       </c>
       <c r="D28">
         <v>-1363929.0</v>
       </c>
       <c r="E28">
         <v>-14033996.0</v>
       </c>
       <c r="F28">
         <v>450398.0</v>
       </c>
       <c r="G28">
         <v>19742683.0</v>
       </c>
       <c r="H28">
         <v>5903238.0</v>
       </c>
       <c r="I28">
         <v>1876155.0</v>
       </c>
       <c r="J28">
         <v>5936424.0</v>
       </c>
       <c r="K28">
         <v>2289440.0</v>
       </c>
       <c r="L28">
         <v>1460000.0</v>
       </c>
       <c r="M28">
         <v>1154986.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
         <v>-29136927.0</v>
       </c>
       <c r="C29">
         <v>-29155045.0</v>
       </c>
       <c r="D29">
         <v>-22081865.0</v>
       </c>
       <c r="E29">
         <v>6568737.0</v>
       </c>
       <c r="F29">
         <v>41081424.0</v>
       </c>
       <c r="G29">
         <v>28165235.0</v>
       </c>
       <c r="H29">
         <v>-5525091.0</v>
       </c>
       <c r="I29">
         <v>-4080036.0</v>
       </c>
       <c r="J29">
         <v>-3211401.0</v>
       </c>
       <c r="K29">
         <v>-1312267.0</v>
       </c>
       <c r="L29">
         <v>-1530371.0</v>
       </c>
       <c r="M29">
         <v>-925228.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30">
         <v>26273407.0</v>
       </c>
       <c r="C30">
         <v>17070797.0</v>
       </c>
       <c r="D30">
         <v>15388869.0</v>
       </c>
       <c r="E30">
         <v>-58168172.0</v>
       </c>
       <c r="F30">
         <v>4098699.0</v>
       </c>
       <c r="G30">
         <v>-5824343.0</v>
       </c>
       <c r="H30">
         <v>-435246.0</v>
       </c>
       <c r="I30">
         <v>-380336.0</v>
       </c>
@@ -14785,3428 +14996,3494 @@
       <c r="M30">
         <v>-195356.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>8230984.0</v>
+      </c>
+      <c r="C2">
         <v>11884607.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11443943.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11115181.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1903034.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2936544.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10797630.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13858866.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23099251.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14916878.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10239898.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13830846.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6359380.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22973803.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>81507983.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>86045405.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>97421739.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>88607234.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>82658248.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>70274078.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57788893.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42976713.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21230362.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18550437.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17369323.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>893138.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2544159.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3856009.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5412593.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>950237.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2176565.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1528267.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2541242.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3534454.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4625238.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>116773.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>496455.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>998737.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>53374.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1474.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1559.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>33805.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>50509.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
+        <v>18281</v>
+      </c>
+      <c r="C3">
         <v>142017</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>131969</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>75105</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>401060</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>91913</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>72987</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>174443</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>98629</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>402293</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>464602</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>236567</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>484193</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>179944</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>293304</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>230048</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>507560</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>396600</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>121755</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>165727</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>242423</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>139558</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>468715</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>100389</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>104919</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>100370</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>36220</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>24251</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>52775</v>
-      </c>
-[...1 lines deleted...]
-        <v>38836</v>
       </c>
       <c r="AE3">
         <v>38836</v>
       </c>
       <c r="AF3">
+        <v>38836</v>
+      </c>
+      <c r="AG3">
         <v>7189</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9688</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>38348</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3352</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>46560</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>41046</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4741</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7500</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>118000</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>7471466.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-16614423.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-58534180.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-4537422.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-11376334.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>8814505.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>5948986.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>12384170.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>12485185.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>14812180.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>21746351.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>2679925.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1181114.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>16476185.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1651021.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1311850.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1556584.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4462356.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1226328.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>648298.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1012975.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-993212.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>86245.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-951652.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1472841.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3233470.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1058801.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2478196.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1972583.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>438659.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-556005.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-114473.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15614.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2505907.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2391222.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-136761.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-279470.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>170453.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-149722.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-33724.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>206630.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>37191.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>351965.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>304880.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>-4581352.0</v>
+      </c>
+      <c r="C6">
         <v>-3653623.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>440664.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>328762.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9212147.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1033510.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7861086.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3061236.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9240385.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8182373.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4676980.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3590948.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7471466.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16614423.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-58534180.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4537422.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11376334.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8814505.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5948986.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12384170.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12485185.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14812180.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>21746351.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2679925.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1181114.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16476185.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1651021.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1311850.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1556584.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4462356.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1226328.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>648298.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1012975.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-993212.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1090784.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4508465.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-379682.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-502282.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>945363.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>51900.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-85.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-32246.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-16704.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
+        <v>-1333620.0</v>
+      </c>
+      <c r="C7">
         <v>906191.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>92054.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-782702.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1158763.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1317788.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1729126.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1236174.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>304645.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-515294.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>494125.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>449739.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2819833.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1207286.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-176698.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3881516.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3630232.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-962896.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5263218.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1053173.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1476022.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1943921.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2962422.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4591019.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14476018.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-745725.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-541128.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>129770.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-205662.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-201261.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1500976.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>18202.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>316497.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>263943.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-873097.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-260157.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>400337.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>228170.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-57692.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>133750.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>28998.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>29126.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>338.0</v>
       </c>
     </row>
-    <row r="8" spans="1:43">
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>1176044.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>865660.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2417068.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3971692.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>9438852.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-871083.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-6132074.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1841883.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-706900.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-59994.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-2451220.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-5290541.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-4294138.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-924356.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-82029.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>2632.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-20428.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-21637.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-13420.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
+        <v>33887.0</v>
+      </c>
+      <c r="C9">
         <v>103872.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-130839.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>164190.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-57186.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7964.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>68970.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>324055.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-90350.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-116284.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>216616.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>278668.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>999644.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>865525.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2417068.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3971692.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9438852.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-871083.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6132074.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1841883.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-706900.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-59994.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2451220.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5290541.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4294138.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-924356.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-82029.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2632.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-20428.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-21637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13420.0</v>
       </c>
       <c r="AF9">
         <v>-13420.0</v>
       </c>
       <c r="AG9">
         <v>-13420.0</v>
       </c>
       <c r="AH9">
+        <v>-13420.0</v>
+      </c>
+      <c r="AI9">
         <v>304880.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-869803.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-13420.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-13420.0</v>
       </c>
     </row>
-    <row r="10" spans="1:43">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
+        <v>35781.0</v>
+      </c>
+      <c r="C10">
         <v>174162.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9519.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38353.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>56663.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26736.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31735.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>117419.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50124.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>66211.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-377576.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>117519.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>363666.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-184292.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>131253.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-735805.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>168286.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3088944.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1273313.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>557563.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2076904.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1797581.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2731793.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-616196.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9541928.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-488910.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-179815.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9120.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9920.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5273343.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-18153.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9068.0</v>
       </c>
       <c r="AG10">
         <v>-9068.0</v>
       </c>
       <c r="AH10">
+        <v>-9068.0</v>
+      </c>
+      <c r="AI10">
         <v>9068.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-9068.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
-        <v>-9068.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM10">
         <v>-9068.0</v>
       </c>
-      <c r="AN10"/>
+      <c r="AN10">
+        <v>-9068.0</v>
+      </c>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>-9068.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-6396.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1029435.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>447482.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2059139.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>995296.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5725427.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2104199.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-421988.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-349685.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2380841.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>467323.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2666235.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-885745.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1150054.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>392293.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3249.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-38581.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-45432.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-145900.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>152253.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-225.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-25772.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-40309.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>8000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>57000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>331000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>190000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>473000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>386000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-1411447.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>508236.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-437365.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18580714.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1168675.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1093936.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>178003.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2540681.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1134186.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1091197.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2213538.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4131113.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2924648.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1034076.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>866651.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>641696.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>390217.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>205155.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>95672.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>638024.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>417728.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>65395.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>55667.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4122719.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2589634.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>153780.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6198.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>69565.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>55160.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-95801.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187208.0</v>
       </c>
       <c r="N13">
         <v>187208.0</v>
       </c>
       <c r="O13">
+        <v>187208.0</v>
+      </c>
+      <c r="P13">
         <v>-665880.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-350168.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-250978.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1042932.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1933027.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>554410.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-556005.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-114473.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15614.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>136538.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-21853.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-136761.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-279470.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>170453.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-149722.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-33724.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>206630.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>37191.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>351965.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>304880.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-698389.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>15948.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>60009.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>38322.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>14785.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>5917.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>201840.0</v>
+      </c>
+      <c r="C14">
         <v>255445.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>267566.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>267383.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>291414.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>280445.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>357123.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>351235.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>338335.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>330573.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>312878.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>296340.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>305246.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>316010.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>298618.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>312494.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>424342.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>247264.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>102606.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>94038.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>71714.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>67005.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>57179.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35490.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25218.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20748.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19134.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17006.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16094.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13668.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13131.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12616.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12615.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12403.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12530.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12416.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11086.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9726.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8025.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7295.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8860.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13311.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13786.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>3649632.0</v>
+      </c>
+      <c r="C16">
         <v>8230984.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11884607.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11443943.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11115181.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1903034.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2936544.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10797630.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13858866.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23099251.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14916878.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10239898.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13830846.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6359380.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22973803.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>81507983.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>86045405.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>97421739.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>88607234.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>82658248.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>70274078.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>57788893.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42976713.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21230362.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18550437.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>17369323.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>893138.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2544159.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3856009.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5412593.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>950237.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2176565.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1528267.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2541242.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3534454.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4625238.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>116773.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>496455.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>998737.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>53374.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1474.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1559.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>33805.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>-7171325.0</v>
+      </c>
+      <c r="C18">
         <v>-7988293.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6331267.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5979690.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8688890.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8837127.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8303993.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7403950.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5302827.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8892627.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5243228.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6001738.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6104744.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6097461.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4303111.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>888274.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1146824.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7409238.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4756724.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11343117.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12181723.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12130397.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19489180.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8455410.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>882150.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1435898.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1648461.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1239410.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1381584.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1368882.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-999471.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1190092.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-967975.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-978212.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1030784.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1555015.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-294126.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-460782.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-560637.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-298055.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-213570.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-252246.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-316704.0</v>
       </c>
     </row>
-    <row r="19" spans="1:43">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-94888.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>2174895.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>17070977.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>7356958.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>266006.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>4168271.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4036187.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>16672707.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>9615279.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>3169820.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>13720755.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10452848.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-53013576.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4969200.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-9951550.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1255266.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3981.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>858390.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>7544.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2032802.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1245840.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6050000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-564500.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-150000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2560.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-72440.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-175000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-72000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-204000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-75000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-45000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="AJ19">
         <v>-60000.0</v>
       </c>
       <c r="AK19">
         <v>-60000.0</v>
       </c>
       <c r="AL19">
         <v>-60000.0</v>
       </c>
       <c r="AM19">
         <v>-60000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>-60000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:43">
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20">
+        <v>2739973.0</v>
+      </c>
+      <c r="C20">
         <v>4334670.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6956885.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4058452.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>429000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>354746.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-153845.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG21">
         <v>2000000.0</v>
       </c>
       <c r="AH21">
         <v>2000000.0</v>
       </c>
       <c r="AI21">
+        <v>2000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-41500.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-41500.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2289440.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>990000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
+        <v>-6283786.0</v>
+      </c>
+      <c r="C22">
         <v>-9140038.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-25745725.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5886823.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7730117.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7533271.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-11031192.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9696455.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7599318.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9312043.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-14676455.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5982194.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-8918825.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5755391.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-21905480.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1361061.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2686303.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11714595.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7498410.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11475966.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9785213.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7898975.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12807181.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15731532.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>15005009.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1065193.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1735006.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1747766.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1344396.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1368389.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1948168.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1641145.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1372177.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1310233.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1504976.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3893507.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-855007.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-705742.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-525245.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-449950.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-442642.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-510849.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-484825.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>157</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>4334670.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12500.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4058452.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>4168271.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4036187.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16672706.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9615279.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3169820.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-555734.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-482196.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-480776.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27870.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>150001.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-450398.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5499.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>295918.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>148981.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>542616.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>274519.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>863465.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1407922.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-38780.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-96691.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-227775.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>407238.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-242836.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-130988.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-45001.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-24688.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-83000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>85254.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-85254.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-41500.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1576000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>349955.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>213485.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>234950.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1093268.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-102566.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-143750.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3937558.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>17075000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10079881.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3406387.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13720755.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-10452848.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1593.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4969200.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-9951550.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1255266.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3981.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1035554.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7544.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8595500.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6050000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-564500.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-150000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2560.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-72440.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-175000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-72000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-339000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>14378.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-45000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-15000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-60000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
-      <c r="AL24"/>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-7500.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>48770.0</v>
+      </c>
+      <c r="C25">
         <v>-86988.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18894832.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3028.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-270629.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1049828.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-604492.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-166044.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>252482.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-564804.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2992679.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-441401.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>218911.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1639512.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16748516.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2431646.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-689016.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3208506.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-12839.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>73176.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-60520.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>544643.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1192891.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>294577.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>432860.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>21819.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>127005.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>109876.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1728.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>99306.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>-67961.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>25091.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>40363.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>15115.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>663823.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>189820.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>41912.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8330.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>721.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>188880.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>177250.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>138719.0</v>
       </c>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-159673.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-166326.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-555734.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-482196.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1217493.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10394895.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2599478.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>150001.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>5499.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>295918.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>148981.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>542616.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>274519.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>863465.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>18062083.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6496000.0</v>
       </c>
       <c r="AB26">
         <v>6496000.0</v>
       </c>
       <c r="AC26">
         <v>6496000.0</v>
       </c>
       <c r="AD26">
+        <v>6496000.0</v>
+      </c>
+      <c r="AE26">
         <v>5903238.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AF26">
         <v>30000.0</v>
       </c>
       <c r="AG26">
-        <v>0.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
-        <v>7071192.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM26">
         <v>7071192.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>7071192.0</v>
+      </c>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27">
+        <v>213752.0</v>
+      </c>
+      <c r="C27">
         <v>219114.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>291975.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>500585.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>580265.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>875228.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1318429.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1045583.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1499658.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1571234.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1826147.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2172166.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2169800.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2168742.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2404408.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2230434.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1533284.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1375097.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1658111.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1410946.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>927335.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1513012.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>570665.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1043134.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>691419.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>432823.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>517754.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>275955.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>206883.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>87794.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>495385.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>50000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>25000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1357992.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>663570.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6198.0</v>
       </c>
       <c r="AL27">
         <v>6198.0</v>
       </c>
       <c r="AM27">
+        <v>6198.0</v>
+      </c>
+      <c r="AN27">
         <v>10686.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>10129.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9834.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>38916.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>15278.0</v>
       </c>
     </row>
-    <row r="28" spans="1:43">
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
+        <v>2739973.0</v>
+      </c>
+      <c r="C28">
         <v>4334670.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6969385.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4058452.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>429000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>354746.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103914.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
         <v>-159673.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-166326.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-555734.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-482196.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1217493.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10394896.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2571608.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>150000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-450398.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5499.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>295918.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>148981.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>542616.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>274519.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>863465.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18062083.0</v>
       </c>
-      <c r="AA28">
-[...1 lines deleted...]
-      </c>
       <c r="AB28">
         <v>0.0</v>
       </c>
       <c r="AC28">
         <v>0.0</v>
       </c>
       <c r="AD28">
+        <v>0.0</v>
+      </c>
+      <c r="AE28">
         <v>5903238.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-22857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1899012.0</v>
       </c>
       <c r="AG28">
         <v>1899012.0</v>
       </c>
       <c r="AH28">
         <v>1899012.0</v>
       </c>
       <c r="AI28">
+        <v>1899012.0</v>
+      </c>
+      <c r="AJ28">
         <v>-83000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6063178.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-85254.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-41500.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1506000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>349955.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>213485.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>220000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
+        <v>-7153044.0</v>
+      </c>
+      <c r="C29">
         <v>-7846276.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6199298.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5904585.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-8287830.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8745214.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8231006.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7229507.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5204198.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8490334.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4778626.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5765171.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5620551.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5917517.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4009807.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1118322.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1654384.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7805838.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4878479.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11508844.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12424146.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12269955.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19957895.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8555799.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>987069.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1335528.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1612241.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1215159.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1328809.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1368882.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-960635.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1182903.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-967974.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-968524.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-992436.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1551663.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-247566.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-419736.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-555896.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-298055.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-206070.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-252246.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-316704.0</v>
       </c>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30">
+        <v>-168281.0</v>
+      </c>
+      <c r="C30">
         <v>-142017.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-329423.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2174895.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17070977.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7356958.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>266006.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4168271.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4036187.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16672707.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9615279.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2340549.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13647751.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10214710.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-53306880.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4739152.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10459110.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>858666.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1070507.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>869827.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-234879.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2393244.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1245840.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6150393.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-669420.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-250370.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-38780.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-96691.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-227775.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-72000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-242836.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-67811.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-45000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-24688.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-98348.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3352.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-46560.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-41046.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4741.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-7500.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-110270.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>