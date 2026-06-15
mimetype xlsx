--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -851,10649 +854,11136 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>39234996000.0</v>
+      </c>
+      <c r="C2">
         <v>35913953000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23491664000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64213903000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19086630725.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23888178016.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46563431929.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12622228610.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8601096994.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14208711325.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-2757490000.0</v>
+      </c>
+      <c r="C5">
         <v>-3470369000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3501154000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-250994000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>105182010.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1194479.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>46278000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-45399000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-63979500.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9263250.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
+        <v>82133306610.0</v>
+      </c>
+      <c r="C9">
         <v>84231771200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105035880290.0</v>
       </c>
       <c r="D9">
         <v>105035880290.0</v>
       </c>
       <c r="E9">
         <v>105035880290.0</v>
       </c>
       <c r="F9">
+        <v>105035880290.0</v>
+      </c>
+      <c r="G9">
         <v>39869638420.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39856788520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10684656480.0</v>
       </c>
       <c r="I9">
         <v>10684656480.0</v>
       </c>
       <c r="J9">
         <v>10684656480.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9">
+        <v>10684656480.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>273836045000.0</v>
+      </c>
+      <c r="C10">
         <v>2538648000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>108156508000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1221111000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>75065944922.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>88644585.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>489696253.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>260190289.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>147722537.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>267217450.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>0.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>90000000000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>273836045000.0</v>
+      </c>
+      <c r="C12">
         <v>2538648000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>108156508000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1221111000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>75065944922.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>88644585.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>489696253.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>260190289.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>147722537.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>267217450.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
-        <v>88986398000.0</v>
+        <v>355945592000.0</v>
       </c>
       <c r="C13">
         <v>88986398000.0</v>
       </c>
       <c r="D13">
         <v>88986398000.0</v>
       </c>
       <c r="E13">
+        <v>88986398000.0</v>
+      </c>
+      <c r="F13">
         <v>88986398100.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>56028493800.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56024210500.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>34000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="J13">
         <v>1000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>1000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>3559456000.0</v>
+      </c>
+      <c r="C14">
         <v>889864000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>890007000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>889864000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>889742618.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>560285000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>492625456.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16509588.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="J14">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>47671000.0</v>
+      </c>
+      <c r="C16">
         <v>2167130000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>408198000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1466658000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>867246559.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>154732175.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39855029.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>478260349.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>813637375.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15845770.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>2643864000.0</v>
+      </c>
+      <c r="C21">
         <v>71456000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>91884000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>116540000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>36161893000.0</v>
+      </c>
+      <c r="C22">
         <v>138630996000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>124346906000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>140919140000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>104492348523.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>94046393040.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>68824447690.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>47402474294.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39852721941.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>30306629884.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>542271332000.0</v>
+      </c>
+      <c r="C23">
         <v>439775109000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>528959733000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>485054413000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>370684311428.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>263754414443.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>250442587742.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>162749739570.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>99799403800.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>74924539220.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>200021820780.0</v>
+      </c>
+      <c r="C24">
         <v>167147137500.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>255189662560.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>133991559840.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11413422690.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15959751480.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15601582190.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10084982850.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12068579960.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10085503930.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>200021820780.0</v>
+      </c>
+      <c r="C25">
         <v>167147137500.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>255189662560.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>133991559840.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11413422690.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15959751480.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15969661510.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11150754020.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13366699080.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10778570380.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>111079815000.0</v>
+      </c>
+      <c r="C28">
         <v>289067990000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>228974934000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>209192185000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54673937024.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>107383207904.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>90295932742.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-260190289.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-147722537.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-267217450.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>59098572000.0</v>
+      </c>
+      <c r="C30">
         <v>84584501000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>88075161000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>139010299000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>94235811605.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67725320270.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76332173527.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>40818469727.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18574674719.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18653542354.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>204175744130.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>218832136935.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>112068982561.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>109361193193.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>50216465430.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>14106928658.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>12101145873.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>170862236000.0</v>
+      </c>
+      <c r="C33">
         <v>212717082000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>206943482000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>200880536000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>96836164234.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>101768242669.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>104528890508.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>70980880027.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>26591392004.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>18299684259.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>203389152000.0</v>
+      </c>
+      <c r="C35">
         <v>170823819000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>260694307000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>134733566000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11718540684.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16395400483.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16244476504.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9790210863.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12068579958.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10085503930.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>45</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>1085987000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>32498236000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-113470294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="F36">
         <v>-1.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36">
+      <c r="G36">
+        <v>-1.0</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
         <v>-70980880027.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-26591392004.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-18299684259.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38">
+        <v>13749143710.0</v>
+      </c>
+      <c r="C38">
         <v>31925573090.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>1.0</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38">
         <v>34075418190.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2304338022.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>14497801597.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>7359893066.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>2312585000.0</v>
+      </c>
+      <c r="C39">
         <v>1303882000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1437676000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3023326000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>54042143.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>125813878.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>267379764.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>983387206.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>135091005.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>37572207.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>1917516000.0</v>
+      </c>
+      <c r="C40">
         <v>8296664000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11621797000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2458804000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1853297263.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1550288027.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3417663596.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>88539763481.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>62696485390.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>37689756080.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>742006000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>305118000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>435649000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>274815000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>220528029.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1028193682.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>146355560.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>82133307000.0</v>
+      </c>
+      <c r="C42">
         <v>84231771000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>84131271000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>105035880000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>105035880294.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>39869638418.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>39856788518.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>10639257476.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>10620676976.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>10675393226.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>157483728000.0</v>
+      </c>
+      <c r="C46">
         <v>210264051000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>174353362000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>200378857000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>96196946502.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>101163416744.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>103717472318.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>70980880027.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>26591392004.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>18299684259.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>154469228230.0</v>
+      </c>
+      <c r="C47">
         <v>180720052860.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>174353361970.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>113353753899.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>62932946502.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>67899416744.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>70453472318.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>70980880027.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>26591392004.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>18299684259.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-322539669000.0</v>
+      </c>
+      <c r="C48">
         <v>-71681517000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-19019975000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>10521000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>24704676531.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>16172044823.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13433916175.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5577207954.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2486251682.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>425752647.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>4667582470.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4223070927.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2885695534.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>384915860000.0</v>
+      </c>
+      <c r="C51">
         <v>291606639000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>337131442000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>210413296000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>129739881951.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>125501852489.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>90785629000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>90776861460.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>68360326140.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>43523521960.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>184894039000.0</v>
+      </c>
+      <c r="C52">
         <v>124500915000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>81941780000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>76421736000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>118326459261.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>109542101006.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>74815967490.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>79626107440.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>54993627060.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>32744951580.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>542271332000.0</v>
+      </c>
+      <c r="C55">
         <v>439775109000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>528959733000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>485054413000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>370684311428.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>263754414443.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>250442587742.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>162749739566.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>99799403803.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>74924539221.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>371409096000.0</v>
+      </c>
+      <c r="C56">
         <v>227058027000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>322016251000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>284173876000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>273848147193.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>161986171773.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>145913697234.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>89464521517.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>58710210202.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>49264961896.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>226094222000.0</v>
+      </c>
+      <c r="C57">
         <v>170878662000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>117662360000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>146027759000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>140133633808.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>135290031399.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>124836918044.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>101161992091.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>71297582384.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>51898467405.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>429483374000.0</v>
+      </c>
+      <c r="C58">
         <v>341702482000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>378356667000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>280761325000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>151852174493.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>151685431882.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>141081394549.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>112533274136.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>85692475145.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>62823393348.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>112781740000.0</v>
+      </c>
+      <c r="C60">
         <v>98066283000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>150596540000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>204292284000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>218832136935.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>112068982561.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>109361193193.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>50216465430.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>14106928658.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>12101145873.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>39234996000.0</v>
+      </c>
+      <c r="C2">
         <v>56765081000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46540622000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48788909000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35913953000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25917153000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29549658000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18654800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23491664000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20867063859.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22207761498.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48547834082.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>64213903000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39743284772.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49643970841.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23181479333.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19086630725.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37513326252.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>51361627697.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25427132191.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23888178016.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29343046196.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>29633961366.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28714953292.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>46563431929.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36270042842.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70593986393.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22277855481.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12622228610.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10935381453.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>8601096994.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-2757490000.0</v>
+      </c>
+      <c r="C5">
         <v>-2424357000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2524857000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3570869000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3470369000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3501154000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-24405763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3501154000.0</v>
       </c>
       <c r="I5">
         <v>-3501154000.0</v>
       </c>
       <c r="J5">
-        <v>-250994430.0</v>
+        <v>-3501154000.0</v>
       </c>
       <c r="K5">
         <v>-250994430.0</v>
       </c>
       <c r="L5">
         <v>-250994430.0</v>
       </c>
       <c r="M5">
         <v>-250994430.0</v>
       </c>
       <c r="N5">
-        <v>105182010.0</v>
+        <v>-250994430.0</v>
       </c>
       <c r="O5">
         <v>105182010.0</v>
       </c>
       <c r="P5">
         <v>105182010.0</v>
       </c>
       <c r="Q5">
         <v>105182010.0</v>
       </c>
       <c r="R5">
-        <v>-114188400.0</v>
+        <v>105182010.0</v>
       </c>
       <c r="S5">
         <v>-114188400.0</v>
       </c>
       <c r="T5">
+        <v>-114188400.0</v>
+      </c>
+      <c r="U5">
         <v>-1194479.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-101694480.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-56515980.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-56515979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54222000.0</v>
       </c>
       <c r="Y5">
         <v>-54222000.0</v>
       </c>
       <c r="Z5">
+        <v>-54222000.0</v>
+      </c>
+      <c r="AA5">
         <v>-51389250.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-45399000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-45399000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>312000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>14106928658.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-63979499.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>18</v>
+      </c>
+      <c r="B9">
+        <v>82133306610.0</v>
+      </c>
       <c r="C9">
         <v>84231771200.0</v>
       </c>
       <c r="D9">
         <v>84231771200.0</v>
       </c>
       <c r="E9">
         <v>84231771200.0</v>
       </c>
       <c r="F9">
-        <v>105035880290.0</v>
+        <v>84231771200.0</v>
       </c>
       <c r="G9">
         <v>105035880290.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>105035880290.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>105035880290.0</v>
       </c>
       <c r="L9">
         <v>105035880290.0</v>
       </c>
       <c r="M9">
         <v>105035880290.0</v>
       </c>
       <c r="N9">
         <v>105035880290.0</v>
       </c>
       <c r="O9">
         <v>105035880290.0</v>
       </c>
       <c r="P9">
         <v>105035880290.0</v>
       </c>
       <c r="Q9">
         <v>105035880290.0</v>
       </c>
       <c r="R9">
+        <v>105035880290.0</v>
+      </c>
+      <c r="S9">
         <v>39869838220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39869828320.0</v>
       </c>
       <c r="T9">
         <v>39869828320.0</v>
       </c>
       <c r="U9">
+        <v>39869828320.0</v>
+      </c>
+      <c r="V9">
         <v>39869638420.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>39858388420.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>39857188420.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39857158420.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39856788520.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>32426029120.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>273836045000.0</v>
+      </c>
+      <c r="C10">
         <v>1485344000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1330105000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>736047000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2538648000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3769280000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11205542000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25758700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>108156508000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26789584097.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>141422386678.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>552172631.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1221110631.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>358791746.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68063048.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>431978004.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75065944922.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>61418211.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57393645.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>76985914.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>88644585.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>65688101.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>247633057.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>155260671.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>489696253.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>127745755.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5147188750.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>226210077.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>260190289.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1360568188.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>-147722537.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>147722537.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>1485343730.0</v>
+      </c>
+      <c r="D11">
         <v>1330105350.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>736046560.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>0.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3769280320.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11205542400.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>273836045000.0</v>
+      </c>
+      <c r="C12">
         <v>1485344000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1330105000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>736047000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2538648000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3769280000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11205542000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25758700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>108156508000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26789584097.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>141422386678.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>552172631.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1221110631.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>358791746.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>68063048.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>431978004.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>75065944922.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>61418211.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57393645.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>76985914.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>88644585.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>65688101.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>247633057.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>155260671.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>489696253.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>127745755.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5147188750.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>226210077.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>260190289.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1360568188.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF12"/>
       <c r="AG12">
         <v>147722537.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>147722537.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
-        <v>88986398000.0</v>
+        <v>355945592000.0</v>
       </c>
       <c r="C13">
         <v>88986398000.0</v>
       </c>
       <c r="D13">
         <v>88986398000.0</v>
       </c>
       <c r="E13">
         <v>88986398000.0</v>
       </c>
       <c r="F13">
         <v>88986398000.0</v>
       </c>
       <c r="G13">
         <v>88986398000.0</v>
       </c>
       <c r="H13">
         <v>88986398000.0</v>
       </c>
       <c r="I13">
         <v>88986398000.0</v>
       </c>
       <c r="J13">
-        <v>88986398100.0</v>
+        <v>88986398000.0</v>
       </c>
       <c r="K13">
         <v>88986398100.0</v>
       </c>
       <c r="L13">
         <v>88986398100.0</v>
       </c>
       <c r="M13">
         <v>88986398100.0</v>
       </c>
       <c r="N13">
         <v>88986398100.0</v>
       </c>
       <c r="O13">
         <v>88986398100.0</v>
       </c>
       <c r="P13">
         <v>88986398100.0</v>
       </c>
       <c r="Q13">
         <v>88986398100.0</v>
       </c>
       <c r="R13">
+        <v>88986398100.0</v>
+      </c>
+      <c r="S13">
         <v>56028560400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56028557100.0</v>
       </c>
       <c r="T13">
         <v>56028557100.0</v>
       </c>
       <c r="U13">
+        <v>56028557100.0</v>
+      </c>
+      <c r="V13">
         <v>56028493800.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>56024743800.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>56024343800.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>56024333800.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>56024210500.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>53547290700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50800000000.0</v>
       </c>
       <c r="AB13">
         <v>50800000000.0</v>
       </c>
       <c r="AC13">
-        <v>34000000000.0</v>
+        <v>50800000000.0</v>
       </c>
       <c r="AD13">
         <v>34000000000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>34000000000.0</v>
+      </c>
       <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>1000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
-        <v>2411242000.0</v>
+        <v>3559456000.0</v>
       </c>
       <c r="C14">
         <v>2411242000.0</v>
       </c>
       <c r="D14">
-        <v>889864000.0</v>
+        <v>2411242000.0</v>
       </c>
       <c r="E14">
         <v>889864000.0</v>
       </c>
       <c r="F14">
         <v>889864000.0</v>
       </c>
       <c r="G14">
+        <v>889864000.0</v>
+      </c>
+      <c r="H14">
         <v>889579000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>889863981.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>889864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>889863981.0</v>
       </c>
       <c r="K14">
         <v>889863981.0</v>
       </c>
       <c r="L14">
         <v>889863981.0</v>
       </c>
       <c r="M14">
         <v>889863981.0</v>
       </c>
       <c r="N14">
         <v>889863981.0</v>
       </c>
       <c r="O14">
         <v>889863981.0</v>
       </c>
       <c r="P14">
         <v>889863981.0</v>
       </c>
       <c r="Q14">
         <v>889863981.0</v>
       </c>
       <c r="R14">
+        <v>889863981.0</v>
+      </c>
+      <c r="S14">
         <v>560286964.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>560286029.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>560285595.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>559046347.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>469982597.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>650507385.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>560242552.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>591481793.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>363343898.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508000000.0</v>
       </c>
       <c r="AB14">
         <v>508000000.0</v>
       </c>
       <c r="AC14">
+        <v>508000000.0</v>
+      </c>
+      <c r="AD14">
         <v>10653742.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>35384614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AF14">
         <v>10000000.0</v>
       </c>
       <c r="AG14">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>47671000.0</v>
+      </c>
+      <c r="C16">
         <v>52841000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>2167130000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>377195000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>796496000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>579939000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>408198000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2428035332.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3221659957.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>408197946.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1466658027.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1046449404.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>704656011.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1120747779.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>867246559.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>33885101.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>964731747.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1014677413.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>112788675.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>2643864000.0</v>
+      </c>
+      <c r="C21">
         <v>56762000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>61660000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>66558000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>71456000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>76354000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>81252000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>85732000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>91884000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>98036922.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>104189407.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>110387486.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>116539971.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>84694169509.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>36161893000.0</v>
+      </c>
+      <c r="C22">
         <v>135708810000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>135168282000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>102687018000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>138630996000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>132946250000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>129045261000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>126107795000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>124346906000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>138575458027.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>133233929574.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>133325486084.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>140919139848.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>104154410231.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>100604959873.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>99361605631.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>104492348523.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>104546006510.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>112817807049.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>109921423175.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>94046393040.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>109654201981.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>99728285998.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>76306216240.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>68681715045.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>78050883717.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>65536518784.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>60646173788.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>47402474294.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>33466047162.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>39852721941.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>542271332000.0</v>
+      </c>
+      <c r="C23">
         <v>377891030000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>379595746000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>433276297000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>439775109000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>437033080000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>447577940000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>458577211000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>528959733000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>583250491910.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>592923259594.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>465729085846.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>485054412584.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>440894113857.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>348888073236.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>315401446375.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>370684311428.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>290421151830.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>306648773530.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>283569531525.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>263754414443.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>267533605136.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>249668182550.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>244206059504.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>250442587742.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>224882608074.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>249865797943.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>200191173318.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>162749739566.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>157988840679.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>14106928658.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>99799403803.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>33</v>
+      </c>
+      <c r="B24">
+        <v>200021820780.0</v>
+      </c>
       <c r="C24">
+        <v>200030845880.0</v>
+      </c>
+      <c r="D24">
         <v>215762752140.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>166455033300.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>167147137500.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>167839068360.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>218530829420.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>277746305110.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>279890120050.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>131769173140.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>133991559840.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>122395576990.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6249448040.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11413422690.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13046357550.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14716110640.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>16448887460.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>15959751480.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>18313933000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>24195890940.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>17219475840.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>15601582190.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10084982850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10084982852.0</v>
       </c>
       <c r="AB24">
         <v>10084982852.0</v>
       </c>
       <c r="AC24">
         <v>10084982852.0</v>
       </c>
-      <c r="AD24"/>
+      <c r="AD24">
+        <v>10084982852.0</v>
+      </c>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>34</v>
+      </c>
+      <c r="B25">
+        <v>200021820780.0</v>
+      </c>
       <c r="C25">
+        <v>200030845880.0</v>
+      </c>
+      <c r="D25">
         <v>215762752140.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>166455033300.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>167147137500.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>167839068360.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>218530829420.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>277746305110.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>279890120050.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>131769173140.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>133991559840.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>122395576990.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10000000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6249448040.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11413422690.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13046357550.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14716110640.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16448887460.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15959751480.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18313933000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24563970250.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>17587555160.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15969661510.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11150754020.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>111079815000.0</v>
+      </c>
+      <c r="C28">
         <v>198579835000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>278790394000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>289595317000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>289067990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>284083949000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>273509700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>258738505000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>228974934000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>334770353692.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>218906299790.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>206074990317.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>209192185005.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>193745072934.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>72262595583.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>67094173487.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>54673937024.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-61418211.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-57393645.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-76985914.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-88644585.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-65688101.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-247633057.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-155260671.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-489696253.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-127745755.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>88820585005.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>95000925563.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>95857283296.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>93377260561.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>147722537.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>72435674528.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>59098572000.0</v>
+      </c>
+      <c r="C30">
         <v>69198310000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>56016968000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>86183941000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84584501000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83314579000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93125703000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>94380775000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>88664181000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>102605134638.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>112046742624.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>127505575026.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>139010299053.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>143546365168.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>134177744061.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>109703724873.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94235811605.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>87134342933.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>84925281693.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61310761318.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67725320270.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>55601335585.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45829501999.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64038148373.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>76332173527.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42439959440.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>74150537162.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34613652417.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>40818469727.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>36720443840.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>18574674719.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>203692362954.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>204175744130.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>202632186129.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>223793753208.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>221158533782.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>218832136935.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>116239516360.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>116084657212.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>115853860745.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>112068982561.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>111090853328.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>111580484207.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>110579658084.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>109361193193.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>96749250504.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>83030201775.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>80881858413.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>50216465430.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>170862236000.0</v>
+      </c>
+      <c r="C33">
         <v>165860490000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>185257596000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>206356606000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>212717082000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>215439344000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>212826112000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>209764338000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>206943482000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>204178090507.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>205478243150.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>203735523784.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>200880536274.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>191409506172.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>113569188143.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>105304378143.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>96836164234.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>64475536263.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>66001336467.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>67060927985.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>67899416744.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>67448585248.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>68556880238.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>69392798115.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>70453472318.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>69997331149.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>104864066922.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>104636390131.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>73285218049.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>76340710534.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>-147722537.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>41089193601.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>203389152000.0</v>
+      </c>
+      <c r="C35">
         <v>203264932000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>218996838000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>170131715000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>170823819000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>173343712000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>224035473000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>224727068000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>260694307000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>278488311110.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>280632126052.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>132511179140.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>134733565841.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>122700694989.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10305118000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6554566040.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11718540684.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12998438843.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>14583455002.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>16238691013.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>15673517220.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>17944653967.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>23519812975.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>17219475844.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14925504226.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10084982852.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>12587420648.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>11371282047.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11371282045.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>14307832148.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>14394892761.0</v>
       </c>
     </row>
-    <row r="36" spans="1:33">
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>31495219000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>28466845000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1085987000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1413047000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>32498236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413047000.0</v>
       </c>
       <c r="I36">
         <v>1413047000.0</v>
       </c>
       <c r="J36">
+        <v>1413047000.0</v>
+      </c>
+      <c r="K36">
         <v>1080766878.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1652340618.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>527693338.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-113470293870.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-84581380834.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>4921370.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-62932946502.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-64475536263.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-66001336467.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-67060927985.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-67899416744.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-67448585248.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-68556880238.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-69392798115.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-70453472318.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-69997331149.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>33951265703.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>33939038405.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2304338022.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>37568050060.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36">
         <v>-147722537.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>14497801597.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>47</v>
+      </c>
+      <c r="B38">
+        <v>13749143710.0</v>
+      </c>
       <c r="C38">
+        <v>10245219000.0</v>
+      </c>
+      <c r="D38">
         <v>31495219000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>28466844570.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>31925573090.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32498236070.0</v>
       </c>
       <c r="G38">
         <v>32498236070.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="H38">
+        <v>32498236070.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>81962208720.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>80809261657.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>106828125338.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>53344218373.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>43599944658.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>33903217733.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>34089916640.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>34089916641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33868825926.0</v>
       </c>
       <c r="U38">
         <v>33868825926.0</v>
       </c>
       <c r="V38">
+        <v>33868825926.0</v>
+      </c>
+      <c r="W38">
         <v>34588483703.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>34541788322.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34075418190.0</v>
       </c>
       <c r="Y38">
         <v>34075418190.0</v>
       </c>
       <c r="Z38">
+        <v>34075418190.0</v>
+      </c>
+      <c r="AA38">
         <v>34030913863.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>33951265703.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>33939038405.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2304338022.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>37568050060.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>14497801597.0</v>
       </c>
     </row>
-    <row r="39" spans="1:33">
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>2312585000.0</v>
+      </c>
+      <c r="C39">
         <v>5638076000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1822794000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>37312686000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1303882000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1563626000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1375322000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2565604000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>848656000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1474024812.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>800457567.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>650328321.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3134952777.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1425040540.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>468118111.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>599759724.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>54042143.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>113931267.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8757038032.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11330607206.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>125813878.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>175310517.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>764092936.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>238217916.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>410112408.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>235774149.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>167486324.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>68746905.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>983387207.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10101070955.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>135091005.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>1917516000.0</v>
+      </c>
+      <c r="C40">
         <v>122272961000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>33116841000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>10662003000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8338078000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7087301000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9211788000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7481950000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11621797000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5701742255.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3929780236.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4467431081.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2458804057.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3061011633.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1405260535.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>988668211.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>986050704.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>122945465659.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>123809891984.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>125404002131.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>111401853383.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>108487422108.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>83591416223.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>87049077969.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>78273486115.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>80462799712.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>836729389.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1583795755.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3278271923.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2158322499.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>2889288566.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41">
         <v>742006000.0</v>
       </c>
       <c r="N41">
-        <v>305118000.0</v>
+        <v>742006000.0</v>
       </c>
       <c r="O41">
         <v>305118000.0</v>
       </c>
       <c r="P41">
         <v>305118000.0</v>
       </c>
       <c r="Q41">
         <v>305118000.0</v>
       </c>
       <c r="R41">
-        <v>676486000.0</v>
+        <v>305118000.0</v>
       </c>
       <c r="S41">
         <v>676486000.0</v>
       </c>
       <c r="T41">
-        <v>435649000.0</v>
+        <v>676486000.0</v>
       </c>
       <c r="U41">
         <v>435649000.0</v>
       </c>
       <c r="V41">
-        <v>298350500.0</v>
+        <v>435649000.0</v>
       </c>
       <c r="W41">
         <v>298350500.0</v>
       </c>
       <c r="X41">
-        <v>274815000.0</v>
+        <v>298350500.0</v>
       </c>
       <c r="Y41">
         <v>274815000.0</v>
       </c>
       <c r="Z41">
+        <v>274815000.0</v>
+      </c>
+      <c r="AA41">
         <v>249761000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1437106630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220528029.0</v>
       </c>
       <c r="AC41">
         <v>220528029.0</v>
       </c>
-      <c r="AD41"/>
+      <c r="AD41">
+        <v>220528029.0</v>
+      </c>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
-        <v>84231771000.0</v>
+        <v>82133307000.0</v>
       </c>
       <c r="C42">
         <v>84231771000.0</v>
       </c>
       <c r="D42">
         <v>84231771000.0</v>
       </c>
       <c r="E42">
         <v>84231771000.0</v>
       </c>
       <c r="F42">
-        <v>105035880000.0</v>
+        <v>84231771000.0</v>
       </c>
       <c r="G42">
         <v>105035880000.0</v>
       </c>
       <c r="H42">
         <v>105035880000.0</v>
       </c>
       <c r="I42">
         <v>105035880000.0</v>
       </c>
       <c r="J42">
-        <v>125940489384.0</v>
+        <v>105035880000.0</v>
       </c>
       <c r="K42">
         <v>125940489384.0</v>
       </c>
       <c r="L42">
         <v>125940489384.0</v>
       </c>
       <c r="M42">
         <v>125940489384.0</v>
       </c>
       <c r="N42">
-        <v>105035880294.0</v>
+        <v>125940489384.0</v>
       </c>
       <c r="O42">
         <v>105035880294.0</v>
       </c>
       <c r="P42">
         <v>105035880294.0</v>
       </c>
       <c r="Q42">
         <v>105035880294.0</v>
       </c>
       <c r="R42">
+        <v>105035880294.0</v>
+      </c>
+      <c r="S42">
         <v>39655149818.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>39655139918.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>39768133838.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>39767943938.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>39801872438.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>39800672438.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>39802936418.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>39802566518.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>32374639868.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23048657018.0</v>
       </c>
       <c r="AB42">
         <v>23048657018.0</v>
       </c>
       <c r="AC42">
-        <v>10684656476.0</v>
+        <v>23048657018.0</v>
       </c>
       <c r="AD42">
         <v>10684656476.0</v>
       </c>
-      <c r="AE42"/>
+      <c r="AE42">
+        <v>10684656476.0</v>
+      </c>
       <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>10684656476.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>157483728000.0</v>
+      </c>
+      <c r="C46">
         <v>158573009000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>153700717000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>177823203000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>210264051000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>212408752000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>180246624000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>206724368000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>203897360000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>202614147690.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>203336574109.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>202712303943.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>200378857287.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>190654999764.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>112929970410.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>104660239040.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>96196946502.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>64475536263.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>66001336467.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>67060927985.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>67899416744.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>67448585248.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>68556880238.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>69392798115.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>70453472318.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>69997331149.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>70912801219.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>70697351726.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>70980880027.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>38772660474.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>26591392004.0</v>
       </c>
     </row>
-    <row r="47" spans="1:33">
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47"/>
+        <v>56</v>
+      </c>
+      <c r="B47">
+        <v>154469228230.0</v>
+      </c>
       <c r="C47">
+        <v>155558508810.0</v>
+      </c>
+      <c r="D47">
         <v>153700717190.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>177823203400.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>180720052860.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>182864754170.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>180246623510.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>121037077990.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>122408344810.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>122815874641.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>113353753899.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>84578880834.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>60224969770.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>61704433485.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>62932946502.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>64475536263.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>66001336468.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>67060927985.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>67899416744.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>67448585249.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>68556880238.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>69392798115.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>70453472318.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>69997331150.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>70912801219.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>70697351726.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>70980880027.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-322539669000.0</v>
+      </c>
+      <c r="C48">
         <v>-175299014000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-154116072000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-89836993000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-71681517000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-80354187000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-72868793000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-48666610000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-39924584000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-4250628085.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5497253305.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>10031466476.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>10521000137.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>8504725725.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>29666292804.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>27031073378.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>24704676531.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>20555806142.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>20400960194.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>20057169807.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>16272544823.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>15264237090.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>15755467969.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>14752387866.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>13534416175.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>10827319936.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>9226943757.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>7033201395.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5577207954.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4994388926.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48">
         <v>2486251682.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>1141113899.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2276480757.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3421360038.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>4667582470.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>384915860000.0</v>
+      </c>
+      <c r="C51">
         <v>200065179000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>280120499000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>290331364000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>291606639000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>287853229000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>284715242000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>284497205000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>337131442000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>361559937789.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>360328686468.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>206627162948.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>210413295636.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>194103864681.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>72330658631.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>67526151491.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>129739881946.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>125440947070.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>127111431060.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>129663545280.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>97346557230.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>102812032330.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>101011515680.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>87026867210.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>83327029140.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>88436424250.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>93967773755.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>95227135640.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>96117473585.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>94737828749.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>72583397065.0</v>
       </c>
     </row>
-    <row r="52" spans="1:33">
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>184894039000.0</v>
+      </c>
+      <c r="C52">
         <v>34334000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>64357747000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>123876330000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>124459501000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>120133805000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>66325272000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>65274781000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>81941780000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>83813632679.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>80438566416.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>74857989808.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>76421735795.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>71708287691.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>62330658631.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>61276703451.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>118326459261.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>112394589520.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>112395320420.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>113214657820.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>81386805750.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>84498099330.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>76447545430.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>69439312050.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>67357367630.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>77285670230.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>82817459738.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>84076381622.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>85261491558.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>80907947177.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>59807196824.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>110000000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>295445074.0</v>
       </c>
-      <c r="AG53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>542271332000.0</v>
+      </c>
+      <c r="C55">
         <v>377891030000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>379595746000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>433276297000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>439775109000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>437033080000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>447577940000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>458577211000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>528959733000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>583250491910.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>592923259594.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>465729085846.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>485054412584.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>440894113857.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>348888073236.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>315401446375.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>370684311428.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>290421151825.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>306648773528.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>283569531525.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>263754414443.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>267533605136.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>249668182550.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>244206059505.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>250442587742.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>224882608074.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>249865797943.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>200191173318.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>162749739566.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>157988840679.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55"/>
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55">
         <v>99799403803.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>371409096000.0</v>
+      </c>
+      <c r="C56">
         <v>212030540000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>194338150000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>226919691000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>227058027000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>221593735000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>234751829000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>248812874000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>322016251000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>379072401403.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>387445016443.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>261993562062.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>284173876309.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>249484607685.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>235318885093.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>210097068232.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>273848147193.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>191855698922.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>206557520420.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>182639777614.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>161986171773.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>165496536185.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>146569513990.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>140737843200.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>145913697234.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>120854363062.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>145001731021.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>95554783187.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>89464521517.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>81648130145.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AF56"/>
+      <c r="AG56">
         <v>147722537.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>58710210202.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>226094222000.0</v>
+      </c>
+      <c r="C57">
         <v>179125217000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>144015210000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>183327242000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>170878662000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>153515454000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>105883214000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>91993375000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>117662360000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>115238509456.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>113019428064.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>129412908202.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>146027758905.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>115559033500.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>114789202028.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>87688346553.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>140133633808.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>160458791911.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>175171519681.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>150831134322.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>135290031399.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>137830468304.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>113225377589.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>115764031261.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>124836918044.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>116732842554.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>154248175520.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>107938032858.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>101161992091.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>94001651129.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
-      <c r="AG57">
+      <c r="AG57"/>
+      <c r="AH57">
         <v>71297582384.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>429483374000.0</v>
+      </c>
+      <c r="C58">
         <v>382390149000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>363012048000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>353458957000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>341702482000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>326859167000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>329918688000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>316720443000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>378356667000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>393726820566.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>393651554116.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>261924087342.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>280761324746.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>238259728489.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>125094320028.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>94242912593.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>151852174493.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>174181635465.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>190564116316.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>167715670780.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>151685431882.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>156442751808.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>138087698343.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>133626401420.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>141081394549.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>128133357570.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>166835596168.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>119309314905.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>112533274136.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>108309483277.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>85692475145.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>112781740000.0</v>
+      </c>
+      <c r="C60">
         <v>-4505201000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>16577241000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>79810307000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>98066283000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>110166937000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>117652331000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>141854514000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>150596540000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>189520655879.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>199268537269.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>203802750440.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>204292284101.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>202632186129.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>223793753208.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>221158533782.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>218832136935.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>116239516360.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>116084657212.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>115853860745.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>112068982561.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>111090853328.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>111580484207.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>110579658084.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>109361193193.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>96749250504.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>83030201775.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>80881858413.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>50216465430.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>49679357402.0</v>
       </c>
-      <c r="AE60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF60"/>
       <c r="AG60">
         <v>14106928658.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60">
+        <v>14106928658.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>166293423000.0</v>
+      </c>
+      <c r="C2">
         <v>154261813000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>157907869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>234975052000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>187093788000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>144322098000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>181374976000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>134316377593.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>116939308938.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>89340738920.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>14736515000.0</v>
+      </c>
+      <c r="C3">
         <v>9953574000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7454881000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6763426000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6243953000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5091617000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4653453000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4750947558.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3203869592.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2122583708.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-198464915000.0</v>
+      </c>
+      <c r="C5">
         <v>-20956872000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-23587545000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>21760318000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>24892614000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16087375000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22879437000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14768651106.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12692080618.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7726414185.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-183728400000.0</v>
+      </c>
+      <c r="C6">
         <v>-11003298000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16132664000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28523744000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>31136567000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21178992000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27532890000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19519598664.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15895950210.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9848997893.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>-1209241000.0</v>
+      </c>
+      <c r="C9">
         <v>6827789000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13152161000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>54820114000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>37344168000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26726610000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>34822830000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23265022138.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>21952594767.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14152105448.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-260385098000.0</v>
+      </c>
+      <c r="C10">
         <v>-52202258000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-50831623000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10376623000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10749862000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3715043000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10763693000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4195216991.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3523087563.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1564581814.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>-9526820000.0</v>
+      </c>
+      <c r="C11">
         <v>358967000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-391762000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3585734000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2217230000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>976915000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2806485000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1104260720.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1462588528.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>904806396.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>30852495000.0</v>
+      </c>
+      <c r="C12">
         <v>31245386000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28933325000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11674179000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14142752000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12372332000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12694457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>30382851760.0</v>
+      </c>
+      <c r="C13">
         <v>29890497900.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>26877881210.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10031551670.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13353870230.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11407306680.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11817352780.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10664725270.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8885585700.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5745492470.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-250858152000.0</v>
+      </c>
+      <c r="C15">
         <v>-52561042000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-50445584000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6620433000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8532632000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2738129000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7957208000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3090956272.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2060499034.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>659775418.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16">
+        <v>-250858151500.0</v>
+      </c>
+      <c r="C16">
         <v>-52561042190.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-50445584090.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6620432696.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8532631708.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2738128648.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7957208221.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3090956272.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2060499035.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>659775418.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>3090956272.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2060499035.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>659775418.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-198464916000.0</v>
+      </c>
+      <c r="C21">
         <v>-21782273000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-23597163000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21474124000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24946007000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15770155000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22627118000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14748735010.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12693893930.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7707023290.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>363549098000.0</v>
+      </c>
+      <c r="C23">
         <v>182871875000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>194657193000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>268321042000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>199491949000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>155278554000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>193570688000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>142832664724.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>126198009779.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>95785821077.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>121</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>5952023000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5041700000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5533284000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3372749000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2500811000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3271252000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3937377730.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4905959450.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3030787123.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>35783529080.0</v>
+      </c>
+      <c r="C28">
         <v>21415908000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25879587000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24786355000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9466611000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9087932000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9667284000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4784308440.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4324888318.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2978571260.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>-9526820240.0</v>
+      </c>
+      <c r="C29">
         <v>358967030.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-391761780.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3585734130.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2217229980.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>976914770.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2806484720.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1104260720.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1462588530.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>904806400.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>197255675000.0</v>
+      </c>
+      <c r="C30">
         <v>28610062000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36749324000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33345990000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12398161000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10956455000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12195712000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8516287130.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9258700838.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6445082158.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-61920183000.0</v>
+      </c>
+      <c r="C31">
         <v>-30419984000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-27234459000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11097500559.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14196145379.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12055112000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-11863425414.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11471300078.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9889448214.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6237903310.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>165084182000.0</v>
+      </c>
+      <c r="C32">
         <v>161089602000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>171060029000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>289795165000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>224437956000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>171048709000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>216197806000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>157581399731.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>138891903705.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>103492844368.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>55271652000.0</v>
+      </c>
+      <c r="C2">
         <v>38838539000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34596506000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36299704000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38561867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35025820000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43820796000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36313118661.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51054195000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34928678227.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31389992641.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42800655248.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>61844443603.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61195227120.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53728013500.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58207367280.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54845551494.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>48498628970.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>48582963454.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35166643731.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>64736572668.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>46153212399.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12282484924.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20370121032.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55812576575.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>51374617297.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>60540451647.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12846872045.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>36538057607.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>65322710481.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19960635345.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12064225901.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24052380479.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>3631160000.0</v>
+      </c>
+      <c r="C3">
         <v>3576465000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3764445000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9953574000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2980207000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2898963000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1155543000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1801519179.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1973637000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1817851417.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1839130375.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1824262926.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1861363350.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1905113720.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1498963714.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1515537156.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1542589761.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1570841754.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1574025676.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1556496033.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>512917884.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1262794987.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1259372677.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1258531750.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1222453804.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1005629422.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1506387732.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>918981903.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1526864447.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1082402766.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1046432053.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1095248292.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>967105966.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-142557024000.0</v>
+      </c>
+      <c r="C5">
         <v>-13684585000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-62579843000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10311460000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5583865000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1311048000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13845738000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1142358228.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-27981997000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>205677404.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-300238189.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5084499332.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8772324517.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3171883630.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4972816994.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4847462157.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8807071361.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3630357339.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4000063025.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8447540654.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4143567049.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2694771584.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4291262922.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5465972835.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6665942372.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5435336922.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6423235174.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4730973741.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4230904032.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2997870699.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3231918569.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4307957806.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3130598780.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-138925864000.0</v>
+      </c>
+      <c r="C6">
         <v>-10108120000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-58815398000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-357886000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2603658000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1587915000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12690195000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>659160951.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-26008360000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2023528821.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1538892186.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6908762258.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10633687867.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5076997350.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6471780708.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6362999313.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10349661122.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5201199093.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5574088701.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10004036687.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4656484933.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3957566571.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5550635599.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6724504585.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7888396176.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6440966344.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7929622906.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5649955644.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5757768479.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4080273465.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4278350622.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5403206098.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4097704746.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>-1645082000.0</v>
+      </c>
+      <c r="C9">
         <v>-536373000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2192395000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>66841000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2385277000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4774316000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4964235000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5172642697.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-18364680000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7083963220.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9749925948.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12417299247.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16386750831.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16421961301.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10658316824.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11353084864.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12061025198.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6044435804.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7812046119.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11426661369.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7414346476.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5180845123.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6404501889.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8506624159.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9830347429.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8828291528.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9880611076.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7084038478.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5967099073.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5328335936.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5579932711.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6820402677.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5491386481.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-150587896000.0</v>
+      </c>
+      <c r="C10">
         <v>-21082817000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-42247424000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18255287000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11773104000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7485340000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-24197515000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8746298958.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-36062206000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9171793394.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5390993306.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-206629794.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3695173134.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>216175054.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3346351806.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3118923137.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5277565267.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>219347047.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>554165043.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4698784334.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1106908554.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-445967258.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1287706815.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1766395311.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3667407912.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2229970621.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3365033262.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1501281141.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1481580966.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>648360208.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>654673871.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1410601947.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1034718855.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>105</v>
+      </c>
+      <c r="B11">
+        <v>-3347377000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>-5510057000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>358967000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-395000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4668000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-4272803.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-391762000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>576240740.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-857700280.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>281459540.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1677794224.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>404281240.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>711132380.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>792526290.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1028949877.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>63746099.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>210374656.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>914159350.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>98600821.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>221495917.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>192117723.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>464700313.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>960311673.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>629594442.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>841258315.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>375320285.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>898761938.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-310820172.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>163668467.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>352650487.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>459825597.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>7498788000.0</v>
+      </c>
+      <c r="C12">
         <v>7398233000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8008743000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7946732000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6189239000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6174292000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10331641000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8550213933.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9191363000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9377470799.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5090755115.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5273736342.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5253044545.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2981384249.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7242230.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11201400.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34622730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34297360.0</v>
       </c>
       <c r="S12">
         <v>34297360.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="T12">
+        <v>34297360.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
         <v>7293820.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>82684960.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3031366746.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3035865992.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2712877727.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2844053889.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>2635994478.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>7008411380.0</v>
+      </c>
+      <c r="C13">
         <v>7381317550.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7920498210.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7852193250.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6173001150.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6024333020.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>8851366180.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4974628570.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5031021920.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4876656100.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2161938480.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1590474480.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1408242820.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3392644520.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3433722030.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3298650720.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3191844230.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2876656190.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6594818970.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2871979000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2687337160.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3040739620.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3027869440.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-147240655000.0</v>
+      </c>
+      <c r="C15">
         <v>-21082442000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-36737672000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-18255976000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-12131439000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7485394000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-24202183000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8742026154.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-35673956000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9747881390.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4534213171.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-489533661.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2016274412.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-357457989.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2635219426.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2326396847.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4248615388.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>155600948.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>343790387.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3784624984.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1008307733.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-667463175.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1095589092.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1301694998.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2707096239.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1600376179.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2523774947.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1125960856.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>582819028.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>959180380.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>491005404.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1057951460.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>574893258.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16">
+        <v>-147240654800.0</v>
+      </c>
+      <c r="C16">
         <v>-21082441900.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-64279078920.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-18255975890.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-12131438790.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7485789370.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-9747881390.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-4534213170.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-489533661.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2016274412.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-357457989.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2635219426.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2326396847.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4248615389.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>155600948.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>343790387.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3784624984.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1008307733.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-491230879.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1003080103.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1217971691.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2707096239.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1600376180.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2523774947.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1125960856.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>582819028.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>491005404.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>1600376179.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2523774947.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1125960856.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>582819028.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>491005404.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-142557023000.0</v>
+      </c>
+      <c r="C21">
         <v>-9686394000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-34114121000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10309115000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5488208000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1303995000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13879698000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1138638040.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-27978490000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>995340.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-392843380.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5084500960.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8414982950.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3217119530.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4975465900.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4849662310.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8812021920.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3632912350.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4032880020.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8449698090.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4143567049.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2694771584.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3748149240.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5465972835.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6665942372.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5299432156.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6304017151.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4610045917.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4230904032.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2997870699.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3231918569.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4307957806.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3130598780.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>196183594000.0</v>
+      </c>
+      <c r="C23">
         <v>47988560000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>70903022000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>46675660000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>46435351000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>41104132000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>52736259000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>42624399397.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>60668005000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>42011646108.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>41532761971.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50133453530.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>69816211482.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>74400068892.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>59410864422.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>64710789832.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>58094554771.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>50910152420.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52362129558.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>38143607011.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>68167354393.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48826568734.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14509422733.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24423012713.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>58934776473.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>54945068763.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>64362300732.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15374614391.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38180650559.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>67317885619.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22249899707.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14973021579.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26221156209.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1233089000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1202004000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1395218000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1409019000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1629735000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1518050828.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1180788000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1213028302.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1508689002.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1139194296.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1538023686.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1851190349.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>967434032.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1176635951.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1060762616.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>608812600.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>798935220.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>904238610.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>708566988.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>596969740.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>462611624.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>732663064.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>715748430.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>918048775.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>765678869.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>871775562.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>956564360.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>759695906.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>853157761.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1367959703.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1167542107.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>12074367030.0</v>
+      </c>
+      <c r="C28">
         <v>9150021400.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7312219000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6306524000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5477470000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4618603000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6560793000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4759041699.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5871065000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4839649417.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8507530226.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5814839281.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2862463969.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11702444440.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5881649762.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4339796895.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2390296795.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1944445920.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2869679890.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2262188173.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2474933737.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2173670430.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2163613740.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2275714575.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2848771959.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2429174215.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2796788093.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1592549261.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>793116599.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1440000126.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1443793086.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1107398629.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1121475786.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>-3347377500.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6179442740.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>358967030.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>576240740.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-857700280.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>281459540.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1677794220.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>404281240.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>711132380.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>792526290.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1028949880.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>63746100.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>210374660.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>914159350.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>98600820.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4074620.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>305221210.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>569018120.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>960311670.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>629594440.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>140911942000.0</v>
+      </c>
+      <c r="C30">
         <v>9150021000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>65992886000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10375956000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7305008000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6078311000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8915463000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6311280736.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9613810000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7082967879.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10142769330.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7332798282.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7971767879.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13204841772.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5682850922.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6503422552.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3249003277.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2411523450.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3779166104.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2976963280.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3430781725.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2673356335.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2226937809.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4052891681.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3122199898.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3570451466.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3821849085.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2527742346.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1642592952.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1995175138.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2289264362.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2908795678.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2168775730.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-8030873000.0</v>
+      </c>
+      <c r="C31">
         <v>-11396423000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8133303000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7946172000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6284896000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6181344000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10317817000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7607660919.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-8083716000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-9172788733.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4982081552.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5273413304.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4719809816.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3000944476.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1633707420.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1730739175.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3534456655.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3413565303.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3478714977.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3732836282.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3088315813.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3087892174.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2460442425.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3727972024.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3200784507.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3061477456.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2938110852.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3103432514.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2721245148.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2349510491.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2646255798.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2889442398.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2094864483.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>53626570000.0</v>
+      </c>
+      <c r="C32">
         <v>38302166000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>36788901000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>36366545000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>40947143000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>39800136000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>38856561000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>41485761358.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>32689515000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>42012641447.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41139918589.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>55217954495.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>78231194434.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>77617188421.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>64386330324.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>69560452144.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>66906576692.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>54543064774.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>56395009573.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>46593305100.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>72150919144.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>51334057522.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18686986813.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>28876745191.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>65642924004.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>60202908825.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>70421062723.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>19930910523.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>42505156680.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>70651046417.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>25540568056.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>18884628578.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>29543766960.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>2538648000.0</v>
+      </c>
+      <c r="C2">
         <v>108156508000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1221111000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>75065945000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>88645000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>489696000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>260190000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>147722537.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>267217450.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>11132678000</v>
+      </c>
+      <c r="C3">
         <v>16320265000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10973384000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>56942387000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1266962000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2414704000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34757554000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40624449517</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14382352088</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8585095955</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>271297397000.0</v>
+      </c>
+      <c r="C6">
         <v>-105617860000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>106935398000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-73844834000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>74977300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-401052000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>229506000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>112467752.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-119494913.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>267217450.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>132</v>
+      </c>
+      <c r="B7">
+        <v>35675787770.0</v>
+      </c>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-89918681770.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-25246555010.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-17072620000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-16286689590.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11359079680.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8349728880.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5820679870.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-91132236996.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-40879869434.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-40426592584.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-22203993595.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-26950493172.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-15054647258.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-12480630607.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>14736515000.0</v>
+      </c>
+      <c r="C14">
         <v>9953574000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7454881000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6763426000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6243953000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5091617000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4653453000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4750947558.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3203869592.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2122583708.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>273836045000.0</v>
+      </c>
+      <c r="C16">
         <v>2538648000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>108156508000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1221111000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>75065945000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>88645000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>489696000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>260190289.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>147722537.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>267217450.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-103121781000.0</v>
+      </c>
+      <c r="C18">
         <v>-60093057000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19787253000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-134690766000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-27385321000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35134408000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-44350887000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-59733038859.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24172630719.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18283367436.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>80673413690.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4238029457.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34716223494.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6806859052.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19235389430.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20502523894.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5173320748.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-250858152000.0</v>
+      </c>
+      <c r="C22">
         <v>-52561042000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-50445584000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6620433000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8532632000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2738129000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2707096000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3090956272.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2060499034.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>659775418.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-185000000000.0</v>
+      </c>
+      <c r="C23">
         <v>-84559000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-23691296000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-41622777000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>79732843000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16869805000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>38927603000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>62042597558.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1229388089.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9713866180.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>148</v>
+      </c>
+      <c r="B24">
+        <v>18841227120.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-19827482350.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>446090.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>190909090.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-25141223000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4780000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4500000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>144132534000.0</v>
+      </c>
+      <c r="C25">
         <v>-1165323000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>34176833000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-91132237000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-40894944000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-40549450000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-16953882000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-17448598056.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8646908074.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8235463191.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>266959194300.0</v>
+      </c>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>98124146180.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17133200.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>51196342540.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>33000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>66284562000.0</v>
+      </c>
+      <c r="C28">
         <v>-45524804000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>126718147000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80673414000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>102362176000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34733357000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>44389483000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>56645506611.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19273135805.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13595145646.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-91989102000.0</v>
+      </c>
+      <c r="C29">
         <v>-43772792000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8813869000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-77748378000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26118359000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-32719704000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9593333000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-19108589342.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9790278631.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9698271481.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>5116549000.0</v>
+      </c>
+      <c r="C30">
         <v>-16320265000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10968880000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-76769870000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1266516000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2414704000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-34566645000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-37424449517.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9602352088.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4085095955.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>1485344000.0</v>
+      </c>
+      <c r="C2">
         <v>1330105000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>736047000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>957189851.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3769280000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11205542000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25758700266.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>108156508000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26789584000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>141422386678.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>552172631.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1221110631.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>358791746.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>68063048.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>431978004.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>75065944922.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61418211.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57393645.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>76985914.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>88644585.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>65688101.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>247633057.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>155260671.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>489696253.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>127745755.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5147188750.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>226210077.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>260190289.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1360568188.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2010574234.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2073283512.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>147722537.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>4338390000</v>
+      </c>
+      <c r="C3">
         <v>4929761000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1392259000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>472268611</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1683839000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9450649000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5152320103</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>33457000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3556214000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>934659907</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4803873545</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11286383668</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>42080790160</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>79275652539</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9768695085</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9978829693</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15074998</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34520457</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>514434160</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>718007273</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1884606923</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>184285000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>270812255</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>197857545</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>498352500</v>
-      </c>
-[...1 lines deleted...]
-        <v>359748004</v>
       </c>
       <c r="AA3">
         <v>359748004</v>
       </c>
       <c r="AB3">
+        <v>359748004</v>
+      </c>
+      <c r="AC3">
         <v>33899453600</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>26061472400</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22933987326</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6694810933</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8715900658</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>702083806</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>272350702000.0</v>
+      </c>
+      <c r="C6">
         <v>155238000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>594059000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1802601636.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1230632000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7436262000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14553157870.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-82397808000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>81366924000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-114632802581.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>140870214047.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-668938000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>862318885.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>290728698.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-363914956.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-74633966918.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>75004526711.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4024566.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19592269.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11658671.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22956484.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-181944956.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>92372386.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-334435582.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>361950498.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5019442995.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4920978673.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-33980212.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1100377899.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-650006046.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-62709278.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1925560975.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>147722537.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>35675787770.0</v>
+      </c>
+      <c r="C7">
         <v>-80404653400.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-58227070470.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15996174820.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-53464536550.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-42022853460.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>-31060446740.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-19254901940.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>194570600.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-89918681770.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-27139125510.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13594167240.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1223419050.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-25246555010.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-47409892700.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-17870555060.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-31671536480.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-17072620000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14914256220.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-8544104440.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4722344800.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16286689590.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-13385748780.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -11501,1477 +11991,1521 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AE11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>7365073570.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-61248183403.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-24066802669.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>466089848.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-6283340772.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-7269286033.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-17449893440.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19692779256.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-35868544215.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2380802381.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-18920972654.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-6920217389.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-12327457705.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-12719134195.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-21620435428.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10092814184.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2042761844.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-6402440589.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>2501202319.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>3631160000.0</v>
+      </c>
+      <c r="C14">
         <v>3576465000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2424683000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9953573895.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2980207000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2898963000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1155543073.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1801519000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1973637000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1817851417.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1839130375.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1824262926.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1861363350.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1905113720.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1498963714.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1515537156.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1542589761.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1570841754.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1574025676.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1556496033.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1310917883.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1262794987.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1259372677.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1258531750.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1222453804.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1005629422.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1506387732.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>918981903.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1526864447.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1082402766.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1046432053.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1095248292.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>967105966.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>273836045000.0</v>
+      </c>
+      <c r="C16">
         <v>1485344000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1330105000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>736046559.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2538648000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3769280000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11205542396.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25758700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>108156508000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26789584097.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>141422386678.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>552172631.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1221110631.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>358791746.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68063048.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>431978004.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>75065944922.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61418211.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57393645.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>76985914.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>88644585.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>65688101.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>247633057.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>155260671.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>489696253.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>127745755.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5147188750.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>226210077.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>260190289.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1360568188.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2010574234.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2073283512.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>147722537.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-57759458000.0</v>
+      </c>
+      <c r="C18">
         <v>-43862442000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-798425000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-701455566.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4918862000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10498569000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14912054524.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29763571000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4585379000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5893370931.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5387193387.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3921310098.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15307307592.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-101794799477.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5168422096.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12420236463.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1493155881.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15757971195.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21096161159.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-31245430471.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1823326143.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-18333693544.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4928576864.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10048811811.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9330558557.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-19303141321.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13361228927.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-29078415666.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>21768715286.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-39160506681.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2656171157.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-11343853307.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1689026578.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
-[...1 lines deleted...]
-      </c>
+      <c r="N19"/>
       <c r="O19">
         <v>-20247492000.0</v>
       </c>
       <c r="P19">
         <v>-20247492000.0</v>
       </c>
       <c r="Q19">
         <v>-20247492000.0</v>
       </c>
-      <c r="R19"/>
+      <c r="R19">
+        <v>-20247492000.0</v>
+      </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-3876301988.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16185800974.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>121896836031.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4804507140.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-62213730455.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-21641272182.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15761536467.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-21115753429.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31233518601.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1831282627.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>18150148588.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5020909250.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9713883029.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-215170145.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4147217089.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2324906730.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-119565088.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1063153365.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>2593461879.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-147240655000.0</v>
+      </c>
+      <c r="C22">
         <v>-21082442000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-64279079000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-18255975890.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12131439000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7485394000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-24202183313.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-8742026000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-35673956000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9747881390.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4534213171.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-489533661.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2016274412.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-357457989.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2635219426.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2326396847.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4248615388.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>155600948.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>343790387.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3784624984.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1008307733.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-667463175.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1095589092.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1301694998.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2707096239.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1600376179.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2523774947.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1125960856.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>582819028.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>959180380.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>491005404.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1057951460.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>574893258.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-184966906000.0</v>
+      </c>
+      <c r="C23">
         <v>-8150000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-11461195000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-21371000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3083522000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>379958154.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-13896659000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-49408000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>137009327.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20848000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-108449300.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4473216833.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1590509150.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2634235346.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-58420242039.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>80302733763.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18029282294.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-18167724902.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>46160395155.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3888706415.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19097153901.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7008273383.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2082437617.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13911861376.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16718915791.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1751831450.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>29164000542.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7086149842.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>38689517552.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4284825319.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14482104845.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-72654473.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>18841227120.0</v>
+      </c>
+      <c r="C24">
         <v>20850477480.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>11777477480.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>174128720.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>110000000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-110000000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-7128674086.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7128674086.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>20247492000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-20247492000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>446090.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>446094.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>190909090.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>190909091.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-28341223000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3200000000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>90188427000.0</v>
+      </c>
+      <c r="C25">
         <v>-21426704000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>67297596000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8073215040.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5916209000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3538511000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13286905819.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-22789607000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>32671154000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6607021783.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3817723386.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9678870157.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-57543008814.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-20256575229.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3464017277.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3252266461.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4184106510.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-14308209932.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22840830608.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-32755552149.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2257944836.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-18744740356.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-7012726378.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-12411181014.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-12761756100.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-21549398918.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9331066248.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2776095175.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-6402440589.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-18268102501.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2501202319.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-4781152401.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>849111160.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>266959194300.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>247500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>98124146180.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>266400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253200.0</v>
       </c>
       <c r="T26">
         <v>253200.0</v>
       </c>
       <c r="U26">
+        <v>253200.0</v>
+      </c>
+      <c r="V26">
         <v>17133200.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2133200.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>533200.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>493200.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>51196342540.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>41288663340.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-6115343524.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>42826021000.0</v>
+      </c>
+      <c r="C28">
         <v>34944681000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10210865000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1275274792.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3688230000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3062307000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>358896654.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-52634237000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-24047697000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1256063845.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>153386081520.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3876301988.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15938300974.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>122144336031.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4804507140.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62213730455.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>76482607594.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15761549667.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-21115753429.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>31233771801.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1846282627.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18151748588.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5020949250.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9714376229.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9692509055.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14092789235.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8440250254.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>29044435454.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5472129815.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>35310500635.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2593461879.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13269414282.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1690126221.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-53421068000.0</v>
+      </c>
+      <c r="C29">
         <v>-38932681000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>593834000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-229186955.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3235023000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1047920000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9759734421.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-29730114000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1029165000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4958711024.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-10191066932.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7365073570.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-57388097752.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-22519146938.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4600272989.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2441406770.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1478080883.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15723450738.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21610595319.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-30527423198.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>61280780.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-18149408544.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4657764609.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9850954266.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-8832206057.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-18943393317.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13361228927.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4821037934.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4292757114.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-16226519355.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4038639776.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2627952649.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2391110384.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-8939640000.0</v>
+      </c>
+      <c r="C30">
         <v>4143239000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10211090000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-298139889.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1683839000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9450649000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5152320103.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-33457000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>106443786000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-110930155402.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2324800541.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4157709582.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42475124131.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-99497468863.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9768695085.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9978829693.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15074998.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-34074363.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-514434160.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-718007273.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1884606923.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-184285000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-270812255.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-197857545.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-498352500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-168838913.0</v>
       </c>
       <c r="AA30">
         <v>-168838913.0</v>
       </c>
       <c r="AB30">
+        <v>-168838913.0</v>
+      </c>
+      <c r="AC30">
         <v>-33899453600.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2279750600.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-19733987326.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6694810933.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-8715900658.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-702083806.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>