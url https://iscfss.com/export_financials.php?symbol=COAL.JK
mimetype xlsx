--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -2497,51 +2497,51 @@
       <c r="N13">
         <v>62500000000.0</v>
       </c>
       <c r="O13">
         <v>62500000000.0</v>
       </c>
       <c r="P13">
         <v>62500000000.0</v>
       </c>
       <c r="Q13">
         <v>50000000000.0</v>
       </c>
       <c r="R13"/>
       <c r="S13">
         <v>50000000000.0</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>-6235829000.0</v>
+        <v>6250000000.0</v>
       </c>
       <c r="C14">
         <v>6250000000.0</v>
       </c>
       <c r="D14">
         <v>6250000000.0</v>
       </c>
       <c r="E14">
         <v>6250000000.0</v>
       </c>
       <c r="F14">
         <v>6250000000.0</v>
       </c>
       <c r="G14">
         <v>6250000000.0</v>
       </c>
       <c r="H14">
         <v>6250000000.0</v>
       </c>
       <c r="I14">
         <v>6250000000.0</v>
       </c>
       <c r="J14">
         <v>6250000000.0</v>
       </c>
@@ -4676,51 +4676,51 @@
       </c>
       <c r="G2">
         <v>299860929.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>85</v>
       </c>
       <c r="B3">
         <v>46805960000.0</v>
       </c>
       <c r="C3">
         <v>40744809000.0</v>
       </c>
       <c r="D3">
         <v>42549014000.0</v>
       </c>
       <c r="E3">
         <v>34065086000.0</v>
       </c>
       <c r="F3">
         <v>2349055000.0</v>
       </c>
       <c r="G3">
-        <v>117602317.0</v>
+        <v>538734968.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>87</v>
       </c>
       <c r="B5">
         <v>26081335000.0</v>
       </c>
       <c r="C5">
         <v>59441537000.0</v>
       </c>
       <c r="D5">
         <v>65824883000.0</v>
@@ -4733,51 +4733,51 @@
       </c>
       <c r="G5">
         <v>16819231.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6">
         <v>72887295000.0</v>
       </c>
       <c r="C6">
         <v>100186346000.0</v>
       </c>
       <c r="D6">
         <v>108373897000.0</v>
       </c>
       <c r="E6">
         <v>168216849000.0</v>
       </c>
       <c r="F6">
         <v>38252224000.0</v>
       </c>
       <c r="G6">
-        <v>134421548.0</v>
+        <v>555554199.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
@@ -5374,105 +5374,105 @@
       </c>
       <c r="S2">
         <v>42392223845.0</v>
       </c>
       <c r="T2">
         <v>34449097887.0</v>
       </c>
       <c r="U2">
         <v>21351830645.0</v>
       </c>
       <c r="V2">
         <v>21351830646.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>85</v>
       </c>
       <c r="B3">
         <v>4677914000.0</v>
       </c>
       <c r="C3">
         <v>11301934000.0</v>
       </c>
       <c r="D3">
-        <v>11912201000.0</v>
+        <v>11912201090.0</v>
       </c>
       <c r="E3">
-        <v>4655138000.0</v>
+        <v>4723355671.0</v>
       </c>
       <c r="F3">
-        <v>4683203000.0</v>
+        <v>11810629135.0</v>
       </c>
       <c r="G3">
         <v>9485127000.0</v>
       </c>
       <c r="H3">
         <v>11609859000.0</v>
       </c>
       <c r="I3">
         <v>8866600000.0</v>
       </c>
       <c r="J3">
         <v>10783223000.0</v>
       </c>
       <c r="K3">
         <v>11515902000.0</v>
       </c>
       <c r="L3">
         <v>9702733791.0</v>
       </c>
       <c r="M3">
         <v>8990455825.0</v>
       </c>
       <c r="N3">
         <v>9463407806.0</v>
       </c>
       <c r="O3">
         <v>25486818160.0</v>
       </c>
       <c r="P3">
         <v>2867109779.0</v>
       </c>
       <c r="Q3">
         <v>1531294155.0</v>
       </c>
       <c r="R3">
         <v>4179863671.0</v>
       </c>
       <c r="S3">
         <v>1377936017.0</v>
       </c>
       <c r="T3">
         <v>443874216.0</v>
       </c>
       <c r="U3">
-        <v>158338988.0</v>
+        <v>263622000.0</v>
       </c>
       <c r="V3">
-        <v>158338989.0</v>
+        <v>263622000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -5536,105 +5536,105 @@
       </c>
       <c r="S5">
         <v>4081736583.0</v>
       </c>
       <c r="T5">
         <v>23418849208.0</v>
       </c>
       <c r="U5">
         <v>3601134420.0</v>
       </c>
       <c r="V5">
         <v>3601134420.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6">
         <v>-160447000.0</v>
       </c>
       <c r="C6">
         <v>-5553290000.0</v>
       </c>
       <c r="D6">
-        <v>29519135000.0</v>
+        <v>29519135090.0</v>
       </c>
       <c r="E6">
-        <v>23682968000.0</v>
+        <v>23751185671.0</v>
       </c>
       <c r="F6">
-        <v>16219984000.0</v>
+        <v>23347410135.0</v>
       </c>
       <c r="G6">
         <v>8001124000.0</v>
       </c>
       <c r="H6">
         <v>31851910000.0</v>
       </c>
       <c r="I6">
         <v>36240341000.0</v>
       </c>
       <c r="J6">
         <v>24092972000.0</v>
       </c>
       <c r="K6">
         <v>13771793000.0</v>
       </c>
       <c r="L6">
         <v>13594266897.0</v>
       </c>
       <c r="M6">
         <v>54479185304.0</v>
       </c>
       <c r="N6">
         <v>23652137533.0</v>
       </c>
       <c r="O6">
         <v>27466206564.0</v>
       </c>
       <c r="P6">
         <v>15181305198.0</v>
       </c>
       <c r="Q6">
         <v>74732361524.0</v>
       </c>
       <c r="R6">
         <v>39095642053.0</v>
       </c>
       <c r="S6">
         <v>5459672600.0</v>
       </c>
       <c r="T6">
         <v>23862723424.0</v>
       </c>
       <c r="U6">
-        <v>3759473408.0</v>
+        <v>3864756420.0</v>
       </c>
       <c r="V6">
-        <v>3759473409.0</v>
+        <v>3864756420.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -7021,51 +7021,51 @@
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>127</v>
       </c>
       <c r="B14">
         <v>46805960000.0</v>
       </c>
       <c r="C14">
         <v>40744809000.0</v>
       </c>
       <c r="D14">
-        <v>39774561000.0</v>
+        <v>42549014000.0</v>
       </c>
       <c r="E14">
         <v>34065086000.0</v>
       </c>
       <c r="F14">
         <v>2349055000.0</v>
       </c>
       <c r="G14">
         <v>538734968.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>129</v>
@@ -7208,51 +7208,51 @@
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>40000000000.0</v>
       </c>
       <c r="D24">
         <v>10000000000.0</v>
       </c>
       <c r="E24">
         <v>-65242639000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>137</v>
       </c>
       <c r="B25">
         <v>-25998533000.0</v>
       </c>
       <c r="C25">
         <v>111254167000.0</v>
       </c>
       <c r="D25">
-        <v>-81814537000.0</v>
+        <v>-84588989000.0</v>
       </c>
       <c r="E25">
         <v>-112020372000.0</v>
       </c>
       <c r="F25">
         <v>16075022000.0</v>
       </c>
       <c r="G25">
         <v>-1610876470.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>139</v>
@@ -7882,110 +7882,112 @@
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>127</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>4677914000.0</v>
+      </c>
       <c r="C14">
         <v>11301934000.0</v>
       </c>
       <c r="D14">
-        <v>11910832340.0</v>
+        <v>11912201090.0</v>
       </c>
       <c r="E14">
-        <v>11782564000.0</v>
+        <v>4723355671.0</v>
       </c>
       <c r="F14">
-        <v>11810629000.0</v>
+        <v>11810629135.0</v>
       </c>
       <c r="G14">
         <v>9485127000.0</v>
       </c>
       <c r="H14">
         <v>11609859000.0</v>
       </c>
       <c r="I14">
-        <v>10196210000.0</v>
+        <v>8866600000.0</v>
       </c>
       <c r="J14">
         <v>10783223000.0</v>
       </c>
       <c r="K14">
-        <v>10814071000.0</v>
+        <v>11515902000.0</v>
       </c>
       <c r="L14">
         <v>9702733791.0</v>
       </c>
       <c r="M14">
         <v>8990455825.0</v>
       </c>
       <c r="N14">
         <v>9463407806.0</v>
       </c>
       <c r="O14">
         <v>25486818160.0</v>
       </c>
       <c r="P14">
         <v>2867109779.0</v>
       </c>
       <c r="Q14">
         <v>1531294155.0</v>
       </c>
       <c r="R14">
         <v>4179863671.0</v>
       </c>
       <c r="S14">
         <v>1377936017.0</v>
       </c>
       <c r="T14">
-        <v>836135761.0</v>
+        <v>443874216.0</v>
       </c>
       <c r="U14">
-        <v>263622150.0</v>
+        <v>263622000.0</v>
       </c>
       <c r="V14">
-        <v>263622152.0</v>
+        <v>263622000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
         <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
         <v>6911632201.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
@@ -8381,111 +8383,111 @@
         <v>20000000000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
         <v>-50000000000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>-15242639479.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>137</v>
       </c>
       <c r="B25">
-        <v>-5556138747.0</v>
+        <v>-10234052747.0</v>
       </c>
       <c r="C25">
         <v>44855728000.0</v>
       </c>
       <c r="D25">
-        <v>-21137202899.0</v>
+        <v>-21138571649.0</v>
       </c>
       <c r="E25">
-        <v>-24968877000.0</v>
+        <v>-17909668671.0</v>
       </c>
       <c r="F25">
-        <v>-24748181000.0</v>
+        <v>-24748180135.0</v>
       </c>
       <c r="G25">
         <v>193987682000.0</v>
       </c>
       <c r="H25">
         <v>1854870000.0</v>
       </c>
       <c r="I25">
-        <v>-27038963000.0</v>
+        <v>-25709353000.0</v>
       </c>
       <c r="J25">
         <v>-58879033000.0</v>
       </c>
       <c r="K25">
-        <v>-3941551000.0</v>
+        <v>-4643382000.0</v>
       </c>
       <c r="L25">
         <v>9748889557.0</v>
       </c>
       <c r="M25">
         <v>-15158836352.0</v>
       </c>
       <c r="N25">
         <v>-15345951276.0</v>
       </c>
       <c r="O25">
         <v>155194145117.0</v>
       </c>
       <c r="P25">
         <v>-66501075760.0</v>
       </c>
       <c r="Q25">
         <v>-1264566058.0</v>
       </c>
       <c r="R25">
         <v>-131318703311.0</v>
       </c>
       <c r="S25">
         <v>19757609230.0</v>
       </c>
       <c r="T25">
-        <v>-6872700255.0</v>
+        <v>-6480438710.0</v>
       </c>
       <c r="U25">
-        <v>2776861858.0</v>
+        <v>2776862008.0</v>
       </c>
       <c r="V25">
-        <v>2776861857.0</v>
+        <v>2776862009.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
         <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>-2949416674.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>