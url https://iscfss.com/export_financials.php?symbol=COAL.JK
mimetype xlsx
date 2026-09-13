--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -812,7208 +818,7925 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>78334088000.0</v>
+      </c>
+      <c r="C2">
         <v>179781323000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>101212638000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44047812000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9529406000.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>614599000.0</v>
+      </c>
+      <c r="C5">
         <v>470239000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>176145000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>108542000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>59341000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-567091000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>108205469440.0</v>
       </c>
       <c r="D9">
         <v>108205469440.0</v>
       </c>
-      <c r="E9"/>
+      <c r="E9">
+        <v>108205469440.0</v>
+      </c>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>14293860000.0</v>
+      </c>
+      <c r="C10">
         <v>9318952000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26076358000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48363713000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11181839000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1011503000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>14293860000.0</v>
+      </c>
+      <c r="C12">
         <v>9318952000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>66076358000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>98363713000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11181839000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1011503000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>62500000000.0</v>
       </c>
       <c r="C13">
         <v>62500000000.0</v>
       </c>
       <c r="D13">
         <v>62500000000.0</v>
       </c>
       <c r="E13">
+        <v>62500000000.0</v>
+      </c>
+      <c r="F13">
         <v>50000000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>6250000000.0</v>
       </c>
       <c r="C14">
         <v>6250000000.0</v>
       </c>
       <c r="D14">
         <v>6250000000.0</v>
       </c>
       <c r="E14">
         <v>6250000000.0</v>
       </c>
       <c r="F14">
+        <v>6250000000.0</v>
+      </c>
+      <c r="G14">
         <v>352486188.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
+        <v>91902633000.0</v>
+      </c>
+      <c r="C16">
         <v>70373794000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>40572284000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36465231000.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>265529269000.0</v>
+      </c>
+      <c r="C22">
         <v>164660948000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>129495066000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>156842271000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>34848943000.0</v>
       </c>
-      <c r="F22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>803023655000.0</v>
+      </c>
+      <c r="C23">
         <v>807839723000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>647569327000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>603172679000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>197591903000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52247078000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>29</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1056448730.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9643698680.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>30</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>0.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3205670780.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32991295390.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>180706140000.0</v>
+      </c>
+      <c r="C28">
         <v>120681048000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>105247134000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>134994022000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16162404000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48822578000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>37932445000.0</v>
+      </c>
+      <c r="C30">
         <v>127333652000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>97007180000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>0.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8810585000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1387800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>482017149000.0</v>
+      </c>
+      <c r="C33">
         <v>466904408000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>271284292000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>271788519000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>140533262000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>49847775000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>12238906000.0</v>
+      </c>
+      <c r="C35">
         <v>9783390000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12348362000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>39200052000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>22359566000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1649333000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>17131806000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>76487249000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>56159593000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>271725000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>15606116700.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>17131806250.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>15626347350.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>271725470.0</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>3250932000.0</v>
+      </c>
+      <c r="C39">
         <v>39621764000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>83706432000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>76178176000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2217274000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>59391528000.0</v>
+      </c>
+      <c r="C40">
         <v>56216130000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>77950104000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>39731222000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>41773213000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>629210000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
         <v>108205469000.0</v>
       </c>
       <c r="C42">
         <v>108205469000.0</v>
       </c>
       <c r="D42">
         <v>108205469000.0</v>
       </c>
       <c r="E42">
+        <v>108205469000.0</v>
+      </c>
+      <c r="F42">
         <v>-609698000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-567091000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>466463040000.0</v>
+      </c>
+      <c r="C46">
         <v>451298291000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>254152485000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>179674923000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>83704734000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>49576049000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>52</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>451298291270.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>254152485350.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>256162171730.0</v>
       </c>
-      <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>191645114000.0</v>
+      </c>
+      <c r="C48">
         <v>187364158000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>154210050000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>115917058000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>26063053000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>81957000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>195000000000.0</v>
+      </c>
+      <c r="C51">
         <v>130000000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>131323492000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>183357734000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>27344243000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>49834081000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>195000000000.0</v>
+      </c>
+      <c r="C52">
         <v>130000000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>128117821000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>150366439000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8156203000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>48489837000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>58</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>40000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>50000000000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>803023655000.0</v>
+      </c>
+      <c r="C55">
         <v>807839723000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>647569327000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>603172679000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>197591903000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>52247078000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>321006505000.0</v>
+      </c>
+      <c r="C56">
         <v>340935315000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>376285036000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>331384160000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>57058641000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2399303000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>424628249000.0</v>
+      </c>
+      <c r="C57">
         <v>436371247000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>307280563000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>274717757000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>95924054000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>49119047000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>436867155000.0</v>
+      </c>
+      <c r="C58">
         <v>446154638000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>319628924000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>313917809000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>118283621000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>50768381000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>362965183000.0</v>
+      </c>
+      <c r="C60">
         <v>358539867000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>325091665000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>286731069000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>75512697000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1514866000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>105523671000.0</v>
+      </c>
+      <c r="C2">
+        <v>78334088000.0</v>
+      </c>
+      <c r="D2">
         <v>161451893000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>129754536000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>87423354000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>179781323000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>73592043000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>85742611000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>94644718000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>101212638000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>145282626669.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>111582394033.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>70898863326.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>44047812221.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31594368149.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14465899243.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="R2"/>
+      <c r="S2">
         <v>9529406366.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
       <c r="T2"/>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>470239000.0</v>
+        <v>614599000.0</v>
       </c>
       <c r="C5">
-        <v>470239000.0</v>
+        <v>614599000.0</v>
       </c>
       <c r="D5">
         <v>470239000.0</v>
       </c>
       <c r="E5">
         <v>470239000.0</v>
       </c>
       <c r="F5">
-        <v>176145000.0</v>
+        <v>470239000.0</v>
       </c>
       <c r="G5">
-        <v>176145000.0</v>
+        <v>470239000.0</v>
       </c>
       <c r="H5">
         <v>176145000.0</v>
       </c>
       <c r="I5">
         <v>176145000.0</v>
       </c>
       <c r="J5">
+        <v>176145000.0</v>
+      </c>
+      <c r="K5">
+        <v>176145000.0</v>
+      </c>
+      <c r="L5">
         <v>208541957.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>208541957.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>108541957.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>108541957.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>114151862.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1304571903.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>75512696788.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>59340858.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>1514866080.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>108205469440.0</v>
       </c>
       <c r="E9">
         <v>108205469440.0</v>
       </c>
       <c r="F9">
         <v>108205469440.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>108205469440.0</v>
+      </c>
+      <c r="H9">
+        <v>108205469440.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>233030000.0</v>
+      </c>
+      <c r="C10">
+        <v>14293860000.0</v>
+      </c>
+      <c r="D10">
         <v>4218837000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>521319000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1590369000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>9318952000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4794360000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3592029000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3456374000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>26076358000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>21719855407.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>22760418806.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>28574239853.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>48363712715.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>95198695375.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>24842540331.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-11181839136.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11181839135.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
         <v>-1011503127.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>233030000.0</v>
+      </c>
+      <c r="C12">
+        <v>14293860000.0</v>
+      </c>
+      <c r="D12">
         <v>4218837000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>521319000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1590369000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9318952000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>24794360000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>23592029000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>23456374000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>66076358000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>71719855407.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>72760418806.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>78574239853.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>98363712715.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>95198695375.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>24842540331.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11181839135.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11181839135.0</v>
       </c>
-      <c r="R12"/>
-[...1 lines deleted...]
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12">
         <v>1011503127.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>62500000000.0</v>
       </c>
       <c r="C13">
         <v>62500000000.0</v>
       </c>
       <c r="D13">
         <v>62500000000.0</v>
       </c>
       <c r="E13">
         <v>62500000000.0</v>
       </c>
       <c r="F13">
         <v>62500000000.0</v>
       </c>
       <c r="G13">
         <v>62500000000.0</v>
       </c>
       <c r="H13">
         <v>62500000000.0</v>
       </c>
       <c r="I13">
         <v>62500000000.0</v>
       </c>
       <c r="J13">
         <v>62500000000.0</v>
       </c>
       <c r="K13">
         <v>62500000000.0</v>
       </c>
       <c r="L13">
         <v>62500000000.0</v>
       </c>
       <c r="M13">
         <v>62500000000.0</v>
       </c>
       <c r="N13">
         <v>62500000000.0</v>
       </c>
       <c r="O13">
-        <v>50000000000.0</v>
-[...1 lines deleted...]
-      <c r="P13"/>
+        <v>62500000000.0</v>
+      </c>
+      <c r="P13">
+        <v>62500000000.0</v>
+      </c>
       <c r="Q13">
         <v>50000000000.0</v>
       </c>
       <c r="R13"/>
-      <c r="S13"/>
+      <c r="S13">
+        <v>50000000000.0</v>
+      </c>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
-        <v>6250000000.0</v>
+        <v>-6235829000.0</v>
       </c>
       <c r="C14">
         <v>6250000000.0</v>
       </c>
       <c r="D14">
         <v>6250000000.0</v>
       </c>
       <c r="E14">
         <v>6250000000.0</v>
       </c>
       <c r="F14">
         <v>6250000000.0</v>
       </c>
       <c r="G14">
         <v>6250000000.0</v>
       </c>
       <c r="H14">
         <v>6250000000.0</v>
       </c>
       <c r="I14">
         <v>6250000000.0</v>
       </c>
       <c r="J14">
         <v>6250000000.0</v>
       </c>
       <c r="K14">
         <v>6250000000.0</v>
       </c>
       <c r="L14">
         <v>6250000000.0</v>
       </c>
       <c r="M14">
         <v>6250000000.0</v>
       </c>
       <c r="N14">
         <v>6250000000.0</v>
       </c>
       <c r="O14">
         <v>6250000000.0</v>
       </c>
       <c r="P14">
         <v>6250000000.0</v>
       </c>
       <c r="Q14">
         <v>6250000000.0</v>
       </c>
       <c r="R14">
         <v>6250000000.0</v>
       </c>
       <c r="S14">
+        <v>6250000000.0</v>
+      </c>
+      <c r="T14">
+        <v>6250000000.0</v>
+      </c>
+      <c r="U14">
         <v>352486188.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>352486188.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
+        <v>92873993000.0</v>
+      </c>
+      <c r="C16">
+        <v>91902633000.0</v>
+      </c>
+      <c r="D16">
         <v>72078356000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>70373794000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>25213153000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>28586601752.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>33000184122.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44856225804.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>40572284128.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>18109155485.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>18109155485.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="R16"/>
+      <c r="S16">
         <v>36465231403.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>264993052000.0</v>
+      </c>
+      <c r="C22">
+        <v>265529269000.0</v>
+      </c>
+      <c r="D22">
         <v>320443464000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>223032299000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>131717617000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>164660948000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>209586355000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>136592487000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>131251682000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>129495066000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>235919479387.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>226192196178.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>219245026752.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>156842271004.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>133687525693.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>95030450458.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="R22"/>
+      <c r="S22">
         <v>34848942529.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>824798869000.0</v>
+      </c>
+      <c r="C23">
+        <v>803023655000.0</v>
+      </c>
+      <c r="D23">
         <v>856398792000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>865010120000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>788433719000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>807839723000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>675152108000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>663437522000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>650701954000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>647569327000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>717062037787.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>705094106950.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>634756052257.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>603172678937.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>523351410179.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>412415248232.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>79308282555.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>197591903191.0</v>
       </c>
-      <c r="R23"/>
-[...1 lines deleted...]
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23">
         <v>1478697024.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>30</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>51981742240.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>52267200340.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F25">
         <v>2149222050.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>2149222050.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>194766970000.0</v>
+      </c>
+      <c r="C28">
+        <v>180706140000.0</v>
+      </c>
+      <c r="D28">
         <v>179912127000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>183895103000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>183584124000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>120681048000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>148146615000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>123839218000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>147322246000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>126734056000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>133343127721.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>138933763665.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>145188048351.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>134994021667.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>45729584741.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>118038252870.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11181839136.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16162404251.0</v>
       </c>
-      <c r="R28"/>
-[...1 lines deleted...]
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
         <v>1011503127.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>37079440000.0</v>
+      </c>
+      <c r="C30">
+        <v>37932445000.0</v>
+      </c>
+      <c r="D30">
         <v>20725737000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>22310113000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11525098000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>127333652000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>83587474000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>160614863000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>141734464000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>97007180000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>53431777567.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>46891380354.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9471271778.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="O30"/>
+      <c r="P30">
         <v>33532345925.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>66555830061.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="R30"/>
+      <c r="S30">
         <v>8810585316.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>477832658000.0</v>
+      </c>
+      <c r="C33">
+        <v>482017149000.0</v>
+      </c>
+      <c r="D33">
         <v>455929925000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>500371501000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>512153837000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>466904408000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>266108271000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>251661797000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>261152377000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>271284292000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>256626645121.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>265791490169.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>263457334786.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>271788519086.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>191275426033.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>186359217733.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>-11181839135.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>140533261951.0</v>
       </c>
-      <c r="R33"/>
-[...1 lines deleted...]
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33"/>
+      <c r="V33">
         <v>-1011503127.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>12238906000.0</v>
+      </c>
+      <c r="C35">
+        <v>12238906000.0</v>
+      </c>
+      <c r="D35">
         <v>64093198000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>165103428000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>64195887000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>9783390000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>13372753000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>11985526000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>11985526000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>12348362000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>28190378609.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>34821577952.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>37631757534.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>39200052222.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>18828421961.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>19631744310.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="R35">
+        <v>-79308282555.0</v>
+      </c>
+      <c r="S35">
         <v>22359566233.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35"/>
       <c r="T35"/>
-    </row>
-    <row r="36" spans="1:20">
+      <c r="U35"/>
+      <c r="V35">
+        <v>-1478697024.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
         <v>-1000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
-[...4 lines deleted...]
-      </c>
+      <c r="G36"/>
+      <c r="H36"/>
       <c r="I36">
         <v>17131806000.0</v>
       </c>
       <c r="J36">
+        <v>17043488000.0</v>
+      </c>
+      <c r="K36">
+        <v>17131806000.0</v>
+      </c>
+      <c r="L36">
         <v>87005623603.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>87330504883.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>76586174729.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>76487248796.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>67758110785.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>73595124898.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-11181839135.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>56159593463.0</v>
       </c>
-      <c r="R36"/>
-[...1 lines deleted...]
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36">
         <v>-1011503127.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>15606116700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65498098260.0</v>
       </c>
       <c r="E38">
         <v>15606116700.0</v>
       </c>
       <c r="F38">
+        <v>65498098260.0</v>
+      </c>
+      <c r="G38">
+        <v>15606116700.0</v>
+      </c>
+      <c r="H38">
         <v>17131806250.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
+      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38">
         <v>2719517601.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>44660689000.0</v>
+      </c>
+      <c r="C39">
+        <v>3250932000.0</v>
+      </c>
+      <c r="D39">
         <v>55080829000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>118774887000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>131446797000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>39621764000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>91075649000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>90976346000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>93107057000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>83706432000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>99364280304.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>93458621443.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>64008179090.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>76178176132.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>69657417153.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>39627209647.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="R39"/>
+      <c r="S39">
         <v>2217274260.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39"/>
       <c r="T39"/>
-    </row>
-    <row r="40" spans="1:20">
+      <c r="U39"/>
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>61298927000.0</v>
+      </c>
+      <c r="C40">
+        <v>59391528000.0</v>
+      </c>
+      <c r="D40">
         <v>33400313000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>58800933000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>137585420000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>56216130000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>39050987000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>64285278000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>59597746000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>56463182000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>49873048687.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>62272315810.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>40795025393.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>39731221819.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>29376834084.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>71126458094.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40">
+      <c r="R40"/>
+      <c r="S40">
         <v>41773213487.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40"/>
       <c r="T40"/>
-    </row>
-    <row r="41" spans="1:20">
+      <c r="U40"/>
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
         <v>108205469000.0</v>
       </c>
       <c r="C42">
         <v>108205469000.0</v>
       </c>
       <c r="D42">
         <v>108205469000.0</v>
       </c>
       <c r="E42">
         <v>108205469000.0</v>
       </c>
       <c r="F42">
         <v>108205469000.0</v>
       </c>
       <c r="G42">
-        <v>216410938000.0</v>
+        <v>108205469000.0</v>
       </c>
       <c r="H42">
         <v>108205469000.0</v>
       </c>
       <c r="I42">
         <v>108205469000.0</v>
       </c>
       <c r="J42">
-        <v>108205469437.0</v>
+        <v>108205469000.0</v>
       </c>
       <c r="K42">
-        <v>108205469437.0</v>
+        <v>108205469000.0</v>
       </c>
       <c r="L42">
         <v>108205469437.0</v>
       </c>
       <c r="M42">
         <v>108205469437.0</v>
       </c>
       <c r="N42">
+        <v>108205469437.0</v>
+      </c>
+      <c r="O42">
+        <v>108205469437.0</v>
+      </c>
+      <c r="P42">
         <v>108080722504.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3795585767.0</v>
       </c>
       <c r="Q42">
         <v>-609697537.0</v>
       </c>
-      <c r="R42"/>
-[...1 lines deleted...]
-      <c r="T42">
+      <c r="R42">
+        <v>3795585767.0</v>
+      </c>
+      <c r="S42">
+        <v>-609697537.0</v>
+      </c>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42">
         <v>-36169056.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>461906457000.0</v>
+      </c>
+      <c r="C46">
+        <v>466463040000.0</v>
+      </c>
+      <c r="D46">
         <v>440323808000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>484765385000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>496547721000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>451298291000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>248976465000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>234529991000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>244108889000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>254152485000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>153994674136.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>162834637903.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>171244812675.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>179674922936.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>107394332340.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>96641109928.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="R46"/>
+      <c r="S46">
         <v>83704734213.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46"/>
       <c r="T46"/>
-    </row>
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>52</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>440323808210.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>484765384640.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>446655739230.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>451298291270.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>248976464630.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>183413820000.0</v>
+      </c>
+      <c r="C48">
+        <v>191645114000.0</v>
+      </c>
+      <c r="D48">
         <v>218626174000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>204727286000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>192715551000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>187364158000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>196868443000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>180645642000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>162044989000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>154210050000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>158246328710.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>156547117993.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>124134959690.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>115917057895.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>125138242693.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>108461389024.0</v>
       </c>
-      <c r="P48"/>
-      <c r="Q48">
+      <c r="R48"/>
+      <c r="S48">
         <v>26063053467.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48"/>
       <c r="T48"/>
-    </row>
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>195000000000.0</v>
+      </c>
+      <c r="C51">
+        <v>195000000000.0</v>
+      </c>
+      <c r="D51">
         <v>184130964000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>184416422000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>185174493000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>130000000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>155090197000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>148959561000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>150778620000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>152810414000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>155062983128.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>161694182471.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>173762288204.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>183357734382.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>140928280116.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>142880793201.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="R51"/>
+      <c r="S51">
         <v>27344243386.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51"/>
       <c r="T51"/>
-    </row>
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
-        <v>132149222000.0</v>
+        <v>195000000000.0</v>
       </c>
       <c r="C52">
-        <v>132149222000.0</v>
+        <v>195000000000.0</v>
       </c>
       <c r="D52">
         <v>132149222000.0</v>
       </c>
       <c r="E52">
+        <v>132149222000.0</v>
+      </c>
+      <c r="F52">
+        <v>132149222000.0</v>
+      </c>
+      <c r="G52">
         <v>130000000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>152940975000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>146810339000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>148629398000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>149604743000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>133081361348.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>133081361348.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>143032900686.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>150366438988.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>127840382014.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>128342209020.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="R52"/>
+      <c r="S52">
         <v>8156203147.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52"/>
       <c r="T52"/>
-    </row>
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
-        <v>20000000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G53">
-        <v>20000000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H53">
         <v>20000000000.0</v>
       </c>
       <c r="I53">
+        <v>20000000000.0</v>
+      </c>
+      <c r="J53">
+        <v>20000000000.0</v>
+      </c>
+      <c r="K53">
         <v>40000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000000000.0</v>
       </c>
       <c r="L53">
         <v>50000000000.0</v>
       </c>
       <c r="M53">
         <v>50000000000.0</v>
       </c>
-      <c r="N53"/>
-[...1 lines deleted...]
-      <c r="P53">
+      <c r="N53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="O53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53">
         <v>22363678271.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>2023006254.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>824798869000.0</v>
+      </c>
+      <c r="C55">
+        <v>803023655000.0</v>
+      </c>
+      <c r="D55">
         <v>856398792000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>865010120000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>788433719000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>807839723000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>675152108000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>663437522000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>650701954000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>647569327000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>717062037787.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>705094106950.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>634756052259.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>603172678937.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>523351410179.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>412415248232.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="R55"/>
+      <c r="S55">
         <v>197591903191.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55"/>
       <c r="T55"/>
-    </row>
-    <row r="56" spans="1:20">
+      <c r="U55"/>
+      <c r="V55"/>
+    </row>
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>346966211000.0</v>
+      </c>
+      <c r="C56">
+        <v>321006505000.0</v>
+      </c>
+      <c r="D56">
         <v>400468867000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>364638618000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>276279881000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>340935315000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>409043837000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>411775725000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>389549577000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>376285036000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>460435392665.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>439302616781.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>371298717473.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>331384159851.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>332075984146.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>226056030498.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>11181839135.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>57058641240.0</v>
       </c>
-      <c r="R56"/>
-[...1 lines deleted...]
-      <c r="T56">
+      <c r="T56"/>
+      <c r="U56"/>
+      <c r="V56">
         <v>1011503127.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>454696591000.0</v>
+      </c>
+      <c r="C57">
+        <v>424628249000.0</v>
+      </c>
+      <c r="D57">
         <v>399079784000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>320704691000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>357157996000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>436371247000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>290797159000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>296838228000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>302871862000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>307280563000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>356823638456.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>339936255313.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>299583015209.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>274717757156.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>206920739732.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>232043721842.0</v>
       </c>
-      <c r="P57"/>
-      <c r="Q57">
+      <c r="R57"/>
+      <c r="S57">
         <v>95924054403.0</v>
       </c>
-      <c r="R57"/>
-      <c r="S57"/>
       <c r="T57"/>
-    </row>
-    <row r="58" spans="1:20">
+      <c r="U57"/>
+      <c r="V57"/>
+    </row>
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>466935497000.0</v>
+      </c>
+      <c r="C58">
+        <v>436867155000.0</v>
+      </c>
+      <c r="D58">
         <v>463172982000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>485808120000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>421353883000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>446154638000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>304169912000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>308823755000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>314857388000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>319628924000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>385014017065.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>374757833265.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>337214772743.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>313917809379.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>225749161693.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>251675466152.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="R58">
+        <v>-79308282555.0</v>
+      </c>
+      <c r="S58">
         <v>118283620636.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58"/>
       <c r="T58"/>
-    </row>
-    <row r="59" spans="1:20">
+      <c r="U58"/>
+      <c r="V58">
+        <v>-1478697024.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>354733889000.0</v>
+      </c>
+      <c r="C60">
+        <v>362965183000.0</v>
+      </c>
+      <c r="D60">
         <v>389801883000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>375902995000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>363891260000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>358539867000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>367750057000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>351527257000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>332926603000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>325091665000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>329160340104.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>327461129387.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>294948971084.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>286731069289.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>295833117059.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>159156263390.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>79308282555.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>75512696788.0</v>
       </c>
-      <c r="R60"/>
-[...1 lines deleted...]
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60"/>
+      <c r="V60">
         <v>1478697024.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>192625066000.0</v>
+      </c>
+      <c r="C2">
         <v>405485435000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>586586491000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>525490793000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>120169877000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>299860929.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>46805960000.0</v>
+      </c>
+      <c r="C3">
         <v>40744809000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42549014000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34065086000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2349055000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>117602317.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5">
+        <v>26081335000.0</v>
+      </c>
+      <c r="C5">
         <v>59441537000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>65824883000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>134151763000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>35903169000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16819231.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
+        <v>72887295000.0</v>
+      </c>
+      <c r="C6">
         <v>100186346000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>108373897000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>168216849000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>38252224000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>134421548.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>50313524000.0</v>
+      </c>
+      <c r="C9">
         <v>80672406000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>92500351000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>167247387000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>51529873000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1110139071.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>8403884000.0</v>
+      </c>
+      <c r="C10">
         <v>44344897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>51018206000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>119236722000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35244149000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16819231.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11">
+        <v>4078098000.0</v>
+      </c>
+      <c r="C11">
         <v>10896647000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12400872000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>28339440000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7921161000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-36108580.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>18756976000.0</v>
+      </c>
+      <c r="C12">
         <v>15096640000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14806678000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14915041000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>659021000.0</v>
       </c>
-      <c r="F12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>95</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>8059341520.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13048951350.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7917561000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>4280956000.0</v>
+      </c>
+      <c r="C15">
         <v>33154108000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>38292992000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>89854004000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>25981097000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>72260328.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>98</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>33154107540.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38292992490.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>89854004430.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>26081335000.0</v>
+      </c>
+      <c r="C21">
         <v>54481046000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>64067844000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>132035925000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>36635898000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>175532083.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>216857255000.0</v>
+      </c>
+      <c r="C23">
         <v>431676795000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>615297929000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>560702255000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>135063852000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1393180769.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>109</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1149513000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3288520000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2725841000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2782459000.0</v>
       </c>
-      <c r="F27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>110</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>7283863000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6554981000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8819574000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1999649000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>934606988.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>111</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>10896647040.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12400871750.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28339440270.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>24232189000.0</v>
+      </c>
+      <c r="C30">
         <v>26191360000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28388941000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35211462000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14893974000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1093319840.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>-17677451000.0</v>
+      </c>
+      <c r="C31">
         <v>-10136148000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-13049639000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-12799203000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1391750000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-158712852.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>242938590000.0</v>
+      </c>
+      <c r="C32">
         <v>486157841000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>679086842000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>692738181000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>171699750000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1410000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>84</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>12698196000.0</v>
+      </c>
+      <c r="D2">
         <v>61567382000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11580072000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>106779416000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>185963525000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>43673773000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>84731073000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>91114327000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>142760407000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>96680347471.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>180351468002.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>166794268034.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>120005293549.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>162434394154.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>201873746285.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>41578212645.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>42392223845.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>34449097887.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21351830645.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>21351830646.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>4677914000.0</v>
+      </c>
+      <c r="C3">
+        <v>11301934000.0</v>
+      </c>
+      <c r="D3">
         <v>11912201000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4655138000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4683203000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9485127000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>11609859000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>8866600000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10783223000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>11515902000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>9702733791.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8990455825.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9463407806.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>25486818160.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2867109779.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1531294155.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4179863671.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1377936017.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>443874216.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>158338988.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>158338989.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5">
+        <v>-4838361000.0</v>
+      </c>
+      <c r="C5">
+        <v>-16855224000.0</v>
+      </c>
+      <c r="D5">
         <v>17606934000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>19027830000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>11536781000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1484003000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>20242051000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>27373741000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>13309749000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2255891000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3891533106.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>45488729479.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>14188729727.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1979388404.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>12314195419.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>73201067369.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>34915778382.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>4081736583.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>23418849208.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3601134420.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>3601134420.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
+        <v>-160447000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5553290000.0</v>
+      </c>
+      <c r="D6">
         <v>29519135000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>23682968000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>16219984000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>8001124000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>31851910000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>36240341000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>24092972000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>13771793000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13594266897.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>54479185304.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>23652137533.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>27466206564.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>15181305198.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>74732361524.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>39095642053.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5459672600.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>23862723424.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3759473408.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3759473409.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>91</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>-11078276000.0</v>
+      </c>
+      <c r="D9">
         <v>16809304000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>24842026000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>19740470000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2623960000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>31688918000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>28446802000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>17915464000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>13179602000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11629227356.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>48125091996.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>19566430321.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>29863207702.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>13366157395.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>85323565286.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>38293603636.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>15460340000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>24794252849.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5950087010.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>5950087009.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-8293128000.0</v>
+      </c>
+      <c r="C10">
+        <v>-27838943000.0</v>
+      </c>
+      <c r="D10">
         <v>13782901000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>15615196000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6844730000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6737670000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>16817380000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>24157704000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10107484000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1811260000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>334974532.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>41983468486.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10511022883.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4757188973.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>17230344765.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>73384675935.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>33378890127.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4081736584.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>23960143331.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3601134420.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3601134420.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>93</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>-624004000.0</v>
+      </c>
+      <c r="D11">
         <v>-240909000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3493032000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1449979000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2855873000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>448951000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5388502000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2203321000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2364557000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1376772505.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>9188474315.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2224612927.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4584260948.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>367878360.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>16411993743.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6975307214.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1146326059.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5412281645.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>681276761.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>681276762.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>2865108000.0</v>
+      </c>
+      <c r="C12">
+        <v>7214013000.0</v>
+      </c>
+      <c r="D12">
         <v>3824033000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3996538000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3722393000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5253666000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3424671000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3216038000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3202265000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4067151000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3556558578.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3505260992.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3677706843.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6736577378.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12"/>
+      <c r="R12">
+        <v>1536888255.0</v>
+      </c>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>95</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>1461460380.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3412634040.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4617051110.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2593008110.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7051820370.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-8231295000.0</v>
+      </c>
+      <c r="C15">
+        <v>-26981060000.0</v>
+      </c>
+      <c r="D15">
         <v>13898888000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>12011735000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5351393000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9504285000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>16222801000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>18600653000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7834939000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4136278000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1699210717.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>32512158303.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>8217901795.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-9221184798.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16676853668.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>57318935531.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>25079400027.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2786599595.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>17634700600.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2779898324.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2779898324.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>98</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>13898888120.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12011735180.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5351393150.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-9504285100.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>16222800750.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>-4838361000.0</v>
+      </c>
+      <c r="C21">
+        <v>-16855224000.0</v>
+      </c>
+      <c r="D21">
         <v>12321441000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>19027830000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11536781000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4497326000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>23853082000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21996073000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>13744006000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>386343000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2860181060.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>45472282850.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>15708602610.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>585825810.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>13159548720.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>74871991970.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>34909276100.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4665843220.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>22873219210.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3601134420.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3601134420.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>4838361000.0</v>
+      </c>
+      <c r="C23">
+        <v>18475143000.0</v>
+      </c>
+      <c r="D23">
         <v>66055245000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>17394268000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>114983105000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>193084811000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>51509609000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>91181801000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>95285785000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>155553666000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>105449393767.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>183004277145.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>170652095745.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>149282675447.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>162641002830.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>212325319602.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>44962540176.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>53186720623.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>35677758258.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>23700783234.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>23700783236.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>4089880000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4724436000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>331426000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>818087000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5139923000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2521249000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>757355000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2531165760.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2716052031.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2716052031.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1144673815.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>240352573.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>704218264.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>636596700.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1965260331.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>192304351.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>312447063.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>312447064.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>4838361000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>4487863080.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1724316000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3479253000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>941328000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3381520000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1310805000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1650210000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2781245000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3263466900.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5875601853.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1161601324.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8040688113.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2418213728.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3032595918.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>164504043.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>802934393.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2881523773.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2039119291.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2039119291.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>111</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29">
         <v>-240908630.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3493032000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1449979150.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2855873360.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>448950590.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>4838361000.0</v>
+      </c>
+      <c r="C30">
+        <v>5776948000.0</v>
+      </c>
+      <c r="D30">
         <v>4487863000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5814196000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8203689000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7121286000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7835836000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6450728000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4171458000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12793258000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8769046296.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2652809144.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3857827714.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>29277381895.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>206608680.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10451573315.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3384327532.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10794496778.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1921033636.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2348952589.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2348952590.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>-3454766000.0</v>
+      </c>
+      <c r="C31">
+        <v>-10983720000.0</v>
+      </c>
+      <c r="D31">
         <v>1461460000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3412634000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-4692051000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2240344000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-7035702000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>2161631000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-3636522000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2197604000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2525206528.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3488814367.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4881579727.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-5343014777.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4070796046.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-212015949.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1530385978.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-578847471.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>394550853.0</v>
       </c>
-      <c r="S31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:20">
+      <c r="U31">
+        <v>2613764.0</v>
+      </c>
+      <c r="V31">
+        <v>2613766.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>114</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>1619919000.0</v>
+      </c>
+      <c r="D32">
         <v>78376686000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>36422098000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>126519887000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>188587485000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>75362691000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>113177874000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>109029791000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>155940009000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>108309574827.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>228476559998.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>186360698355.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>149868501251.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>175800551549.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>287197311571.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>79871816281.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>57852563846.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>59243350736.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>27301917655.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>27301917655.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>9318952000.0</v>
+      </c>
+      <c r="C2">
         <v>26076358000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48363713000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11181839000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1011503000.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>62386108000</v>
+      </c>
+      <c r="C3">
         <v>238521635000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19934416000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>117910090000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>59701917000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4349042222</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>4974908000.0</v>
+      </c>
+      <c r="C6">
         <v>-16757406000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22287355000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>37181874000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10170336000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1011503127.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>120</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-6531635850.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-33556160850.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-135271590660.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>46805960000.0</v>
+      </c>
+      <c r="C14">
         <v>40744809000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39774561000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34065086000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2349055000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>538734968.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>14293860000.0</v>
+      </c>
+      <c r="C16">
         <v>9318952000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26076358000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48363713000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11181839000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1011503127.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-37297725000.0</v>
+      </c>
+      <c r="C18">
         <v>-53368552000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23681400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-106011371000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15296743000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5348923396.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>4280956000.0</v>
+      </c>
+      <c r="C22">
         <v>33154108000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>38292992000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>89854004000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>25981097000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>72260328.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>-22727367000.0</v>
+      </c>
+      <c r="C23">
         <v>-4214584000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>0.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-24398660000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-48969837000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6597105736.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>136</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>40000000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-65242639000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>-25998533000.0</v>
+      </c>
+      <c r="C25">
         <v>111254167000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-81814537000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-112020372000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16075022000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1610876470.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>42272633000.0</v>
+      </c>
+      <c r="C28">
         <v>-3388854000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8605955000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>209435884000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22979579000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6597105736.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>25088383000.0</v>
+      </c>
+      <c r="C29">
         <v>185153083000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3746983000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11898719000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44405174000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-999881174.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-62386108000.0</v>
+      </c>
+      <c r="C30">
         <v>-198521635000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9934416000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-184152729000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-57214417000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4585721435.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
-        <v>521319000.0</v>
+        <v>14293859803.0</v>
       </c>
       <c r="C2">
+        <v>4218837000.0</v>
+      </c>
+      <c r="D2">
+        <v>521319088.0</v>
+      </c>
+      <c r="E2">
         <v>1590369000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9318952000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4794360000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3592029000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3456374000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26076358000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21719855000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22760418806.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28574239853.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>48363712715.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>95198695375.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>24842540331.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2221743332.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11181839135.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>885470941.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4774942414.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1881719644.0</v>
       </c>
-      <c r="T2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:20">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
-        <v>1011895890</v>
+        <v>273396930</v>
       </c>
       <c r="C3">
-        <v>273396930</v>
+        <v>61374212000</v>
       </c>
       <c r="D3">
+        <v>738498961</v>
+      </c>
+      <c r="E3">
+        <v>4</v>
+      </c>
+      <c r="F3">
         <v>273397000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>213197913000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>25234608000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>43100000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>46014000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6135800000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>606272050</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12060120778</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1132223477</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>88960249396</v>
       </c>
-      <c r="N3">
-[...2 lines deleted...]
-      <c r="O3">
+      <c r="P3">
+        <v>1</v>
+      </c>
+      <c r="Q3">
         <v>12761256098</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>16188584520</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>36826821289</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>15487607579</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3693744050</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3693744050</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
-        <v>-5100114520.0</v>
+        <v>-14060830250.0</v>
       </c>
       <c r="C6">
+        <v>10075023000.0</v>
+      </c>
+      <c r="D6">
+        <v>3697518067.0</v>
+      </c>
+      <c r="E6">
         <v>-1069050000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-7728582000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4524592000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1202331000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>135655000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-22619984000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4356502000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1040563399.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5813821047.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-19789472862.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-46834982660.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>70356155044.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>22620797000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-8960095803.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>10296368194.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3889471473.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4774942414.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1881719644.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>120</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-4490031350.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-4800109160.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1377913280.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-6531635850.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="H7"/>
+      <c r="I7">
         <v>-4741246090.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>11301934000.0</v>
+      </c>
+      <c r="D14">
+        <v>11910832340.0</v>
+      </c>
+      <c r="E14">
         <v>11782564000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>11810629000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>9485127000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>11609859000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10196210000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10783223000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>10814071000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>9702733791.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>8990455825.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9463407806.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>25486818160.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2867109779.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1531294155.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4179863671.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1377936017.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>836135761.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>263622150.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>263622152.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>6911632201.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>129</v>
+      </c>
+      <c r="B16">
+        <v>233029553.0</v>
+      </c>
       <c r="C16">
+        <v>14293860000.0</v>
+      </c>
+      <c r="D16">
+        <v>4218837155.0</v>
+      </c>
+      <c r="E16">
         <v>521319000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1590369000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>9318952000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4794360000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3592029000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3456374000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>26076358000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>21719855407.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>22760418806.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>28574239853.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>48363712715.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>95198695375.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>24842540331.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2221743332.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11181839135.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>885470941.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4774942414.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1881719644.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>131</v>
+      </c>
+      <c r="B18">
+        <v>-14060830249.0</v>
+      </c>
       <c r="C18">
+        <v>-32197610000.0</v>
+      </c>
+      <c r="D18">
+        <v>3934018602.0</v>
+      </c>
+      <c r="E18">
         <v>-1174578000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7859555000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-19229389000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4452921000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1714800000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-40306885000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3399559000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1139094433.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3697254652.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-17723680764.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>31525892763.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-52691331871.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>41761819220.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-126607751475.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-15660548481.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3889471473.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2126638282.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2126638283.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>97</v>
+      </c>
+      <c r="B22">
+        <v>-8231294572.0</v>
+      </c>
       <c r="C22">
+        <v>-26981060000.0</v>
+      </c>
+      <c r="D22">
+        <v>13898888123.0</v>
+      </c>
+      <c r="E22">
         <v>12011735000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5351393000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9504285000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16222801000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>18600653000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7834939000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4136278000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1699210717.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>32512158303.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>8217901795.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-9221184798.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16676853668.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>57318935531.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>25079400027.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2786599595.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>17634700600.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2779898324.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2779898324.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-22727367000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>0.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-4214584000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>-2179657832.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2116566394.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2065792098.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-24398659896.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>123047486915.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3898382741.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>117647655671.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-480000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-15487607579.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-244918639.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-244918639.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-      <c r="C24">
+        <v>136</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-236500537.0</v>
+      </c>
+      <c r="E24">
         <v>105528000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>130973000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>40000000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="H24"/>
+      <c r="I24">
         <v>20000000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
+        <v>-50000000000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
         <v>-15242639479.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>137</v>
+      </c>
+      <c r="B25">
+        <v>-5556138747.0</v>
+      </c>
       <c r="C25">
+        <v>44855728000.0</v>
+      </c>
+      <c r="D25">
+        <v>-21137202899.0</v>
+      </c>
+      <c r="E25">
         <v>-24968877000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-24748181000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>193987682000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1854870000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-27038963000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-58879033000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3941551000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9748889557.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-15158836352.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-15345951276.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>155194145117.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-66501075760.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1264566058.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-131318703311.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>19757609230.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-6872700255.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2776861858.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2776861857.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-2949416674.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
-        <v>0.0</v>
+        <v>42272633000.0</v>
       </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
         <v>3753981000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-3250590000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1579145000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2313099000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-2243939000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2179657832.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2116566394.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2065792098.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-29360875423.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>123047486915.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1898382741.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>117647655671.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>23469416674.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>-244918639.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-244918639.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
-        <v>-4088218630.0</v>
+        <v>-13787433319.0</v>
       </c>
       <c r="C29">
+        <v>29176602000.0</v>
+      </c>
+      <c r="D29">
+        <v>4672517564.0</v>
+      </c>
+      <c r="E29">
         <v>-1174578000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-7586158000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>193968524000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>29687530000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1757900000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-40260871000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2736242000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1745366483.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8362866126.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-16591457287.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>120486142159.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-52691331871.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>54523075318.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-110419166955.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>21166272808.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>11598136106.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5820382332.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5820382333.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
-        <v>-1011895890.0</v>
+        <v>-273396930.0</v>
       </c>
       <c r="C30">
+        <v>-61374212000.0</v>
+      </c>
+      <c r="D30">
+        <v>-974999498.0</v>
+      </c>
+      <c r="E30">
         <v>105528000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-142424000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-193197913000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-25234608000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-43100000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19953986000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3864200000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-606272050.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-12060120778.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1132223477.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-137960249396.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>-30003895577.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-16188584520.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-34339321289.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-15487607579.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3693744050.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3693744050.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>